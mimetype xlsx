--- v0 (2026-08-14)
+++ v1 (2026-11-02)
@@ -56,72 +56,72 @@
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Aholkularien prestakuntza: agroboltaika ikastaroa</t>
   </si>
   <si>
     <t>Ig, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza-…</t>
+    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aholkularien-prestakuntza-agroboltaika-ikastaroa</t>
   </si>
   <si>
     <t>Kontserbazio nekazaritza</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Gaur egungo nekazaritza-arazoen azterketa agronomiko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kontserbazio-nekazaritza</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Ardogintzan erabiltzen diren mahatsondo barietateak</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Nazioko eta nazioarteko barietate komertzialen deskribapen anpelografikoa, propietate…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ardogintzan-erabiltzen-diren-mahatsondo-barietateak</t>
   </si>
   <si>
     <t>Hausnarkarien kudeaketa ekologikoa</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera eta Araudia: Modulu honek abeltzaintza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-kudeaketa-ekologikoa</t>
   </si>
   <si>
     <t>Lorezaintza ekologikoa</t>
   </si>