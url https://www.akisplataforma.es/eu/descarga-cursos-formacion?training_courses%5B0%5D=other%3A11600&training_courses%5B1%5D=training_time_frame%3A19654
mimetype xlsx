--- v0 (2026-08-19)
+++ v1 (2026-11-02)
@@ -326,51 +326,51 @@
   <si>
     <t>Ar, 10/02/2026 - 17:07</t>
   </si>
   <si>
     <t>Ar, 10/02/2026 - 22:22</t>
   </si>
   <si>
     <t>IES Gregori Maians, Carrer de Gabriel Miró, 13, 46780 Oliva (Valencia)</t>
   </si>
   <si>
     <t>Ahuakatearen ekoizpena labore estrategiko bihurtu da Espainiako hainbat eskualdetan azken urteotan, bai barne-eskariaren hazkundeak bai…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/berrikuntza-eta-kudeaketa-integratua-aguakatearen-ekoizpenean-prestakuntza</t>
   </si>
   <si>
     <t>Aurrez aurreko tailerra “Konpostaje eraginkorra: agroindustria sektoreko hondakinak balorizatzeko gakoak”</t>
   </si>
   <si>
     <t>Or, 30/01/2026 - 20:00</t>
   </si>
   <si>
     <t>Or, 30/01/2026 - 21:00</t>
   </si>
   <si>
-    <t>Datorren ostiralean, 2026ko urtarrilaren 30ean , 09:00etatik 14:00etara , Albaceten egingo da aurrez aurre PII.A prestakuntza-jardunaldia, "…</t>
+    <t>Datorren ostiralean, 2026ko urtarrilaren 30ean , 09:00etatik 14:00etara , Albaceten egingo da aurrez aurre PII.A prestakuntza-jardunaldia,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aurrez-aurreko-tailerra-konpostaje-eraginkorra-agroindustria-sektoreko</t>
   </si>
   <si>
     <t>Andaluziako 13. Artzain Eskola 2026an egingo da Corteganan (Huelva)</t>
   </si>
   <si>
     <t>Al, 26/01/2026 - 10:00</t>
   </si>
   <si>
     <t>Or, 29/05/2026 - 20:00</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>Cortegana (Huelva)</t>
   </si>
   <si>
     <t>Andaluziako Nekazaritza, Arrantza eta Elikagaien Ikerketa eta Prestakuntza Institutuak ( IFAPA ) iragarri du Andaluziako Artzain Eskolaren 13.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/andaluziako-13-artzain-eskola-2026an-egingo-da-corteganan-huelva</t>
   </si>
@@ -920,51 +920,51 @@
   <si>
     <t>Ura-Energia-Elikagaiak-Ekosistema (WEFE) lotura-ikuspegiaren integrazioa Mediterraneoko nekazaritza ureztatuan</t>
   </si>
   <si>
     <t>Al, 06/11/2023 - 09:00</t>
   </si>
   <si>
     <t>Or, 10/11/2023 - 17:00</t>
   </si>
   <si>
     <t>Ikastaro honetara joateko funtsezko arrazoiak Lortu ikuspegi sakona WEFE loturak Mediterraneoko nekazaritza ureztatuaren inguruko erronka konplexuei…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ura-energia-elikagaiak-ekosistema-wefe-lotura-ikuspegiaren-integrazioa</t>
   </si>
   <si>
     <t>Nekazaritzan berotegi-efektuko gasen emisioen ebaluazioa eta arintzea: kontzeptuak, metodoak eta simulazio tresnak</t>
   </si>
   <si>
     <t>Al, 16/10/2023 - 09:15</t>
   </si>
   <si>
     <t>Or, 20/10/2023 - 17:15</t>
   </si>
   <si>
-    <t>Ikastarora joateko arrazoiak Nekazaritzan jakinarazpenerako, BEG isuriak ezabatzeko eta C kentzeko nazioarteko prozesuen ezagutza eguneratua lortzea…</t>
+    <t>Ikastarora joateko arrazoiak Nekazaritzan jakinarazpenerako, BEG isuriak ezabatzeko eta C kentzeko nazioarteko prozesuen ezagutza eguneratua lortzea;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzan-berotegi-efektuko-gasen-emisioen-ebaluazioa-eta-arintzea</t>
   </si>
   <si>
     <t>Karbono-aztarnaren eta ur-aztarnaren kalkulua</t>
   </si>
   <si>
     <t>Ar, 03/10/2023 - 00:00</t>
   </si>
   <si>
     <t>Og, 05/10/2023 - 00:00</t>
   </si>
   <si>
     <t>IKASTAROAREN AURKEZPENA Nekazaritzako elikagaien sistema ingurumena hondatzearen erantzule nagusietako bat da. Gaur egun, mundu mailan ur gezaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/karbono-aztarnaren-eta-ur-aztarnaren-kalkulua</t>
   </si>
   <si>
     <t>Nekazaritza-ekoizpenean Iraunkortasunari buruzko Online Ikastaroa</t>
   </si>
   <si>
     <t>Og, 08/06/2023 - 00:00</t>
   </si>