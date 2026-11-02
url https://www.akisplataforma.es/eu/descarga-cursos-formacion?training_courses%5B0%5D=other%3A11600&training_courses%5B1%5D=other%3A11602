--- v0 (2026-08-09)
+++ v1 (2026-11-02)
@@ -56,51 +56,51 @@
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Aholkularien prestakuntza: agroboltaika ikastaroa</t>
   </si>
   <si>
     <t>Ig, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza-…</t>
+    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aholkularien-prestakuntza-agroboltaika-ikastaroa</t>
   </si>
   <si>
     <t>Karbono-aztarna eta haren neutraltasuna. Karbonoaren kudeaketa M-34</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ikasi zer den karbono-aztarna, eta zein kalkulu-metodologia egokitzen zaizkion hobekien zure erakundearen beharretara eta jardueretara. Karbonoaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/karbono-aztarna-eta-haren-neutraltasuna-karbonoaren-kudeaketa-m-34</t>
   </si>
   <si>
     <t>Kontserbazio nekazaritza</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Gaur egungo nekazaritza-arazoen azterketa agronomiko…</t>
   </si>