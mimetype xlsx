--- v0 (2026-08-09)
+++ v1 (2026-10-31)
@@ -92,77 +92,77 @@
   <si>
     <t>Aurre-izen ematea maiatzaren 10era arte. Aurrez izena eman behar duten ikastaroetan, galdetegiaren erantzunen egiaztagiria beharrezkoa izan daiteke.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/vilaflorren-mahastizaintza-ekologikoa</t>
   </si>
   <si>
     <t>Nekazaritza Ekologikoaren Ikastaroa: Ekoizpena, Araudia, Aholkularitza eta Marketina</t>
   </si>
   <si>
     <t>Or, 15/05/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Ikastaro honen helburua nekazaritza ekologikoaren ekoizpenaren erregulazioaren ikuspegi orokorra eta ekoizpen mota honen oinarrizko printzipioak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-ekoizpena-araudia-aholkularitza-eta</t>
   </si>
   <si>
+    <t>Ikastaroa: Nekazaritza sektoreko izurriteen kudeaketa integratuaren aholkulari teknikoa</t>
+  </si>
+  <si>
+    <t>La, 25/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>1311/2012 Errege Dekretua nekazaritza sektorean nola aplikatu jakiteko ikastaroa: Ikastaro honek ez zaitu aholkulari gisa akreditatzen; bere helburua…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaroa-nekazaritza-sektoreko-izurriteen-kudeaketa-integratuaren</t>
+  </si>
+  <si>
     <t>Nekazaritza ekologikoaren ikastaroa</t>
   </si>
   <si>
-    <t>La, 25/04/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Ikastaro honek nekazaritza ekologikoaren printzipio eta tekniketan jartzen du arreta. Ekoizpen-sistema ekologikoak nola kudeatu, laboreak nola…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-5</t>
   </si>
   <si>
-    <t>Ikastaroa: Nekazaritza sektoreko izurriteen kudeaketa integratuaren aholkulari teknikoa</t>
-[...13 lines deleted...]
-  <si>
     <t>ASETAGA prestakuntza eguna: “Bioekonomia Zirkularra: Abeltzaintzako simaurraren, bioproduktuen eta azpiproduktuen eraldaketa, balorizazioa eta kudeaketa jasangarria” - Cloned - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
     <t>Az, 22/04/2026 - 09:00</t>
   </si>
   <si>
     <t>Az, 22/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández, Ctra. Beniel, km 3,2. E-03312, Orihuela.</t>
   </si>
   <si>
     <t>ASETAGAk “Bioekonomia Zirkularra: Abeltzaintzako Simaurraren, Bioproduktuen eta Azpiproduktuen Eraldaketa, Balorizazioa eta Kudeaketa Jasangarria”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/node/111529</t>
   </si>
   <si>
     <t>Online ikastaroa: Olibondo-soro ekologikoen ekoizpena eta olio ekologikoen ekoizpena</t>
@@ -365,71 +365,71 @@
   <si>
     <t>Or, 20/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Gaztela-Mantxako Gobernuak aitortutako prestakuntza espezializatuak 2015/03/24ko Aginduan xedatutakoaren arabera, arlo ekologikoan orduak egiaztatzea…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-eta-nekazaritza-ekologikoari-buruzko-ikastaroa</t>
   </si>
   <si>
     <t>Lurzoruaren interpretazioan espezializazioa</t>
   </si>
   <si>
     <t>Ar, 17/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>ONLINE IKASTARO honetan, lurzoruaren osasuna mantentzeko gakoak ezagutuko dituzu, nekazaritza eraginkorragoa lortzeko praktika jasangarriekin.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lurzoruaren-interpretazioan-espezializazioa</t>
   </si>
   <si>
+    <t>Ig, 15/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Online ikastaro honek baliabide natural gutxiagorekin janari gehiago nola ekoiztu aztertuko du, ingurumena zainduz. Ikastaroaren helburuak: Sustatu…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekoizpenean-jasangarritasuna</t>
+  </si>
+  <si>
     <t>Ongarritzea eta simaurra nekazaritza ekologikoan</t>
   </si>
   <si>
-    <t>Ig, 15/03/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Az, 25/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Helburuak Ongarritzearen oinarriak eta konpostaje teknika desberdinak eskuratzea, baita nekazaritza ekologikoan dituzten aplikazio nagusiak ere,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ongarritzea-eta-simaurra-nekazaritza-ekologikoan</t>
   </si>
   <si>
-    <t>Online ikastaro honek baliabide natural gutxiagorekin janari gehiago nola ekoiztu aztertuko du, ingurumena zainduz. Ikastaroaren helburuak: Sustatu…</t>
-[...4 lines deleted...]
-  <si>
     <t>Berotegi ekologikoen kudeaketa aurreratua</t>
   </si>
   <si>
     <t>Og, 05/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Online ikastaroa: Berotegi organikoen kudeaketa aurreratua. Lurzoru bizia eta haren emankortasuna</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/berotegi-ekologikoen-kudeaketa-aurreratua</t>
   </si>
   <si>
     <t>BERDE ESTALDUETAN PRESTAKUNTZA BEREZIALIZATUA</t>
   </si>
   <si>
     <t>Al, 02/03/2026 - 09:00</t>
   </si>
   <si>
     <t>Al, 06/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Campanillas, Málaga</t>
@@ -521,51 +521,51 @@
   <si>
     <t>Ar, 10/02/2026 - 17:07</t>
   </si>
   <si>
     <t>Ar, 10/02/2026 - 22:22</t>
   </si>
   <si>
     <t>IES Gregori Maians, Carrer de Gabriel Miró, 13, 46780 Oliva (Valencia)</t>
   </si>
   <si>
     <t>Ahuakatearen ekoizpena labore estrategiko bihurtu da Espainiako hainbat eskualdetan azken urteotan, bai barne-eskariaren hazkundeak bai…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/berrikuntza-eta-kudeaketa-integratua-aguakatearen-ekoizpenean-prestakuntza</t>
   </si>
   <si>
     <t>Aurrez aurreko tailerra “Konpostaje eraginkorra: agroindustria sektoreko hondakinak balorizatzeko gakoak”</t>
   </si>
   <si>
     <t>Or, 30/01/2026 - 20:00</t>
   </si>
   <si>
     <t>Or, 30/01/2026 - 21:00</t>
   </si>
   <si>
-    <t>Datorren ostiralean, 2026ko urtarrilaren 30ean , 09:00etatik 14:00etara , Albaceten egingo da aurrez aurre PII.A prestakuntza-jardunaldia, "…</t>
+    <t>Datorren ostiralean, 2026ko urtarrilaren 30ean , 09:00etatik 14:00etara , Albaceten egingo da aurrez aurre PII.A prestakuntza-jardunaldia,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aurrez-aurreko-tailerra-konpostaje-eraginkorra-agroindustria-sektoreko</t>
   </si>
   <si>
     <t>"Konpostaje eraginkorra: agroindustria sektoreko hondakinak balorizatzeko gakoak" online hitzaldia</t>
   </si>
   <si>
     <t>Og, 22/01/2026 - 20:00</t>
   </si>
   <si>
     <t>Og, 22/01/2026 - 21:00</t>
   </si>
   <si>
     <t>2026ko urtarrilaren 22an, 17:00etatik 20:00etara , "Konpostaje eraginkorra: agroindustria sektoreko hondakinak balorizatzeko gakoak" prestakuntza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/konpostaje-eraginkorra-agroindustria-sektoreko-hondakinak-balorizatzeko</t>
   </si>
   <si>
     <t>Og, 15/01/2026 - 20:00</t>
   </si>
   <si>
     <t>Og, 15/01/2026 - 21:00</t>
   </si>
@@ -668,51 +668,51 @@
   <si>
     <t>Izurriteen eta gaixotasunen kontrola nekazaritza ekologikoan</t>
   </si>
   <si>
     <t>Al, 01/12/2025 - 17:00</t>
   </si>
   <si>
     <t>Az, 03/12/2025 - 21:00</t>
   </si>
   <si>
     <t>EKINTZAREN IZENBURUA: Izurriteen eta gaixotasunen aurkako defentsa nekazaritza ekologikoan MODUA: ikasgela birtuala (zuzenean online*). DATAK:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/izurriteen-eta-gaixotasunen-kontrola-nekazaritza-ekologikoan</t>
   </si>
   <si>
     <t>NEKAZARITZA ORGANIKOA</t>
   </si>
   <si>
     <t>Ar, 25/11/2025 - 17:00</t>
   </si>
   <si>
     <t>Og, 27/11/2025 - 21:00</t>
   </si>
   <si>
-    <t>EKINTZAREN IZENBURUA: Nekazaritza ekologikoa: Ekoizpena, araudia, aholkularitza eta merkaturatzea MODUA: ikasgela birtuala (zuzenean online*). DATAK…</t>
+    <t>EKINTZAREN IZENBURUA: Nekazaritza ekologikoa: Ekoizpena, araudia, aholkularitza eta merkaturatzea MODUA: ikasgela birtuala (zuzenean online*). DATAK:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-organikoa</t>
   </si>
   <si>
     <t>Lurzoruaren garrantzia kontserbazio-nekazaritzan</t>
   </si>
   <si>
     <t>Ar, 18/11/2025 - 16:30</t>
   </si>
   <si>
     <t>Og, 20/11/2025 - 20:30</t>
   </si>
   <si>
     <t>EKINTZAREN IZENBURUA: Lurzoruaren garrantzia kontserbazio-nekazaritzan MODUA: ikasgela birtuala (zuzenean online*). DATAK: 2025eko azaroaren 18-20…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lurzoruaren-garrantzia-kontserbazio-nekazaritzan</t>
   </si>
   <si>
     <t>Biogas/Biometano Planten Diseinua eta Eraikuntza</t>
   </si>
   <si>
     <t>Al, 17/11/2025 - 00:00</t>
   </si>
@@ -836,51 +836,51 @@
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Carmona (Sevilla)</t>
   </si>
   <si>
     <t>Nekazaritza, Arrantza eta Elikadura Ministerioaren (MAPA) parte den PAC Sareak tailer presentzial bat antolatzen ari da nekazaritza-lurretan, labore…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/andaluziako-ekoerregimenetan-aplikagarriak-diren-biodibertsitate</t>
   </si>
   <si>
     <t>Pestizida Hondarrik Gabeko Nekazaritza Ikastaroa</t>
   </si>
   <si>
     <t>Al, 20/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Or, 05/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba, Andalucía.</t>
   </si>
   <si>
-    <t>2025eko ikastaroa: Pestizida hondakinik gabeko ekoizpen sistemak Ikastaro hau zuretzat da zero hondakineko ekoizpenean espezializatu nahi baduzu. 17…</t>
+    <t>2025eko ikastaroa: Pestizida hondakinik gabeko ekoizpen sistemak Ikastaro hau zuretzat da zero hondakineko ekoizpenean espezializatu nahi baduzu. 17.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/pestizida-hondarrik-gabeko-nekazaritza-ikastaroa</t>
   </si>
   <si>
     <t>La, 18/10/2025 - 10:30</t>
   </si>
   <si>
     <t>La, 18/10/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-2</t>
   </si>
   <si>
     <t>Nekazaritza Birsortzailearen Aukeren inguruko Konferentzia, aholkularitzan aplikatua</t>
   </si>
   <si>
     <t>Ar, 14/10/2025 - 15:00</t>
   </si>
   <si>
     <t>Ar, 14/10/2025 - 18:00</t>
   </si>
   <si>
     <t>Nekazaritza birsortzailea printzipio ekologikoetan oinarritutako nekazaritza-kudeaketa ikuspegi bat da, lurzoruaren osasuna, biodibertsitatea, ziklo…</t>
   </si>
@@ -926,86 +926,86 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-hondakinen-balorizazioari-eta-konpostaje-metodoei-buruzko</t>
   </si>
   <si>
     <t>Mikorriza arbuskulobesikularren eguneraketa</t>
   </si>
   <si>
     <t>Al, 29/09/2025 - 09:15</t>
   </si>
   <si>
     <t>Al, 29/09/2025 - 13:15</t>
   </si>
   <si>
     <t>El Colletero 2025 prestakuntza programaren barruan, "Arbuskulobesikularraren Mikorriza Eguneratzea" ikastaroa egingo da Errioxako Nalda herrian…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/mikorriza-arbuskulobesikularren-eguneraketa</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 10:30</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 17:30</t>
   </si>
   <si>
-    <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu baratze ekologiko baten funtsezko zereginak…</t>
+    <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu baratze ekologiko baten funtsezko zereginak:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-3</t>
   </si>
   <si>
+    <t>Oliba-hazkuntza ekologikoan nekazaritzako elikagaien aholkularientzako prestakuntza espezializatua</t>
+  </si>
+  <si>
+    <t>Az, 24/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Az, 05/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
+  </si>
+  <si>
+    <t>40 orduko lineako ikastaroa, izena emateko epea 2025/10/09ra arte Behaketak Eskaerak ebaluatzeko irizpideak: https://lajunta.es/5chea Edukiak…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/oliba-hazkuntza-ekologikoan-nekazaritzako-elikagaien-aholkularientzako</t>
+  </si>
+  <si>
     <t>"Zitrikoen adaburuaren kudeaketa" online ikastaroa (C eskualdea)</t>
   </si>
   <si>
-    <t>Az, 24/09/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Az, 15/10/2025 - 00:00</t>
   </si>
   <si>
     <t>*Andaluzia, Gaztela-Mantxa, Extremadura, Ceuta eta Melillako langileei zuzenduta. Zitrikoen hazleen artean gero eta interes handiagoa dagoela ikusita…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zitrikoen-adaburuaren-kudeaketa-online-ikastaroa-c-eskualdea</t>
   </si>
   <si>
-    <t>Oliba-hazkuntza ekologikoan nekazaritzako elikagaien aholkularientzako prestakuntza espezializatua</t>
-[...13 lines deleted...]
-  <si>
     <t>Nekazaritza ekologikoko prestakuntza espezializatua nekazaritzako elikagaien aholkularientzat</t>
   </si>
   <si>
     <t>Ar, 23/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Ar, 18/11/2025 - 00:00</t>
   </si>
   <si>
     <t>80 orduko lineako ikastaroa. Eskaerak aurkezteko epea zabalik dago 2025/09/08ra arte Behaketak Ezinbestekoa da prestakuntza-programa honetan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoko-prestakuntza-espezializatua-nekazaritzako</t>
   </si>
   <si>
     <t>"Zitrikoen adaburuaren kudeaketa" online ikastaroa (B eskualdea)</t>
   </si>
   <si>
     <t>Al, 22/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Al, 13/10/2025 - 00:00</t>
   </si>
   <si>
     <t>*Asturias Printzerriko, Balear Uharteetako, Kanariar Uharteetako, Kantabriako, Gaztela eta Leongo, Galiziako, Errioxako eta Murtziako Eskualdeko…</t>
@@ -1130,51 +1130,51 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zitrikultura-organikoa</t>
   </si>
   <si>
     <t>Lurzorua nekazaritzaren iraunkortasunaren muina</t>
   </si>
   <si>
     <t>Og, 10/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Az, 23/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Prestakuntza batez ere nekazaritzako langileei zuzenduta dago estatu osoan. Plazen % 30 langabetuentzat eta beste sektore batzuetako langileentzat…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lurzorua-nekazaritzaren-iraunkortasunaren-muina</t>
   </si>
   <si>
     <t>Nekazaritza ekologikoa ONLINE</t>
   </si>
   <si>
     <t>Al, 07/07/2025 - 00:00</t>
   </si>
   <si>
-    <t>Nekazaritza-elikagaien kooperatibek 30 orduko online ikastaroa eskaintzen dute nekazaritza ekologikoari buruz, nekazari gazteei, nekazaritza-…</t>
+    <t>Nekazaritza-elikagaien kooperatibek 30 orduko online ikastaroa eskaintzen dute nekazaritza ekologikoari buruz, nekazari gazteei, nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoa-online</t>
   </si>
   <si>
     <t>Ekoizpen ekologikoan emankortasunaren kudeaketa eta lurzoru biziaren hobekuntza</t>
   </si>
   <si>
     <t>Ar, 01/07/2025 - 08:00</t>
   </si>
   <si>
     <t>Or, 15/08/2025 - 23:59</t>
   </si>
   <si>
     <t>Andalucía, Castilla - La Mancha, Extremadura</t>
   </si>
   <si>
     <t>Ceuta, Melilla</t>
   </si>
   <si>
     <t>60 orduko doako online ikastaroa Andaluziako, Gaztela-Mantxako, Ceutako, Extremadurako eta Melillako langileei zuzenduta dago. Zazpi ikastaro gaiek…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekoizpen-ekologikoan-emankortasunaren-kudeaketa-eta-lurzoru-biziaren</t>
   </si>
@@ -1403,105 +1403,105 @@
   <si>
     <t>Baratze ekoizpen ekologikoaren oinarriak</t>
   </si>
   <si>
     <t>Ar, 10/09/2024 - 09:00</t>
   </si>
   <si>
     <t>Or, 29/11/2024 - 20:00</t>
   </si>
   <si>
     <t>60 orduko ikastaroa, sektoreko pertsonei eta ekoizpen mota honetan hasi nahi duten eta biodibertsitatea, lurzoruaren emankortasuna eta produktuen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/baratze-ekoizpen-ekologikoaren-oinarriak</t>
   </si>
   <si>
     <t>Larre eremuetara zuzendutako ekoerregimenak</t>
   </si>
   <si>
     <t>Ar, 25/06/2024 - 16:30</t>
   </si>
   <si>
     <t>Og, 27/06/2024 - 20:30</t>
   </si>
   <si>
-    <t>12 orduko online prestakuntza-jarduera, larre-azalen kudeaketa eta jasangarritasuna hobetzeari buruzkoa, eta PACren ekoerregimenetan sartutako larre-…</t>
+    <t>12 orduko online prestakuntza-jarduera, larre-azalen kudeaketa eta jasangarritasuna hobetzeari buruzkoa, eta PACren ekoerregimenetan sartutako larre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/larre-eremuetara-zuzendutako-ekoerregimenak</t>
   </si>
   <si>
     <t>Ahuakatearen eta mangoaren kontrol biologikoaren teoria eta praktika</t>
   </si>
   <si>
     <t>Az, 19/06/2024 - 09:00</t>
   </si>
   <si>
     <t>Og, 20/06/2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Málaga. Campanillas.</t>
   </si>
   <si>
     <t>10 orduko tailerra Ahuakatearen eta Mangoaren kontrol biologikoari buruzko teoria eta praktikarekin. Beste gai batzuen artean landuko dira: Kontrol…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ahuakatearen-eta-mangoaren-kontrol-biologikoaren-teoria-eta-praktika</t>
   </si>
   <si>
     <t>Nekazaritza ekologikoaren hastapenak</t>
   </si>
   <si>
     <t>Al, 20/05/2024 - 17:00</t>
   </si>
   <si>
     <t>Og, 30/05/2024 - 20:00</t>
   </si>
   <si>
     <t>OCA VILLENA Poetisa Elena Montiel, s/n 03400 VILLENA (ALICANTE)</t>
   </si>
   <si>
-    <t>Nekazaritza ekologikoarekin lotutako printzipioak, praktikak eta hainbat alderdi ezagutzen diren ikastaro teoriko-praktikoa: araudia, digitalizazioa…</t>
+    <t>Nekazaritza ekologikoarekin lotutako printzipioak, praktikak eta hainbat alderdi ezagutzen diren ikastaro teoriko-praktikoa: araudia, digitalizazioa,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-hastapenak-0</t>
   </si>
   <si>
     <t>Bioemankortasuna eta lurzorua berreskuratzea</t>
   </si>
   <si>
     <t>Or, 17/05/2024 - 16:30</t>
   </si>
   <si>
     <t>Or, 24/05/2024 - 20:30</t>
   </si>
   <si>
     <t>Albarb</t>
   </si>
   <si>
-    <t>Bioemankortasuna eta lurzorua berreskuratzea. Nekazaritza ekologiko eta birsortzailearen printzipioak. PROGRAMA | IZEN-EMATEA eta INFORMAZIOA…</t>
+    <t>Bioemankortasuna eta lurzorua berreskuratzea. Nekazaritza ekologiko eta birsortzailearen printzipioak. PROGRAMA | IZEN-EMATEA eta INFORMAZIOA esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/bioemankortasuna-eta-lurzorua-berreskuratzea</t>
   </si>
   <si>
     <t>Oinarrizko baratzegintza ekologikoa</t>
   </si>
   <si>
     <t>Ar, 14/05/2024 - 15:30</t>
   </si>
   <si>
     <t>Ar, 25/06/2024 - 19:30</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Xemein hiribidea, 12 - MARKINA-XEMEIN - BIZKAIA</t>
   </si>
   <si>
     <t>Baratze-enpresa bat martxan jartzeko beharrezkoak diren oinarrizko kontzeptuei buruzko prestakuntza orokorra duen ikastaro teoriko-praktikoa:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/oinarrizko-baratzegintza-ekologikoa</t>
   </si>
@@ -1544,51 +1544,51 @@
   <si>
     <t>MANCOMUNIDAD ESPADÁN-MIJARES, AV. DE CASTELLÓN, Nº 6, 12221 TALES (CASTELLON)</t>
   </si>
   <si>
     <t>Nekazaritza ekologikoarekin lotutako printzipioak, praktikak eta hainbat alderdi ezagutzen diren ikastaro teoriko-praktikoa. PROGRAMA | IZEN-EMATEA…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-hastapenak-1</t>
   </si>
   <si>
     <t>Berezko kontsumorako baratze ekologikoak ezartzea</t>
   </si>
   <si>
     <t>Al, 06/05/2024 - 16:00</t>
   </si>
   <si>
     <t>Az, 08/05/2024 - 21:00</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>CENTRO DE INVESTIGACIÓN AGROFORESTAL DE ALBALADEJITO.  Carretera Toledo-Cuenca Km 174. Cuenca</t>
   </si>
   <si>
-    <t>15 orduko ikastaroa. bertan, ekoizpen ekologikoarekin lotutako alderdiak ikusten dira. IZEN-EMATEA maiatzaren 2ra arte | HARREMANETARAKO, iriaf.…</t>
+    <t>15 orduko ikastaroa. bertan, ekoizpen ekologikoarekin lotutako alderdiak ikusten dira. IZEN-EMATEA maiatzaren 2ra arte | HARREMANETARAKO, iriaf…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/berezko-kontsumorako-baratze-ekologikoak-ezartzea</t>
   </si>
   <si>
     <t>Teilatu berdeetan prestakuntza espezializatua</t>
   </si>
   <si>
     <t>Al, 06/05/2024 - 09:00</t>
   </si>
   <si>
     <t>Ar, 11/06/2024 - 09:00</t>
   </si>
   <si>
     <t>25 orduko ikastaroak landare-estalkien kudeaketarekin, eraginarekin eta egungo joerekin eta makineriarekin lotutako hainbat alderdi jorratzen ditu.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/teilatu-berdeetan-prestakuntza-espezializatua</t>
   </si>
   <si>
     <t>Aholkulari eta auditore teknikoentzako ekoizpen ekologikoa</t>
   </si>
   <si>
     <t>Ar, 07/05/2024 - 11:30</t>
   </si>
@@ -1610,87 +1610,87 @@
   <si>
     <t>Ar, 25/06/2024 - 14:00</t>
   </si>
   <si>
     <t>Edukiak Aurrekariak eta aurreko kontzeptuak Legeria: Araudia eta laguntzak Kontrola eta ziurtagiria ekoizpenean Ernalketa Biodibertsitatea Haziak eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoan-prestakuntza-espezializatua</t>
   </si>
   <si>
     <t>Fruitugintza ekologikoa</t>
   </si>
   <si>
     <t>Ar, 16/04/2024 - 09:00</t>
   </si>
   <si>
     <t>Ar, 16/04/2024 - 13:15</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Sartaguda, Navarra</t>
   </si>
   <si>
-    <t>Ikastaro presentzialean, fruta-arbolen barietateak, landare-estalkiak, lurzoruaren kudeaketa eta laboreen osasuna aztertzen diren. Ikastaroa fruta-…</t>
+    <t>Ikastaro presentzialean, fruta-arbolen barietateak, landare-estalkiak, lurzoruaren kudeaketa eta laboreen osasuna aztertzen diren. Ikastaroa fruta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/fruitugintza-ekologikoa</t>
   </si>
   <si>
     <t>Nekazaritza ekologikoa</t>
   </si>
   <si>
     <t>Al, 15/04/2024 - 15:00</t>
   </si>
   <si>
     <t>Az, 24/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Calle Concejo de Colunga 2, Piso BJ, 33204, Gijón</t>
   </si>
   <si>
     <t>40 orduko ikastaroaren helburua da metodo eta praktika ekologikoekin nekazaritza-ustiapenak kudeatzeko oinarrizko teknikekin lotutako oinarriak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoa-0</t>
   </si>
   <si>
     <t>Oliba-hazkuntza ekologikoan prestakuntza espezializatua</t>
   </si>
   <si>
     <t>Az, 10/04/2024 - 09:00</t>
   </si>
   <si>
     <t>Og, 16/05/2024 - 15:00</t>
   </si>
   <si>
-    <t>40 orduko ikastaroa, olibondo ekologikoarekin, izurriteen eta gaixotasunen kudeaketarekin, ongarriarekin, lurzoruaren kudeaketarekin eta oliba-…</t>
+    <t>40 orduko ikastaroa, olibondo ekologikoarekin, izurriteen eta gaixotasunen kudeaketarekin, ongarriarekin, lurzoruaren kudeaketarekin eta oliba…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/oliba-hazkuntza-ekologikoan-prestakuntza-espezializatua</t>
   </si>
   <si>
     <t>Landare-estalkiak mahastian. NPBren ekoerregimenen esparruan ezartzeko eta garatzeko gakoak</t>
   </si>
   <si>
     <t>Og, 11/04/2024 - 15:00</t>
   </si>
   <si>
     <t>Olite, Navarra</t>
   </si>
   <si>
     <t>Ikastaro teoriko eta praktikoa non mahastietako landare-estalkien ezagutzan sakontzen den eta estalkiak arrakastaz ezartzeko moduaren funtsezko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-estalkiak-mahastian-npbren-ekoerregimenen-esparruan-ezartzeko-eta</t>
   </si>
   <si>
     <t>Enpresa Ekologikoan Autokontrol Sistema ezartzea</t>
   </si>
   <si>
     <t>Ar, 31/12/2024 - 23:50</t>
   </si>
@@ -2033,51 +2033,51 @@
   <si>
     <t>Al, 18/12/2023 - 08:00</t>
   </si>
   <si>
     <t>Al, 18/12/2023 - 20:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera (Almería)</t>
   </si>
   <si>
     <t>Edukiak (8 ordu): Kultura teknikak Izurriteak, gaixotasunak eta fisiopatiak Komertzializazioa</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/laborantza-dibertsifikatzeko-jardunaldi-teknikoa</t>
   </si>
   <si>
     <t>Nekazaritzan berotegi-efektuko gasen emisioen ebaluazioa eta arintzea: kontzeptuak, metodoak eta simulazio tresnak</t>
   </si>
   <si>
     <t>Al, 16/10/2023 - 09:15</t>
   </si>
   <si>
     <t>Or, 20/10/2023 - 17:15</t>
   </si>
   <si>
-    <t>Ikastarora joateko arrazoiak Nekazaritzan jakinarazpenerako, BEG isuriak ezabatzeko eta C kentzeko nazioarteko prozesuen ezagutza eguneratua lortzea…</t>
+    <t>Ikastarora joateko arrazoiak Nekazaritzan jakinarazpenerako, BEG isuriak ezabatzeko eta C kentzeko nazioarteko prozesuen ezagutza eguneratua lortzea;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzan-berotegi-efektuko-gasen-emisioen-ebaluazioa-eta-arintzea</t>
   </si>
   <si>
     <t>Zerealak kudeatzeko emaitza praktikoei buruzko ikastaroa, doitasun-nekazaritza bidez. Belar txarrak kontrolatzeko irtenbideak</t>
   </si>
   <si>
     <t>Az, 27/09/2023 - 00:00</t>
   </si>
   <si>
     <t>Og, 28/09/2023 - 00:00</t>
   </si>
   <si>
     <t>IKASTAROAREN AURKEZPENA Doitasuneko nekazaritza teknologia eta ezagutza agronomikoak bateratzen ditu nekazaritza iraunkor eta eraginkorra lortzeko,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zerealak-kudeatzeko-emaitza-praktikoei-buruzko-ikastaroa-doitasun</t>
   </si>
   <si>
     <t>Lineako ikastaroa: Landareen osasuna baratze-labore ekologikoetan</t>
   </si>
   <si>
     <t>Og, 22/06/2023 - 00:00</t>
   </si>
@@ -2632,80 +2632,80 @@
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="1"/>
-      <c r="D4" s="1"/>
-      <c r="E4" s="1"/>
+      <c r="D4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="1"/>
-      <c r="D5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -3104,88 +3104,88 @@
         <v>113</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>114</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>115</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...6 lines deleted...]
-      <c r="E21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>118</v>
-[...7 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>122</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1" t="s">
         <v>38</v>
       </c>
@@ -3598,63 +3598,63 @@
       <c r="A37" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>203</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>208</v>
       </c>
       <c r="J38" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C39" s="1" t="s">
@@ -3872,63 +3872,63 @@
         <v>251</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>253</v>
       </c>
       <c r="J47" s="1" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>208</v>
       </c>
       <c r="J48" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C49" s="1" t="s">
@@ -3992,63 +3992,63 @@
       </c>
       <c r="D51" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>273</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>274</v>
       </c>
       <c r="J51" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>208</v>
       </c>
       <c r="J52" s="1" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
         <v>279</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C53" s="1" t="s">
@@ -4059,54 +4059,54 @@
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>282</v>
       </c>
       <c r="J53" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>287</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>288</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C55" s="1" t="s">
@@ -4146,160 +4146,160 @@
       </c>
       <c r="D56" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>293</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>294</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>300</v>
       </c>
       <c r="J56" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>304</v>
       </c>
       <c r="J57" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>66</v>
+        <v>309</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>313</v>
+        <v>66</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>314</v>
       </c>
       <c r="J59" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>319</v>
       </c>
       <c r="J60" s="1" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
         <v>321</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D61" s="1" t="s">
@@ -4606,63 +4606,63 @@
       <c r="C71" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>377</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>378</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>379</v>
       </c>
       <c r="J71" s="1" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>304</v>
       </c>
       <c r="J72" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C73" s="1" t="s">