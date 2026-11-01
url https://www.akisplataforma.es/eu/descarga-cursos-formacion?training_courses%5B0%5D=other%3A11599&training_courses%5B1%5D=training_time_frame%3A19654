--- v1 (2026-10-31)
+++ v2 (2026-11-01)
@@ -932,78 +932,78 @@
   <si>
     <t>Al, 29/09/2025 - 09:15</t>
   </si>
   <si>
     <t>Al, 29/09/2025 - 13:15</t>
   </si>
   <si>
     <t>El Colletero 2025 prestakuntza programaren barruan, "Arbuskulobesikularraren Mikorriza Eguneratzea" ikastaroa egingo da Errioxako Nalda herrian…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/mikorriza-arbuskulobesikularren-eguneraketa</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 10:30</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 17:30</t>
   </si>
   <si>
     <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu baratze ekologiko baten funtsezko zereginak:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-3</t>
   </si>
   <si>
+    <t>"Zitrikoen adaburuaren kudeaketa" online ikastaroa (C eskualdea)</t>
+  </si>
+  <si>
+    <t>Az, 24/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Az, 15/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>*Andaluzia, Gaztela-Mantxa, Extremadura, Ceuta eta Melillako langileei zuzenduta. Zitrikoen hazleen artean gero eta interes handiagoa dagoela ikusita…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zitrikoen-adaburuaren-kudeaketa-online-ikastaroa-c-eskualdea</t>
+  </si>
+  <si>
     <t>Oliba-hazkuntza ekologikoan nekazaritzako elikagaien aholkularientzako prestakuntza espezializatua</t>
   </si>
   <si>
-    <t>Az, 24/09/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Az, 05/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
   </si>
   <si>
     <t>40 orduko lineako ikastaroa, izena emateko epea 2025/10/09ra arte Behaketak Eskaerak ebaluatzeko irizpideak: https://lajunta.es/5chea Edukiak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/oliba-hazkuntza-ekologikoan-nekazaritzako-elikagaien-aholkularientzako</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zitrikoen-adaburuaren-kudeaketa-online-ikastaroa-c-eskualdea</t>
   </si>
   <si>
     <t>Nekazaritza ekologikoko prestakuntza espezializatua nekazaritzako elikagaien aholkularientzat</t>
   </si>
   <si>
     <t>Ar, 23/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Ar, 18/11/2025 - 00:00</t>
   </si>
   <si>
     <t>80 orduko lineako ikastaroa. Eskaerak aurkezteko epea zabalik dago 2025/09/08ra arte Behaketak Ezinbestekoa da prestakuntza-programa honetan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoko-prestakuntza-espezializatua-nekazaritzako</t>
   </si>
   <si>
     <t>"Zitrikoen adaburuaren kudeaketa" online ikastaroa (B eskualdea)</t>
   </si>
   <si>
     <t>Al, 22/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Al, 13/10/2025 - 00:00</t>
   </si>
@@ -4185,121 +4185,121 @@
       </c>
       <c r="G57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>304</v>
       </c>
       <c r="J57" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="F58" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="G58" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I58" s="1" t="s">
+      <c r="J58" s="1" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F59" s="1" t="s">
         <v>313</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>314</v>
       </c>
       <c r="J59" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>319</v>
       </c>
       <c r="J60" s="1" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
         <v>321</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D61" s="1" t="s">