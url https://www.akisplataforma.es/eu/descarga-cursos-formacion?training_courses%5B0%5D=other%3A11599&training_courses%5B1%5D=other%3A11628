--- v0 (2026-08-11)
+++ v1 (2026-11-01)
@@ -131,51 +131,51 @@
   <si>
     <t>Az, 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>MOOC</t>
   </si>
   <si>
     <t>Sarean, Jarraipen-hezkuntza</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Ikastaro honen helburua nekazaritza-ekoizpen ekologikoaren erregulazioari eta ekoizpen-mota honen oinarrizko oinarriei buruzko ikuspegi orokorra…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoa-ekoizpena-araudia-aholkularitza-eta-merkaturatzea</t>
   </si>
   <si>
     <t>HARPIDETZA ETA HARPIDETZA PLANAREN IKASTAROA</t>
   </si>
   <si>
     <t>Ig, 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez-…</t>
+    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/harpidetza-eta-harpidetza-planaren-ikastaroa</t>
   </si>
   <si>
     <t>Izurriteen kontrolari buruzko online ikastaroa</t>
   </si>
   <si>
     <t>Ar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Izurriteen aurkako plan baten helburu nagusia infestazioak saihestea da, mota askotakoak izan daitezkeenak, bai hirikoak bai etxekoak, eta eraikitako…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/izurriteen-kontrolari-buruzko-online-ikastaroa</t>
   </si>
   <si>
     <t>NEKAZARITZAKO LURZORUEN NUTRIZIO JASANGARRIA NEPB-AREN ESPARRUAN, AHOLKULARITZARAKO LAGUNTZA</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien ekoizpen-sistemak oreka mantendu behar du kontsumitzaileen eskakizunak asetzen dituen ekoizpen errentagarri eta…</t>
   </si>
@@ -203,51 +203,51 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-legedia</t>
   </si>
   <si>
     <t>Agroekologia</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Sarrera: Gaiaren ikuspegi orokorra aurkezten da, kontzeptu nagusiak eta ekosistemak eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agroekologia</t>
   </si>
   <si>
     <t>Kontserbazio nekazaritza</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Gaur egungo nekazaritza-arazoen azterketa agronomiko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kontserbazio-nekazaritza</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Abeltzaintzako praktika onak</t>
   </si>
   <si>
     <t>Edukia: Sarrera: Modulu honek animalien osasunaren eta animalien ekoizpenean kudeaketa-praktiken garrantziaren ikuspegi orokorra eskaintzen du,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintzako-praktika-onak</t>
   </si>
   <si>
     <t>Lurzoruaren analisiaren eta ongarritze jasangarriaren jarraibideen interpretazioa</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak • Lurzoruaren garrantzia ulertzea nekazaritza-kudeaketa jasangarrian eta lurzoruaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lurzoruaren-analisiaren-eta-ongarritze-jasangarriaren-jarraibideen</t>
   </si>
   <si>
     <t>Lorezaintza ekologikoa</t>
   </si>