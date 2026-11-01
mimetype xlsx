--- v0 (2026-08-09)
+++ v1 (2026-11-01)
@@ -221,51 +221,51 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agroekologia</t>
   </si>
   <si>
     <t>Landare-baliabide genetikoak</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Landare-baliabide genetikoen kontserbazioa:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-baliabide-genetikoak</t>
   </si>
   <si>
     <t>Kontserbazio nekazaritza</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Gaur egungo nekazaritza-arazoen azterketa agronomiko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kontserbazio-nekazaritza</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Abeltzaintzako praktika onak</t>
   </si>
   <si>
     <t>Edukia: Sarrera: Modulu honek animalien osasunaren eta animalien ekoizpenean kudeaketa-praktiken garrantziaren ikuspegi orokorra eskaintzen du,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintzako-praktika-onak</t>
   </si>
   <si>
     <t>Lurzoruaren analisiaren eta ongarritze jasangarriaren jarraibideen interpretazioa</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak • Lurzoruaren garrantzia ulertzea nekazaritza-kudeaketa jasangarrian eta lurzoruaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lurzoruaren-analisiaren-eta-ongarritze-jasangarriaren-jarraibideen</t>
   </si>
   <si>
     <t>Lorezaintza ekologikoa</t>
   </si>