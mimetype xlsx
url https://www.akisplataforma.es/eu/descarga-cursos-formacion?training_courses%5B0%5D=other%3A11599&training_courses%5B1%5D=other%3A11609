--- v0 (2026-08-10)
+++ v1 (2026-11-02)
@@ -212,51 +212,51 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agroekologia</t>
   </si>
   <si>
     <t>Hondakinen kudeaketa abeltzaintzako ustiategietan</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Helburuak • Abeltzaintzako hondakinen ingurumen-inpaktuaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hondakinen-kudeaketa-abeltzaintzako-ustiategietan</t>
   </si>
   <si>
     <t>Kontserbazio nekazaritza</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Gaur egungo nekazaritza-arazoen azterketa agronomiko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kontserbazio-nekazaritza</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Abeltzaintzako praktika onak</t>
   </si>
   <si>
     <t>Edukia: Sarrera: Modulu honek animalien osasunaren eta animalien ekoizpenean kudeaketa-praktiken garrantziaren ikuspegi orokorra eskaintzen du,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintzako-praktika-onak</t>
   </si>
   <si>
     <t>Lurzoruaren analisiaren eta ongarritze jasangarriaren jarraibideen interpretazioa</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak • Lurzoruaren garrantzia ulertzea nekazaritza-kudeaketa jasangarrian eta lurzoruaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lurzoruaren-analisiaren-eta-ongarritze-jasangarriaren-jarraibideen</t>
   </si>
   <si>
     <t>Hausnarkarien kudeaketa ekologikoa</t>
   </si>