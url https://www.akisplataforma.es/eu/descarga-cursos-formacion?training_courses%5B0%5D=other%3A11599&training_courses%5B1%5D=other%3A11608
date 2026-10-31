--- v0 (2026-08-12)
+++ v1 (2026-10-31)
@@ -110,83 +110,83 @@
   <si>
     <t>Europako Batzordeak ingurumenaren babesa, oro har, eta ekoizpen ekologikoaren sektorearen garapena, bereziki, bere politiken erdigunean jarri ditu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-organikoaren-ikastaroa-0</t>
   </si>
   <si>
     <t>Ekoizpen Organikoaren Ikastaroa</t>
   </si>
   <si>
     <t>Og, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ekoizpen ekologikoaren sektorea etengabe hazten ari den sektorea da, eta ezarritako araudien arabera ustiategiak kudeatzeko gai diren profesional…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekoizpen-organikoaren-ikastaroa</t>
   </si>
   <si>
     <t>Abeltzaintza Ekologikoaren Ikastaroa</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-ekologikoaren-ikastaroa</t>
   </si>
   <si>
+    <t>Nekazaritza ekologikoa: Ekoizpena, araudia, aholkularitza eta merkaturatzea (MOOC)</t>
+  </si>
+  <si>
+    <t>Or, 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Az, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>Sarean, Jarraipen-hezkuntza</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>Ikastaro honen helburua nekazaritza-ekoizpen ekologikoaren erregulazioari eta ekoizpen-mota honen oinarrizko oinarriei buruzko ikuspegi orokorra…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoa-ekoizpena-araudia-aholkularitza-eta-merkaturatzea</t>
+  </si>
+  <si>
     <t>Landare-oinarritutako elikagaiak etiketatzeari buruzko ikastaroa</t>
   </si>
   <si>
-    <t>Or, 25/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Ikastaro honetan fruta, barazki eta bestelako produktu freskoak zein ontziratuak, kontserbak, marmeladak eta abar barne, etiketatzeko legezko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-oinarritutako-elikagaiak-etiketatzeari-buruzko-ikastaroa</t>
   </si>
   <si>
-    <t>Nekazaritza ekologikoa: Ekoizpena, araudia, aholkularitza eta merkaturatzea (MOOC)</t>
-[...19 lines deleted...]
-  <si>
     <t>Zure enpresarentzako aurrez aurreko elikagaien manipulatzaile ikastaroa</t>
   </si>
   <si>
     <t>Ig, 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean, Pertsonalki</t>
   </si>
   <si>
     <t>Utzi denbora galtzeari eta eskuordetu operadoreen prestakuntza beste norbaiti. Ez da zure "ohiko" Elikagaien Manipulatzaile ikastaroa Zure…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/zure-enpresarentzako-aurrez-aurreko-elikagaien-manipulatzaile-ikastaroa</t>
   </si>
   <si>
     <t>ESNEKI INDUSTRIAKO KALITATE TEKNIKARIA</t>
   </si>
   <si>
     <t>Al, 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Zamora</t>
@@ -260,51 +260,51 @@
   <si>
     <t>Agroekologia</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Sarrera: Gaiaren ikuspegi orokorra aurkezten da, kontzeptu nagusiak eta ekosistemak eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agroekologia</t>
   </si>
   <si>
     <t>Kontserbazio nekazaritza</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Gaur egungo nekazaritza-arazoen azterketa agronomiko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kontserbazio-nekazaritza</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Abeltzaintzako praktika onak</t>
   </si>
   <si>
     <t>Edukia: Sarrera: Modulu honek animalien osasunaren eta animalien ekoizpenean kudeaketa-praktiken garrantziaren ikuspegi orokorra eskaintzen du,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintzako-praktika-onak</t>
   </si>
   <si>
     <t>Lurzoruaren analisiaren eta ongarritze jasangarriaren jarraibideen interpretazioa</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak • Lurzoruaren garrantzia ulertzea nekazaritza-kudeaketa jasangarrian eta lurzoruaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lurzoruaren-analisiaren-eta-ongarritze-jasangarriaren-jarraibideen</t>
   </si>
   <si>
     <t>Hausnarkarien kudeaketa ekologikoa</t>
   </si>
@@ -862,87 +862,87 @@
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="1"/>
+      <c r="C8" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
-      <c r="F8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
-      <c r="F9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>13</v>
       </c>