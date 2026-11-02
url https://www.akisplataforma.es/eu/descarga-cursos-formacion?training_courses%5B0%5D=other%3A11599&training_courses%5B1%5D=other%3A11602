--- v0 (2026-08-15)
+++ v1 (2026-11-02)
@@ -56,51 +56,51 @@
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Aholkularien prestakuntza: agroboltaika ikastaroa</t>
   </si>
   <si>
     <t>Ig, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza-…</t>
+    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aholkularien-prestakuntza-agroboltaika-ikastaroa</t>
   </si>
   <si>
     <t>Ikastaro Ireki Masibo Online (MOOC) Campusa - Nekazaritza, Arrantza eta Elikadura Ministerioa - Landa Eremuetako Teknikarientzako Prestakuntza Plana</t>
   </si>
   <si>
     <t>Nekazaritza Ekologikoko Ikastaroa: Ekoizpena, Araudia, Aholkularitza eta Marketina (MOOC) Ikastaro honen helburua nekazaritza ekologikoaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaro-ireki-masibo-online-mooc-campusa-nekazaritza-arrantza-eta</t>
   </si>
   <si>
     <t>Olibondo hazkuntza ekologikoa</t>
   </si>
   <si>
     <t>Al, 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritza Teknikoko Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Helburuak Olibondoen hazkuntza ekologikoan eragina…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondo-hazkuntza-ekologikoa-0</t>
   </si>
@@ -191,51 +191,51 @@
   <si>
     <t>Agroekologia</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Sarrera: Gaiaren ikuspegi orokorra aurkezten da, kontzeptu nagusiak eta ekosistemak eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agroekologia</t>
   </si>
   <si>
     <t>Kontserbazio nekazaritza</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Gaur egungo nekazaritza-arazoen azterketa agronomiko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kontserbazio-nekazaritza</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Abeltzaintzako praktika onak</t>
   </si>
   <si>
     <t>Edukia: Sarrera: Modulu honek animalien osasunaren eta animalien ekoizpenean kudeaketa-praktiken garrantziaren ikuspegi orokorra eskaintzen du,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintzako-praktika-onak</t>
   </si>
   <si>
     <t>Ardogintzan erabiltzen diren mahatsondo barietateak</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Nazioko eta nazioarteko barietate komertzialen deskribapen anpelografikoa, propietate…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ardogintzan-erabiltzen-diren-mahatsondo-barietateak</t>
   </si>
   <si>
     <t>Lurzoruaren analisiaren eta ongarritze jasangarriaren jarraibideen interpretazioa</t>
   </si>