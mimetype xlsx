--- v0 (2026-09-02)
+++ v1 (2026-11-02)
@@ -164,51 +164,51 @@
   <si>
     <t>Atsegin handiz iragartzen dizuegu "Balio Erantsia Sortzea Abeltzaintza Zehatzean" Ikastaro Aurreratua, Madrilen (Espainia) 2026ko maiatzaren 4tik 8ra…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-zehaztasuneko-ikastaro-aurreratua-madril-2026ko-maiatza</t>
   </si>
   <si>
     <t>Hausnarkarien ekoizpenean erakustaldi teknologikoak</t>
   </si>
   <si>
     <t>Ar, 21/04/2026 - 09:00</t>
   </si>
   <si>
     <t>Ar, 21/04/2026 - 17:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>León</t>
   </si>
   <si>
     <t>Facultad de Veterinaria. Universidad de León. Av Emilio Hurtado, 3, 24007 León</t>
   </si>
   <si>
-    <t>Cajamar Taldearen Fundazioak, Leongo Unibertsitateak, Provacunok, Interovicek eta Gaztela eta Leongo Juntako Nekazaritza Institutu Teknologikoak (…</t>
+    <t>Cajamar Taldearen Fundazioak, Leongo Unibertsitateak, Provacunok, Interovicek eta Gaztela eta Leongo Juntako Nekazaritza Institutu Teknologikoak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-ekoizpenean-erakustaldi-teknologikoak</t>
   </si>
   <si>
     <t>Animalien ongizatea garraioan</t>
   </si>
   <si>
     <t>Al, 20/04/2026 - 16:00</t>
   </si>
   <si>
     <t>Or, 24/04/2026 - 20:00</t>
   </si>
   <si>
     <t>Colmenar Viejo</t>
   </si>
   <si>
     <t>Ikastaro honek gidari edo zaintzaile gisa gaitasun-ziurtagiria lortzeko edo berritzeko aukera ematen dizu, 1/2005 (EE) Erregelamenduaren arabera,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatea-garraioan-4</t>
   </si>
   <si>
     <t>Og, 16/04/2026 - 17:00</t>
   </si>
@@ -302,51 +302,51 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatea-animalia-bizien-garraioan</t>
   </si>
   <si>
     <t>Abeltzaintza eta nekazaritza ekologikoari buruzko ikastaroa</t>
   </si>
   <si>
     <t>Gaztela-Mantxako Gobernuak aitortutako prestakuntza espezializatuak 2015/03/24ko Aginduan xedatutakoaren arabera, arlo ekologikoan orduak egiaztatzea…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-eta-nekazaritza-ekologikoari-buruzko-ikastaroa</t>
   </si>
   <si>
     <t>Abeltzaintza Adimenduna: Datuen Ustiapena eta Azterketa (R) Animalien Ekoizpenerako</t>
   </si>
   <si>
     <t>Az, 18/03/2026 - 16:00</t>
   </si>
   <si>
     <t>Az, 25/03/2026 - 12:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
-    <t>Gaur egun, abeltzaintza sektoreak hainbat erronkari aurre egin behar die bere errentagarritasun ekonomikoari, ingurumen-inpaktuari, gizarte-…</t>
+    <t>Gaur egun, abeltzaintza sektoreak hainbat erronkari aurre egin behar die bere errentagarritasun ekonomikoari, ingurumen-inpaktuari, gizarte…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-adimenduna-datuen-ustiapena-eta-azterketa-r-animalien</t>
   </si>
   <si>
     <t>Animalien Ongizate Ikastaroa Garraiolari eta Abeltzainentzat</t>
   </si>
   <si>
     <t>Al, 02/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Or, 06/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>C/ Pablo Neruda, 27, Villafranca de los Barros (Badajoz)</t>
   </si>
   <si>
     <t>Ikasleek a eta b ataleko ikastaroen onuradunen baldintza objektiboak dituztenean, eta bi ikastaro espezifikoak egiteko interesa dutenean,…</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>Az, 22/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Finca Riosequillo, Autovía del Norte A-1 Km 74.  28730 Buitrago del Lozoya</t>
   </si>
   <si>
     <t>Aurrez aurreko tailerra, 5 ordukoa. Urriaren 22an, asteazkena, 9:00etatik 14:00etara Finca Riosequillo-n, Buitrago del Lozoyan. Programa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/tailerra-hesi-birtualen-lepokoak-erabiltzea-eta-abeltzaintzako-prestakuntza</t>
   </si>
   <si>
     <t>Ikastaroa: Artzain-txakurrak abeltzaintzan maneiatzea</t>
   </si>
   <si>
     <t>La, 20/09/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 04/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)</t>
   </si>
   <si>
-    <t>40 orduko ikastaro presentziala. Ramírez Bretón Abeltzaintza Ustiategian (Cinco Villas, Puentes Viejas). Irailak 20, larunbata: 10:00 - 14:00 eta 16:…</t>
+    <t>40 orduko ikastaro presentziala. Ramírez Bretón Abeltzaintza Ustiategian (Cinco Villas, Puentes Viejas). Irailak 20, larunbata: 10:00 - 14:00 eta 16…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaroa-artzain-txakurrak-abeltzaintzan-maneiatzea</t>
   </si>
   <si>
     <t>NEKAZARITZA ENPRESAN SARTZEA: LURRARI LOTUTAKO ABELTZAINTZA</t>
   </si>
   <si>
     <t>Al, 08/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Or, 21/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Moduluak Instalazioen eta abeltzaintzaren kudeaketa Bazka elikatzea, ekoiztea eta kontserbatzea Nekazaritza enpresa Ugalketa-kudeaketa. Edoskitzea,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-lurrari-lotutako-abeltzaintza-1</t>
   </si>
   <si>
     <t>Abeltzaintzako biozidei buruzko ikastaroa</t>
   </si>
   <si>
     <t>Og, 28/08/2025 - 00:00</t>
   </si>
@@ -743,51 +743,51 @@
   <si>
     <t>Nekazaritza birsortzailea: artzaintza zuzendua lurzoruak eta ekonomiak sendatzeko tresna gisa</t>
   </si>
   <si>
     <t>Al, 02/12/2024 - 16:00</t>
   </si>
   <si>
     <t>Az, 04/12/2024 - 20:00</t>
   </si>
   <si>
     <t>Sarrera Voisin Rational Grazing (PRV): larre-ekoizpena maximizatzen duen kudeaketa-teknika. Abere handiagoen artzaintza zuzendua, iraunkortasunari…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-birsortzailea-artzaintza-zuzendua-lurzoruak-eta-ekonomiak</t>
   </si>
   <si>
     <t>Animalien ongizatea hausnarkarien (ardiak eta ahuntzak)</t>
   </si>
   <si>
     <t>Or, 29/11/2024 - 00:00</t>
   </si>
   <si>
     <t>Az, 31/12/2025 - 00:00</t>
   </si>
   <si>
-    <t>Ikastaro honekin hausnarkarien (ardiak eta ahuntzak) abeltzaintzako instalazioetako animalien ongizatea ezagutuko duzu, haien araudia eta jarduketa-…</t>
+    <t>Ikastaro honekin hausnarkarien (ardiak eta ahuntzak) abeltzaintzako instalazioetako animalien ongizatea ezagutuko duzu, haien araudia eta jarduketa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatea-hausnarkarien-ardiak-eta-ahuntzak</t>
   </si>
   <si>
     <t>Hausnarkarien artaldeen ugalketa-kudeaketan transferentzia eta entseguei buruzko jardunaldi teknikoa</t>
   </si>
   <si>
     <t>Og, 21/11/2024 - 09:30</t>
   </si>
   <si>
     <t>Og, 21/11/2024 - 13:30</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque. Córdoba.</t>
   </si>
   <si>
     <t>4 orduko jardunaldi teknikoa eta bertan proba zientifiko ezberdinetan lortutako emaitzak aurkeztu eta garatuko dira.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-artaldeen-ugalketa-kudeaketan-transferentzia-eta-entseguei</t>
   </si>
   <si>
     <t>CLMren ardi- eta ahuntz-esne eta haragi-sistemen ingurumen-ebaluazioa eta arintzea</t>
   </si>