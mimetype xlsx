--- v0 (2026-08-09)
+++ v1 (2026-10-30)
@@ -56,122 +56,122 @@
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Aholkularien prestakuntza: agroboltaika ikastaroa</t>
   </si>
   <si>
     <t>Ig, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza-…</t>
+    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aholkularien-prestakuntza-agroboltaika-ikastaroa</t>
   </si>
   <si>
     <t>Olibondo hazkuntza ekologikoa</t>
   </si>
   <si>
     <t>Al, 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritza Teknikoko Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Helburuak Olibondoen hazkuntza ekologikoan eragina…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondo-hazkuntza-ekologikoa-0</t>
   </si>
   <si>
     <t>Nekazaritza Organikoaren Ikastaroa</t>
   </si>
   <si>
     <t>Europako Batzordeak ingurumenaren babesa, oro har, eta ekoizpen ekologikoaren sektorearen garapena, bereziki, bere politiken erdigunean jarri ditu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-organikoaren-ikastaroa-0</t>
   </si>
   <si>
     <t>Ekoizpen Organikoaren Ikastaroa</t>
   </si>
   <si>
     <t>Og, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ekoizpen ekologikoaren sektorea etengabe hazten ari den sektorea da, eta ezarritako araudien arabera ustiategiak kudeatzeko gai diren profesional…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekoizpen-organikoaren-ikastaroa</t>
   </si>
   <si>
+    <t>Nekazaritza ekologikoa: Ekoizpena, araudia, aholkularitza eta merkaturatzea (MOOC)</t>
+  </si>
+  <si>
+    <t>Or, 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Az, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>Sarean, Jarraipen-hezkuntza</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>Ikastaro honen helburua nekazaritza-ekoizpen ekologikoaren erregulazioari eta ekoizpen-mota honen oinarrizko oinarriei buruzko ikuspegi orokorra…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoa-ekoizpena-araudia-aholkularitza-eta-merkaturatzea</t>
+  </si>
+  <si>
     <t>Landare-oinarritutako elikagaiak etiketatzeari buruzko ikastaroa</t>
   </si>
   <si>
-    <t>Or, 25/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Ikastaro honetan fruta, barazki eta bestelako produktu freskoak zein ontziratuak, kontserbak, marmeladak eta abar barne, etiketatzeko legezko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-oinarritutako-elikagaiak-etiketatzeari-buruzko-ikastaroa</t>
   </si>
   <si>
-    <t>Nekazaritza ekologikoa: Ekoizpena, araudia, aholkularitza eta merkaturatzea (MOOC)</t>
-[...19 lines deleted...]
-  <si>
     <t>Uraren analisi tailerra ongarritze eraginkorrago eta iraunkorrago bat lortzeko</t>
   </si>
   <si>
     <t>Ig, 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Ureztatzeko uraren kudeaketa nekazaritza moderno, eraginkor eta ingurumena errespetatzen duen oinarrietako bat da. Gero eta baserri gehiagok…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-analisi-tailerra-ongarritze-eraginkorrago-eta-iraunkorrago-bat</t>
   </si>
   <si>
     <t>ESNEKI INDUSTRIAKO KALITATE TEKNIKARIA</t>
   </si>
   <si>
     <t>Al, 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Zamora</t>
@@ -215,51 +215,51 @@
   <si>
     <t>Karbono-aztarna eta haren neutraltasuna. Karbonoaren kudeaketa M-34</t>
   </si>
   <si>
     <t>Ikasi zer den karbono-aztarna, eta zein kalkulu-metodologia egokitzen zaizkion hobekien zure erakundearen beharretara eta jardueretara. Karbonoaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/karbono-aztarna-eta-haren-neutraltasuna-karbonoaren-kudeaketa-m-34</t>
   </si>
   <si>
     <t>Nekazaritza Legedia</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak Nekazaritza Zuzenbidearen iturriak, objektua eta edukia ezagutzea. Zuzenbidea Gizarte…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-legedia</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Abeltzaintzako praktika onak</t>
   </si>
   <si>
     <t>Edukia: Sarrera: Modulu honek animalien osasunaren eta animalien ekoizpenean kudeaketa-praktiken garrantziaren ikuspegi orokorra eskaintzen du,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintzako-praktika-onak</t>
   </si>
   <si>
     <t>Hausnarkarien kudeaketa ekologikoa</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera eta Araudia: Modulu honek abeltzaintza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-kudeaketa-ekologikoa</t>
   </si>
   <si>
     <t>Lorezaintza ekologikoa</t>
   </si>
@@ -787,113 +787,113 @@
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="1"/>
+      <c r="C6" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
-      <c r="F6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="G6" s="1" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
-      <c r="F7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>47</v>
       </c>