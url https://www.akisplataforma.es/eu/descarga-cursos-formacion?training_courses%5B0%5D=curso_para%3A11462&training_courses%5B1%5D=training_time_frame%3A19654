--- v0 (2026-08-22)
+++ v1 (2026-11-01)
@@ -188,111 +188,111 @@
   <si>
     <t>IA mahastian: kalitatea, uzta eta gaixotasunak aurreikusten ditu</t>
   </si>
   <si>
     <t>Ar, 25/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 25/11/2025 - 12:00</t>
   </si>
   <si>
     <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, "Mahastian adimen artifiziala: kalitatea, etekina eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ia-mahastian-kalitatea-uzta-eta-gaixotasunak-aurreikusten-ditu</t>
   </si>
   <si>
     <t>Egiaztapenik gabeko konfiantzaren arriskua: zibersegurtasuna hornikuntza-katean</t>
   </si>
   <si>
     <t>Az, 19/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Az, 19/11/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar bat antolatuko du 2025eko azaroaren 19an, goizeko 10:…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar bat antolatuko du 2025eko azaroaren 19an, goizeko 10…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/egiaztapenik-gabeko-konfiantzaren-arriskua-zibersegurtasuna-hornikuntza</t>
   </si>
   <si>
     <t>Kokapena, publizitatea eta neurketa: zure upategiaren estrategia digitalaren zutabeak</t>
   </si>
   <si>
     <t>Og, 13/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Og, 13/11/2025 - 12:00</t>
   </si>
   <si>
     <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, "Kokapena, publizitatea eta neurketa: zure upategiaren estrategia…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kokapena-publizitatea-eta-neurketa-zure-upategiaren-estrategia-digitalaren</t>
   </si>
   <si>
     <t>Logistika Teknologia Biltegietan: Biltegien Produktibitatea Handitzea eta Hornikuntza Katea Hobetzea</t>
   </si>
   <si>
     <t>Az, 12/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Az, 12/11/2025 - 12:00</t>
   </si>
   <si>
     <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, Upategietako Logistika Teknologia: biltegietako produktibitatea…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/logistika-teknologia-biltegietan-biltegien-produktibitatea-handitzea-eta</t>
   </si>
   <si>
     <t>IAren agindupean: eraginkortasunaren eta zibererasoaren artean, klik bakarra dago</t>
   </si>
   <si>
     <t>Az, 05/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Az, 05/11/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, “ AIren agindupean: eraginkortasunaren eta zibererasoaren artean…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, “ AIren agindupean: eraginkortasunaren eta zibererasoaren artean,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/iaren-agindupean-eraginkortasunaren-eta-zibererasoaren-artean-klik-bakarra</t>
   </si>
   <si>
     <t>Ziurgabetasuna aukera bihurtzea: hornikuntza-katearen plangintzaren indarra</t>
   </si>
   <si>
     <t>Og, 30/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Og, 30/10/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar hau antolatzen ari da 2025eko urriaren 30ean, goizeko 10:…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar hau antolatzen ari da 2025eko urriaren 30ean, goizeko 10…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ziurgabetasuna-aukera-bihurtzea-hornikuntza-katearen-plangintzaren-indarra</t>
   </si>
   <si>
     <t>Ardo-turismo adimentsua: bisitariak zale eta erosle bihurtzea</t>
   </si>
   <si>
     <t>Ar, 21/10/2025 - 11:00</t>
   </si>
   <si>
     <t>Ar, 21/10/2025 - 13:00</t>
   </si>
   <si>
     <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, “ Ardo Turismo Adimenduna: Bisitak Zale eta Erosle bihurtzea ”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ardo-turismo-adimentsua-bisitariak-zale-eta-erosle-bihurtzea</t>
   </si>
   <si>
     <t>Etiketaz harago: Nola RFID teknologiak ardoa eraldatzen duen</t>
   </si>
   <si>
     <t>Az, 15/10/2025 - 10:00</t>
   </si>
@@ -332,51 +332,51 @@
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>Pertsonalki</t>
   </si>
   <si>
     <t>La Vega Innovak 2025eko urriaren 8an eta 9an antolatuko duen ikastaroan izena emateko epea urriaren 3ra arte irekita dago. Hau "Datu Espazioen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/fiware-teknologiak-datu-espazioetarako-sakontasunean</t>
   </si>
   <si>
     <t>Ez duzu benetako ikusgarritasunik HORECA kanalean? Erabili adimen artifiziala zure ardoak non dauden, zer preziotan saltzen diren eta lehiakideekin alderatuta nola alderatzen diren jakiteko.</t>
   </si>
   <si>
     <t>Az, 08/10/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar berri bat antolatuko du 2025eko urriaren 8an, goizeko 10:…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar berri bat antolatuko du 2025eko urriaren 8an, goizeko 10…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ez-duzu-benetako-ikusgarritasunik-horeca-kanalean-erabili-adimen</t>
   </si>
   <si>
     <t>Benetakotasuna eta trazabilitatea: nola babestu zure ardoa eta marka nazioarteko merkatuetan</t>
   </si>
   <si>
     <t>Ar, 07/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 07/10/2025 - 12:00</t>
   </si>
   <si>
     <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, "Benetakotasuna eta trazabilitatea: nola babestu zure ardoa eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/benetakotasuna-eta-trazabilitatea-nola-babestu-zure-ardoa-eta-marka</t>
   </si>
   <si>
     <t>Merkataritza Kanal Laburretan (SMC) aholkularitzarako Europako prestakuntza mekanismoei buruzko mintegi teknikoa</t>
   </si>
   <si>
     <t>Az, 23/07/2025 - 11:00</t>
   </si>