--- v0 (2026-08-18)
+++ v1 (2026-11-04)
@@ -332,165 +332,165 @@
   <si>
     <t>Az, 26/11/2025 - 18:30</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Sede Mancomunidad de Interior Tierra del Vino C/ Adarve, 5, 46300 Utiel</t>
   </si>
   <si>
     <t>PROGRAMA Landaketa-diseinua. Kultura-praktikak. Inausketa motak. Mª Angeles Novella Herrero. Requena Enologia Estazioko teknikaria. Mahatsondoen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/mahastiak-inausteko-ikastaroa</t>
   </si>
   <si>
     <t>MAHASTIETAKO ESTALDURA LABORANTEEN KUDEAKETA</t>
   </si>
   <si>
     <t>Al, 24/11/2025 - 16:00</t>
   </si>
   <si>
     <t>Az, 26/11/2025 - 20:00</t>
   </si>
   <si>
-    <t>EKINTZAREN IZENBURUA: Mahastietan landare-estaldurako laboreen kudeaketa MODUA: ikasgela birtuala DATA: 2025eko azaroaren 24-26 ORDUTEGIA: 16:…</t>
+    <t>EKINTZAREN IZENBURUA: Mahastietan landare-estaldurako laboreen kudeaketa MODUA: ikasgela birtuala DATA: 2025eko azaroaren 24-26 ORDUTEGIA: 16…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/mahastietako-estaldura-laboranteen-kudeaketa</t>
   </si>
   <si>
     <t>Egiaztapenik gabeko konfiantzaren arriskua: zibersegurtasuna hornikuntza-katean</t>
   </si>
   <si>
     <t>Az, 19/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Az, 19/11/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar bat antolatuko du 2025eko azaroaren 19an, goizeko 10:…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar bat antolatuko du 2025eko azaroaren 19an, goizeko 10…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/egiaztapenik-gabeko-konfiantzaren-arriskua-zibersegurtasuna-hornikuntza</t>
   </si>
   <si>
     <t>Kokapena, publizitatea eta neurketa: zure upategiaren estrategia digitalaren zutabeak</t>
   </si>
   <si>
     <t>Og, 13/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Og, 13/11/2025 - 12:00</t>
   </si>
   <si>
     <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, "Kokapena, publizitatea eta neurketa: zure upategiaren estrategia…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kokapena-publizitatea-eta-neurketa-zure-upategiaren-estrategia-digitalaren</t>
   </si>
   <si>
     <t>Logistika Teknologia Biltegietan: Biltegien Produktibitatea Handitzea eta Hornikuntza Katea Hobetzea</t>
   </si>
   <si>
     <t>Az, 12/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Az, 12/11/2025 - 12:00</t>
   </si>
   <si>
     <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, Upategietako Logistika Teknologia: biltegietako produktibitatea…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/logistika-teknologia-biltegietan-biltegien-produktibitatea-handitzea-eta</t>
   </si>
   <si>
     <t>Mahatsaren izurriteen identifikazioa eta kontrola</t>
   </si>
   <si>
     <t>Ar, 11/11/2025 - 16:30</t>
   </si>
   <si>
     <t>Og, 13/11/2025 - 20:30</t>
   </si>
   <si>
-    <t>EKINTZAREN IZENBURUA: Mahastietako izurriteen identifikazioa eta kontrola MODUA: ikasgela birtuala. HASIERA DATA: 2025eko azaroaren 11a AMAIERA DATA…</t>
+    <t>EKINTZAREN IZENBURUA: Mahastietako izurriteen identifikazioa eta kontrola MODUA: ikasgela birtuala. HASIERA DATA: 2025eko azaroaren 11a AMAIERA DATA:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/mahatsaren-izurriteen-identifikazioa-eta-kontrola</t>
   </si>
   <si>
     <t>IAren agindupean: eraginkortasunaren eta zibererasoaren artean, klik bakarra dago</t>
   </si>
   <si>
     <t>Az, 05/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Az, 05/11/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, “ AIren agindupean: eraginkortasunaren eta zibererasoaren artean…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, “ AIren agindupean: eraginkortasunaren eta zibererasoaren artean,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/iaren-agindupean-eraginkortasunaren-eta-zibererasoaren-artean-klik-bakarra</t>
   </si>
   <si>
     <t>Txertoak eta inausketak mahastietan</t>
   </si>
   <si>
     <t>Al, 03/11/2025 - 15:00</t>
   </si>
   <si>
     <t>Or, 07/11/2025 - 19:00</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Finca El Socorro, Ctra. Chinchón - Belmonte de Tajo, 28380 , Madrid  28380 Colmenar de Oreja</t>
   </si>
   <si>
-    <t>Aurrez aurreko ikastaroa, 20 ordukoa. 2025eko azaroaren 3tik, astelehenetik, azaroaren 7ra, ostiralera, Finca El Socorron, Colmenar de Orejan. 15:…</t>
+    <t>Aurrez aurreko ikastaroa, 20 ordukoa. 2025eko azaroaren 3tik, astelehenetik, azaroaren 7ra, ostiralera, Finca El Socorron, Colmenar de Orejan. 15…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/txertoak-eta-inausketak-mahastietan</t>
   </si>
   <si>
     <t>Ziurgabetasuna aukera bihurtzea: hornikuntza-katearen plangintzaren indarra</t>
   </si>
   <si>
     <t>Og, 30/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Og, 30/10/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar hau antolatzen ari da 2025eko urriaren 30ean, goizeko 10:…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar hau antolatzen ari da 2025eko urriaren 30ean, goizeko 10…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ziurgabetasuna-aukera-bihurtzea-hornikuntza-katearen-plangintzaren-indarra</t>
   </si>
   <si>
     <t>Ardo-turismo adimentsua: bisitariak zale eta erosle bihurtzea</t>
   </si>
   <si>
     <t>Ar, 21/10/2025 - 11:00</t>
   </si>
   <si>
     <t>Ar, 21/10/2025 - 13:00</t>
   </si>
   <si>
     <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, “ Ardo Turismo Adimenduna: Bisitak Zale eta Erosle bihurtzea ”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ardo-turismo-adimentsua-bisitariak-zale-eta-erosle-bihurtzea</t>
   </si>
   <si>
     <t>Etiketaz harago: Nola RFID teknologiak ardoa eraldatzen duen</t>
   </si>
   <si>
     <t>Az, 15/10/2025 - 10:00</t>
   </si>
@@ -506,51 +506,51 @@
   <si>
     <t>Mahastizaintza Adimenduna: Denbora Errealeko Adimen Artifizialaren Monitorizazioa</t>
   </si>
   <si>
     <t>Ar, 14/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 14/10/2025 - 12:00</t>
   </si>
   <si>
     <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, "Mahastizaintza Adimenduna: Denbora Errealeko Monitorizazioa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/mahastizaintza-adimenduna-denbora-errealeko-adimen-artifizialaren</t>
   </si>
   <si>
     <t>Ez duzu benetako ikusgarritasunik HORECA kanalean? Erabili adimen artifiziala zure ardoak non dauden, zer preziotan saltzen diren eta lehiakideekin alderatuta nola alderatzen diren jakiteko.</t>
   </si>
   <si>
     <t>Az, 08/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Az, 08/10/2025 - 12:00</t>
   </si>
   <si>
-    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar berri bat antolatuko du 2025eko urriaren 8an, goizeko 10:…</t>
+    <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, webinar berri bat antolatuko du 2025eko urriaren 8an, goizeko 10…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ez-duzu-benetako-ikusgarritasunik-horeca-kanalean-erabili-adimen</t>
   </si>
   <si>
     <t>Benetakotasuna eta trazabilitatea: nola babestu zure ardoa eta marka nazioarteko merkatuetan</t>
   </si>
   <si>
     <t>Ar, 07/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 07/10/2025 - 12:00</t>
   </si>
   <si>
     <t>The Espainiako Ardo Federazioak (FEV) , bere Digitalizazio eta Ardo Gunearen bidez, "Benetakotasuna eta trazabilitatea: nola babestu zure ardoa eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/benetakotasuna-eta-trazabilitatea-nola-babestu-zure-ardoa-eta-marka</t>
   </si>
   <si>
     <t>Oliba-hazkuntza ekologikoan nekazaritzako elikagaien aholkularientzako prestakuntza espezializatua</t>
   </si>
   <si>
     <t>Az, 24/09/2025 - 00:00</t>
   </si>
@@ -902,51 +902,51 @@
   <si>
     <t>Ar, 12/03/2024 - 09:30</t>
   </si>
   <si>
     <t>Ar, 12/03/2024 - 14:30</t>
   </si>
   <si>
     <t>Laguardia</t>
   </si>
   <si>
     <t>Mahastizaintza aniztasuna berreskuratzea funtsezko elementua izan daiteke gure mahastietan aldaketa prozesuei aurre egiteko, hala nola,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/mahastia-klima-aldaketara-egokitzea-lana-eta-esperimentazioa-arabako</t>
   </si>
   <si>
     <t>Trazabilitatea upategian eta upategiko liburu elektronikoarekin duen harremana</t>
   </si>
   <si>
     <t>Al, 11/03/2024 - 15:30</t>
   </si>
   <si>
     <t>Ar, 12/03/2024 - 20:00</t>
   </si>
   <si>
-    <t>Trazabilitatea upategian: Elikagaien segurtasuna; Upategiko kutsatzaile fisiko, kimiko eta mikrobiologiko nagusiak; Prestaketa-prozesuak; Lan-…</t>
+    <t>Trazabilitatea upategian: Elikagaien segurtasuna; Upategiko kutsatzaile fisiko, kimiko eta mikrobiologiko nagusiak; Prestaketa-prozesuak; Lan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/trazabilitatea-upategian-eta-upategiko-liburu-elektronikoarekin-duen</t>
   </si>
   <si>
     <t>Doizko mahastizaintza</t>
   </si>
   <si>
     <t>Ar, 20/02/2024 - 16:00</t>
   </si>
   <si>
     <t>Ar, 20/02/2024 - 20:00</t>
   </si>
   <si>
     <t>Zehaztasun Mahastizaintzaren Oinarriak.; Lurzorua, landare-materiala eta ureztatzea zehaztasun-mahastizaintzaren bidez.; Teledetekzioa doitasuneko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/doizko-mahastizaintza</t>
   </si>
   <si>
     <t>Biltegiko kostuen kalkulua</t>
   </si>
   <si>
     <t>Az, 24/01/2024 - 15:30</t>
   </si>