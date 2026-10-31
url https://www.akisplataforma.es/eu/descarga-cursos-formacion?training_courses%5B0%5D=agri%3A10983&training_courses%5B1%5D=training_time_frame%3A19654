--- v0 (2026-08-16)
+++ v1 (2026-10-31)
@@ -758,51 +758,51 @@
   <si>
     <t>Oliba-olio birjinaren zentzumen-analisia</t>
   </si>
   <si>
     <t>Al, 06/05/2024 - 16:30</t>
   </si>
   <si>
     <t>Or, 10/05/2024 - 19:30</t>
   </si>
   <si>
     <t>15 orduko ikastaroa oliba-sektoreko profesionalak oliba-olio birjinen ebaluazio sentsorialean gaitzeko. Ikastaroaren helburuak dira olio-errotetan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/oliba-olio-birjinaren-zentzumen-analisia</t>
   </si>
   <si>
     <t>Oliba-hazkuntza ekologikoan prestakuntza espezializatua</t>
   </si>
   <si>
     <t>Az, 10/04/2024 - 09:00</t>
   </si>
   <si>
     <t>Og, 16/05/2024 - 15:00</t>
   </si>
   <si>
-    <t>40 orduko ikastaroa, olibondo ekologikoarekin, izurriteen eta gaixotasunen kudeaketarekin, ongarriarekin, lurzoruaren kudeaketarekin eta oliba-…</t>
+    <t>40 orduko ikastaroa, olibondo ekologikoarekin, izurriteen eta gaixotasunen kudeaketarekin, ongarriarekin, lurzoruaren kudeaketarekin eta oliba…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/oliba-hazkuntza-ekologikoan-prestakuntza-espezializatua</t>
   </si>
   <si>
     <t>Nekazaritzako azpiproduktuen erabileran eta balorizazioan prestakuntza espezializatua</t>
   </si>
   <si>
     <t>Al, 08/04/2024 - 09:00</t>
   </si>
   <si>
     <t>Ar, 07/05/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
     <t>30 orduko ikastaroa, non olibondo, baratzezaintza eta bestelako sektoreetako hondakinen erabilerari eta balorizazioari buruzko eduki espezifikoak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-azpiproduktuen-erabileran-eta-balorizazioan-prestakuntza</t>
   </si>
   <si>
     <t>Olibondoen inausketa</t>
   </si>