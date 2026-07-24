--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -12,62 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1750">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>40 years of Spain in the CAP: four decades cultivating the future of the Spanish countryside</t>
+  </si>
+  <si>
+    <t>The Common Agricultural Policy has supported the modernization of the agri-food sector, the boost to rural areas and the evolution towards more sustainable, innovative and competitive agriculture and livestock farming. The Common Agricultural Policy has supported the modernization of the agri-food sector, the boost to rural areas and the evolution towards more sustainable, innovative and…</t>
+  </si>
+  <si>
+    <t>Wed, 07/15/2026 - 12:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/40-years-spain-cap-four-decades-cultivating-future-spanish-countryside</t>
+  </si>
+  <si>
+    <t>Luis Planas defends in Brussels a CAP with sufficient budget, simplified and without renationalization.</t>
+  </si>
+  <si>
+    <t>The Minister of Agriculture, Fisheries and Food, Luis Planas, met today in Brussels with the Vice-President of the European Parliament's Committee on Agriculture and rapporteur for the future Common Agricultural Policy (CAP), Norbert Lins, in a meeting focused on the design of the European agricultural policy for the period 2028-2034. During the meeting, Planas advocated for a CAP with a…</t>
+  </si>
+  <si>
+    <t>Wed, 07/15/2026 - 11:31</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/luis-planas-defends-brussels-cap-sufficient-budget-simplified-and-without-renationalization</t>
   </si>
   <si>
     <t>Agricultural advice is consolidating as a strategic pillar of AKIS in Spain and Europe</t>
   </si>
   <si>
     <t>The conference “Agricultural advice as the core of AKIS in Spain and Europe” , organized by the AKIS Advisors Platform together with the Ministry of Agriculture, Fisheries and Food (MAPA), brought together national and international experts on April 28 at La Vega Innova to analyze the key role of advice in the transformation of the agri-food sector. The meeting was opened by the Secretary of…</t>
   </si>
   <si>
     <t>Thu, 04/30/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/agricultural-advice-consolidating-strategic-pillar-akis-spain-and-europe</t>
   </si>
   <si>
     <t>Provacuno launches a web application to measure the carbon footprint of beef cattle in Spain</t>
   </si>
   <si>
     <t>The new application, already available for the beef cattle sector on the website huellavacunosostenible.eu , is one of the key milestones of the Sustainable European Beef (SEUB) Promotion Plan, co-financed by the European Union and led by Provacuno (Spain) and Apaq-W (Belgium). The tool allows for the rigorous quantification of greenhouse gas emissions, carbon dioxide (CO₂), methane (CH₄) and…</t>
   </si>
   <si>
     <t>Wed, 04/29/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/provacuno-launches-web-application-measure-carbon-footprint-beef-cattle-spain</t>
   </si>
@@ -5613,54 +5637,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D453"/>
+  <dimension ref="A1:D455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D453"/>
+      <selection activeCell="A1" sqref="A1:D455"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8137,79 +8161,79 @@
       <c r="C178" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
         <v>712</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>714</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="B180" s="1"/>
+      <c r="B180" s="1" t="s">
+        <v>717</v>
+      </c>
       <c r="C180" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>723</v>
-[...1 lines deleted...]
-      <c r="B182" s="1" t="s">
         <v>724</v>
       </c>
+      <c r="B182" s="1"/>
       <c r="C182" s="1" t="s">
         <v>725</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
         <v>727</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
         <v>731</v>
       </c>
@@ -10603,191 +10627,191 @@
         <v>1414</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C358" s="1" t="s">
         <v>1425</v>
       </c>
-      <c r="B358" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D358" s="1" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1427</v>
+        <v>1425</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1427</v>
+        <v>1435</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C361" s="1" t="s">
         <v>1435</v>
       </c>
-      <c r="B361" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D361" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1441</v>
+        <v>1435</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1441</v>
+        <v>1449</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C365" s="1" t="s">
         <v>1449</v>
       </c>
-      <c r="B365" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D365" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1455</v>
+        <v>1449</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1462</v>
@@ -10869,737 +10893,737 @@
         <v>1484</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="B377" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D377" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1503</v>
+        <v>1495</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1503</v>
+        <v>1495</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C382" s="1" t="s">
         <v>1511</v>
       </c>
-      <c r="B382" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D382" s="1" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1503</v>
+        <v>1511</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1636</v>
+        <v>1511</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1640</v>
+        <v>1511</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>1644</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>1647</v>
@@ -11709,306 +11733,334 @@
         <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C437" s="1" t="s">
         <v>1688</v>
       </c>
-      <c r="B437" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D437" s="1" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1702</v>
+        <v>1688</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1702</v>
+        <v>1688</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1702</v>
+        <v>1710</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C444" s="1" t="s">
         <v>1710</v>
       </c>
-      <c r="B444" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D444" s="1" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1702</v>
+        <v>1710</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1718</v>
+        <v>1710</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1722</v>
+        <v>1710</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>1723</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C450" s="1" t="s">
         <v>1730</v>
       </c>
-      <c r="B450" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D450" s="1" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1741</v>
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1749</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>