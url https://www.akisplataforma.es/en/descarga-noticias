--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -12,88 +12,256 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1802">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>The Ministry of Agriculture, Fisheries and Food publishes the Report on the needs for advice for young people and new entrants to the agricultural sector.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food publishes the Report on the needs for advice for young people and new entrants to the agricultural sector. The Ministry of Agriculture, Fisheries and Food (MAPA) has recently published on its website the Report on the needs for advice for young people and new entrants to the agricultural sector, prepared by national experts within the framework of…</t>
+  </si>
+  <si>
+    <t>Tue, 09/22/2026 - 19:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-publishes-report-needs-advice-young-people-and-new</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food publishes the Report on advisory needs in plant health.</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food publishes the Report on advisory needs in plant health. The Ministry of Agriculture, Fisheries and Food (MAPA) has recently published on its website the Report on advisory needs in plant health, prepared by national experts within the framework of the work line on plant health of the Advisory Working Group of the Coordinating Body of the Knowledge…</t>
+  </si>
+  <si>
+    <t>Tue, 09/22/2026 - 18:59</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-fisheries-and-food-publishes-report-advisory-needs-plant-health</t>
+  </si>
+  <si>
+    <t>Provisional unit amounts for livestock-related aid in the 2026 campaign</t>
+  </si>
+  <si>
+    <t>Section 2 of Chapter III of Title III of Royal Decree 1048/2022, of December 27, on the application, from 2023 onwards, of interventions in the form of direct payments and the establishment of common requirements within the framework of the Strategic Plan for the Common Agricultural Policy , and the regulation of the single application for the integrated management and control system, establishes…</t>
+  </si>
+  <si>
+    <t>Tue, 09/22/2026 - 10:20</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provisional-unit-amounts-livestock-related-aid-2026-campaign</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture forecasts an initial citrus harvest of 5.74 million tons, 1.1% more than in 2025 - Agroinformación</t>
+  </si>
+  <si>
+    <t>The Ministry of Agriculture, Fisheries and Food forecasts an initial citrus production estimate in Spain of 5,744,841 tons for the 2026/27 campaign, which began on September 1, based on data provided by the main producing autonomous communities. The estimate, presented this Tuesday during the citrus sector meeting by the Secretary General for Agricultural Resources and Food Security, Ana…</t>
+  </si>
+  <si>
+    <t>Wed, 09/16/2026 - 09:33</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ministry-agriculture-forecasts-initial-citrus-harvest-574-million-tons-11-more-2025</t>
+  </si>
+  <si>
+    <t>Provisional unit amounts for CAP 2026 coupled aid for advance payment</t>
+  </si>
+  <si>
+    <t>The Spanish Agricultural Guarantee Fund made public the data on CAP coupled payments corresponding to the advance, which this year, due to the Middle East crisis, can be made before October 16 and reach 75%. In December, a portion of the remaining amount will be paid, up to a total of 90% of the aid, and in April 2027, once the animals of each farm have been counted, a second portion of the…</t>
+  </si>
+  <si>
+    <t>Wed, 09/16/2026 - 09:28</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/provisional-unit-amounts-cap-2026-coupled-aid-advance-payment</t>
+  </si>
+  <si>
+    <t>The Ourense Provincial Council announces new aid to support livestock and agricultural farms - Campo Galego</t>
+  </si>
+  <si>
+    <t>The president of the Ourense Provincial Council, Luis Menor, visited a livestock farm in Xunqueira de Espadanedo this morning, with the aim of highlighting the strong support of the provincial institution for the Ourense countryside, through the new lines of aid specifically aimed at the primary sector. Accompanied by a large representation of the Galician Primary Sector Association, an entity…</t>
+  </si>
+  <si>
+    <t>Thu, 09/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ourense-provincial-council-announces-new-aid-support-livestock-and-agricultural-farms-campo</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA and the University of Valencia are promoting new remote sensing applications to improve the management of citrus and cereal crops.</t>
+  </si>
+  <si>
+    <t>The Sinyent experimental farm, managed by AVA-ASAJA, continues to solidify its position as a leader in agricultural innovation thanks to its work promoting the use of remote sensing in the agricultural sector . This technology is transforming farm management by complementing traditional field observation with the massive analysis of data obtained through remote sensors, including those installed…</t>
+  </si>
+  <si>
+    <t>Thu, 09/10/2026 - 13:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/ava-asaja-and-university-valencia-are-promoting-new-remote-sensing-applications-improve</t>
+  </si>
+  <si>
+    <t>Aid linked to surface area. Provisional unit amounts. 2026 Campaign</t>
+  </si>
+  <si>
+    <t>Provisional unit amounts for the 2026 campaign corresponding to the Associated Aid by Area included in Section 1 of Chapter III of Title III of Royal Decree 1048/2022, of December 27. See the web note for associated surface area aid. Provisional unit amounts for the 2026 campaign. Page update date: 10/09/2026</t>
+  </si>
+  <si>
+    <t>Thu, 09/10/2026 - 13:55</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/aid-linked-surface-area-provisional-unit-amounts-2026-campaign</t>
+  </si>
+  <si>
+    <t>Aid related to livestock farming. Provisional unit amounts for the 2026 campaign</t>
+  </si>
+  <si>
+    <t>Provisional unit amount for the 2026 campaign corresponding to the Associated Aid for Livestock, included in Section 2 of Chapter III of Title III of Royal Decree 1048/2022, of December 27. See Web Note Page update date: 10/09/2026</t>
+  </si>
+  <si>
+    <t>Thu, 09/10/2026 - 13:52</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/aid-related-livestock-farming-provisional-unit-amounts-2026-campaign</t>
+  </si>
+  <si>
     <t>40 years of Spain in the CAP: four decades cultivating the future of the Spanish countryside</t>
   </si>
   <si>
     <t>The Common Agricultural Policy has supported the modernization of the agri-food sector, the boost to rural areas and the evolution towards more sustainable, innovative and competitive agriculture and livestock farming. The Common Agricultural Policy has supported the modernization of the agri-food sector, the boost to rural areas and the evolution towards more sustainable, innovative and…</t>
   </si>
   <si>
     <t>Wed, 07/15/2026 - 12:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/40-years-spain-cap-four-decades-cultivating-future-spanish-countryside</t>
   </si>
   <si>
     <t>Luis Planas defends in Brussels a CAP with sufficient budget, simplified and without renationalization.</t>
   </si>
   <si>
     <t>The Minister of Agriculture, Fisheries and Food, Luis Planas, met today in Brussels with the Vice-President of the European Parliament's Committee on Agriculture and rapporteur for the future Common Agricultural Policy (CAP), Norbert Lins, in a meeting focused on the design of the European agricultural policy for the period 2028-2034. During the meeting, Planas advocated for a CAP with a…</t>
   </si>
   <si>
     <t>Wed, 07/15/2026 - 11:31</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/luis-planas-defends-brussels-cap-sufficient-budget-simplified-and-without-renationalization</t>
   </si>
   <si>
+    <t>The second edition of the Agraria Prize for Master's theses in agricultural engineering has been announced.</t>
+  </si>
+  <si>
+    <t>The Valladolid Fair and the General Council of Official Colleges of Agricultural Engineers announce the second edition of the Agraria Prize, an award that will recognize the best final master's theses in Agricultural Engineering defended in Spanish universities. The Valladolid Fair and the General Council of Official Colleges of Agricultural Engineers (CGCOIA) have announced the second edition of…</t>
+  </si>
+  <si>
+    <t>Mon, 05/25/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/second-edition-agraria-prize-masters-theses-agricultural-engineering-has-been-announced</t>
+  </si>
+  <si>
+    <t>TWIN4MILK drives the digital transformation of dairy cattle through digital twins and explainable artificial intelligence</t>
+  </si>
+  <si>
+    <t>The Operational Group will develop predictive and interoperable tools to improve the efficiency, sustainability and competitiveness of dairy farms. The TWIN4MILK Operational Group was created with the aim of transforming the dairy cattle production model through the application of digital twins and explainable artificial intelligence . The project offers an innovative response to the current…</t>
+  </si>
+  <si>
+    <t>Fri, 05/22/2026 - 14:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/twin4milk-drives-digital-transformation-dairy-cattle-through-digital-twins-and-explainable</t>
+  </si>
+  <si>
+    <t>The GO RIEGO SUBTERRÁNEO promotes the optimization of water use in woody crops in the Bajo Cinca region.</t>
+  </si>
+  <si>
+    <t>The UNDERGROUND IRRIGATION Operational Group is developing an innovation project aimed at improving water efficiency in woody crops through underground drip systems in areas with erosion and infiltration problems. The initiative, called “Optimization of localized irrigation for woody crops in land with erosion and infiltration problems, through underground drip irrigation”, is being carried out…</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 11:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/go-riego-subterraneo-promotes-optimization-water-use-woody-crops-bajo-cinca-region</t>
+  </si>
+  <si>
+    <t>Work is progressing on the automatic detection of irrigation leaks for the GO DENORI</t>
+  </si>
+  <si>
+    <t>The project “Automatic Detection and Notification of Irrigation Leaks (DENORI)” , in which ASAJA-Sevilla participates along with a consortium led by Loyola University Andalusia and which also includes the University of Huelva and the company Trifolium Farms , continues its work to improve the efficiency of agricultural irrigation through the implementation of a system based on artificial…</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 11:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/work-progressing-automatic-detection-irrigation-leaks-go-denori</t>
+  </si>
+  <si>
+    <t>León accelerates the digital revolution of irrigation with more than four million in investment from PERTE</t>
+  </si>
+  <si>
+    <t>The digital transformation of the León countryside is now a reality. Over the past few months, numerous irrigation communities in the province have been finalizing the implementation of advanced technological solutions funded through the first call for proposals of the PERTE program for Digitalization of the Water Cycle , within the Recovery, Transformation and Resilience Plan promoted by the…</t>
+  </si>
+  <si>
+    <t>Wed, 05/13/2026 - 18:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/news/leon-accelerates-digital-revolution-irrigation-more-four-million-investment-perte</t>
+  </si>
+  <si>
     <t>Agricultural advice is consolidating as a strategic pillar of AKIS in Spain and Europe</t>
   </si>
   <si>
     <t>The conference “Agricultural advice as the core of AKIS in Spain and Europe” , organized by the AKIS Advisors Platform together with the Ministry of Agriculture, Fisheries and Food (MAPA), brought together national and international experts on April 28 at La Vega Innova to analyze the key role of advice in the transformation of the agri-food sector. The meeting was opened by the Secretary of…</t>
   </si>
   <si>
     <t>Thu, 04/30/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/agricultural-advice-consolidating-strategic-pillar-akis-spain-and-europe</t>
   </si>
   <si>
     <t>Provacuno launches a web application to measure the carbon footprint of beef cattle in Spain</t>
   </si>
   <si>
     <t>The new application, already available for the beef cattle sector on the website huellavacunosostenible.eu , is one of the key milestones of the Sustainable European Beef (SEUB) Promotion Plan, co-financed by the European Union and led by Provacuno (Spain) and Apaq-W (Belgium). The tool allows for the rigorous quantification of greenhouse gas emissions, carbon dioxide (CO₂), methane (CH₄) and…</t>
   </si>
   <si>
     <t>Wed, 04/29/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/provacuno-launches-web-application-measure-carbon-footprint-beef-cattle-spain</t>
   </si>
   <si>
     <t>CAP Network Conference for the European Union's ARIA Awards 2026 Edition</t>
@@ -1452,62 +1620,50 @@
     <t>https://akisplataforma.es/en/news/mapa-supports-innovation-sustainability-agri-food-sector-intense-participation-expoagritech</t>
   </si>
   <si>
     <t>Six projects with potential impact on sustainability and industrial efficiency have been selected in the first call for the AgriFoodtech Sandbox.</t>
   </si>
   <si>
     <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex, and Protiberia are the companies that will work with CNTA on initiatives related to the development of new ingredients, food preservation, and process water regeneration. The sandbox is an initiative promoted by MCIU, MAPA, the Government of Navarra, the Government of La Rioja and CNTA, which is managed from its EATEX innovation…</t>
   </si>
   <si>
     <t>Fri, 10/17/2025 - 13:01</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/six-projects-potential-impact-sustainability-and-industrial-efficiency-have-been-selected</t>
   </si>
   <si>
     <t>International Day of Rural Women: Innovation, technology, and female talent to transform the countryside</t>
   </si>
   <si>
     <t>Every October 15th , International Day of Rural Women reminds us of the essential role women play in the sustainability, economy, and innovation of rural areas. In Spain, more and more women are leading or actively participating in projects that drive the digitalization and modernization of the agri-food sector , opening up new employment opportunities and establishing a stable population in the…</t>
   </si>
   <si>
     <t>Wed, 10/15/2025 - 18:37</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/international-day-rural-women-innovation-technology-and-female-talent-transform-countryside</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/en/news/when-asking-connects-you-entire-system-knowledge</t>
   </si>
   <si>
     <t>SOLARWINE launches two pilot plants that combine solar energy and smart viticulture.</t>
   </si>
   <si>
     <t>The SOLARWINE Operational Group has completed the installation of two pilot agrovoltaic platforms , with a total surface area of nearly 2,000 m² , to study the integration of photovoltaics and viticulture 4.0 . Its objective is to analyze the technical and economic feasibility of this mixed model, assessing its effects on the microclimate, productivity, and the resilience of the vineyard to…</t>
   </si>
   <si>
     <t>Tue, 10/14/2025 - 11:32</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/solarwine-launches-two-pilot-plants-combine-solar-energy-and-smart-viticulture</t>
   </si>
   <si>
     <t>The Renewable Gas Show consolidates itself as a reference in the energy transition and the circular bioeconomy</t>
   </si>
   <si>
     <t>The 5th Renewable Gas Fair and the 18th International Bioenergy Congress have concluded another edition in Valladolid with record attendance and a clear message: the biogas and biomethane sector is making steady progress in Spain. Between October 1 and 2, the event brought together nearly 250 exhibiting companies and more than 4,000 professionals , representing a 15% increase over the previous…</t>
   </si>
   <si>
     <t>Fri, 10/10/2025 - 17:23</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/news/renewable-gas-show-consolidates-itself-reference-energy-transition-and-circular-bioeconomy</t>
   </si>
@@ -5637,54 +5793,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D455"/>
+  <dimension ref="A1:D468"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D455"/>
+      <selection activeCell="A1" sqref="A1:D468"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8189,233 +8345,233 @@
       <c r="C180" s="1" t="s">
         <v>718</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>720</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="B182" s="1"/>
+      <c r="B182" s="1" t="s">
+        <v>725</v>
+      </c>
       <c r="C182" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>775</v>
-[...1 lines deleted...]
-      <c r="B195" s="1" t="s">
         <v>776</v>
       </c>
+      <c r="B195" s="1"/>
       <c r="C195" s="1" t="s">
         <v>777</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
         <v>779</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>781</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
         <v>783</v>
       </c>
@@ -10655,1412 +10811,1594 @@
         <v>1422</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1435</v>
+        <v>1445</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1449</v>
+        <v>1457</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1449</v>
+        <v>1461</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1463</v>
+        <v>1469</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1464</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C372" s="1" t="s">
         <v>1477</v>
       </c>
-      <c r="B372" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D372" s="1" t="s">
-        <v>1480</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1481</v>
+        <v>1485</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1482</v>
+        <v>1486</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1483</v>
+        <v>1487</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1484</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="B378" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>1501</v>
       </c>
-      <c r="C378" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D378" s="1" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1495</v>
+        <v>1511</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1509</v>
+        <v>1513</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1511</v>
+        <v>1527</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1523</v>
+        <v>1530</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1511</v>
+        <v>1531</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1524</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1525</v>
+        <v>1533</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1526</v>
+        <v>1534</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1527</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1528</v>
+        <v>1537</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1511</v>
+        <v>1539</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1530</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1531</v>
+        <v>1541</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1532</v>
+        <v>1542</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1511</v>
+        <v>1543</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1533</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1534</v>
+        <v>1545</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1535</v>
+        <v>1546</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1536</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1537</v>
+        <v>1549</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1538</v>
+        <v>1550</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1539</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1540</v>
+        <v>1552</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1541</v>
+        <v>1553</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1542</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1543</v>
+        <v>1555</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1544</v>
+        <v>1556</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1545</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1546</v>
+        <v>1558</v>
       </c>
       <c r="B393" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C393" s="1" t="s">
         <v>1547</v>
       </c>
-      <c r="C393" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D393" s="1" t="s">
-        <v>1548</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1549</v>
+        <v>1561</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1551</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1552</v>
+        <v>1565</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1553</v>
+        <v>1566</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1554</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1555</v>
+        <v>1568</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1556</v>
+        <v>1569</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1558</v>
+        <v>1571</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1559</v>
+        <v>1572</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1560</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1561</v>
+        <v>1574</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1562</v>
+        <v>1575</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1563</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1564</v>
+        <v>1577</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1565</v>
+        <v>1578</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1566</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1567</v>
+        <v>1580</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1568</v>
+        <v>1581</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1569</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1570</v>
+        <v>1583</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1571</v>
+        <v>1584</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1572</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1573</v>
+        <v>1586</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1574</v>
+        <v>1587</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1575</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1576</v>
+        <v>1589</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1577</v>
+        <v>1590</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1578</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1579</v>
+        <v>1592</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1580</v>
+        <v>1593</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1581</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1582</v>
+        <v>1595</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1583</v>
+        <v>1596</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1584</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1585</v>
+        <v>1598</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1586</v>
+        <v>1599</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1587</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1588</v>
+        <v>1601</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1589</v>
+        <v>1602</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1590</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1591</v>
+        <v>1604</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1592</v>
+        <v>1605</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1593</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1594</v>
+        <v>1607</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1595</v>
+        <v>1608</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1596</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1597</v>
+        <v>1610</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1598</v>
+        <v>1611</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1599</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1600</v>
+        <v>1613</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1601</v>
+        <v>1614</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1602</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1603</v>
+        <v>1616</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1604</v>
+        <v>1617</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1605</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1606</v>
+        <v>1619</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1607</v>
+        <v>1620</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1608</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1609</v>
+        <v>1622</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1610</v>
+        <v>1623</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1611</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1612</v>
+        <v>1625</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1613</v>
+        <v>1626</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1614</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1615</v>
+        <v>1628</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1616</v>
+        <v>1629</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1617</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1618</v>
+        <v>1631</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1619</v>
+        <v>1632</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1620</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1621</v>
+        <v>1634</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1622</v>
+        <v>1635</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1623</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1624</v>
+        <v>1637</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1625</v>
+        <v>1638</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1626</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1627</v>
+        <v>1640</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1628</v>
+        <v>1641</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1629</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1630</v>
+        <v>1643</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1631</v>
+        <v>1644</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1632</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1633</v>
+        <v>1646</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1634</v>
+        <v>1647</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1635</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1636</v>
+        <v>1649</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1637</v>
+        <v>1650</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1638</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1639</v>
+        <v>1652</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1640</v>
+        <v>1653</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1511</v>
+        <v>1563</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1641</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1642</v>
+        <v>1655</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1643</v>
+        <v>1656</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1644</v>
+        <v>1563</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1645</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1646</v>
+        <v>1658</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1647</v>
+        <v>1659</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1648</v>
+        <v>1563</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1649</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1650</v>
+        <v>1661</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1651</v>
+        <v>1662</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1652</v>
+        <v>1563</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1653</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1654</v>
+        <v>1664</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1655</v>
+        <v>1665</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1656</v>
+        <v>1563</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1657</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1658</v>
+        <v>1667</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1659</v>
+        <v>1668</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1660</v>
+        <v>1563</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1661</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1662</v>
+        <v>1670</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1663</v>
+        <v>1671</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1664</v>
+        <v>1563</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1665</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1668</v>
+        <v>1563</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1669</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1670</v>
+        <v>1676</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1671</v>
+        <v>1677</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1676</v>
+        <v>1563</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1679</v>
+        <v>1683</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1680</v>
+        <v>1563</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1684</v>
+        <v>1563</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1688</v>
+        <v>1563</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1688</v>
+        <v>1563</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1688</v>
+        <v>1696</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1688</v>
+        <v>1700</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1688</v>
+        <v>1704</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1688</v>
+        <v>1708</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1688</v>
+        <v>1712</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1710</v>
+        <v>1720</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1714</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1715</v>
+        <v>1722</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1710</v>
+        <v>1724</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1717</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1718</v>
+        <v>1726</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1719</v>
+        <v>1727</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1710</v>
+        <v>1728</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1720</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1721</v>
+        <v>1730</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1722</v>
+        <v>1731</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1710</v>
+        <v>1732</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1723</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1724</v>
+        <v>1734</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1725</v>
+        <v>1735</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1726</v>
+        <v>1736</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1727</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>1728</v>
+        <v>1738</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1729</v>
+        <v>1739</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1731</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1732</v>
+        <v>1742</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1733</v>
+        <v>1743</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1734</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1735</v>
+        <v>1745</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1736</v>
+        <v>1746</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1737</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1738</v>
+        <v>1748</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1739</v>
+        <v>1749</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1740</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1741</v>
+        <v>1751</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1742</v>
+        <v>1752</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1743</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>1744</v>
+        <v>1754</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1745</v>
+        <v>1755</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1746</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>1747</v>
+        <v>1757</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1748</v>
+        <v>1758</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1749</v>
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1801</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>