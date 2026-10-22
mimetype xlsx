--- v0 (2026-06-08)
+++ v1 (2026-10-22)
@@ -92,108 +92,108 @@
   <si>
     <t>Poznan Science and Technology Park of Adam Mickiewicz University Foundation</t>
   </si>
   <si>
     <t>Poznan Science and Technology Park (PSTP) is the first technology park in Poland (1995). It is operated (as the key department) by the Adam Mickiewicz University Foundation, a non-profit organization with the mission of stimulating collaboration between science and industry to promote regional development through innovation, technology transfer, and international cooperation.</t>
   </si>
   <si>
     <t>RISE ICT Research Institute of Sweden ICT</t>
   </si>
   <si>
     <t>Rise Research Institutes of Sweden is Sweden's research institute and innovation partner. Through international collaboration with industry, academia, and the public sector, we ensure business competitiveness and contribute to a sustainable society.</t>
   </si>
   <si>
     <t>SmartAgri</t>
   </si>
   <si>
     <t>Smartagri is a joint effort by Agroväst, the Research Institutes of Sweden (Rise), and Science Park Skövde, aiming to accelerate the digitalization of the agricultural sector in western Sweden.</t>
   </si>
   <si>
     <t>Space53</t>
   </si>
   <si>
     <t>Space53 brings together governments, knowledge institutions, humanitarian workers, and businesses in a Drone Innovation Cluster and strengthens the ecosystem by creating the preconditions for the successful development and application of unmanned systems.</t>
   </si>
   <si>
+    <t>AgriFood Croatia</t>
+  </si>
+  <si>
+    <t>Agrifood Croatia is an innovation hub that brings together research, business, and public stakeholders in Croatia to jointly pursue digital transformations in the aquaculture, agriculture, and food sectors.</t>
+  </si>
+  <si>
+    <t>VP Delta</t>
+  </si>
+  <si>
+    <t>Agrohub.bg is a European digital innovation hub for the South Central Region, approved under the Digital Europe Programme with the Agrodigirise Project. The project began on November 1, 2022, and is scheduled to last three years. It is implemented by a consortium with diverse profiles and expertise: branch organizations, scientific and research units, training institutions, technology companies, agricultural machinery importers, etc., in partnership with the Municipality of Plovdiv.</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs</t>
+  </si>
+  <si>
+    <t>Arctic Drone Labs is an innovative air mobility research center located in Finland. We are at the forefront of gathering and leveraging expertise, cutting-edge tools, and groundbreaking innovations to drive the growth of the unmanned aerial systems (UAS) industry. Our mission encompasses fostering business development, advancing research initiatives, and empowering education in this transformative field.</t>
+  </si>
+  <si>
+    <t>ART-ER-DIH</t>
+  </si>
+  <si>
+    <t>Art-Er (formerly Aster) operates as a digital innovation hub in the Emilia-Romagna region, and its value proposition is the connection of stakeholders and the integration of initiatives, services, and opportunities to leverage the infrastructure, knowledge, and experience of both companies and suppliers (of facilities, services, training, etc.).</t>
+  </si>
+  <si>
+    <t>ahedd - Attica Hub for the Economy of Data and Devices</t>
+  </si>
+  <si>
+    <t>The National Center for Scientific Research (NCSR) Demokritos is Greece's largest multidisciplinary research center, with approximately 1,000 employees and over 50 years of groundbreaking scientific achievements and contributions to the Greek economy and society. It has been a key partner in several national technological initiatives, such as the acquisition and operation of high-performance computing facilities and the establishment of high-speed computing networks in the country, and is currently a leader or member of multiple national and European infrastructure projects.</t>
+  </si>
+  <si>
     <t>Wageningen Research</t>
   </si>
   <si>
     <t>The strength of Wageningen University &amp; Research lies in its ability to combine the strengths of specialized research institutes and the university. It also lies in the combined efforts of diverse fields of natural and social sciences.</t>
   </si>
   <si>
-    <t>ahedd - Attica Hub for the Economy of Data and Devices</t>
-[...26 lines deleted...]
-    <t>Art-Er (formerly Aster) operates as a digital innovation hub in the Emilia-Romagna region, and its value proposition is the connection of stakeholders and the integration of initiatives, services, and opportunities to leverage the infrastructure, knowledge, and experience of both companies and suppliers (of facilities, services, training, etc.).</t>
+    <t>Danish Technological Institute, Robot Technology</t>
+  </si>
+  <si>
+    <t>Danish Technological Institute is a leading research and technology company. They help their clients translate the latest knowledge and technology into value. We are experts in production, materials, environmental technology, business, energy, agrotechnology, meat research, and more.</t>
+  </si>
+  <si>
+    <t>DIH PANNONIA</t>
+  </si>
+  <si>
+    <t>The Vukovar-Srijem County Development Agency prepares the Vukovar-Srijem County Development Plan and other strategic and development documents. It provides expert assistance in the preparation and implementation of programs and development projects for public law bodies and public institutions in the county area that are relevant to the development of the county, as well as joint projects relevant to the development of several counties.</t>
   </si>
   <si>
     <t>Embedded System Design &amp; Application Laboratory DIH (ESDALAB DIH)</t>
   </si>
   <si>
     <t>Esdalab DIH coordinates an extensive network of DIHS across Southern and Eastern Europe, offering funding opportunities and supporting multi-stakeholder cooperation between organizations with complementary expertise. It also offers innovative services to businesses, especially SMEs (including startups) and slightly larger enterprises, to support their digital transformation.</t>
   </si>
   <si>
     <t>Farmers Parliament Latvia Digital Innovation Hub - ZSA DIH</t>
   </si>
   <si>
     <t>Smartagro is an agricultural innovation and technology website. Smartagro's main objective is to inform and encourage farmers and other stakeholders to use new technologies, services, products, and systems for a sustainable future in rural areas. By focusing on regional clusters, digital innovation hubs, living labs, and technology solutions within the EU Horizon 2020 Research and Innovation Programme projects, the website will provide cutting-edge ideas and solutions to facilitate innovations in rural areas. Smartagro is maintained by the Farmers' Parliament (FP), a non-governmental organization.</t>
-  </si>
-[...10 lines deleted...]
-    <t>The Vukovar-Srijem County Development Agency prepares the Vukovar-Srijem County Development Plan and other strategic and development documents. It provides expert assistance in the preparation and implementation of programs and development projects for public law bodies and public institutions in the county area that are relevant to the development of the county, as well as joint projects relevant to the development of several counties.</t>
   </si>
   <si>
     <t>FIWARE Innova iHub</t>
   </si>
   <si>
     <t>Fiware Innova ihub è un'associazione no profit volta un promuovere l'elnovazione tecnologica en Italia, Atrtaverso La Formazione, La Consulenza e il. La Nostra Associazione has the Sfida di contributes a facilitare l'Epowerment of tecnologie all'avantgarde, impertitoriali strategy of this, new models of companies and the sviluppo sostenibile of solutions and infrastructure in rural areas after conforming it in "smartsi solutions and infrastructure in aree and rurali after conforming it in" smartsi solutions and infrastructure in rural areas to achieve better quality of life</t>
   </si>
   <si>
     <t>Flanders' FOOD, FF</t>
   </si>
   <si>
     <t>The food of Flanders is Sinds by Oprichting Hét Innovatieplatform Voor by Vlaamse Voedingsindustrie. The food of Flanders Werd in 2005 Opgericht Door Fevia Vlaanderen (Federatie Van de Voedingsindustrie) in Een 20-Tal Stichtende Leden. Het Uitgangspunt? Door Samenwerking, met Elkaar at Onderzoekspartner, Meer Slagkracht Bekomen. Een Visie Waar We Nog Steeds en Geloven. De Klassieke "Waardeketen" Van Boer Tot Klant, Met Een Centrale Rol Voor de Voedingsfabriek, Bleek Meer en Meer Achterhaald. Het Speelveld Wordt Immers Elke Dag Globaler. Om de competitiviteit en het agrovoedingssysteem te versterken es het noodzakelijk om te inverseren en onderzoek en innovatie en tussen zowel (voedings) bedrijven als social profit organizations. Dit on the Van de Grenzen sector in the Heen of Regio. Dit Is De Rol Die Foods Food, Een Ledenorganisatie Op Europees Niveau, Wil Vervullen. Iedereen die Een Meerwaarde Ziet en Een Samenwerking Met Het Ecosysteem Rond de Vlaamse Voedingsindustrie es van Harte Welkom.</t>
   </si>
   <si>
     <t>GreenSupplyChain DIH</t>
   </si>
   <si>
     <t>The Farm to Fork strategy is at the heart of the European Green Deal, which aims to make food systems fair, healthy, and environmentally friendly. We need to redesign our food systems to make them more sustainable and increase their resilience. New technologies and scientific discoveries, combined with increased public awareness and demand for sustainable food, will benefit all stakeholders. The digital revolution offers opportunities, but many companies still struggle to know which technologies to invest in and how to secure financing. More than 90% of SMEs are lagging behind in digital innovation and need support for their digital transformation.</t>
   </si>
   <si>
     <t>innovation experience HUB (InnexHUB)</t>
   </si>
   <si>
     <t>Indexhub is a non-profit association with the aim of: a. Strengthening the level of knowledge and awareness of companies regarding the opportunities offered by digital transformation, also in the context of the National Enterprise 4.0 Plan, the European strategy for the digitalization of industry ("Digitizing European Industry - DEI") and the TICHE Innovation Programme for Small and Medium-Sized Manufacturing Enterprises ("ICT Innovation for Manufacturing SMEs - I4MS" programme); b. Being the gateway to the innovation ecosystem to support the digital transformation of the production system; c. Stimulating companies' demand for innovation; d. Creating a bridge between business and the world of research.</t>
   </si>
@@ -1480,51 +1480,51 @@
         <v>4</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>