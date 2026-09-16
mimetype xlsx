--- v0 (2026-06-08)
+++ v1 (2026-09-16)
@@ -12,386 +12,332 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>National Infoday: Circular Bio-based Europe (CBE JU) - 2026 Call</t>
-[...8 lines deleted...]
-    <t>Tue, 06/09/2026 - 14:00</t>
+    <t>SembraI 2026 – 4th International Congress on Artificial Intelligence in the Agri-food Sector</t>
+  </si>
+  <si>
+    <t>Congresses, Calls for applications information, Networking</t>
+  </si>
+  <si>
+    <t>Mon, 09/21/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Tue, 09/22/2026 - 14:00</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
-    <t>The CDTI is organizing the national Infoday of the Circular Bio-based Europe (CBE JU) initiative, which will be an information session presenting the program, its rules of participation and the…</t>
+    <t>The SembraI 2026 congress – 4th International Congress on Artificial Intelligence applied to the agri-food ecosystem will be held in Cordoba. This edition incorporates important new features such as…</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>Cordova</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/sembrai-2026-4th-international-congress-artificial-intelligence-agri-food-sector</t>
+  </si>
+  <si>
+    <t>IX Conference of the Spanish Composting Network</t>
+  </si>
+  <si>
+    <t>Technical days</t>
+  </si>
+  <si>
+    <t>Tue, 09/29/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Announcement of the dates and venue of the 9th Spanish Composting Network Conference. September 29 and 30, and October 1, 2026 . Granada , in the Great Hall of the Higher Technical School of…</t>
+  </si>
+  <si>
+    <t>Granada</t>
+  </si>
+  <si>
+    <t>Grenade</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/ix-conference-spanish-composting-network</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech will bring together agri-food innovation at the Innovarena exhibition space.</t>
+  </si>
+  <si>
+    <t>Fairs</t>
+  </si>
+  <si>
+    <t>Tue, 10/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/08/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>The Alimentaria FoodTech trade fair will hold a new edition from October 6 to 8, 2026, at Fira de Barcelona's Gran Via venue. The innovation, technology, and ingredients fair for the agri-food…</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Gran Via venue of Fira de Barcelona</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/alimentaria-foodtech-will-bring-together-agri-food-innovation-innovarena-exhibition-space</t>
+  </si>
+  <si>
+    <t>Fruit Attraction, from October 6 to 8, at IFEMA</t>
+  </si>
+  <si>
+    <t>Congresses, Fairs, Exchange of experiences, Networking, Seminars, Workshops</t>
+  </si>
+  <si>
+    <t>Tue, 10/06/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/08/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>From October 6 to 8, Fruit Attraction will once again transform Madrid into the world's leading meeting point for the fruit and vegetable sector. Organized by IFEMA MADRID and FEPEX , the trade fair…</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
-    <t>CDTI Multipurpose Room. Calle Cid 4, Madrid</t>
-[...56 lines deleted...]
-    <t>The University of Salamanca hosts the II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+    <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/fruit-attraction-october-6-8-ifema</t>
+  </si>
+  <si>
+    <t>European Meeting of Artisan Cheeses and Dairy Products 2026</t>
   </si>
   <si>
     <t>Congresses</t>
   </si>
   <si>
-    <t>Thu, 07/23/2026 - 11:11</t>
-[...5 lines deleted...]
-    <t>The University of Salamanca will organize the II International AGRIENVIRONMENT Symposium (IAS 2026) on July 23 and 24, 2026 , an international scientific meeting that will bring together experts,…</t>
+    <t>Mon, 10/19/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Wed, 10/21/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>From October 19 to 21, cheese and dairy lovers from all over Europe will meet in the Basque Country to participate in the FACEnetwork Congress (Farmhouse and Artisan Cheese &amp; Dairy Producers…</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/european-meeting-artisan-cheeses-and-dairy-products-2026</t>
+  </si>
+  <si>
+    <t>XXII Congress of the Spanish Society of Phytopathology</t>
+  </si>
+  <si>
+    <t>Congresses, Dissemination of results, Technical days, Seminars, Workshops</t>
+  </si>
+  <si>
+    <t>Mon, 10/19/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/22/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>We are pleased to announce the XXII Congress of the Spanish Society of Phytopathology , which will take place in Palma de Mallorca from October 19 to 22, 2026 . As always, this meeting will be a…</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxii-congress-spanish-society-phytopathology</t>
+  </si>
+  <si>
+    <t>XXXI IRTA Fruit Growing Conference 2026</t>
+  </si>
+  <si>
+    <t>Dissemination of results, Technical days</t>
+  </si>
+  <si>
+    <t>Wed, 10/21/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tentative date of the day. More information about the event will be published soon. If you want to receive more information, click on the "I'm interested" button on the following webpage .</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/xxxi-irta-fruit-growing-conference-2026</t>
+  </si>
+  <si>
+    <t>SEPOR Fair, in Lorca (Murcia)</t>
+  </si>
+  <si>
+    <t>Mon, 10/26/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Thu, 10/29/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) will once again become the main meeting point for the primary sector with the celebration of a new edition of SEPOR – Livestock, Industrial and Agri-food Fair , which will take place…</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Lorca Fairgrounds Plaza de Santa Quiteria, s/n 30800 Lorca Murcia Spain</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/sepor-fair-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Valencia will host the 6th National Congress of Agricultural Engineers in October</t>
+  </si>
+  <si>
+    <t>Tue, 10/27/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 10/30/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>The event, which will be held from October 27 to 30, 2026 at the City of Arts and Sciences, will bring together professionals and experts to analyze the major changes that are redefining agricultural…</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>City of Arts. Valencia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/valencia-will-host-6th-national-congress-agricultural-engineers-october</t>
+  </si>
+  <si>
+    <t>9th edition of the Agricultural Machinery Fair</t>
+  </si>
+  <si>
+    <t>Tue, 01/26/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 01/29/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria , the biennial agricultural machinery trade fair organized by Feria de Valladolid, will hold its next edition in January 2027, specifically from January 26 to 29. During those four days,…</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>Salamanca</t>
-[...203 lines deleted...]
-    <t>https://akisplataforma.es/en/events/valencia-will-host-6th-national-congress-agricultural-engineers-october</t>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Valladolid Fair, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/events/9th-edition-agricultural-machinery-fair</t>
   </si>
   <si>
     <t>Anuga Select Ibérica: the new major event for the food industry arrives at IFEMA MADRID in February 2027</t>
   </si>
   <si>
     <t>Tue, 02/16/2027 - 09:00</t>
   </si>
   <si>
     <t>Thu, 02/18/2027 - 20:00</t>
   </si>
   <si>
     <t>The food and beverage industry in the Iberian Peninsula has reached a new milestone with the arrival of Anuga Select Ibérica , the major professional event to be held from February 16 to 18, 2027 at…</t>
   </si>
   <si>
     <t>IFEMA. Madrid.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/events/anuga-select-iberica-new-major-event-food-industry-arrives-ifema-madrid-february-2027</t>
   </si>
   <si>
     <t>SMAGUA</t>
   </si>
   <si>
     <t>Congresses, Technical days</t>
   </si>
@@ -429,56 +375,50 @@
     <t>With 13 editions held since its first call in 1997 , Asturforesta has established itself as one of the main meeting points for professionals in the forestry sector, wood and its associated industry…</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>International Forestry Fair of Asturias, Tineo Town Hall, Town Hall Square, s/n, 33870 Tineo, Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/events/asturforesta-major-international-event-forestry-sector-real-working-conditions</t>
   </si>
   <si>
     <t>EXPOBIOMASS FAIR</t>
   </si>
   <si>
     <t>Tue, 09/28/2027 - 09:00</t>
   </si>
   <si>
     <t>Thu, 09/30/2027 - 23:00</t>
   </si>
   <si>
     <t>AVEBIOM, Spanish Association for the Energy Valorization of Biomass AVEBIOM, the organizer of EXPOBIOMASA, is an association of the main players in the bioenergy sector, covering the entire biomass…</t>
-  </si>
-[...4 lines deleted...]
-    <t>Valladolid Fair, Avda. Ramón Pradera, 3, 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/events/expobiomass-fair</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -788,54 +728,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J18"/>
+  <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J18"/>
+      <selection activeCell="A1" sqref="A1:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -892,68 +832,68 @@
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>36</v>
       </c>
@@ -962,468 +902,372 @@
       <c r="A5" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>41</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="H15" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>91</v>
+      </c>
       <c r="I15" s="1" t="s">
-        <v>116</v>
+        <v>92</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>117</v>
-[...12 lines deleted...]
-      <c r="D16" s="1" t="s">
         <v>121</v>
-      </c>
-[...80 lines deleted...]
-        <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>