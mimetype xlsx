--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -47,225 +47,225 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>UPCT promotes the 2nd University Microcredential in post-harvest technology and minimal fruit and vegetable processing</t>
   </si>
   <si>
-    <t>Fri, 05/01/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 05/28/2026 - 22:22</t>
+    <t>Fri, 1 May 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 28 May 2026 - 22:22</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Cartagena. Murcia.</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>The Polytechnic University of Cartagena (UPCT) will launch on May 1, 2026 the 2nd University Microcredential in Postharvest Technology and Minimal…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/upct-promotes-2nd-university-microcredential-post-harvest-technology-and-minimal</t>
   </si>
   <si>
     <t>Day A1. Innovation and Integrated Management in Avocado Production</t>
   </si>
   <si>
-    <t>Tue, 03/24/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 22:22</t>
+    <t>Tue, 24 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 24 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>AGROGAL Cartaya. Polígono Estación n 17, Cartaya 21450; Huelva</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Avocado production has become a strategic crop in several regions of Spain in recent years, driven by both increased domestic demand and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/day-a1-innovation-and-integrated-management-avocado-production</t>
   </si>
   <si>
     <t>GENERIC MODULE: QUALIFICATION OF TECHNICIANS IN INTEGRATED PRODUCTION OF MANUFACTURED AND PROCESSED PRODUCTS</t>
   </si>
   <si>
-    <t>Wed, 03/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/08/2026 - 00:00</t>
+    <t>Wed, 4 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 8 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Mengíbar</t>
   </si>
   <si>
     <t>Content Introduction, concept and situation of integrated production Traceability and food safety Management of agri-food handling and processing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-manufactured-and</t>
   </si>
   <si>
     <t>ATEX fires. Fire protection in the food industry</t>
   </si>
   <si>
-    <t>Sun, 01/04/2026 - 14:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/31/2026 - 23:00</t>
+    <t>Sun, 4 Jan 2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Thu, 31 Dec 2026 - 23:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>GOALS Acquire regulatory and technical knowledge on fire and explosion prevention and protection, with special attention to the risks inherent in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/atex-fires-fire-protection-food-industry</t>
   </si>
   <si>
     <t>Food handler for wineries, oil mills, and canning industries</t>
   </si>
   <si>
-    <t>Tue, 09/30/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/02/2025 - 14:00</t>
+    <t>Tue, 30 Sep 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 2 Oct 2025 - 14:00</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Sala de Conferencias de la Biblioteca de La Rioja. C/La Merced, 1. Logroño. La Rioja.</t>
   </si>
   <si>
     <t>The Alto Ebro Development Association is organizing an in-person course, from 9:00 a.m. to 2:00 p.m., on Food Handler training for wineries, oil…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-handler-wineries-oil-mills-and-canning-industries</t>
   </si>
   <si>
     <t>Food handler for wineries, oil mills, and canning industries in Haro</t>
   </si>
   <si>
-    <t>Tue, 09/16/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Sat, 10/18/2025 - 14:00</t>
+    <t>Tue, 16 Sep 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Sat, 18 Oct 2025 - 14:00</t>
   </si>
   <si>
     <t>Sala Faro del Palacio de Bendaña. Ayuntamiento de Haro. La Rioja.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-handler-wineries-oil-mills-and-canning-industries-haro</t>
   </si>
   <si>
     <t>FREE Fruit and Vegetable Handler Course</t>
   </si>
   <si>
-    <t>Fri, 06/20/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/23/2025 - 14:00</t>
+    <t>Fri, 20 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 23 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Centro de formación La Encomienda Ayto. Abanilla C/ La Encomienda s/n · Abanilla</t>
   </si>
   <si>
     <t>Fruit and vegetable handler course related to vocational training and skills acquisition activities, within the framework of the Common Agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-fruit-and-vegetable-handler-course-0</t>
   </si>
   <si>
     <t>FREE Food Handler Course. Rural Food Processing and Restaurant Sector</t>
   </si>
   <si>
-    <t>Mon, 06/16/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/17/2025 - 21:00</t>
+    <t>Mon, 16 Jun 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Jun 2025 - 21:00</t>
   </si>
   <si>
     <t>Biblioteca municipal Casa de la Cultura C/ Capitán D. Francisco Melendreras 46 · Librilla</t>
   </si>
   <si>
     <t>Free food handler course in relation to activities for professional training and acquisition of skills, within the framework of the Strategic Plan of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-food-handler-course-rural-food-processing-and-restaurant-sector</t>
   </si>
   <si>
     <t>Planning and design of avocado and mango plantations</t>
   </si>
   <si>
-    <t>Mon, 12/16/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/20/2024 - 00:00</t>
+    <t>Mon, 16 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 20 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>CONTENTS Culture medium and other conditions. Plant material. Cultivation system. Legal framework for agricultural production. Economic study of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/planning-and-design-avocado-and-mango-plantations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -590,52 +590,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>