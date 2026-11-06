--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -12,3797 +12,3821 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1259">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Digital tools that help you manage your farm</t>
+  </si>
+  <si>
+    <t>Sun, 4 Oct 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>This ONLINE COURSE analyzes the royal decrees published in December 2022 that will affect the way farmers and ranchers conduct their agricultural…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/digital-tools-help-you-manage-your-farm-1</t>
+  </si>
+  <si>
+    <t>COURSES FOR JOINING THE AGRICULTURAL COMPANY</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Online, In person</t>
+  </si>
+  <si>
+    <t>Agricultural business integration courses, or CIEA for short, are training activities aimed at those who need to demonstrate a sufficient level of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/courses-joining-agricultural-company</t>
+  </si>
+  <si>
     <t>Innovation and sustainability in nut production</t>
   </si>
   <si>
-    <t>Mon, 09/21/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Sat, 09/26/2026 - 19:00</t>
+    <t>Mon, 21 Sep 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sat, 26 Sep 2026 - 19:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza</t>
   </si>
   <si>
-    <t>Online, In person</t>
-[...4 lines deleted...]
-  <si>
     <t>The advanced course will provide agricultural professionals, researchers, consultants, and decision-makers with an advanced and integrated…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/innovation-and-sustainability-nut-production</t>
   </si>
   <si>
     <t>CIHEAM Course: 1st Mediterranean Week of Food Entrepreneurship</t>
   </si>
   <si>
-    <t>Mon, 06/22/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 06/26/2026 - 18:08</t>
+    <t>Mon, 22 Jun 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 26 Jun 2026 - 18:08</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza (Zaragoza)</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza will organize the “First Mediterranean Week of Food Entrepreneurship” from June 22 to 26, 2026 , an advanced face-to-face course that…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ciheam-course-1st-mediterranean-week-food-entrepreneurship</t>
   </si>
   <si>
     <t>Specialized training in the sanitary control of olive groves</t>
   </si>
   <si>
-    <t>Wed, 06/10/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/10/2026 - 14:00</t>
+    <t>Wed, 10 Jun 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 10 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano, Jaén</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>This 5-hour course has at least one face-to-face module that addresses aspects related to the sanitary control of olive groves. CONTENTS Regulations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-sanitary-control-olive-groves</t>
   </si>
   <si>
     <t>SUBTROPICAL TECHNICAL WORKSHOP - PASSION FRUIT CULTIVATION WORKSHOP</t>
   </si>
   <si>
-    <t>Fri, 06/05/2026 - 00:00</t>
+    <t>Fri, 5 Jun 2026 - 00:00</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Centro IFAPA la Mojonera, Almería</t>
   </si>
   <si>
     <t>Contents Research and innovation in subtropical fruit trees. Visit to experimental plots of subtropical fruit trees.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/subtropical-technical-workshop-passion-fruit-cultivation-workshop</t>
   </si>
   <si>
     <t>Advanced Course: "Data Management and Decision Making in Agriculture: Big Data and Artificial Intelligence"</t>
   </si>
   <si>
-    <t>Wed, 06/03/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 06/04/2026 - 20:30</t>
+    <t>Wed, 3 Jun 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 4 Jun 2026 - 20:30</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Barcelona</t>
   </si>
   <si>
     <t>C. Enamorats, 62-64 baixos 08013 Barcelona</t>
   </si>
   <si>
-    <t>Blended 8-hour course that includes an ONLINE session on data management for strategic decisions and another HYBRID session on resource optimization…</t>
+    <t>Blended 8-hour course that includes an ONLINE session on data management for strategic decisions and another HYBRID session on resource optimization,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-data-management-and-decision-making-agriculture-big-data-and</t>
   </si>
   <si>
     <t>Economic management of agricultural holdings: accounting and agricultural taxation</t>
   </si>
   <si>
-    <t>Mon, 06/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/16/2025 - 00:00</t>
+    <t>Mon, 1 Jun 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 16 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>Face-to-face classes (28 hours) + online platform at your leisure time (10 hours) + self-study at your leisure time, without needing to be online (12…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/economic-management-agricultural-holdings-accounting-and-agricultural-taxation-1</t>
   </si>
   <si>
     <t>Aromatic plants</t>
   </si>
   <si>
-    <t>Sun, 05/31/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Online</t>
+    <t>Sun, 31 May 2026 - 00:00</t>
   </si>
   <si>
     <t>Benefits of aromatic crops: a viable and profitable alternative to traditional crops, promoting diversification and sustainability in agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/aromatic-plants</t>
   </si>
   <si>
     <t>New edition of the course “Digital and sustainable transformation in agricultural management”</t>
   </si>
   <si>
-    <t>Wed, 05/27/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 05/28/2026 - 22:22</t>
+    <t>Wed, 27 May 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 28 May 2026 - 22:22</t>
   </si>
   <si>
     <t>Colegio de Ingenieros Agrícolas de Almería, COITAAL C/ Ribera de las Almadrabillas 5, 04004 Almería</t>
   </si>
   <si>
     <t>The Cajamar Group Foundation will hold a new edition of the course “Digital and Sustainable Transformation in Agricultural Management” on May 27 and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-edition-course-digital-and-sustainable-transformation-agricultural-management</t>
   </si>
   <si>
     <t>Advanced course on low-impact aquaculture</t>
   </si>
   <si>
-    <t>Mon, 05/25/2026 - 11:11</t>
+    <t>Mon, 25 May 2026 - 11:11</t>
   </si>
   <si>
     <t>Tarragona</t>
   </si>
   <si>
     <t>IRTA La Ràpita (Tarragona)</t>
   </si>
   <si>
     <t>The Mediterranean Agronomic Institute of Zaragoza (IAMZ–CIHEAM Zaragoza) will hold the advanced course “Low Impact Aquaculture” from May 25 to 28,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-low-impact-aquaculture</t>
   </si>
   <si>
     <t>Basic Course: "Digital and Sustainable Transformation in Agricultural Management"</t>
   </si>
   <si>
-    <t>Wed, 05/20/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 05/21/2026 - 19:00</t>
+    <t>Wed, 20 May 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 21 May 2026 - 19:00</t>
   </si>
   <si>
     <t>A 7-hour blended learning course that includes an ONLINE session on digital platforms and their relationship with administration, and another session…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-digital-and-sustainable-transformation-agricultural-management-0</t>
   </si>
   <si>
     <t>Specialized training in pasture management in the dehesa</t>
   </si>
   <si>
-    <t>Wed, 05/20/2026 - 15:30</t>
-[...2 lines deleted...]
-    <t>Fri, 05/22/2026 - 17:30</t>
+    <t>Wed, 20 May 2026 - 15:30</t>
+  </si>
+  <si>
+    <t>Fri, 22 May 2026 - 17:30</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Hinojosa del Duque, Córdoba</t>
   </si>
   <si>
     <t>This 20-hour course includes at least one online module and is delivered through the IFAPA e-learning platform. It combines distance learning,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-pasture-management-dehesa</t>
   </si>
   <si>
     <t>Specialized training in biodiversity management in agricultural ecosystems</t>
   </si>
   <si>
-    <t>Thu, 05/14/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/22/2026 - 14:00</t>
+    <t>Thu, 14 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 22 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
     <t>This 30-hour course includes at least one online module and is delivered through the IFAPA e-learning platform. It combines distance learning,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-biodiversity-management-agricultural-ecosystems-0</t>
   </si>
   <si>
     <t>Training webinar "How to turn every bottle into a sales channel"</t>
   </si>
   <si>
-    <t>Wed, 05/13/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/13/2026 - 12:00</t>
+    <t>Wed, 13 May 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 13 May 2026 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar " How to turn each bottle into a sales…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-how-turn-every-bottle-sales-channel</t>
   </si>
   <si>
     <t>Specialized training in new trends in cultivation</t>
   </si>
   <si>
-    <t>Wed, 05/13/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/23/2026 - 14:00</t>
+    <t>Wed, 13 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 23 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-new-trends-cultivation</t>
   </si>
   <si>
     <t>Data management and decision-making in agriculture: Big Data and Artificial Intelligence</t>
   </si>
   <si>
-    <t>Tue, 05/12/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>Wed, 05/13/2026 - 20:30</t>
+    <t>Tue, 12 May 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Wed, 13 May 2026 - 20:30</t>
   </si>
   <si>
     <t>This advanced training program is an initiative of the Cajamar Group Foundation and the Official College of Agricultural Technical Engineers of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/data-management-and-decision-making-agriculture-big-data-and-artificial</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>Mon, 05/11/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 05/11/2026 - 14:00</t>
+    <t>Mon, 11 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 11 May 2026 - 14:00</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Centro Cívico La Matraquilla, 18600, Motril</t>
   </si>
   <si>
     <t>ASETAGA has opened registration for the free training course “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111636</t>
   </si>
   <si>
     <t>Training webinar "Artificial intelligence in action: How Generative AI is transforming the management and competitiveness of wineries" - Cloned</t>
   </si>
   <si>
-    <t>Thu, 05/07/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/07/2026 - 12:00</t>
+    <t>Thu, 7 May 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 May 2026 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) and Orisha Agrifood, through its Digitalization and Wine Hub , are organizing the webinar "Artificial…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111600</t>
   </si>
   <si>
     <t>INCORPORATION INTO THE AGRICULTURAL COMPANY: OLIVICULTURE</t>
   </si>
   <si>
-    <t>Thu, 05/07/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/19/2025 - 15:00</t>
+    <t>Thu, 7 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Jun 2025 - 15:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Campanillas, Málaga</t>
   </si>
   <si>
     <t>Modules Soil, irrigation, nutrition, and environment Agronomy and pruning of the olive grove Cultivation and harvesting techniques</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-oliviculture</t>
   </si>
   <si>
     <t>Practical guide to the state of sustainability in agri-food SMEs</t>
   </si>
   <si>
-    <t>Tue, 05/05/2026 - 00:00</t>
+    <t>Tue, 5 May 2026 - 00:00</t>
   </si>
   <si>
     <t>In this practical course to prepare the Sustainability Statement in agri-food SMEs: you will learn the European standards (NEIS), the double…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-guide-state-sustainability-agri-food-smes</t>
   </si>
   <si>
     <t>International course on Precision Livestock Farming: from sensors to decision making</t>
   </si>
   <si>
-    <t>Mon, 05/04/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>Fri, 05/08/2026 - 22:22</t>
+    <t>Mon, 4 May 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Fri, 8 May 2026 - 22:22</t>
   </si>
   <si>
     <t>CSIC, Madrid.</t>
   </si>
   <si>
-    <t>From May 4 to 8, 2026 , Madrid will host the in-person course “Creating Added Value in Precision Livestock Farming: From Sensors to Decision-Making…</t>
+    <t>From May 4 to 8, 2026 , Madrid will host the in-person course “Creating Added Value in Precision Livestock Farming: From Sensors to Decision-Making,”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/international-course-precision-livestock-farming-sensors-decision-making</t>
   </si>
   <si>
     <t>KNOWLEDGE AND CULTIVATION OF TROPICAL FRUIT TREES</t>
   </si>
   <si>
-    <t>Mon, 05/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/08/2026 - 00:00</t>
+    <t>Mon, 4 May 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 8 May 2026 - 00:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Palmas, Las</t>
   </si>
   <si>
     <t>Escuela de Capacitación Agraria de Arucas</t>
   </si>
   <si>
     <t>Goals Learn about the different species of tropical and subtropical fruit trees being planted in the Canary Islands. Learn how to propagate some…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/knowledge-and-cultivation-tropical-fruit-trees</t>
   </si>
   <si>
     <t>UPCT promotes the 2nd University Microcredential in post-harvest technology and minimal fruit and vegetable processing</t>
   </si>
   <si>
-    <t>Fri, 05/01/2026 - 11:11</t>
+    <t>Fri, 1 May 2026 - 11:11</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Cartagena. Murcia.</t>
   </si>
   <si>
     <t>The Polytechnic University of Cartagena (UPCT) will launch on May 1, 2026 the 2nd University Microcredential in Postharvest Technology and Minimal…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/upct-promotes-2nd-university-microcredential-post-harvest-technology-and-minimal</t>
   </si>
   <si>
     <t>Cleaning day at olive oil mill facilities</t>
   </si>
   <si>
-    <t>Thu, 04/30/2026 - 00:00</t>
+    <t>Thu, 30 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Mengibar, Jaén</t>
   </si>
   <si>
     <t>Contents Cleaning in the Dairy: How it's done and what it's for VISIT TO FACILITIES AND PERFORMANCE OF CLEANING</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cleaning-day-olive-oil-mill-facilities</t>
   </si>
   <si>
     <t>Digital and Sustainable Transformation in Agricultural Management</t>
   </si>
   <si>
-    <t>Wed, 04/22/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 04/23/2026 - 20:30</t>
+    <t>Wed, 22 Apr 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 23 Apr 2026 - 20:30</t>
   </si>
   <si>
     <t>This basic training program is an initiative of the Cajamar Group Foundation and the Official College of Agricultural Technical Engineers of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-and-sustainable-transformation-agricultural-management</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned - Cloned</t>
   </si>
   <si>
-    <t>Wed, 04/22/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/22/2026 - 14:00</t>
+    <t>Wed, 22 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 22 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Casa de la Cultura. Calle Puerta de Granada, 19, 18690 Almuñécar, Granada</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111491</t>
   </si>
   <si>
     <t>Identifying key factors for the implementation of plant cover crops in vineyards in semi-arid zones</t>
   </si>
   <si>
-    <t>Wed, 04/22/2026 - 13:30</t>
+    <t>Wed, 22 Apr 2026 - 13:30</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>Instalaciones del ITAP Albacete P.I. Campolano, Avda. 2ª, número 1, 02006, Albacete</t>
   </si>
   <si>
     <t>Participatory workshop addressing topics related to the implementation of plant cover in vineyards in semi-arid areas: operation, profitability,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/identifying-key-factors-implementation-plant-cover-crops-vineyards-semi-arid-zones</t>
   </si>
   <si>
     <t>ASETAGA training day: “Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products” - Cloned</t>
   </si>
   <si>
-    <t>Tue, 04/21/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/21/2026 - 20:00</t>
+    <t>Tue, 21 Apr 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 Apr 2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111482</t>
   </si>
   <si>
     <t>Technological demonstrations in ruminant production</t>
   </si>
   <si>
-    <t>Tue, 04/21/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Castilla y León</t>
+    <t>Tue, 21 Apr 2026 - 09:00</t>
   </si>
   <si>
     <t>León</t>
   </si>
   <si>
     <t>Facultad de Veterinaria. Universidad de León. Av Emilio Hurtado, 3, 24007 León</t>
   </si>
   <si>
-    <t>The Cajamar Group Foundation, the University of León, Provacuno, Interovic and the Agrarian Technological Institute of the Junta de Castilla y León (…</t>
+    <t>The Cajamar Group Foundation, the University of León, Provacuno, Interovic and the Agrarian Technological Institute of the Junta de Castilla y León…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technological-demonstrations-ruminant-production</t>
   </si>
   <si>
     <t>Young Farmer Course in Extremadura</t>
   </si>
   <si>
-    <t>Mon, 04/20/2026 - 00:00</t>
+    <t>Mon, 20 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Badajoz, Cáceres</t>
   </si>
   <si>
     <t>The incorporation certificates for young farmers in Extremadura represent a key training opportunity for those wishing to begin or consolidate their…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/young-farmer-course-extremadura</t>
   </si>
   <si>
     <t>Online course: Organic olive grove production and organic oil production</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>The course is entirely online and consists of 11 topics, with a planned duration of 80 hours, but you can complete it at any time. Upon completion,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-organic-olive-grove-production-and-organic-oil-production</t>
   </si>
   <si>
     <t>Organic pistachio cultivation</t>
   </si>
   <si>
-    <t>Thu, 04/16/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 14:00</t>
+    <t>Thu, 16 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>5-hour in-person session. Thursday, April 16. Two optional shifts (you can participate in the morning or afternoon): 9:00-14:00 or 16:00-21:00 In El…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-pistachio-cultivation</t>
   </si>
   <si>
     <t>Training webinar "Artificial intelligence in action: How Generative AI is transforming the management and competitiveness of wineries"</t>
   </si>
   <si>
-    <t>Tue, 04/14/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/14/2026 - 10:45</t>
+    <t>Tue, 14 Apr 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 Apr 2026 - 10:45</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-artificial-intelligence-action-how-generative-ai-transforming</t>
   </si>
   <si>
     <t>Course on risk management and agricultural insurance in a context of climate change</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 22:22</t>
+    <t>Mon, 13 Apr 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
   </si>
   <si>
     <t>From April 13 to 17, 2026 , CIHEAM Zaragoza will host the course “Risk Management and Agricultural Insurance in a Context of Climate Change” , a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-risk-management-and-agricultural-insurance-context-climate-change</t>
   </si>
   <si>
     <t>Free online seminar “SIEX, REA and CUE: keys to registration as an authorized entity”</t>
   </si>
   <si>
-    <t>Fri, 04/10/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 04/10/2026 - 22:22</t>
+    <t>Fri, 10 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 10 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>On April 10, 2026 , aGROSlab is organizing the online seminar “SIEX, REA and CUE: Keys to Registration as an Authorized Entity” , a free and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-siex-rea-and-cue-keys-registration-authorized-entity</t>
   </si>
   <si>
     <t>Greenhouses</t>
   </si>
   <si>
-    <t>Fri, 04/10/2026 - 00:00</t>
+    <t>Fri, 10 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>ONLINE COURSE that demonstrates the role of the greenhouse, the different types of greenhouses, equipment, and climate control, among other aspects.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/greenhouses-0</t>
   </si>
   <si>
     <t>Training webinar "Digitalization in vineyards and wineries, yes. But... why?"</t>
   </si>
   <si>
-    <t>Thu, 04/09/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/09/2026 - 12:00</t>
+    <t>Thu, 9 Apr 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 9 Apr 2026 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar “Digitalization in vineyards and wineries…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-digitalization-vineyards-and-wineries-yes-why</t>
   </si>
   <si>
     <t>Online course: Organic avocado farming</t>
   </si>
   <si>
-    <t>Wed, 04/01/2026 - 00:00</t>
+    <t>Wed, 1 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Camí del Port s/n, km 1 - Edif. ECA Apartado 397 ES-46470 Catarroja, Valencia, España</t>
   </si>
   <si>
     <t>The course is divided into 8 topics and is scheduled to last 30 hours, but you can complete it at any time. Upon completion, you will receive a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-organic-avocado-farming-0</t>
   </si>
   <si>
     <t>Advanced Course - Hydroponics. Soilless Cultivation</t>
   </si>
   <si>
-    <t>Mon, 03/30/2026 - 00:00</t>
+    <t>Mon, 30 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Course Objectives Agricultural activity, like the rest of the productive sectors, must optimize the consumption of inputs and minimize the levels of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-hydroponics-soilless-cultivation</t>
   </si>
   <si>
     <t>Higher course in Olive Farming</t>
   </si>
   <si>
     <t>Course Objectives This course develops and addresses in depth, and in a rational manner, the most important aspects of olive cultivation, describing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/higher-course-olive-farming</t>
   </si>
   <si>
     <t>Specialist Course in the Production of Aromatic and Medicinal Plants</t>
   </si>
   <si>
     <t>Course Objectives The cultivation of aromatic and medicinal plants (AMPs) has recently emerged as an agricultural alternative to traditional crops.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialist-course-production-aromatic-and-medicinal-plants</t>
   </si>
   <si>
     <t>Specialist in olive growing, olive oil technology and oil mill management</t>
   </si>
   <si>
-    <t>Wed, 03/25/2026 - 00:00</t>
+    <t>Wed, 25 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>The objective is to achieve professionalism and excellence in four areas of the olive growing sector: olive oil technology, olive oil analysis and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialist-olive-growing-olive-oil-technology-and-oil-mill-management</t>
   </si>
   <si>
     <t>Management and organization of the agricultural holding</t>
   </si>
   <si>
     <t>Goals Learn the technological and economic knowledge for the correct management of an agricultural holding, guaranteeing the improvement of its…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-and-organization-agricultural-holding</t>
   </si>
   <si>
     <t>3rd edition of the course “Digitalization of Precision Agriculture, Agriculture 4.0”</t>
   </si>
   <si>
-    <t>Mon, 03/23/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 22:22</t>
+    <t>Mon, 23 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 24 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>Villadangos del Páramo (León)</t>
   </si>
   <si>
     <t>The Villadangos Canal Irrigation Community , in Villadangos del Páramo (León) , will host the 3rd edition of the A2 PI.B1 course “Digitalization of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/3rd-edition-course-digitalization-precision-agriculture-agriculture-40</t>
   </si>
   <si>
     <t>Avocado cultivation course</t>
   </si>
   <si>
-    <t>Sun, 03/22/2026 - 00:00</t>
+    <t>Sun, 22 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>This course offers a comprehensive guide to avocado cultivation. You'll learn about soil and climate requirements, propagation, and plantation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/avocado-cultivation-course</t>
   </si>
   <si>
     <t>Free online seminar “Fertilization plans in extensive crops”</t>
   </si>
   <si>
-    <t>Fri, 03/20/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 03/20/2026 - 22:22</t>
+    <t>Fri, 20 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 20 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>The correct development of a fertilization plan is increasingly crucial for optimizing costs, improving nutrient use efficiency, and complying with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-fertilization-plans-extensive-crops</t>
   </si>
   <si>
     <t>Precision Agriculture. Course: Advanced GIS and Drone Management</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 00:00</t>
+    <t>Wed, 18 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>A 60-hour course, four of which will be delivered in the Virtual Classroom with the instructor in real time via Google Meet, will address questions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-course-advanced-gis-and-drone-management</t>
   </si>
   <si>
     <t>Olive mill management</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Technical Engineering. Goals Understanding the comprehensive management of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-mill-management-0</t>
   </si>
   <si>
     <t>Free online seminar “Digitizing agricultural advice”</t>
   </si>
   <si>
-    <t>Fri, 03/13/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 03/13/2026 - 22:22</t>
+    <t>Fri, 13 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 13 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>On March 13, 2026 , from 09:00 to 10:15 h, aGROSlab will hold the online seminar “Digitizing agricultural advice” , a practical session aimed at…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-digitizing-agricultural-advice</t>
   </si>
   <si>
     <t>Course on the Registry (REA), Notebook (CUE) and SIEX</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 00:00</t>
+    <t>Wed, 11 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Course Objectives The new CAP regulations include, among other changes, the creation of an Agricultural Holdings Information System (SIEX) that draws…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-registry-rea-notebook-cue-and-siex</t>
   </si>
   <si>
     <t>The MAPA promotes the VI International Course on Design, Management and Innovation in Irrigation</t>
   </si>
   <si>
-    <t>Fri, 03/06/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 11/24/2026 - 22:22</t>
+    <t>Fri, 6 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 24 Nov 2026 - 22:22</t>
   </si>
   <si>
     <t>The 2026 Continuing Education Program for Rural Technicians includes the 6th International Course on Irrigation Design, Management, and Innovation ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/mapa-promotes-vi-international-course-design-management-and-innovation-irrigation</t>
   </si>
   <si>
     <t>PLANNING AN APPROPRIATE CROP ROTATION: PRACTICAL CASES</t>
   </si>
   <si>
-    <t>Thu, 03/05/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/05/2026 - 12:00</t>
+    <t>Thu, 5 Mar 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Mar 2026 - 12:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Ayuntamiento de Elburgo, Álava</t>
   </si>
   <si>
     <t>Basic principles of crop rotation, Factors for the design of rotations, Models and types of rotation, Practical planning (real cases), Management and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/planning-appropriate-crop-rotation-practical-cases</t>
   </si>
   <si>
     <t>aGROSlab offers a free online seminar on how to develop subscription plans that comply with regulations</t>
   </si>
   <si>
-    <t>Fri, 02/27/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/27/2026 - 19:00</t>
+    <t>Fri, 27 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Feb 2026 - 19:00</t>
   </si>
   <si>
     <t>Developing clear, justifiable, and operational fertilization plans has become a key element in meeting increasingly stringent regulatory requirements…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agroslab-offers-free-online-seminar-how-develop-subscription-plans-comply</t>
   </si>
   <si>
     <t>Free online training on efficient composting to valorize agro-industrial waste</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>Thu, 02/26/2026 - 22:22</t>
+    <t>Thu, 26 Feb 2026 - 17:07</t>
+  </si>
+  <si>
+    <t>Thu, 26 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>Next Thursday, February 26 , from 5:00 p.m. to 8:00 p.m. , ASETAGA will hold the free online training “Efficient Composting: Keys to Valorizing Waste…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-training-efficient-composting-valorize-agro-industrial-waste</t>
   </si>
   <si>
     <t>Olive Tree Pruning Day</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 02/26/2026 - 13:30</t>
+    <t>Thu, 26 Feb 2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 26 Feb 2026 - 13:30</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Casa de Cultura de Olite</t>
   </si>
   <si>
     <t>Olive tree pruning according to variety. The best tools for pruning. Types of pruning. Time required for proper olive tree pruning.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-tree-pruning-day</t>
   </si>
   <si>
     <t>Training Course for Poultry Farm Personnel. Online – 260226AVI</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/17/2026 - 00:00</t>
+    <t>Thu, 26 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Poultry farm workers Goals: To comply with the requirement of Royal Decree 637/2021, of July 27, to ensure that all people working with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-poultry-farm-personnel-online-260226avi</t>
   </si>
   <si>
     <t>3rd edition of the online course “Digitalization through mobile applications”</t>
   </si>
   <si>
-    <t>Wed, 02/25/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 02/27/2026 - 22:22</t>
+    <t>Wed, 25 Feb 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 27 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>Online síncrona</t>
   </si>
   <si>
     <t>The 3rd edition of the course “Digitalization through mobile applications” , organized by iRiego , will be held online on February 25, 26 and 27,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/3rd-edition-online-course-digitalization-through-mobile-applications</t>
   </si>
   <si>
     <t>GENERIC MODULE: QUALIFICATION OF TECHNICIANS IN INTEGRATED PRODUCTION OF AGRICULTURAL AND LIVESTOCK PRODUCTS</t>
   </si>
   <si>
-    <t>Tue, 02/24/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/26/2026 - 14:00</t>
+    <t>Tue, 24 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Mar 2026 - 14:00</t>
   </si>
   <si>
     <t>Palma del Río</t>
   </si>
   <si>
     <t>Contents Basic concepts on Integrated Production: concept and objectives of Integrated Production; problems of conventional plant protection;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-agricultural-and-1</t>
   </si>
   <si>
     <t>Free webinar: Agricultural satellite remote sensing within the framework of the Farm Management Booklet</t>
   </si>
   <si>
-    <t>Fri, 02/20/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/20/2026 - 19:00</t>
+    <t>Fri, 20 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 20 Feb 2026 - 19:00</t>
   </si>
   <si>
     <t>The digitalization of the agricultural sector continues to advance towards more precise, efficient, and sustainable management. In this context,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-webinar-agricultural-satellite-remote-sensing-within-framework-farm</t>
   </si>
   <si>
     <t>Use of RETOAGUA_CLM for efficient irrigation and fertilization management</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Wed, 02/18/2026 - 12:22</t>
+    <t>Tue, 10 Feb 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Wed, 18 Feb 2026 - 12:22</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Albacete , together with Formación Agrónomos, is organizing the online course “Use of RETOAGUA_CLM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-retoaguaclm-efficient-irrigation-and-fertilization-management</t>
   </si>
   <si>
     <t>OLIVE GROVE DAYS - OLIVE TREE PRUNING</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/10/2026 - 14:00</t>
+    <t>Tue, 10 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Feb 2026 - 14:00</t>
   </si>
   <si>
     <t>CTRA CORDOBA SN (CTRA A7281 p.k. 3,8) en Antequera (MALAGA)</t>
   </si>
   <si>
     <t>Contents MANAGEMENT OF COVERED PLANTS BY MECHANICAL MEANS FIELD DEMONSTRATION OF COVER HANDLING REQUEST</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-grove-days-olive-tree-pruning</t>
   </si>
   <si>
     <t>The UPV and Poscosecha.com launch the VII Postharvest Technology Course for citrus and emerging crops in the Mediterranean</t>
   </si>
   <si>
-    <t>Wed, 01/21/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/06/2026 - 20:00</t>
+    <t>Wed, 21 Jan 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 6 Mar 2026 - 20:00</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>The Polytechnic University of Valencia (UPV), together with the Higher Technical School of Agricultural and Environmental Engineering (ETSIAMN) and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/upv-and-poscosechacom-launch-vii-postharvest-technology-course-citrus-and-emerging</t>
   </si>
   <si>
     <t>Professional expert program in biostimulants and biocontrol</t>
   </si>
   <si>
-    <t>Tue, 01/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/05/2027 - 23:59</t>
+    <t>Tue, 13 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 5 Mar 2027 - 23:59</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Levante (COIAL), with the support of the Spanish Association of Agronutrient Manufacturers (AEFA),…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-expert-program-biostimulants-and-biocontrol</t>
   </si>
   <si>
     <t>Plant Protection Product Applicator. Basic Level.</t>
   </si>
   <si>
-    <t>Thu, 01/08/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/05/2026 - 23:00</t>
+    <t>Thu, 8 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Feb 2026 - 23:00</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>The objective of this course is to train plant protection treatment assistants, farmers who carry out treatments on their own farms without…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-0</t>
   </si>
   <si>
     <t>Organic farming course</t>
   </si>
   <si>
-    <t>Sat, 12/06/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sat, 12/06/2025 - 17:30</t>
+    <t>Sat, 6 Dec 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 6 Dec 2025 - 17:30</t>
   </si>
   <si>
     <t>Pl. del Marqués de Lozoya, nº10, 28742 Lozoya, Madrid</t>
   </si>
   <si>
     <t>Through our organic farming course in Lozoya (Madrid), you'll learn the key tasks of an organically grown garden in a practical way: seedbeds, raised…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-2</t>
   </si>
   <si>
     <t>ONLINE COURSE IN HELICULTURE</t>
   </si>
   <si>
-    <t>Mon, 11/24/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/26/2025 - 20:00</t>
+    <t>Mon, 24 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Heliciculture MODE: virtual classroom (live online*). DATES: November 24-26, 2025 SCHEDULE: 4:00 PM to 8:00 PM DURATION: 12…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-heliculture</t>
   </si>
   <si>
     <t>Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products</t>
   </si>
   <si>
-    <t>Wed, 11/19/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/19/2025 - 18:30</t>
+    <t>Wed, 19 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 19 Nov 2025 - 18:30</t>
   </si>
   <si>
     <t>Centro Integrado de Formación y Experiencias Agrarias de Lorca (CIFEA). Carretera de Águilas, Km. 2,5 ; 30800 Lorca (Murcia).</t>
   </si>
   <si>
     <t>This 8-hour face-to-face training day will include the participation of several companies specializing in the circular bioeconomy and livestock…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/circular-bioeconomy-transformation-valorization-and-sustainable-management</t>
   </si>
   <si>
     <t>Pitahaya cultivation</t>
   </si>
   <si>
-    <t>Tue, 11/18/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/19/2025 - 12:30</t>
+    <t>Tue, 18 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 19 Nov 2025 - 12:30</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>UMH- Aula 0.2 Edificio Tudemir. Sede Desamparados Carretera de Beniel, km 3.2 03312 ORIHUELA (Alicante)</t>
   </si>
   <si>
     <t>Collaborators: OCA Bajo Segura Office and Miguel Hernández University. Program Tuesday 11/18/25 4:00 PM to 7:00 PM Pitahaya pests and diseases.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pitahaya-cultivation</t>
   </si>
   <si>
     <t>RED FRUIT PRODUCTION</t>
   </si>
   <si>
-    <t>Thu, 11/20/2025 - 20:00</t>
+    <t>Thu, 20 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE STOCK: Red fruit production MODE: virtual classroom DATE: November 18-20, 2025 SCHEDULE: 4:00 PM TO 8:00 PM NUMBER OF HOURS: 12 NUMBER…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/red-fruit-production</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR POULTRY FARM STAFF – 251112AVI</t>
   </si>
   <si>
-    <t>Wed, 11/12/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/01/2025 - 00:00</t>
+    <t>Wed, 12 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 1 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Mode: ONLINE TRAINING Schedule: Online training Location: Online training Number of hours: 20 Places available: 20 Goals To comply with the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-poultry-farm-staff-251112avi</t>
   </si>
   <si>
     <t>Online course: Technologies for almond tree monitoring</t>
   </si>
   <si>
-    <t>Tue, 11/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/13/2025 - 20:00</t>
+    <t>Tue, 11 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Technologies for monitoring the almond tree MODE: virtual classroom (live online*). DATES: November 11-13, 2025 SCHEDULE: 4:00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-technologies-almond-tree-monitoring</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR PERSONNEL WORKING WITH CATTLE – 251106BOV</t>
   </si>
   <si>
-    <t>Thu, 11/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/26/2025 - 00:00</t>
+    <t>Thu, 6 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Mode: ONLINE TRAINING Schedule: Online training Location: Online training Number of hours: 20 Places available: 20 Addressed to Primarily aimed at…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-personnel-working-cattle-251106bov</t>
   </si>
   <si>
-    <t>Sun, 11/02/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sun, 11/02/2025 - 17:30</t>
+    <t>Sun, 2 Nov 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sun, 2 Nov 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-3</t>
   </si>
   <si>
     <t>For advisors: Agricultural and livestock farms – Production, innovation, advice and marketing –</t>
   </si>
   <si>
-    <t>Tue, 10/21/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 15:00</t>
+    <t>Tue, 21 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 15:00</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Fisheries and Food (MAPA) is organizing the online course “Agricultural and livestock farms: Production, innovation,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advisors-agricultural-and-livestock-farms-production-innovation-advice-and</t>
   </si>
   <si>
-    <t>Sat, 10/18/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sat, 10/18/2025 - 17:30</t>
+    <t>Sat, 18 Oct 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 18 Oct 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-4</t>
   </si>
   <si>
     <t>Taxation of agricultural activities</t>
   </si>
   <si>
-    <t>Mon, 10/13/2025 - 00:00</t>
+    <t>Mon, 13 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>The online course "Taxation of Agricultural Activities" will be held from October 8 to November 12, 2025. Registration is now open and we have…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/taxation-agricultural-activities</t>
   </si>
   <si>
-    <t>Sun, 09/28/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sun, 09/28/2025 - 17:30</t>
+    <t>Sun, 28 Sep 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sun, 28 Sep 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-5</t>
   </si>
   <si>
     <t>Beekeeping course (Santa Eulalia and Tramascastilla)</t>
   </si>
   <si>
-    <t>Mon, 09/15/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Fri, 09/26/2025 - 21:30</t>
+    <t>Mon, 15 Sep 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Fri, 26 Sep 2025 - 21:30</t>
   </si>
   <si>
     <t>Teruel</t>
   </si>
   <si>
     <t>The objective of the course is to provide training in the most important topics, aspects, and procedures of beekeeping. Beekeeping Course in Santa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beekeeping-course-santa-eulalia-and-tramascastilla</t>
   </si>
   <si>
-    <t>Wed, 09/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/15/2025 - 12:00</t>
+    <t>Wed, 10 Sep 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca, Sevilla</t>
   </si>
   <si>
     <t>Online, Blended learning</t>
   </si>
   <si>
     <t>Contents Basic concepts of Integrated Production: concept and objectives of Integrated Production; problems with conventional plant protection;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-agricultural-and-0</t>
   </si>
   <si>
     <t>Intensive pig farming</t>
   </si>
   <si>
-    <t>Mon, 09/01/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/04/2025 - 21:00</t>
+    <t>Mon, 1 Sep 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 4 Sep 2025 - 21:00</t>
   </si>
   <si>
     <t>Pedrera, Centro IFAPA las Torres</t>
   </si>
   <si>
     <t>CHARACTERISTICS OF PIG PRODUCTION ANIMAL HEALTH, HYGIENE AND BIOSECURITY MANAGEMENT ENVIRONMENTAL AND CLIMATE CHANGE MANAGEMENT OF FARMS INFORMATION…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/intensive-pig-farming-0</t>
   </si>
   <si>
     <t>Beekeeping course (Manzanera and Nogueruelas)</t>
   </si>
   <si>
-    <t>Mon, 09/01/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/12/2025 - 21:30</t>
+    <t>Mon, 1 Sep 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Sep 2025 - 21:30</t>
   </si>
   <si>
     <t>The objective of the course is to provide training in the most important topics, aspects, and procedures of beekeeping. Beekeeping Course in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beekeeping-course-manzanera-and-nogueruelas</t>
   </si>
   <si>
     <t>Course on joining an agricultural company</t>
   </si>
   <si>
-    <t>Wed, 08/20/2025 - 00:00</t>
+    <t>Wed, 20 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Av. de Madrid, 44, 34004 Palencia</t>
   </si>
   <si>
     <t>The purpose of the Agricultural Business Induction Course is to improve the business skills of agricultural sector professionals, enhancing their…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-joining-agricultural-company</t>
   </si>
   <si>
     <t>Beekeeping course (Ansó and Berdún)</t>
   </si>
   <si>
-    <t>Mon, 08/18/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 08/29/2025 - 13:30</t>
+    <t>Mon, 18 Aug 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 29 Aug 2025 - 13:30</t>
   </si>
   <si>
     <t>Huesca</t>
   </si>
   <si>
     <t>The objective of the course is to provide training in the most important topics, aspects, and procedures of beekeeping. Beekeeping Course in Ansó…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beekeeping-course-anso-and-berdun</t>
   </si>
   <si>
     <t>Precision Agriculture Digitalization Course, Agriculture 4.0</t>
   </si>
   <si>
-    <t>Wed, 08/13/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 08/14/2025 - 14:00</t>
+    <t>Wed, 13 Aug 2025 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Aug 2025 - 14:00</t>
   </si>
   <si>
     <t>The 16-hour in-person course, Digitalization of Precision Agriculture, Agriculture 4.0, organized by iRiego New Generation SL, will be held on August…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-digitalization-course-agriculture-40</t>
   </si>
   <si>
     <t>TECHNICAL SESSION: THE PISTACHIO TREE, A VALUABLE CROP IN ARID AREAS</t>
   </si>
   <si>
-    <t>Tue, 08/12/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 08/12/2025 - 14:00</t>
+    <t>Tue, 12 Aug 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 12 Aug 2025 - 14:00</t>
   </si>
   <si>
     <t>Chirivel, Centro IFAPA Alameda del Obispo</t>
   </si>
   <si>
     <t>REQUEST</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-session-pistachio-tree-valuable-crop-arid-areas</t>
   </si>
   <si>
     <t>Call for applications for the agricultural course in Madrid</t>
   </si>
   <si>
-    <t>Fri, 08/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/21/2025 - 00:00</t>
+    <t>Fri, 8 Aug 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Travesia Eras, 10, Villaviciosa de Odón, Madrid, España</t>
   </si>
   <si>
     <t>Course on Incorporating an Agricultural Business in the Community of Madrid or Farm Modernization to enable young farmers to acquire training and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/call-applications-agricultural-course-madrid</t>
   </si>
   <si>
     <t>Beekeeping course (Botaña and San Juan de Plan)</t>
   </si>
   <si>
-    <t>Mon, 08/04/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Fri, 08/15/2025 - 21:30</t>
+    <t>Mon, 4 Aug 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Fri, 15 Aug 2025 - 21:30</t>
   </si>
   <si>
     <t>The objective of the course is to provide training in the most important topics, aspects, and procedures of beekeeping. Beekeeping Course in Boltaña…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beekeeping-course-botana-and-san-juan-plan</t>
   </si>
   <si>
     <t>POULTRY</t>
   </si>
   <si>
-    <t>Mon, 07/14/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 07/17/2025 - 21:00</t>
+    <t>Mon, 14 Jul 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 17 Jul 2025 - 21:00</t>
   </si>
   <si>
     <t>Montillana</t>
   </si>
   <si>
     <t>POULTRY  State Provided  Start date  07/14/2025  End date  July 17, 2025  Mode In person  Province GRENADE  Location of delivery MONTILLANA  State…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/poultry-0</t>
   </si>
   <si>
     <t>Agricultural pesticides - basic level</t>
   </si>
   <si>
-    <t>Wed, 07/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/16/2025 - 00:00</t>
+    <t>Wed, 9 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 16 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>Torremejía (Badajoz)</t>
   </si>
   <si>
     <t>Number of Hours : 25 Recipients: Aimed at auxiliary personnel involved in ground and air treatments, including non-agricultural personnel, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-0</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 07/14/2025 - 00:00</t>
+    <t>Mon, 7 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 14 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Valdecasa de Tajo (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-1</t>
   </si>
   <si>
     <t>Application of IoT to the agricultural industry using LoRaWAN technology</t>
   </si>
   <si>
-    <t>Fri, 07/04/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Fri, 07/18/2025 - 14:00</t>
+    <t>Fri, 4 Jul 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Fri, 18 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Coruña, A</t>
   </si>
   <si>
     <t>Instalaciones AGACA - Calle de Tomiño, 22. Entlo, 15703 Santiago de Compostela, A Coruña</t>
   </si>
   <si>
     <t>IoT sensors are transforming the way livestock operations are managed and optimized. This training will showcase LoRaWAN technology, which enables…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/application-iot-agricultural-industry-using-lorawan-technology</t>
   </si>
   <si>
     <t>New agricultural technologies. The use of drones in agriculture</t>
   </si>
   <si>
-    <t>Fri, 07/04/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Fri, 07/04/2025 - 13:30</t>
+    <t>Fri, 4 Jul 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Fri, 4 Jul 2025 - 13:30</t>
   </si>
   <si>
     <t>Coop. San Dionisio, ctra. de la Higuera, s/n – Fuenteálamo (AB)</t>
   </si>
   <si>
     <t>DOWNLOAD THE FULL PROGRAM DOWNLOAD REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-agricultural-technologies-use-drones-agriculture-0</t>
   </si>
   <si>
     <t>PITAYA CULTIVATION WORKSHOP</t>
   </si>
   <si>
-    <t>Thu, 07/03/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/04/2025 - 14:00</t>
+    <t>Thu, 3 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 4 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Campanillas</t>
   </si>
   <si>
     <t>Contents Introduction to pitaya cultivation Importance of pitaya cultivation in the southern peninsula Pitaya cultivation techniques Pitaya…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pitaya-cultivation-workshop</t>
   </si>
   <si>
     <t>Joining the agricultural company (online)</t>
   </si>
   <si>
-    <t>Wed, 07/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 09/03/2025 - 00:00</t>
+    <t>Wed, 2 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 3 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>Number of Hours: 200 Recipients: These courses are aimed at young people without vocational training in agriculture who are planning to enter the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-online-17</t>
   </si>
   <si>
     <t>SIGCEX. Edition 1 (Andalusia)</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>Thu, 07/03/2025 - 16:00</t>
+    <t>Mon, 30 Jun 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Thu, 3 Jul 2025 - 16:00</t>
   </si>
   <si>
     <t>An online course that addresses key aspects for compliance with current regulations and the integration of data into public systems such as SIEX ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sigcex-edition-1-andalusia</t>
   </si>
   <si>
+    <t>Mon, 30 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Plasencia (Cáceres)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-2</t>
+  </si>
+  <si>
     <t>INCORPORATION INTO THE AGRICULTURAL COMPANY: LIVESTOCK LINKED TO THE LAND</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/25/2025 - 00:00</t>
+    <t>Fri, 25 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>SANTIAGO-PONTONES</t>
   </si>
   <si>
     <t>AGRICULTURAL COMPANY  State Out of date  Start date  June 30, 2025  End date  04/07/2025  Mode In person  Province JAEN  Location of delivery…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-livestock-linked-land</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN RUMINANT FARMS</t>
   </si>
   <si>
-    <t>Thu, 07/03/2025 - 00:00</t>
+    <t>Thu, 3 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Cádiz</t>
   </si>
   <si>
     <t>Medina Sidonia</t>
   </si>
   <si>
     <t>Contents Knowledge of anatomy, physiology, and behavior. Stress: physiology, control, and reduction. Animal welfare in legislation. Society's…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-ruminant-farms</t>
   </si>
   <si>
-    <t>Plasencia (Cáceres)</t>
-[...8 lines deleted...]
-    <t>Tue, 08/26/2025 - 00:00</t>
+    <t>Wed, 25 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 26 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-online-18</t>
   </si>
   <si>
-    <t>Tue, 06/24/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 08/18/2025 - 00:00</t>
+    <t>Tue, 24 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 18 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-online-19</t>
   </si>
   <si>
     <t>Animal welfare on livestock farms</t>
   </si>
   <si>
-    <t>Wed, 06/18/2025 - 23:59</t>
-[...2 lines deleted...]
-    <t>Thu, 07/10/2025 - 23:59</t>
+    <t>Wed, 18 Jun 2025 - 23:59</t>
+  </si>
+  <si>
+    <t>Thu, 10 Jul 2025 - 23:59</t>
   </si>
   <si>
     <t>A 20-hour online course aimed at obtaining a certificate of training in animal welfare. Completion is achieved by attending the course and passing an…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-livestock-farms</t>
   </si>
   <si>
-    <t>Wed, 08/13/2025 - 00:00</t>
+    <t>Wed, 13 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-online-20</t>
   </si>
   <si>
     <t>Course on incorporation into agricultural companies (Castilla y León)</t>
   </si>
   <si>
-    <t>Wed, 06/11/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>Tue, 08/26/2025 - 23:59</t>
+    <t>Wed, 11 Jun 2025 - 01:00</t>
+  </si>
+  <si>
+    <t>Tue, 26 Aug 2025 - 23:59</t>
   </si>
   <si>
     <t>Young Farmers' Incorporation in Castilla y León is a 180-hour online course for training professionals in the agricultural, agri-food, livestock, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-incorporation-agricultural-companies-castilla-y-leon</t>
   </si>
   <si>
-    <t>Wed, 06/11/2025 - 00:00</t>
+    <t>Wed, 11 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-online-21</t>
   </si>
   <si>
-    <t>Thu, 06/19/2025 - 00:00</t>
+    <t>Thu, 19 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Navalmoral de la Mata (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-3</t>
   </si>
   <si>
-    <t>Sat, 06/07/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>Sat, 06/07/2025 - 23:00</t>
+    <t>Sat, 7 Jun 2025 - 01:00</t>
+  </si>
+  <si>
+    <t>Sat, 7 Jun 2025 - 23:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-1</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR POULTRY FARM STAFF</t>
   </si>
   <si>
-    <t>Fri, 06/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/26/2025 - 00:00</t>
+    <t>Fri, 6 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Poultry farm workers. Goals: Comply with the requirement of Royal Decree 637/2021, of July 27, to ensure that all persons working with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-poultry-farm-staff</t>
   </si>
   <si>
     <t>Handler of drinking water supplies and biocidal disinfectant products (TP4 and TP5)</t>
   </si>
   <si>
     <t>Addressed to: MAINTENANCE WORKERS IN CONTACT WITH DRINKING WATER INSTALLATIONS (CINSTORS, TANKS, ACCUMULATORS, DISTRIBUTION NETWORK, ETC.) WATER…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-drinking-water-supplies-and-biocidal-disinfectant-products-tp4-and-tp5</t>
   </si>
   <si>
     <t>MTD course to reduce environmental impact on pig farms</t>
   </si>
   <si>
-    <t>Thu, 06/05/2025 - 00:01</t>
-[...2 lines deleted...]
-    <t>Thu, 06/19/2025 - 23:59</t>
+    <t>Thu, 5 Jun 2025 - 00:01</t>
+  </si>
+  <si>
+    <t>Thu, 19 Jun 2025 - 23:59</t>
   </si>
   <si>
     <t>A 10-hour online course aimed at training pig farm staff to understand and apply the Best Available Techniques (BAT) in their sector, in accordance…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/mtd-course-reduce-environmental-impact-pig-farms-0</t>
   </si>
   <si>
     <t>BASIC PHYTOSANITARY PRODUCT HANDLER RENOVATION COURSE. NAVARRE</t>
   </si>
   <si>
-    <t>Wed, 06/04/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/18/2025 - 00:00</t>
+    <t>Wed, 4 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 18 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Residents of the Autonomous Community of Navarre whose initial basic pesticide handler license has been valid for 10 years and need to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-phytosanitary-product-handler-renovation-course-navarre</t>
   </si>
   <si>
     <t>Training course: New technologies in the agricultural sector</t>
   </si>
   <si>
-    <t>Tue, 05/27/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/28/2025 - 14:00</t>
+    <t>Tue, 27 May 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 28 May 2025 - 14:00</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV. Finca La Grajera. Logroño</t>
   </si>
   <si>
     <t>Course on New Technologies in the Agricultural Sector aimed at providing theoretical and practical training on the advantages of applying these tools…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-new-technologies-agricultural-sector</t>
   </si>
   <si>
     <t>Young farmer course for entering the agricultural business (Aragon)</t>
   </si>
   <si>
-    <t>Fri, 05/23/2025 - 23:59</t>
-[...2 lines deleted...]
-    <t>Tue, 07/22/2025 - 23:59</t>
+    <t>Fri, 23 May 2025 - 23:59</t>
+  </si>
+  <si>
+    <t>Tue, 22 Jul 2025 - 23:59</t>
   </si>
   <si>
     <t>A 200-hour online training program aimed at training young farmers entering the agricultural sector in aspects related to this sector, whether to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/young-farmer-course-entering-agricultural-business-aragon</t>
   </si>
   <si>
     <t>Young farmer course for entering the agricultural business (Madrid)</t>
   </si>
   <si>
-    <t>Tue, 08/12/2025 - 23:59</t>
+    <t>Tue, 12 Aug 2025 - 23:59</t>
   </si>
   <si>
     <t>This 200-hour online training program provides a unique opportunity for young people interested in entering the agricultural sector. Through this…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/young-farmer-course-entering-agricultural-business-madrid</t>
   </si>
   <si>
     <t>Young farmer course for entering the agricultural business (Valencian Community)</t>
   </si>
   <si>
     <t>An online course designed specifically for those who wish to acquire specialized knowledge and practical skills in agriculture, and aimed at young…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/young-farmer-course-entering-agricultural-business-valencian-community</t>
   </si>
   <si>
     <t>Young farmer course for entering the agricultural business (Cantabria)</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>The fundamental objective of this 150-hour online course is to provide the essential basic training that will enable young farmers to successfully…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/young-farmer-course-entering-agricultural-business-cantabria</t>
   </si>
   <si>
     <t>Online Young Farmer Course in Castilla La Mancha for joining the Agricultural Business</t>
   </si>
   <si>
-    <t>Fri, 05/23/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/08/2025 - 23:59</t>
+    <t>Fri, 23 May 2025 - 01:00</t>
+  </si>
+  <si>
+    <t>Tue, 8 Jul 2025 - 23:59</t>
   </si>
   <si>
     <t>The 150-hour online course for young farmers to enter the agricultural sector offers a unique opportunity to acquire the necessary knowledge and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-young-farmer-course-castilla-la-mancha-joining-agricultural-business</t>
   </si>
   <si>
     <t>Online Course on Technology 4.0 in Precision Agriculture</t>
   </si>
   <si>
-    <t>Thu, 05/22/2025 - 23:59</t>
-[...2 lines deleted...]
-    <t>Tue, 06/10/2025 - 23:59</t>
+    <t>Thu, 22 May 2025 - 23:59</t>
+  </si>
+  <si>
+    <t>Tue, 10 Jun 2025 - 23:59</t>
   </si>
   <si>
     <t>The objective of the 30-hour online course is to contribute to ensuring the correct use and practical application of 4.0 technologies in precision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-technology-40-precision-agriculture</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR PERSONNEL WORKING WITH PIGS</t>
   </si>
   <si>
-    <t>Thu, 05/22/2025 - 00:00</t>
+    <t>Thu, 22 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Pig farm workers Goals: COMPLY WITH THE REQUIREMENT OF RD 306/2020 TO ENSURE THAT ALL PEOPLE ON PIG FARMS IN CONTACT WITH ANIMALS HAVE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-personnel-working-pigs</t>
   </si>
   <si>
     <t>Farm visualization and management tools: SIGPAC, QGIS, and Qfield</t>
   </si>
   <si>
-    <t>Wed, 05/21/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Wed, 05/21/2025 - 12:30</t>
+    <t>Wed, 21 May 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Wed, 21 May 2025 - 12:30</t>
   </si>
   <si>
     <t>Calle Atarazana 8A, sala de informática (Consorcio de la UNED en Teruel)</t>
   </si>
   <si>
     <t>In-person course on SIGPAC, QGIS and Qfield tools. Goals: Check and search for crop or pasture plots in SIGPAC. Add your CAP application to Google…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/farm-visualization-and-management-tools-sigpac-qgis-and-qfield</t>
   </si>
   <si>
     <t>Generation and validation of GML in Cadastre: GIS-CAD integration</t>
   </si>
   <si>
-    <t>Mon, 05/19/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/27/2025 - 00:00</t>
+    <t>Mon, 19 May 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 27 May 2025 - 00:00</t>
   </si>
   <si>
     <t>The Official College of Agricultural Technical Engineers of Western Andalusia (COITAND), in collaboration with the Pablo de Olavide University, is…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generation-and-validation-gml-cadastre-gis-cad-integration</t>
   </si>
   <si>
     <t>Online course on business licenses for agricultural engineers</t>
   </si>
   <si>
-    <t>Sun, 06/15/2025 - 00:00</t>
+    <t>Sun, 15 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Description  The Official College of Agricultural Engineers of Andalusia, through the Andalusian Foundation of Agricultural Engineers, is launching a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-business-licenses-agricultural-engineers</t>
   </si>
   <si>
     <t>BASIC COURSE ON OCCUPATIONAL RISK PREVENTION IN THE AGRICULTURAL SECTOR</t>
   </si>
   <si>
-    <t>Fri, 05/16/2025 - 00:00</t>
+    <t>Fri, 16 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: 🔹 Young people who want to join the agricultural business 🔹 Entrepreneurs who take on preventive activities 🔹 Workers in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-occupational-risk-prevention-agricultural-sector-0</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR PERSONNEL WORKING WITH CATTLE</t>
   </si>
   <si>
-    <t>Thu, 05/15/2025 - 00:00</t>
+    <t>Thu, 15 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Primarily aimed at livestock farm workers, unemployed workers in the sector, and people who wish to enter this activity. Goals: Comply…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-personnel-working-cattle-0</t>
   </si>
   <si>
     <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza</t>
   </si>
   <si>
-    <t>Tue, 06/17/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza – 250515CMR Start: 15-…</t>
+    <t>Tue, 17 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza – 250515CMR Start: 15…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/special-level-course-treatment-highly-toxic-t-and-carcinogens-mutagens-and-0</t>
   </si>
   <si>
     <t>Green pruning of the vineyard</t>
   </si>
   <si>
-    <t>Wed, 05/14/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/14/2025 - 00:00</t>
+    <t>Wed, 14 May 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Wed, 14 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Estadio municipal de fútbol de La Florida (Tenerife)</t>
   </si>
   <si>
     <t>Course on green pruning of vineyards. Aimed at farmers who wish to receive training in aspects related to vineyard management and pruning. The course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/green-pruning-vineyard</t>
   </si>
   <si>
     <t>Plant Protection Product Handler. Qualified Level. In-Person Training – Zaragoza</t>
   </si>
   <si>
-    <t>Thu, 06/12/2025 - 00:00</t>
+    <t>Thu, 12 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: ONLINE COURSE WITH 2 IN-PERSON SESSIONS IN ZARAGOZA ON MAY 27 AND JUNE 12, 2025. Professional users responsible for land-based…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-handler-qualified-level-person-training-zaragoza</t>
   </si>
   <si>
     <t>Online course on growing aromatic plants</t>
   </si>
   <si>
-    <t>Mon, 05/12/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Wed, 05/14/2025 - 18:30</t>
+    <t>Mon, 12 May 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Wed, 14 May 2025 - 18:30</t>
   </si>
   <si>
     <t>Description  The Official College of Agricultural Engineers of Aragon, Navarre, and the Basque Country is organizing this online course on May 12, 13…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-growing-aromatic-plants</t>
   </si>
   <si>
     <t>All the ways to register a phytosanitary treatment in aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 05/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/09/2025 - 10:00</t>
+    <t>Fri, 9 May 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 9 May 2025 - 10:00</t>
   </si>
   <si>
     <t>In accordance with the provisions of Royal Decree 34/2025, of January 21 , in its first article, which modifies Royal Decree 1311/2012 , as of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/all-ways-register-phytosanitary-treatment-agroslab</t>
   </si>
   <si>
     <t>Training for advisors in the implementation of the Cooperative Field Notebook (C3)</t>
   </si>
   <si>
-    <t>Mon, 04/28/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/30/2025 - 13:00</t>
+    <t>Mon, 28 Apr 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 30 Apr 2025 - 13:00</t>
   </si>
   <si>
     <t>Agro-Food Cooperatives of Spain is leading a digitalization strategy aimed at making it easier for cooperative technicians to comply with current…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-advisors-implementation-cooperative-field-notebook-c3</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN TRANSPORT. ONLINE</t>
   </si>
   <si>
-    <t>Wed, 04/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/06/2025 - 00:00</t>
+    <t>Wed, 9 Apr 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 6 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Drivers and those responsible for the transport of live animals. Goals: Obtaining the Official Certificate of Competence for the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-transport-online</t>
   </si>
   <si>
     <t>7th edition. QGIS online course applied to Precision Agriculture. Level 1</t>
   </si>
   <si>
-    <t>Tue, 04/01/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/13/2025 - 00:00</t>
+    <t>Tue, 1 Apr 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 13 May 2025 - 00:00</t>
   </si>
   <si>
     <t>The course program that we now propose is based on the presentation of a free and open source software known as QGIS. The QGIS program has a series…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/7th-edition-qgis-online-course-applied-precision-agriculture-level-1</t>
   </si>
   <si>
     <t>Family Farming and the Farming Logbook</t>
   </si>
   <si>
-    <t>Fri, 03/28/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/28/2025 - 10:30</t>
+    <t>Fri, 28 Mar 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Mar 2025 - 10:30</t>
   </si>
   <si>
     <t>aGROSlab was designed and developed to facilitate the work of technicians, both as Integrated Pest Management Advisors and in the preparation of Farm…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/family-farming-and-farming-logbook</t>
   </si>
   <si>
     <t>Service crops in conservation agriculture, for advisors</t>
   </si>
   <si>
-    <t>Mon, 03/24/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/25/2025 - 18:00</t>
+    <t>Mon, 24 Mar 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Tue, 25 Mar 2025 - 18:00</t>
   </si>
   <si>
     <t>Service crops have become a fundamental tool in conservation agriculture , providing essential benefits for the soil and agricultural ecosystems.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/service-crops-conservation-agriculture-advisors</t>
   </si>
   <si>
     <t>Service crops in conservation agriculture</t>
   </si>
   <si>
-    <t>Mon, 03/24/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/25/2025 - 00:00</t>
+    <t>Mon, 24 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 25 Mar 2025 - 00:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION Service crops in conservation agriculture are incorporated with the aim of improving soil health, biodiversity and the yield of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/service-crops-conservation-agriculture</t>
   </si>
   <si>
     <t>ANIMAL WELFARE ON LIVESTOCK FARMS ONLINE</t>
   </si>
   <si>
-    <t>Thu, 03/20/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/08/2025 - 00:00</t>
+    <t>Thu, 20 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 8 Apr 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Aimed at owners, farm workers, and anyone wishing to enter the livestock industry. Goals: Obtaining an animal welfare training…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-livestock-farms-online-0</t>
   </si>
   <si>
     <t>Integrated pest management for sustainable agriculture</t>
   </si>
   <si>
-    <t>Mon, 03/17/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 03/22/2025 - 00:00</t>
+    <t>Mon, 17 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 22 Mar 2025 - 00:00</t>
   </si>
   <si>
     <t>Key reasons to attend this course Gain knowledge about various types of pests, including phytophagous insects, plant pathogens, weeds and their…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integrated-pest-management-sustainable-agriculture</t>
   </si>
   <si>
     <t>Ecological soil management</t>
   </si>
   <si>
-    <t>Mon, 02/17/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/07/2025 - 00:00</t>
+    <t>Mon, 17 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Mar 2025 - 00:00</t>
   </si>
   <si>
     <t>Raise awareness of the complexity of soil as a system and the importance of maintaining its health. Understand the main physical, chemical and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecological-soil-management</t>
   </si>
   <si>
     <t>Young Farmers Course in Aragon</t>
   </si>
   <si>
-    <t>Fri, 02/14/2025 - 00:00</t>
+    <t>Fri, 14 Feb 2025 - 00:00</t>
   </si>
   <si>
     <t>Course for Farmers in Aragon for incorporation into an Agricultural Company accredited by the Government of Aragon dated 10/07/2018 and validated by…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/young-farmers-course-aragon</t>
   </si>
   <si>
     <t>Uses of sugarcane in traditional agriculture</t>
   </si>
   <si>
-    <t>Thu, 02/13/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Thu, 03/06/2025 - 20:30</t>
+    <t>Thu, 13 Feb 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Thu, 6 Mar 2025 - 20:30</t>
   </si>
   <si>
     <t>Torre Pacheco</t>
   </si>
   <si>
     <t>Goals: This course aims to recover the traditional uses of sugar cane in traditional agriculture in organic family gardens for self-consumption,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/uses-sugarcane-traditional-agriculture</t>
   </si>
   <si>
     <t>Fruit Tree Pruning and Grafting Course</t>
   </si>
   <si>
-    <t>Mon, 02/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/14/2025 - 14:00</t>
+    <t>Mon, 10 Feb 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 14 Feb 2025 - 14:00</t>
   </si>
   <si>
     <t>Ctra.GC-2, Km. 8,5 - Montaña de Cardones 35415. Arucas (Gran Canaria)</t>
   </si>
   <si>
     <t>This training course is aimed primarily at young people in the process of taking on the responsibilities of an agricultural company, who have been…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-tree-pruning-and-grafting-course</t>
   </si>
   <si>
     <t>Global GAP – GRASP and SPRING subsidized course</t>
   </si>
   <si>
-    <t>Thu, 01/16/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 01/16/2025 - 14:30</t>
+    <t>Thu, 16 Jan 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 16 Jan 2025 - 14:30</t>
   </si>
   <si>
     <t>Global GAP – GRASP and SPRING subsidized course Fecoam's Training department is organizing the 'Global GAP- GRASP and SPRING' course through…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/global-gap-grasp-and-spring-subsidized-course</t>
   </si>
   <si>
     <t>How to fill out the digital operating notebook</t>
   </si>
   <si>
-    <t>Wed, 12/11/2024 - 10:00</t>
+    <t>Wed, 11 Dec 2024 - 10:00</t>
   </si>
   <si>
     <t>WEBINAR</t>
   </si>
   <si>
     <t>Practical explanation of how to complete the new digital notebook for our agricultural holdings and their integration into the Information System for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-fill-out-digital-operating-notebook-0</t>
   </si>
   <si>
     <t>Animal welfare in ruminants (sheep and goats)</t>
   </si>
   <si>
-    <t>Fri, 11/29/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/31/2025 - 00:00</t>
+    <t>Fri, 29 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 31 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>With this course you will become familiar with the animal welfare of ruminants (sheep and goats) in livestock facilities, learning their regulations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-ruminants-sheep-and-goats</t>
   </si>
   <si>
     <t>Animal welfare in pigs</t>
   </si>
   <si>
     <t>With this course you will learn the regulations regarding pig welfare and their handling and breeding conditions, as well as the cleaning and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-pigs</t>
   </si>
   <si>
     <t>Basic course on occupational risk prevention in the agricultural sector</t>
   </si>
   <si>
-    <t>Thu, 11/28/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/18/2024 - 00:00</t>
+    <t>Thu, 28 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 18 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Business owners in the agricultural and livestock sector who personally undertake preventive activities on their farms, in accordance…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-occupational-risk-prevention-agricultural-sector</t>
   </si>
   <si>
     <t>Almond cultivation, management and pruning</t>
   </si>
   <si>
-    <t>Wed, 11/27/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Sat, 11/30/2024 - 15:00</t>
+    <t>Wed, 27 Nov 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Sat, 30 Nov 2024 - 15:00</t>
   </si>
   <si>
     <t>Husillos (Palencia)</t>
   </si>
   <si>
     <t>The almond tree is presented as a crop with sustained, efficient growth that optimizes resources and new land uses, so it is necessary to train…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/almond-cultivation-management-and-pruning</t>
   </si>
   <si>
     <t>Predictive systems for water and energy management in irrigation</t>
   </si>
   <si>
-    <t>Tue, 10/29/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/31/2024 - 14:00</t>
+    <t>Tue, 29 Oct 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 31 Oct 2024 - 14:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>This 21-hour in-person course expands on the concepts and tools taught in the previous course, "Data Analysis, Optimization and Deep Learning with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/predictive-systems-water-and-energy-management-irrigation</t>
   </si>
   <si>
     <t>Technology and digitalization for greenhouse horticultural crop production</t>
   </si>
   <si>
-    <t>Thu, 10/03/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/21/2024 - 20:00</t>
+    <t>Thu, 3 Oct 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 Nov 2024 - 20:00</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido – Almería</t>
   </si>
   <si>
     <t>Course in 5 face-to-face sessions to train farmers in the use of different digital tools and new technologies to promote differentiation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technology-and-digitalization-greenhouse-horticultural-crop-production</t>
   </si>
   <si>
     <t>Efficiency and sustainability in livestock farming</t>
   </si>
   <si>
-    <t>Tue, 10/01/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/29/2024 - 18:30</t>
+    <t>Tue, 1 Oct 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 29 Oct 2024 - 18:30</t>
   </si>
   <si>
     <t>Synchronous online course of 5 sessions, explaining how to optimize production efficiency on farms to contribute to improving sustainability , and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficiency-and-sustainability-livestock-farming</t>
   </si>
   <si>
     <t>Conference on advances in health control of olive groves</t>
   </si>
   <si>
-    <t>Fri, 09/27/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/27/2024 - 14:00</t>
+    <t>Fri, 27 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano (Jaén)</t>
   </si>
   <si>
     <t>Technical and practical specialization day on the sustainable use of phytosanitary products, pest and disease control and active substances. PROGRAM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-advances-health-control-olive-groves</t>
   </si>
   <si>
     <t>Qualified level course for handler and applicator of phytosanitary products</t>
   </si>
   <si>
-    <t>Tue, 09/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/22/2024 - 20:00</t>
+    <t>Tue, 10 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 Nov 2024 - 20:00</t>
   </si>
   <si>
     <t>60-hour course that offers general and specific training on the use and handling of phytosanitary products, which in turn allows you to obtain the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/qualified-level-course-handler-and-applicator-phytosanitary-products</t>
   </si>
   <si>
     <t>Land management tools. Geographic information systems with software (GvSIG)</t>
   </si>
   <si>
-    <t>Sat, 08/31/2024 - 00:00</t>
+    <t>Sat, 31 Aug 2024 - 00:00</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>Free 210-hour online course aimed at active professionals in the agricultural sector throughout Spain. This training covers two key points: How to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/land-management-tools-geographic-information-systems-software-gvsig</t>
   </si>
   <si>
     <t>Personnel working with cattle (Royal Decree 1053/2022)</t>
   </si>
   <si>
-    <t>Tue, 08/20/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 09/17/2024 - 00:00</t>
+    <t>Tue, 20 Aug 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Sep 2024 - 00:00</t>
   </si>
   <si>
     <t>Online. Nacional.</t>
   </si>
   <si>
     <t>20-hour course + in-person exam (depending on the CC.AA.) Since January 1, 2020, according to Royal Decree 1053/2022, all persons working with cattle…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/personnel-working-cattle-royal-decree-10532022</t>
   </si>
   <si>
     <t>Technical workshop on pear cultivation</t>
   </si>
   <si>
-    <t>Thu, 07/04/2024 - 05:30</t>
-[...2 lines deleted...]
-    <t>Thu, 07/04/2024 - 17:00</t>
+    <t>Thu, 4 Jul 2024 - 05:30</t>
+  </si>
+  <si>
+    <t>Thu, 4 Jul 2024 - 17:00</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>Lérida</t>
   </si>
   <si>
     <t>Training activity to share experiences and visit 5 farms in Lleida on the adaptation and behavior of the "Williams" and "Conference" pear varieties…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-workshop-pear-cultivation</t>
   </si>
   <si>
     <t>How to fill out the digital exploitation notebook</t>
   </si>
   <si>
-    <t>Thu, 06/20/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/20/2024 - 12:00</t>
+    <t>Thu, 20 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Jun 2024 - 12:00</t>
   </si>
   <si>
     <t>Practical explanation of how agricultural farms must be integrated into the Information System for Agricultural, Livestock and Agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-fill-out-digital-exploitation-notebook</t>
   </si>
   <si>
     <t>Drone piloting</t>
   </si>
   <si>
-    <t>Tue, 06/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/30/2024 - 20:00</t>
+    <t>Tue, 4 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 Jul 2024 - 20:00</t>
   </si>
   <si>
     <t>Por determinar</t>
   </si>
   <si>
     <t>The 80-hour theoretical-practical course, predominantly online, is part of the "FADEMUR VUELA EN GALICIA" drone piloting training itinerary of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drone-piloting</t>
   </si>
   <si>
     <t>Basic organic horticulture</t>
   </si>
   <si>
-    <t>Tue, 05/14/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 06/25/2024 - 19:30</t>
+    <t>Tue, 14 May 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 25 Jun 2024 - 19:30</t>
   </si>
   <si>
     <t>Xemein hiribidea, 12 - MARKINA-XEMEIN - BIZKAIA</t>
   </si>
   <si>
     <t>Theoretical-practical course with general training on the basic concepts necessary to start a horticultural company: plot preparation for planting,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-organic-horticulture</t>
   </si>
   <si>
     <t>How new technologies impact food production</t>
   </si>
   <si>
-    <t>Thu, 05/09/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 05/09/2024 - 13:30</t>
+    <t>Thu, 9 May 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 9 May 2024 - 13:30</t>
   </si>
   <si>
     <t>Av. Primero de Mayo, s/n, 30006 Murcia</t>
   </si>
   <si>
     <t>In-person meeting that explores new technologies in food production, highlighting collaboration between companies and technology centers to promote…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-new-technologies-impact-food-production</t>
   </si>
   <si>
     <t>Specialized training in new trends in crops</t>
   </si>
   <si>
-    <t>Wed, 05/08/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/12/2024 - 15:00</t>
+    <t>Wed, 8 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 12 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>30-hour course in which new, especially sustainable crops, crop recovery, aromatic and medicinal plants and other booming crops are analyzed. PROGRAM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-new-trends-crops</t>
   </si>
   <si>
     <t>Use of drones in agriculture</t>
   </si>
   <si>
-    <t>Tue, 05/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/08/2024 - 21:00</t>
+    <t>Tue, 7 May 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 8 May 2024 - 21:00</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>CENTRO DE INVESTIGACIÓN AGROFORESTAL DE ALBALADEJITO. Carretera Toledo-Cuenca Km 174. Cuenca</t>
   </si>
   <si>
     <t>10-hour course in which the use of drones in agriculture will be learned REGISTRATION until May 3 | Contact: iriaf.albaladejito.formacion@jccm.es</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-drones-agriculture</t>
   </si>
   <si>
     <t>Basic fertilizer applicator course</t>
   </si>
   <si>
-    <t>Tue, 05/07/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/07/2024 - 20:00</t>
+    <t>Tue, 7 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Jun 2024 - 20:00</t>
   </si>
   <si>
     <t>20-hour course in which participants will learn the basics of crop fertilization, storage, transportation and sampling of livestock manure,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-fertilizer-applicator-course</t>
   </si>
   <si>
     <t>Animal welfare in poultry farming</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/16/2024 - 20:00</t>
+    <t>Mon, 6 May 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 May 2024 - 20:00</t>
   </si>
   <si>
     <t>Finca experimental INTIASA Cadreita</t>
   </si>
   <si>
     <t>Course to train attendees to apply the rules of the Royal Decree on poultry management: regulations, animal welfare, morphology and physiology,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-poultry-farming</t>
   </si>
   <si>
     <t>Organic production for technical consultants and auditors</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/07/2024 - 11:30</t>
+    <t>Mon, 6 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 May 2024 - 11:30</t>
   </si>
   <si>
     <t>Sala de seminarios del edificio administrativo de La Grajera</t>
   </si>
   <si>
     <t>This 10-hour face-to-face course aims to deepen knowledge about the regulations applicable to organic production, as well as its control and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-technical-consultants-and-auditors</t>
   </si>
   <si>
     <t>Organic fruit growing</t>
   </si>
   <si>
-    <t>Tue, 04/16/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 13:15</t>
+    <t>Tue, 16 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 13:15</t>
   </si>
   <si>
     <t>Sartaguda, Navarra</t>
   </si>
   <si>
     <t>In-person course in which fruit tree varieties, plant covers, soil management and crop health are studied. The course is aimed at people who grow…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-fruit-growing</t>
   </si>
   <si>
     <t>Transport and animal welfare</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/23/2024 - 19:00</t>
+    <t>Mon, 15 Apr 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Thu, 23 May 2024 - 19:00</t>
   </si>
   <si>
     <t>Course in which different aspects related to the animals that are transported will be analyzed, from their anatomy to their safety and well-being,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/transport-and-animal-welfare</t>
   </si>
   <si>
     <t>Feeding in small dairy ruminants</t>
   </si>
   <si>
-    <t>Sat, 04/20/2024 - 20:00</t>
+    <t>Sat, 20 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Avda. del Vino 10 Valdepeñas (Ciudad Real)</t>
   </si>
   <si>
     <t>Course in which the general scheme of the sheep's digestive system, the nutritional assessment of its diet, rationing and milk production systems are…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/feeding-small-dairy-ruminants</t>
   </si>
   <si>
     <t>Assembly and maintenance workshop for localized irrigation installations</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/17/2024 - 13:00</t>
+    <t>Mon, 15 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 17 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>Navarrés</t>
   </si>
   <si>
-    <t>Workshop for assembly and maintenance of localized irrigation installations. Theory and practice PROGRAM | REGISTRATION and INFORMATION at…</t>
+    <t>Workshop for assembly and maintenance of localized irrigation installations. Theory and practice PROGRAM | REGISTRATION and INFORMATION at esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/assembly-and-maintenance-workshop-localized-irrigation-installations</t>
   </si>
   <si>
     <t>New obligations in fertilization</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/18/2024 - 13:00</t>
+    <t>Wed, 10 Apr 2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>The implications that the new legislation has for the fertilization of crop fields will be discussed: Royal Decree 1051/2022, of December 27, which…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-obligations-fertilization</t>
   </si>
   <si>
     <t>Vegetable covers in vineyard. Keys for its implementation and development within the framework of the CAP eco-regimes</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/11/2024 - 15:00</t>
+    <t>Wed, 10 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Apr 2024 - 15:00</t>
   </si>
   <si>
     <t>Olite, Navarra</t>
   </si>
   <si>
     <t>Theoretical and practical course in which the knowledge of plant covers in vineyards is deepened and the key aspects on how to successfully implement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/vegetable-covers-vineyard-keys-its-implementation-and-development-within-framework</t>
   </si>
   <si>
     <t>Incorporation. Conditionality</t>
   </si>
   <si>
-    <t>Mon, 04/08/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 04/09/2024 - 20:30</t>
+    <t>Mon, 8 Apr 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 9 Apr 2024 - 20:30</t>
   </si>
   <si>
     <t>Torre Pacheco, Murcia</t>
   </si>
   <si>
     <t>The objective of the 10-hour in-person course is to introduce farmers and ranchers, young farmers and ranchers, forest owners, other land managers…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-conditionality</t>
   </si>
   <si>
     <t>Ecological agriculture</t>
   </si>
   <si>
-    <t>Fri, 04/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 20:00</t>
+    <t>Fri, 5 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 20:00</t>
   </si>
   <si>
     <t>40-hour online course that aims to offer the necessary knowledge to convert a farm to organic production. PROGRAM | REGISTRATION | INFORMATION and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecological-agriculture</t>
   </si>
   <si>
     <t>Ecological production</t>
   </si>
   <si>
-    <t>Wed, 04/03/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 23:00</t>
+    <t>Wed, 3 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 23:00</t>
   </si>
   <si>
     <t>80-hour online training for professionals who wish to manage a farm in organic production, which aims to offer the necessary knowledge to be able to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecological-production</t>
   </si>
   <si>
+    <t>Cross-training for farm advisory services *Various editions*</t>
+  </si>
+  <si>
+    <t>Tue, 2 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 4 Jun 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Content ( check dates of various editions ) Farm Advisory Service Program, Incorporation of Young People and Conditionality Controls in Agriculture…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/cross-training-farm-advisory-services-various-editions</t>
+  </si>
+  <si>
     <t>Pesticides for agricultural use, qualified level</t>
   </si>
   <si>
-    <t>Tue, 04/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/02/2024 - 20:00</t>
+    <t>Thu, 2 May 2024 - 20:00</t>
   </si>
   <si>
     <t>Aimed at professional users responsible for terrestrial treatments, including non-agricultural ones, and for farmers carrying out treatments using…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticides-agricultural-use-qualified-level</t>
   </si>
   <si>
-    <t>Cross-training for farm advisory services *Various editions*</t>
-[...10 lines deleted...]
-  <si>
     <t>Future challenges in extensive agriculture from a technical point of view</t>
   </si>
   <si>
-    <t>Thu, 03/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/21/2024 - 14:00</t>
+    <t>Thu, 21 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 Mar 2024 - 14:00</t>
   </si>
   <si>
     <t>Arkaute</t>
   </si>
   <si>
     <t>Climate change: produce more with fewer resources (new varieties, responsible use of resources, digitalization...) Chapel Room. NEIKER . Arkaute Agri…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/future-challenges-extensive-agriculture-technical-point-view</t>
   </si>
   <si>
     <t>Adaptation of the vineyard to climate change. Work and experimentation in Rioja Alavesa</t>
   </si>
   <si>
-    <t>Tue, 03/12/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/12/2024 - 14:30</t>
+    <t>Tue, 12 Mar 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 12 Mar 2024 - 14:30</t>
   </si>
   <si>
     <t>Laguardia</t>
   </si>
   <si>
     <t>The recovery of viticultural diversity can be a key element when facing processes of change in our vineyards, such as, for example, in adapting to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/adaptation-vineyard-climate-change-work-and-experimentation-rioja-alavesa</t>
   </si>
   <si>
     <t>Olive tree pruning</t>
   </si>
   <si>
-    <t>Mon, 03/11/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/13/2024 - 19:00</t>
+    <t>Mon, 11 Mar 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Wed, 13 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>Benimantell</t>
   </si>
   <si>
     <t>Olive tree pruning, production and renewal. Theory and practice. PROGRAM | REGISTRATION | INFORMATION at esexag_elx@gva.es | 966907980 | Aula de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-tree-pruning</t>
   </si>
   <si>
     <t>Traceability in the winery and its relationship with the electronic winery book</t>
   </si>
   <si>
-    <t>Mon, 03/11/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/12/2024 - 20:00</t>
+    <t>Mon, 11 Mar 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 12 Mar 2024 - 20:00</t>
   </si>
   <si>
     <t>Traceability in the winery: Food safety; Main physical, chemical and microbiological contaminants in the winery; Preparation processes; Work protocol…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/traceability-winery-and-its-relationship-electronic-winery-book</t>
   </si>
   <si>
     <t>Pruning and grafting in citrus trees</t>
   </si>
   <si>
-    <t>Tue, 03/05/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/07/2024 - 19:00</t>
+    <t>Tue, 5 Mar 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>Ortexa</t>
   </si>
   <si>
     <t>Pruning and grafting in citrus trees. Theory and practice PROGRAM | REGISTRATION | INFORMATION at esexag_elx@gva.es | 966907980 | Cine Ideal 4, 03579…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-and-grafting-citrus-trees</t>
   </si>
   <si>
     <t>Drone handling course "FADEMUR Vuela" (Extremadura, Castilla-La Mancha, La Rioja)</t>
   </si>
   <si>
-    <t>Tue, 03/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/08/2024 - 20:00</t>
+    <t>Tue, 5 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 8 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>In person, Blended learning</t>
   </si>
   <si>
     <t>To promote rural women drone pilots, 3 piloting and specialization courses in precision agriculture or audiovisual purposes are being developed.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drone-handling-course-fademur-vuela-extremadura-castilla-la-mancha-la-rioja</t>
   </si>
   <si>
     <t>Introduction to organic farming</t>
   </si>
   <si>
-    <t>Mon, 03/04/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/14/2024 - 19:00</t>
+    <t>Mon, 4 Mar 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>Castalia</t>
   </si>
   <si>
     <t>Introduction to organic farming. Biodiversity and traditional varieties. PROGRAM | REGISTRATION | INFORMATION at esexag_elx@gva.es | 966907980 |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-organic-farming</t>
   </si>
   <si>
     <t>Truffle farming: Initiation</t>
   </si>
   <si>
-    <t>Mon, 03/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/13/2024 - 14:00</t>
+    <t>Mon, 4 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 13 Mar 2024 - 14:00</t>
   </si>
   <si>
     <t>Guadalajara</t>
   </si>
   <si>
-    <t>Introduction course to truffle growing in Guadalajara. APPLICATION | REGISTRATION at secretaria.ciapa@jccm.es | Marchamalo Beekeeping and Agro-…</t>
+    <t>Introduction course to truffle growing in Guadalajara. APPLICATION | REGISTRATION at secretaria.ciapa@jccm.es | Marchamalo Beekeeping and Agro…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/truffle-farming-initiation</t>
   </si>
   <si>
     <t>Advice Course in Organic Agriculture</t>
   </si>
   <si>
-    <t>Fri, 03/01/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 23:59</t>
+    <t>Fri, 1 Mar 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 23:59</t>
   </si>
   <si>
     <t>The objective of this online course of the Virtual Campus of the Ministry of Agriculture, Fisheries and Food is to offer an overview of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-course-organic-agriculture-0</t>
   </si>
   <si>
     <t>Advisory Course for Agricultural and Livestock Operations</t>
   </si>
   <si>
     <t>The objective of this online course of the Virtual Campus of the Ministry of Agriculture, Fisheries and Food is to offer an overview of the operation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advisory-course-agricultural-and-livestock-operations</t>
   </si>
   <si>
     <t>New regulations on the management of beef farms</t>
   </si>
   <si>
-    <t>Wed, 02/28/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 02/28/2024 - 13:00</t>
+    <t>Wed, 28 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 28 Feb 2024 - 13:00</t>
   </si>
   <si>
     <t>Consultar programa</t>
   </si>
   <si>
     <t>Maximum production capacity. Minimum requirements: Infrastructure, equipment and management. Location and sanitary segregation of newly installed…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-regulations-management-beef-farms</t>
   </si>
   <si>
     <t>Introduction to Precision Agriculture Technologies</t>
   </si>
   <si>
-    <t>Mon, 02/26/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/29/2024 - 14:00</t>
+    <t>Mon, 26 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 29 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Introduction course to precision agriculture technologies. Limited capacity. REGISTRATION at iriaf.albaladejito.formacion@jccm.es and 969177767 |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-precision-agriculture-technologies</t>
   </si>
   <si>
     <t>Apple tree pruning in mountain area</t>
   </si>
   <si>
-    <t>Sat, 02/24/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Sat, 02/24/2024 - 13:00</t>
+    <t>Sat, 24 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Sat, 24 Feb 2024 - 13:00</t>
   </si>
   <si>
     <t>Santesteban</t>
   </si>
   <si>
     <t>Pruning apple trees in mountain areas. Theory and practice. PROGRAM | REGISTRATION and INFORMATION 948013058 | Santesteban</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/apple-tree-pruning-mountain-area</t>
   </si>
   <si>
     <t>Precision viticulture</t>
   </si>
   <si>
-    <t>Tue, 02/20/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/20/2024 - 20:00</t>
+    <t>Tue, 20 Feb 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 20 Feb 2024 - 20:00</t>
   </si>
   <si>
     <t>Fundamentals of Precision Viticulture.; Study of the soil, plant material and irrigation through precision viticulture.; Remote sensing in precision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-viticulture</t>
   </si>
   <si>
     <t>Saving energy in the agri-food industry through the use of data</t>
   </si>
   <si>
-    <t>Tue, 02/20/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/20/2024 - 12:00</t>
+    <t>Tue, 20 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 20 Feb 2024 - 12:00</t>
   </si>
   <si>
     <t>During this day, we will have the opportunity to meet a series of key actors and experts to reveal the keys to the energy transition through data.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/saving-energy-agri-food-industry-through-use-data</t>
   </si>
   <si>
     <t>Introduction course to geographic information systems</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/23/2024 - 21:00</t>
+    <t>Mon, 19 Feb 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 23 Feb 2024 - 21:00</t>
   </si>
   <si>
     <t>The objective of the course is to collect, analyze and manage layered geographic data. Creation of cartographic maps according to our use needs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-course-geographic-information-systems</t>
   </si>
   <si>
     <t>Good hygiene practices in the honey sector</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 20:00</t>
+    <t>Mon, 19 Feb 2024 - 20:00</t>
   </si>
   <si>
     <t>Villava</t>
   </si>
   <si>
     <t>Good hygiene practices in the honey sector. Definition of honey, management of hives. PROGRAM | REGISTRATION and INFORMATION 948013052 | INTIA</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/good-hygiene-practices-honey-sector</t>
   </si>
   <si>
     <t>Soil management and fertilization in mango and avocado cultivation</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Fri, 02/23/2024 - 20:30</t>
+    <t>Mon, 19 Feb 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Fri, 23 Feb 2024 - 20:30</t>
   </si>
   <si>
     <t>Contents Edaphoclimatic requirements of avocado and mango Biodiversity in subtropical farms Soil improvement and preparation Fertilization in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soil-management-and-fertilization-mango-and-avocado-cultivation</t>
   </si>
   <si>
     <t>Almond Tree Cultivation and Pruning</t>
   </si>
   <si>
-    <t>Wed, 02/21/2024 - 20:30</t>
+    <t>Wed, 21 Feb 2024 - 20:30</t>
   </si>
   <si>
     <t>Almond Tree and Pruning Course in Cuenca REGISTRATION at iriaf.albaladejito.formacion@jccm.es | Albaladejito Agroforestry Research Center, Cuenca</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/almond-tree-cultivation-and-pruning</t>
   </si>
   <si>
     <t>Pistachio, almond and walnut pruning</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Wed, 02/28/2024 - 19:00</t>
+    <t>Mon, 19 Feb 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Wed, 28 Feb 2024 - 19:00</t>
   </si>
   <si>
     <t>Villafranca de los Barros, Badajoz</t>
   </si>
   <si>
     <t>Practical theoretical course to learn about the different varieties, vigor and pruning response, types of pruning and pruning equipment PROGRAM |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pistachio-almond-and-walnut-pruning</t>
   </si>
   <si>
     <t>Pruning and fertigation of the almond tree</t>
   </si>
   <si>
-    <t>Thu, 02/22/2024 - 19:00</t>
+    <t>Thu, 22 Feb 2024 - 19:00</t>
   </si>
   <si>
     <t>Don Benito, Badajoz</t>
   </si>
   <si>
     <t>Theoretical-practical course on pruning and fertigation of almond trees in Don Benito. PROGRAM | Contact: 924021420</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-and-fertigation-almond-tree</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Sun, 03/17/2024 - 20:00</t>
+    <t>Mon, 19 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Sun, 17 Mar 2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticides-agricultural-use-qualified-level-0</t>
   </si>
   <si>
     <t>Online Course on "Pesticide Handler Renewal"</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/29/2024 - 00:00</t>
+    <t>Mon, 19 Feb 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 29 Feb 2024 - 00:00</t>
   </si>
   <si>
     <t>Online Course on "Pesticide Handler Renewal" Valid to renew both the basic and qualified levels Open from February 19 to 29, 2024 Free for members.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-pesticide-handler-renewal</t>
   </si>
   <si>
     <t>Cost control in horticulture</t>
   </si>
   <si>
-    <t>Thu, 02/15/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/22/2024 - 14:00</t>
+    <t>Thu, 15 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 22 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Garay</t>
   </si>
   <si>
     <t>Calculation of the initial investment, sizing according to needs, amortization of the investment, budgeting, cost estimates, monitoring, etc. PROGRAM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cost-control-horticulture</t>
   </si>
   <si>
     <t>In-Person Pesticide Handler Renewal Course in Elche</t>
   </si>
   <si>
-    <t>Sat, 01/27/2024 - 08:30</t>
-[...2 lines deleted...]
-    <t>Sat, 01/27/2024 - 14:30</t>
+    <t>Sat, 27 Jan 2024 - 08:30</t>
+  </si>
+  <si>
+    <t>Sat, 27 Jan 2024 - 14:30</t>
   </si>
   <si>
     <t>Parque agroalimentario de l’Alcudia (C/ Bastida de les alcusses 7)</t>
   </si>
   <si>
     <t>In-person Pesticide Handler Renewal Course in Elche (January 27) Agrochemical training classroom Canals Alcudia agri-food park (C/ Bastida de les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/person-pesticide-handler-renewal-course-elche</t>
   </si>
   <si>
     <t>Pesticide Handler Renewal Course in Sueca</t>
   </si>
   <si>
-    <t>Sat, 01/27/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Sat, 01/27/2024 - 14:00</t>
+    <t>Sat, 27 Jan 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Sat, 27 Jan 2024 - 14:00</t>
   </si>
   <si>
     <t>Consell Agrari de Sueca (C/ Cullera, 15)</t>
   </si>
   <si>
     <t>Pesticide Handler Renewal Course in Sueca Sueca Agrarian Council (C/ Cullera, 15) This course is valid to renew both the Basic and Qualified cards.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticide-handler-renewal-course-sueca</t>
   </si>
   <si>
     <t>Pesticide Handler Renewal Course in Valencia</t>
   </si>
   <si>
-    <t>Wed, 01/24/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 01/25/2024 - 19:00</t>
+    <t>Wed, 24 Jan 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Jan 2024 - 19:00</t>
   </si>
   <si>
     <t>Calle del Mar nº 22 pta 2 de Valencia</t>
   </si>
   <si>
     <t>Pesticide Handler Renewal Course in Valencia Calle del Mar nº 22, 2nd floor of Valencia This is valid to renew both Basic and Qualified. The course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticide-handler-renewal-course-valencia</t>
   </si>
   <si>
     <t>Planning and management of the horticultural company</t>
   </si>
   <si>
-    <t>Tue, 01/23/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/13/2024 - 14:00</t>
+    <t>Tue, 23 Jan 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 13 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Garaiko Udaletxea - GARAY - BIZKAIA</t>
   </si>
   <si>
     <t>Production schedule. Planning of the work to be carried out. Purchase forecast. Crop rotation. Personnel management. Aimed at people who want to join…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/planning-and-management-horticultural-company</t>
   </si>
   <si>
     <t>Extensive crops: planning and management</t>
   </si>
   <si>
-    <t>Thu, 01/25/2024 - 14:00</t>
+    <t>Thu, 25 Jan 2024 - 14:00</t>
   </si>
   <si>
     <t>Sala Capilla. NEIKER. Campus Agroalimentario de Arkaute, s/n</t>
   </si>
   <si>
     <t>Production schedule. Crop rotation. Tillage planning. Purchase forecast. Risk prevention and safety in exploitation. Work protocol. Personal hiring.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/extensive-crops-planning-and-management</t>
   </si>
   <si>
     <t>Winter pruning in fruit trees</t>
   </si>
   <si>
-    <t>Thu, 01/18/2024 - 08:30</t>
-[...2 lines deleted...]
-    <t>Fri, 01/19/2024 - 00:00</t>
+    <t>Thu, 18 Jan 2024 - 08:30</t>
+  </si>
+  <si>
+    <t>Fri, 19 Jan 2024 - 00:00</t>
   </si>
   <si>
     <t>The objective of this training is to know the basic principles of pruning fruit trees, paying special attention to the consequences that we generate…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/winter-pruning-fruit-trees</t>
   </si>
   <si>
     <t>Soil fertility management</t>
   </si>
   <si>
-    <t>Mon, 01/08/2024 - 09:00</t>
+    <t>Mon, 8 Jan 2024 - 09:00</t>
   </si>
   <si>
     <t>Montañana (Zaragoza)</t>
   </si>
   <si>
     <t>Soil characteristics at all levels, physical, chemical and biological, options available to improve soil fertility in the long term to obtain…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soil-fertility-management</t>
   </si>
   <si>
     <t>Organic horticulture | 2nd edition</t>
   </si>
   <si>
-    <t>Mon, 01/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 02/10/2024 - 00:00</t>
+    <t>Mon, 1 Jan 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 10 Feb 2024 - 00:00</t>
   </si>
   <si>
     <t>Currently, organic production operators and advisors nationwide must have extensive and diverse training in fruit, horticultural and greenhouse crops…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-horticulture-2nd-edition</t>
   </si>
   <si>
     <t>Crop diversification technical day</t>
   </si>
   <si>
-    <t>Mon, 12/18/2023 - 08:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/18/2023 - 20:00</t>
+    <t>Mon, 18 Dec 2023 - 08:00</t>
+  </si>
+  <si>
+    <t>Mon, 18 Dec 2023 - 20:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera (Almería)</t>
   </si>
   <si>
     <t>Contents (8 hours): Cultural techniques Pests, diseases and physiopathies Commercialization</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/crop-diversification-technical-day</t>
   </si>
   <si>
     <t>Good practice conferences on agricultural waste management - biodiversity: collection and conservation of seeds for the self-management of hedges.</t>
   </si>
   <si>
-    <t>Tue, 12/12/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/12/2023 - 13:00</t>
+    <t>Tue, 12 Dec 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 12 Dec 2023 - 13:00</t>
   </si>
   <si>
     <t>Contents (4 hours) : Benefits and self-management of hedges to promote biodiversity. Identification and collection of native seeds.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/good-practice-conferences-agricultural-waste-management-biodiversity-collection</t>
   </si>
   <si>
     <t>Training course for poultry farm personnel</t>
   </si>
   <si>
-    <t>Tue, 12/05/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/22/2023 - 20:00</t>
+    <t>Tue, 5 Dec 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 Dec 2023 - 20:00</t>
   </si>
   <si>
     <t>The objective of this course is to comply with the requirement of RD 637/2021, which establishes the basic rules for the management of poultry farms…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-poultry-farm-personnel</t>
   </si>
   <si>
     <t>Assessment and mitigation of greenhouse gas emissions in agriculture: concepts, methods and simulation tools</t>
   </si>
   <si>
-    <t>Mon, 10/16/2023 - 09:15</t>
-[...2 lines deleted...]
-    <t>Fri, 10/20/2023 - 17:15</t>
+    <t>Mon, 16 Oct 2023 - 09:15</t>
+  </si>
+  <si>
+    <t>Fri, 20 Oct 2023 - 17:15</t>
   </si>
   <si>
     <t>Reasons to attend the course Obtain up-to-date knowledge of international processes for notification, elimination of GHG emissions and C removal in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/assessment-and-mitigation-greenhouse-gas-emissions-agriculture-concepts-methods</t>
   </si>
   <si>
     <t>Agricultural valuation. Concepts and their practical application</t>
   </si>
   <si>
-    <t>Thu, 10/05/2023 - 16:30</t>
-[...2 lines deleted...]
-    <t>Wed, 03/15/2023 - 20:30</t>
+    <t>Thu, 5 Oct 2023 - 16:30</t>
+  </si>
+  <si>
+    <t>Wed, 15 Mar 2023 - 20:30</t>
   </si>
   <si>
     <t>COURSE PRESENTATION Knowing the real value of things continually requires valuation. This value may vary depending on its purpose. Sometimes, knowing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-valuation-concepts-and-their-practical-application</t>
   </si>
   <si>
     <t>Calculation of the carbon footprint and the water footprint</t>
   </si>
   <si>
-    <t>Tue, 10/03/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/05/2023 - 00:00</t>
+    <t>Tue, 3 Oct 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Oct 2023 - 00:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION The agri-food system is one of the main sectors responsible for environmental degradation. Today, it is the largest user of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/calculation-carbon-footprint-and-water-footprint</t>
   </si>
   <si>
     <t>Course on practical results in cereal management through precision agriculture. Weed control solutions</t>
   </si>
   <si>
-    <t>Wed, 09/27/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/28/2023 - 00:00</t>
+    <t>Wed, 27 Sep 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 28 Sep 2023 - 00:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION Precision agriculture unifies technology and agronomic knowledge to achieve sustainable and efficient agriculture without losing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-practical-results-cereal-management-through-precision-agriculture-weed</t>
   </si>
   <si>
     <t>Online course: Plant health in organic horticultural crops</t>
   </si>
   <si>
-    <t>Thu, 06/22/2023 - 00:00</t>
-[...5 lines deleted...]
-    <t>REGISTRATION FORM The continuous growth of organic production that is being experienced both nationally and internationally, highlights the not-so-…</t>
+    <t>Thu, 22 Jun 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 8 Aug 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>REGISTRATION FORM The continuous growth of organic production that is being experienced both nationally and internationally, highlights the not-so…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-plant-health-organic-horticultural-crops</t>
   </si>
   <si>
     <t>Online course: Management of vegetal covers in organic production</t>
   </si>
   <si>
-    <t>Tue, 06/20/2023 - 00:00</t>
+    <t>Tue, 20 Jun 2023 - 00:00</t>
   </si>
   <si>
     <t>REGISTRATION FORM There is a growing interest among farmers to increase knowledge about the management of plant covers to achieve maximum…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-management-vegetal-covers-organic-production</t>
   </si>
   <si>
     <t>Course for the use of phytosanitary products - basic level</t>
   </si>
   <si>
-    <t>Mon, 06/12/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/16/2023 - 14:00</t>
+    <t>Mon, 12 Jun 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 16 Jun 2023 - 14:00</t>
   </si>
   <si>
     <t>Centro de Formación La Alfranca - Fundación Ramón Rey Ardid, Casa 6, calle de la Alfranca, 7, CP 50195 Pastriz (Zaragoza)</t>
   </si>
   <si>
     <t>Registration until June 9, 2023 Organized by: Aratria Asesores, SL. Number of attendees: 20. Dates: June 12, 13, 14, 15 and 16, 2023. Hours: Every…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-use-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>Blended course for the use of phytosanitary products - basic level</t>
   </si>
   <si>
-    <t>Fri, 06/09/2023 - 09:30</t>
-[...2 lines deleted...]
-    <t>Tue, 06/27/2023 - 19:30</t>
+    <t>Fri, 9 Jun 2023 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 27 Jun 2023 - 19:30</t>
   </si>
   <si>
     <t>Jorge Guillén, 3, local (50018) Zaragoza.</t>
   </si>
   <si>
-    <t>Registration until June 8, 2023 Organized by: Aratria Asesores, SL. Number of attendees: 20. Start dates: June 9, 2023. End date: June 27, 2023. In-…</t>
+    <t>Registration until June 8, 2023 Organized by: Aratria Asesores, SL. Number of attendees: 20. Start dates: June 9, 2023. End date: June 27, 2023. In…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/blended-course-use-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>Online Course on Sustainability in agricultural production</t>
   </si>
   <si>
-    <t>Thu, 06/08/2023 - 00:00</t>
+    <t>Thu, 8 Jun 2023 - 00:00</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>Only for students from the Valencian Community with links to the agri-food sector The word sustainability has gone, in just a few years, from being…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-sustainability-agricultural-production</t>
   </si>
   <si>
     <t>Calculation of water needs and irrigation programming</t>
   </si>
   <si>
-    <t>Sun, 06/04/2023 - 12:00</t>
+    <t>Sun, 4 Jun 2023 - 12:00</t>
   </si>
   <si>
     <t>The global strategy to guarantee the supply of food to the current population inevitably contemplates a parallel increase in agricultural production…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/calculation-water-needs-and-irrigation-programming</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN RUMINANT LIVESTOCK FARMS</t>
   </si>
   <si>
-    <t>Mon, 05/22/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/25/2023 - 00:00</t>
+    <t>Mon, 22 May 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 May 2023 - 00:00</t>
   </si>
   <si>
     <t>Jerez de la Frontera (Cádiz)</t>
   </si>
   <si>
     <t>Code: 2023KBG30901 Edition : 1 Municipality : JEREZ DE LA FRONTERA Province: CADIZ Center: IFAPA Rancho de la Merced Center Start date: 05/22/2023…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-ruminant-livestock-farms</t>
   </si>
   <si>
     <t>Biocides for livestock use</t>
   </si>
   <si>
-    <t>Fri, 05/19/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/30/2023 - 00:00</t>
+    <t>Fri, 19 May 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 May 2023 - 00:00</t>
   </si>
   <si>
     <t>Villaviciosa de Odón (Madrid)</t>
   </si>
   <si>
     <t>The course is aimed at the “ responsible person ” referred to in article 2.e) of Royal Decree 638/2019: Article 2.e) Person responsible for the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/biocides-livestock-use</t>
   </si>
   <si>
     <t>New regulations on organic production</t>
   </si>
   <si>
-    <t>Tue, 05/16/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/24/2023 - 00:00</t>
+    <t>Tue, 16 May 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 24 May 2023 - 00:00</t>
   </si>
   <si>
     <t>On January 1, 2022, RE 2018/848, on organic production and labeling of organic products, came into force to continue guaranteeing products with high…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-regulations-organic-production</t>
   </si>
   <si>
     <t>Occupational risks in the Agricultural Sector</t>
   </si>
   <si>
-    <t>Thu, 05/11/2023 - 18:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/11/2023 - 21:00</t>
+    <t>Thu, 11 May 2023 - 18:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 May 2023 - 21:00</t>
   </si>
   <si>
     <t>Alpuente (Valencia)</t>
   </si>
   <si>
     <t>GOALS Analyze the stability of the agricultural tractor against overturning. Know the indicators that allow evaluating said stability. Respect the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/occupational-risks-agricultural-sector</t>
   </si>
   <si>
     <t>Summer pruning in fruit trees</t>
   </si>
   <si>
-    <t>Wed, 05/10/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/10/2023 - 14:00</t>
+    <t>Wed, 10 May 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 10 May 2023 - 14:00</t>
   </si>
   <si>
     <t>Centro Río Gallego (Zaragoza)</t>
   </si>
   <si>
     <t>Green or summer pruning of fruit trees is a complementary technique to winter pruning. This term encompasses the set of tasks necessary to carry out…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/summer-pruning-fruit-trees</t>
   </si>
   <si>
-    <t>Wed, 05/10/2023 - 00:00</t>
+    <t>Wed, 10 May 2023 - 00:00</t>
   </si>
   <si>
     <t>The objective of this course is to offer an overview of the regulation of organic agricultural production, and the basic foundations of this type of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-course-organic-agriculture</t>
   </si>
   <si>
     <t>Blended course for the use of phytosanitary products - qualified level</t>
   </si>
   <si>
-    <t>Tue, 05/09/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sun, 09/10/2023 - 00:00</t>
+    <t>Tue, 9 May 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 10 Sep 2023 - 00:00</t>
   </si>
   <si>
     <t>La Almunia de doña Godina (Zaragoza)</t>
   </si>
   <si>
     <t>Registration until May 8, 2023 Organized by: Center for Technical and Administrative Education, SL. Number of attendees: 25. Start dates: May 9, 2023…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/blended-course-use-phytosanitary-products-qualified-level</t>
   </si>
   <si>
     <t>Digital tools applied to agriculture</t>
   </si>
   <si>
-    <t>Wed, 12/14/2022 - 15:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/16/2022 - 14:30</t>
+    <t>Wed, 14 Dec 2022 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 16 Dec 2022 - 14:30</t>
   </si>
   <si>
     <t>Llombai, Valencia</t>
   </si>
   <si>
     <t>The EFA Valencian Community Federation programs the 16-hour in-person training activity "Digital tools applied to agriculture" with the following…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-tools-applied-agriculture</t>
   </si>
   <si>
     <t>Integrated citrus production</t>
   </si>
   <si>
-    <t>Mon, 12/12/2022 - 15:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/15/2022 - 19:00</t>
+    <t>Mon, 12 Dec 2022 - 15:00</t>
+  </si>
+  <si>
+    <t>Thu, 15 Dec 2022 - 19:00</t>
   </si>
   <si>
     <t>The EFA Valencian Community Federation programs the 12-hour in-person training activity "Integrated citrus production" with the following contents :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integrated-citrus-production</t>
   </si>
   <si>
     <t>Strategies to improve crop yields</t>
   </si>
   <si>
-    <t>Wed, 11/16/2022 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/16/2022 - 17:00</t>
+    <t>Wed, 16 Nov 2022 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 16 Nov 2022 - 17:00</t>
   </si>
   <si>
     <t>Webinar. Strategies to improve crop yields Cases will be presented explaining how BeCrop® technology was used to develop effective strategies for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/strategies-improve-crop-yields</t>
   </si>
   <si>
     <t>Course for maintainer of facilities at risk of Legionella</t>
   </si>
   <si>
-    <t>Wed, 11/02/2022 - 16:00</t>
-[...2 lines deleted...]
-    <t>Initial training and renewal Duration and cost: F. Initial: 30 teaching hours. Amount: €440 (rewardable) Renewal: 10 teaching hours. Amount: €220 (…</t>
+    <t>Wed, 2 Nov 2022 - 16:00</t>
+  </si>
+  <si>
+    <t>Initial training and renewal Duration and cost: F. Initial: 30 teaching hours. Amount: €440 (rewardable) Renewal: 10 teaching hours. Amount: €220…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-maintainer-facilities-risk-legionella</t>
   </si>
   <si>
     <t>Nutrition and health in organic livestock</t>
   </si>
   <si>
-    <t>Mon, 10/24/2022 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/09/2022 - 00:00</t>
+    <t>Mon, 24 Oct 2022 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 9 Nov 2022 - 00:00</t>
   </si>
   <si>
     <t>The Spanish Society of Organic Agriculture and Agroecology (SEAE) offers a series of free courses aimed at unemployed people in Extremadura, on…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/nutrition-and-health-organic-livestock</t>
   </si>
   <si>
     <t>"Grazing with flock dogs" course in Albocàsser</t>
   </si>
   <si>
-    <t>Wed, 10/19/2022 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/20/2022 - 00:00</t>
+    <t>Wed, 19 Oct 2022 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Oct 2022 - 00:00</t>
   </si>
   <si>
     <t>Albocàsser</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/grazing-flock-dogs-course-albocasser</t>
   </si>
   <si>
     <t>Course "Economic management of agricultural holdings" in Calpe (Alicante)</t>
   </si>
   <si>
-    <t>Fri, 10/14/2022 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 10/15/2022 - 00:00</t>
+    <t>Fri, 14 Oct 2022 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 15 Oct 2022 - 00:00</t>
   </si>
   <si>
     <t>Calpe</t>
   </si>
   <si>
     <t>The Unió de Llauradors organizes a course on "ECONOMIC MANAGEMENT OF AGRICULTURAL EXPLOITATIONS" on October 14 and 15, lasting 12 teaching hours,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-economic-management-agricultural-holdings-calpe-alicante</t>
   </si>
   <si>
     <t>Organic production of dairy goats</t>
   </si>
   <si>
-    <t>Mon, 10/10/2022 - 00:00</t>
+    <t>Mon, 10 Oct 2022 - 00:00</t>
   </si>
   <si>
     <t>https://www.agroecologia.net/evento/curso-caprino-leche-ev22/?instance_id=436</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-dairy-goats</t>
   </si>
   <si>
     <t>Introduction Course to the Digital Field Notebook for Farmers</t>
   </si>
   <si>
-    <t>Fri, 10/07/2022 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/07/2022 - 10:15</t>
+    <t>Fri, 7 Oct 2022 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Oct 2022 - 10:15</t>
   </si>
   <si>
     <t>Agroslab</t>
   </si>
   <si>
-    <t>The entry into force of the CHALLENGE in the Treatment Sector in November of last year has meant a relevant change in the situation of those “…</t>
+    <t>The entry into force of the CHALLENGE in the Treatment Sector in November of last year has meant a relevant change in the situation of those…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-course-digital-field-notebook-farmers</t>
   </si>
   <si>
     <t>Course for the renewal of the phytosanitary professional user card. Vilanova d'Alcolea</t>
   </si>
   <si>
-    <t>Mon, 10/03/2022 - 00:00</t>
+    <t>Mon, 3 Oct 2022 - 00:00</t>
   </si>
   <si>
     <t>Vilanova D’ Alcolea (Castellón)</t>
   </si>
   <si>
     <t>Directed to Employed or self-employed workers in the agri-food sector or who wish to join it. Place and date of celebration Sant Bartomeu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-renewal-phytosanitary-professional-user-card-vilanova-dalcolea</t>
   </si>
   <si>
     <t>New technologies and practices for family farming</t>
   </si>
   <si>
-    <t>Tue, 06/07/2022 - 12:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/30/2022 - 12:00</t>
+    <t>Tue, 7 Jun 2022 - 12:00</t>
+  </si>
+  <si>
+    <t>Fri, 30 Dec 2022 - 12:00</t>
   </si>
   <si>
     <t>The 20-hour self-learning course seeks to promote the innovation ecosystem with respect to the agents involved in family farming and encourage the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-technologies-and-practices-family-farming</t>
   </si>
   <si>
     <t>Agroecological Performance Evaluation Tool (TAPE)</t>
   </si>
   <si>
-    <t>Wed, 12/15/2021 - 12:00</t>
-[...2 lines deleted...]
-    <t>Sat, 12/31/2022 - 12:00</t>
+    <t>Wed, 15 Dec 2021 - 12:00</t>
+  </si>
+  <si>
+    <t>Sat, 31 Dec 2022 - 12:00</t>
   </si>
   <si>
     <t>The 25-hour self-study course " Tool for Agroecology Performance Evaluation (TAPE)" provides guidance on how to evaluate agroecology using the Tool…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agroecological-performance-evaluation-tool-tape</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -4115,6978 +4139,7030 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J238"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J238"/>
+      <selection activeCell="A1" sqref="A1:J240"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="208.663" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="1" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>21</v>
-      </c>
-[...22 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="G4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>29</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>36</v>
-      </c>
-[...25 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>45</v>
-      </c>
-[...16 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>51</v>
-      </c>
-[...22 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>59</v>
-      </c>
-[...14 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="F9" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="1" t="s">
+      <c r="H9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="G9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="G11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>77</v>
-      </c>
-[...19 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="F12" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="G12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="J13" s="1" t="s">
         <v>88</v>
-      </c>
-[...22 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="G14" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="J14" s="1" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="D15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="G15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="1" t="s">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>105</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E17" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17" s="1" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="E18" s="1"/>
+        <v>113</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="F19" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="G19" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I19" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="1" t="s">
+      <c r="J19" s="1" t="s">
         <v>122</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="C20" s="1"/>
+        <v>124</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>125</v>
+      </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="D21" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="F21" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F21" s="1" t="s">
+      <c r="G21" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="G21" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I21" s="1" t="s">
+      <c r="J21" s="1" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I22" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="J22" s="1" t="s">
         <v>138</v>
-      </c>
-[...19 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="J23" s="1" t="s">
         <v>144</v>
-      </c>
-[...25 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I24" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="J24" s="1" t="s">
         <v>152</v>
-      </c>
-[...22 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E25" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="F25" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="G25" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I25" s="1" t="s">
+      <c r="J25" s="1" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="G26" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I26" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="1" t="s">
+      <c r="J26" s="1" t="s">
         <v>164</v>
-      </c>
-[...10 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="E27" s="1" t="s">
+      <c r="J27" s="1" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="G28" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="J28" s="1" t="s">
         <v>174</v>
-      </c>
-[...16 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="E29" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="1" t="s">
+      <c r="F29" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="E29" s="1" t="s">
+      <c r="G29" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="F29" s="1" t="s">
+      <c r="J29" s="1" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B30" s="1" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I31" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D31" s="1" t="s">
+      <c r="J31" s="1" t="s">
         <v>191</v>
-      </c>
-[...14 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E32" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="F32" s="1"/>
+      <c r="G32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="J32" s="1" t="s">
         <v>197</v>
-      </c>
-[...19 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-      <c r="E33" s="1"/>
+        <v>193</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>200</v>
+      </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>117</v>
+        <v>201</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="D34" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F34" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="G34" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="1" t="s">
+      <c r="J34" s="1" t="s">
         <v>208</v>
-      </c>
-[...10 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
-      <c r="F35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>214</v>
+        <v>126</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F36" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="G36" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C36" s="1"/>
-[...9 lines deleted...]
-      <c r="I36" s="1" t="s">
+      <c r="J36" s="1" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="C37" s="1" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
-      <c r="F37" s="1"/>
+      <c r="F37" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G37" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I37" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="J37" s="1" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="B38" s="1" t="s">
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I38" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="C38" s="1"/>
-[...6 lines deleted...]
-      <c r="F38" s="1" t="s">
+      <c r="J38" s="1" t="s">
         <v>227</v>
-      </c>
-[...10 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I39" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="J39" s="1" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="B40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1"/>
-      <c r="D40" s="1"/>
-[...1 lines deleted...]
-      <c r="F40" s="1"/>
+      <c r="D40" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>235</v>
+      </c>
       <c r="G40" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="C44" s="1" t="s">
         <v>249</v>
       </c>
+      <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
-      <c r="F44" s="1" t="s">
+      <c r="F44" s="1"/>
+      <c r="G44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I44" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="G44" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I44" s="1" t="s">
+      <c r="J44" s="1" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1" t="s">
-        <v>60</v>
+        <v>258</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I46" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="J46" s="1" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B47" s="1" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I47" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="J47" s="1" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B48" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B48" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="1"/>
+      <c r="C48" s="1" t="s">
+        <v>267</v>
+      </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
-      <c r="F48" s="1"/>
+      <c r="F48" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G48" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="C49" s="1" t="s">
         <v>271</v>
       </c>
+      <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>272</v>
       </c>
       <c r="J49" s="1" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>275</v>
-[...9 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I50" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="J50" s="1" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="C51" s="1" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I51" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="J51" s="1" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I52" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="J52" s="1" t="s">
         <v>285</v>
-      </c>
-[...19 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="B54" s="1" t="s">
+      <c r="G54" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I54" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="J54" s="1" t="s">
         <v>298</v>
-      </c>
-[...15 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="B55" s="1" t="s">
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I55" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="J55" s="1" t="s">
         <v>303</v>
-      </c>
-[...19 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
-      <c r="F56" s="1"/>
+      <c r="F56" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G56" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="F57" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="B57" s="1" t="s">
+      <c r="G57" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I57" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="C57" s="1" t="s">
+      <c r="J57" s="1" t="s">
         <v>316</v>
-      </c>
-[...15 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
+      <c r="G58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I58" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="B58" s="1" t="s">
+      <c r="J58" s="1" t="s">
         <v>321</v>
-      </c>
-[...22 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
-      <c r="F59" s="1"/>
+      <c r="F59" s="1" t="s">
+        <v>325</v>
+      </c>
       <c r="G59" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="G60" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I60" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="J60" s="1" t="s">
         <v>333</v>
-      </c>
-[...17 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="B61" s="1" t="s">
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I61" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="J61" s="1" t="s">
         <v>338</v>
-      </c>
-[...19 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I62" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B62" s="1" t="s">
+      <c r="J62" s="1" t="s">
         <v>343</v>
-      </c>
-[...22 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I63" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="J63" s="1" t="s">
         <v>349</v>
-      </c>
-[...16 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F64" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="B64" s="1" t="s">
+      <c r="G64" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I64" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="C64" s="1" t="s">
+      <c r="J64" s="1" t="s">
         <v>355</v>
-      </c>
-[...19 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
+      <c r="G65" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I65" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="J65" s="1" t="s">
         <v>360</v>
-      </c>
-[...22 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I66" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="B66" s="1" t="s">
+      <c r="J66" s="1" t="s">
         <v>366</v>
-      </c>
-[...16 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="B67" s="1" t="s">
+      <c r="G67" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I67" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="C67" s="1" t="s">
+      <c r="J67" s="1" t="s">
         <v>372</v>
-      </c>
-[...19 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I68" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="B68" s="1" t="s">
+      <c r="J68" s="1" t="s">
         <v>377</v>
-      </c>
-[...22 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="J69" s="1" t="s">
         <v>383</v>
-      </c>
-[...19 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E70" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="B70" s="1" t="s">
+      <c r="F70" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="G70" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I70" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="D70" s="1"/>
-[...8 lines deleted...]
-      <c r="I70" s="1" t="s">
+      <c r="J70" s="1" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>359</v>
+        <v>400</v>
       </c>
       <c r="B73" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="C73" s="1" t="s">
+      <c r="D73" s="1"/>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1"/>
+      <c r="G73" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I73" s="1" t="s">
         <v>403</v>
-      </c>
-[...16 lines deleted...]
-        <v>363</v>
       </c>
       <c r="J73" s="1" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
         <v>405</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
-      <c r="F74" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F74" s="1"/>
       <c r="G74" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>408</v>
       </c>
       <c r="J74" s="1" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="J75" s="1" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
         <v>413</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>388</v>
+        <v>415</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
-      <c r="F76" s="1"/>
+      <c r="F76" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="G76" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="D77" s="1"/>
+        <v>419</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>63</v>
+      </c>
       <c r="E77" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>422</v>
-[...4 lines deleted...]
-      <c r="E78" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1"/>
+      <c r="F78" s="1"/>
+      <c r="G78" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I78" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="F78" s="1" t="s">
-[...8 lines deleted...]
-      <c r="I78" s="1" t="s">
+      <c r="J78" s="1" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>320</v>
+        <v>367</v>
       </c>
       <c r="B79" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="D79" s="1"/>
+      <c r="E79" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I79" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J79" s="1" t="s">
         <v>427</v>
-      </c>
-[...19 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="J80" s="1" t="s">
         <v>433</v>
-      </c>
-[...25 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I81" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="B81" s="1" t="s">
+      <c r="J81" s="1" t="s">
         <v>440</v>
-      </c>
-[...22 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="F82" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="B82" s="1" t="s">
+      <c r="G82" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I82" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E82" s="1" t="s">
+      <c r="J82" s="1" t="s">
         <v>446</v>
-      </c>
-[...13 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I83" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="J83" s="1" t="s">
         <v>451</v>
-      </c>
-[...22 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I84" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="B84" s="1" t="s">
+      <c r="J84" s="1" t="s">
         <v>457</v>
-      </c>
-[...20 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E85" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="B85" s="1" t="s">
+      <c r="F85" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I85" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="J85" s="1" t="s">
         <v>463</v>
-      </c>
-[...19 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="F86" s="1"/>
+      <c r="G86" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I86" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="B86" s="1" t="s">
+      <c r="J86" s="1" t="s">
         <v>468</v>
-      </c>
-[...22 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I87" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="J87" s="1" t="s">
         <v>474</v>
-      </c>
-[...22 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F88" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="B88" s="1" t="s">
+      <c r="G88" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I88" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="J88" s="1" t="s">
         <v>480</v>
-      </c>
-[...19 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I89" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="B89" s="1" t="s">
+      <c r="J89" s="1" t="s">
         <v>485</v>
-      </c>
-[...22 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="J90" s="1" t="s">
         <v>491</v>
-      </c>
-[...22 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="F91" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="G91" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I91" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="J91" s="1" t="s">
         <v>498</v>
-      </c>
-[...19 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>168</v>
+        <v>194</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>169</v>
+        <v>501</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I93" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="B93" s="1" t="s">
+      <c r="J93" s="1" t="s">
         <v>511</v>
-      </c>
-[...22 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I94" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="B94" s="1" t="s">
+      <c r="J94" s="1" t="s">
         <v>517</v>
-      </c>
-[...20 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="F95" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="B95" s="1" t="s">
+      <c r="G95" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I95" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="C95" s="1" t="s">
+      <c r="J95" s="1" t="s">
         <v>523</v>
-      </c>
-[...15 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="B96" s="1" t="s">
+      <c r="D96" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="F96" s="1"/>
+      <c r="G96" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I96" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="C96" s="1" t="s">
+      <c r="J96" s="1" t="s">
         <v>528</v>
-      </c>
-[...19 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E97" s="1"/>
+      <c r="F97" s="1"/>
+      <c r="G97" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I97" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="B97" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="1" t="s">
+      <c r="J97" s="1" t="s">
         <v>533</v>
-      </c>
-[...19 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I98" s="1" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1" t="s">
-        <v>516</v>
+        <v>537</v>
       </c>
       <c r="B99" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I99" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="J99" s="1" t="s">
         <v>541</v>
-      </c>
-[...17 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1" t="s">
-        <v>516</v>
+        <v>542</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="D100" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E100" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="D100" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F100" s="1"/>
+      <c r="F100" s="1" t="s">
+        <v>545</v>
+      </c>
       <c r="G100" s="1" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>519</v>
+        <v>546</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1" t="s">
-        <v>546</v>
+        <v>524</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E101" s="1"/>
+        <v>194</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>495</v>
+      </c>
       <c r="F101" s="1"/>
       <c r="G101" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>549</v>
+        <v>527</v>
       </c>
       <c r="J101" s="1" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>52</v>
+        <v>551</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F102" s="1"/>
       <c r="G102" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="E103" s="1"/>
-      <c r="F103" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F103" s="1"/>
       <c r="G103" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>558</v>
+        <v>62</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>487</v>
+        <v>501</v>
       </c>
       <c r="F104" s="1"/>
       <c r="G104" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="J104" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="E105" s="1"/>
       <c r="F105" s="1" t="s">
-        <v>561</v>
+        <v>17</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I105" s="1" t="s">
-        <v>489</v>
+        <v>564</v>
       </c>
       <c r="J105" s="1" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1" t="s">
-        <v>359</v>
+        <v>524</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>53</v>
+        <v>194</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>495</v>
+      </c>
+      <c r="F106" s="1"/>
       <c r="G106" s="1" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>363</v>
+        <v>527</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B107" s="1" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="D107" s="1"/>
-[...1 lines deleted...]
-      <c r="F107" s="1"/>
+      <c r="D107" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>569</v>
+      </c>
       <c r="G107" s="1" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>569</v>
+        <v>497</v>
       </c>
       <c r="J107" s="1" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B108" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="B108" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1" t="s">
-        <v>543</v>
-[...3 lines deleted...]
-      <c r="F108" s="1"/>
+        <v>572</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>370</v>
+      </c>
       <c r="G108" s="1" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>572</v>
+        <v>371</v>
       </c>
       <c r="J108" s="1" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1" t="s">
         <v>574</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>575</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>576</v>
       </c>
       <c r="D109" s="1"/>
       <c r="E109" s="1"/>
       <c r="F109" s="1"/>
       <c r="G109" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>577</v>
       </c>
       <c r="J109" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1" t="s">
         <v>579</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>581</v>
+        <v>551</v>
       </c>
       <c r="D110" s="1"/>
       <c r="E110" s="1"/>
       <c r="F110" s="1"/>
       <c r="G110" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="J110" s="1" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="B111" s="1" t="s">
+      <c r="D111" s="1"/>
+      <c r="E111" s="1"/>
+      <c r="F111" s="1"/>
+      <c r="G111" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I111" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="C111" s="1" t="s">
+      <c r="J111" s="1" t="s">
         <v>586</v>
-      </c>
-[...19 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>593</v>
-[...3 lines deleted...]
-      </c>
+        <v>589</v>
+      </c>
+      <c r="D112" s="1"/>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="F113" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="B113" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="1" t="s">
+      <c r="G113" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I113" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="D113" s="1" t="s">
-[...14 lines deleted...]
-      <c r="I113" s="1" t="s">
+      <c r="J113" s="1" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B114" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="B114" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>191</v>
+        <v>25</v>
       </c>
       <c r="E114" s="1"/>
-      <c r="F114" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F114" s="1"/>
       <c r="G114" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="J114" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>604</v>
+        <v>63</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>604</v>
+        <v>64</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>604</v>
+        <v>64</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="J115" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>168</v>
+        <v>199</v>
       </c>
       <c r="E116" s="1"/>
       <c r="F116" s="1" t="s">
-        <v>168</v>
+        <v>199</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I116" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="J116" s="1" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="D117" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="B117" s="1" t="s">
+      <c r="E117" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I117" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="C117" s="1" t="s">
+      <c r="J117" s="1" t="s">
         <v>614</v>
-      </c>
-[...13 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="B118" s="1" t="s">
+      <c r="D118" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E118" s="1"/>
+      <c r="F118" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I118" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="C118" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I118" s="1" t="s">
+      <c r="J118" s="1" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B119" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="B119" s="1" t="s">
+      <c r="C119" s="1" t="s">
         <v>622</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="D119" s="1"/>
+      <c r="E119" s="1"/>
+      <c r="F119" s="1"/>
+      <c r="G119" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I119" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="D119" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F119" s="1" t="s">
+      <c r="J119" s="1" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>629</v>
+        <v>62</v>
       </c>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="J120" s="1" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="F121" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="B121" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="1" t="s">
+      <c r="G121" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I121" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="D121" s="1"/>
-[...8 lines deleted...]
-      <c r="I121" s="1" t="s">
+      <c r="J121" s="1" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B122" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="B122" s="1" t="s">
+      <c r="C122" s="1" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>638</v>
       </c>
       <c r="J122" s="1" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1" t="s">
         <v>640</v>
       </c>
       <c r="B123" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>642</v>
       </c>
       <c r="J123" s="1" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1" t="s">
         <v>644</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>645</v>
-[...9 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1"/>
+      <c r="F124" s="1"/>
       <c r="G124" s="1" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>646</v>
       </c>
       <c r="J124" s="1" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
         <v>648</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>649</v>
       </c>
       <c r="C125" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1"/>
+      <c r="F125" s="1"/>
+      <c r="G125" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I125" s="1" t="s">
         <v>650</v>
       </c>
-      <c r="D125" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E125" s="1" t="s">
+      <c r="J125" s="1" t="s">
         <v>651</v>
-      </c>
-[...13 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="J126" s="1" t="s">
         <v>655</v>
-      </c>
-[...25 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E127" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="B127" s="1" t="s">
+      <c r="F127" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="C127" s="1" t="s">
+      <c r="G127" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I127" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="D127" s="1"/>
-[...8 lines deleted...]
-      <c r="I127" s="1" t="s">
+      <c r="J127" s="1" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="B128" s="1" t="s">
+      <c r="D128" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I128" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="C128" s="1" t="s">
+      <c r="J128" s="1" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>669</v>
-      </c>
-[...4 lines deleted...]
-        <v>671</v>
       </c>
       <c r="D129" s="1"/>
       <c r="E129" s="1"/>
       <c r="F129" s="1"/>
       <c r="G129" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="I129" s="1" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="J129" s="1" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C130" s="1" t="s">
         <v>674</v>
-      </c>
-[...4 lines deleted...]
-        <v>676</v>
       </c>
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
       <c r="F130" s="1"/>
       <c r="G130" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I130" s="1" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="J130" s="1" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="C131" s="1" t="s">
         <v>679</v>
-      </c>
-[...4 lines deleted...]
-        <v>681</v>
       </c>
       <c r="D131" s="1"/>
       <c r="E131" s="1"/>
       <c r="F131" s="1"/>
       <c r="G131" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="C132" s="1" t="s">
         <v>684</v>
-      </c>
-[...4 lines deleted...]
-        <v>686</v>
       </c>
       <c r="D132" s="1"/>
       <c r="E132" s="1"/>
       <c r="F132" s="1"/>
-      <c r="G132" s="1"/>
+      <c r="G132" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H132" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C133" s="1" t="s">
         <v>689</v>
-      </c>
-[...4 lines deleted...]
-        <v>691</v>
       </c>
       <c r="D133" s="1"/>
       <c r="E133" s="1"/>
       <c r="F133" s="1"/>
       <c r="G133" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C134" s="1" t="s">
         <v>694</v>
-      </c>
-[...4 lines deleted...]
-        <v>696</v>
       </c>
       <c r="D134" s="1"/>
       <c r="E134" s="1"/>
       <c r="F134" s="1"/>
-      <c r="G134" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G134" s="1"/>
       <c r="H134" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C135" s="1" t="s">
         <v>699</v>
-      </c>
-[...4 lines deleted...]
-        <v>701</v>
       </c>
       <c r="D135" s="1"/>
       <c r="E135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="C136" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="D136" s="1"/>
+      <c r="E136" s="1"/>
+      <c r="F136" s="1"/>
+      <c r="G136" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I136" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="C136" s="1" t="s">
+      <c r="J136" s="1" t="s">
         <v>706</v>
-      </c>
-[...17 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="B137" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D137" s="1"/>
       <c r="E137" s="1"/>
       <c r="F137" s="1"/>
       <c r="G137" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="D138" s="1"/>
+      <c r="E138" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I138" s="1" t="s">
         <v>715</v>
       </c>
-      <c r="C138" s="1" t="s">
-[...13 lines deleted...]
-      <c r="I138" s="1" t="s">
+      <c r="J138" s="1" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="C139" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="C139" s="1" t="s">
+      <c r="D139" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E139" s="1"/>
+      <c r="F139" s="1"/>
+      <c r="G139" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I139" s="1" t="s">
         <v>720</v>
       </c>
-      <c r="D139" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F139" s="1" t="s">
+      <c r="J139" s="1" t="s">
         <v>721</v>
-      </c>
-[...10 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E140" s="1"/>
+      <c r="F140" s="1"/>
+      <c r="G140" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I140" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="B140" s="1" t="s">
+      <c r="J140" s="1" t="s">
         <v>725</v>
-      </c>
-[...22 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I141" s="1" t="s">
         <v>730</v>
       </c>
-      <c r="B141" s="1" t="s">
+      <c r="J141" s="1" t="s">
         <v>731</v>
-      </c>
-[...16 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F142" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="B142" s="1" t="s">
+      <c r="G142" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I142" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="C142" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F142" s="1" t="s">
+      <c r="J142" s="1" t="s">
         <v>737</v>
-      </c>
-[...10 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="B143" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D143" s="1"/>
       <c r="E143" s="1"/>
       <c r="F143" s="1"/>
-      <c r="G143" s="1"/>
+      <c r="G143" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H143" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1"/>
+      <c r="F144" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="B144" s="1" t="s">
-[...10 lines deleted...]
-      <c r="G144" s="1"/>
+      <c r="G144" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H144" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>746</v>
       </c>
       <c r="J144" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1" t="s">
         <v>748</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>750</v>
       </c>
-      <c r="D145" s="1"/>
+      <c r="D145" s="1" t="s">
+        <v>155</v>
+      </c>
       <c r="E145" s="1"/>
       <c r="F145" s="1"/>
-      <c r="G145" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G145" s="1"/>
       <c r="H145" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>751</v>
       </c>
       <c r="J145" s="1" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1" t="s">
         <v>753</v>
       </c>
       <c r="B146" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F146" s="1"/>
+      <c r="G146" s="1"/>
+      <c r="H146" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I146" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="J146" s="1" t="s">
         <v>755</v>
-      </c>
-[...19 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1"/>
+      <c r="F147" s="1"/>
+      <c r="G147" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H147" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I147" s="1" t="s">
         <v>759</v>
       </c>
-      <c r="B147" s="1" t="s">
+      <c r="J147" s="1" t="s">
         <v>760</v>
-      </c>
-[...22 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I148" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="B148" s="1" t="s">
+      <c r="J148" s="1" t="s">
         <v>766</v>
-      </c>
-[...22 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I149" s="1" t="s">
         <v>771</v>
       </c>
-      <c r="B149" s="1" t="s">
+      <c r="J149" s="1" t="s">
         <v>772</v>
-      </c>
-[...18 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F150" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="B150" s="1" t="s">
+      <c r="G150" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I150" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="C150" s="1" t="s">
+      <c r="J150" s="1" t="s">
         <v>778</v>
-      </c>
-[...17 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1"/>
+      <c r="F151" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I151" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="B151" s="1" t="s">
+      <c r="J151" s="1" t="s">
         <v>783</v>
-      </c>
-[...18 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>788</v>
-[...1 lines deleted...]
-      <c r="D152" s="1"/>
+        <v>786</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="E152" s="1"/>
       <c r="F152" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="J152" s="1" t="s">
         <v>789</v>
-      </c>
-[...10 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C153" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="B153" s="1" t="s">
+      <c r="D153" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E153" s="1"/>
+      <c r="F153" s="1"/>
+      <c r="G153" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I153" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="C153" s="1" t="s">
+      <c r="J153" s="1" t="s">
         <v>794</v>
-      </c>
-[...15 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1"/>
+      <c r="F154" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I154" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="B154" s="1" t="s">
+      <c r="J154" s="1" t="s">
         <v>799</v>
-      </c>
-[...22 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1"/>
+      <c r="F155" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I155" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="J155" s="1" t="s">
         <v>805</v>
-      </c>
-[...21 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="F156" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="B156" s="1" t="s">
+      <c r="G156" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I156" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="J156" s="1" t="s">
         <v>812</v>
-      </c>
-[...17 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E157" s="1"/>
+      <c r="F157" s="1"/>
+      <c r="G157" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I157" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="B157" s="1" t="s">
+      <c r="J157" s="1" t="s">
         <v>817</v>
-      </c>
-[...20 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>146</v>
+        <v>507</v>
       </c>
       <c r="E158" s="1"/>
       <c r="F158" s="1" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I158" s="1" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="J158" s="1" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>30</v>
+        <v>294</v>
       </c>
       <c r="E159" s="1"/>
       <c r="F159" s="1" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E160" s="1"/>
+      <c r="F160" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I160" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="B160" s="1" t="s">
+      <c r="J160" s="1" t="s">
         <v>835</v>
-      </c>
-[...22 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E161" s="1"/>
+      <c r="F161" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I161" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="J161" s="1" t="s">
         <v>841</v>
-      </c>
-[...21 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="F162" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="B162" s="1" t="s">
+      <c r="G162" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I162" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="C162" s="1" t="s">
+      <c r="J162" s="1" t="s">
         <v>848</v>
-      </c>
-[...19 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E163" s="1"/>
+      <c r="F163" s="1"/>
+      <c r="G163" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I163" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="B163" s="1" t="s">
+      <c r="J163" s="1" t="s">
         <v>853</v>
-      </c>
-[...22 lines deleted...]
-        <v>857</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I164" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="B164" s="1" t="s">
+      <c r="J164" s="1" t="s">
         <v>859</v>
-      </c>
-[...20 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H165" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I165" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="B165" s="1" t="s">
+      <c r="J165" s="1" t="s">
         <v>865</v>
-      </c>
-[...18 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>168</v>
+        <v>312</v>
       </c>
       <c r="E166" s="1"/>
       <c r="F166" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I166" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="J166" s="1" t="s">
         <v>871</v>
-      </c>
-[...10 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="B167" s="1" t="s">
+      <c r="D167" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E167" s="1"/>
+      <c r="F167" s="1"/>
+      <c r="G167" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I167" s="1" t="s">
         <v>875</v>
       </c>
-      <c r="C167" s="1" t="s">
+      <c r="J167" s="1" t="s">
         <v>876</v>
-      </c>
-[...17 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E168" s="1"/>
+      <c r="F168" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I168" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="B168" s="1" t="s">
+      <c r="J168" s="1" t="s">
         <v>881</v>
-      </c>
-[...18 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>304</v>
+        <v>199</v>
       </c>
       <c r="E169" s="1"/>
       <c r="F169" s="1" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="J169" s="1" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E170" s="1"/>
+      <c r="F170" s="1"/>
+      <c r="G170" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I170" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="B170" s="1" t="s">
+      <c r="J170" s="1" t="s">
         <v>892</v>
-      </c>
-[...20 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E171" s="1"/>
+      <c r="F171" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H171" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I171" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="B171" s="1" t="s">
+      <c r="J171" s="1" t="s">
         <v>898</v>
-      </c>
-[...16 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E172" s="1"/>
+      <c r="F172" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="B172" s="1" t="s">
+      <c r="G172" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H172" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I172" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="C172" s="1" t="s">
+      <c r="J172" s="1" t="s">
         <v>904</v>
-      </c>
-[...13 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="C173" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="B173" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D173" s="1"/>
       <c r="E173" s="1"/>
       <c r="F173" s="1"/>
       <c r="G173" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I173" s="1" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="J173" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="C174" s="1" t="s">
         <v>912</v>
       </c>
-      <c r="B174" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C174" s="1" t="s">
+      <c r="D174" s="1"/>
+      <c r="E174" s="1"/>
+      <c r="F174" s="1"/>
+      <c r="G174" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H174" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I174" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="D174" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I174" s="1" t="s">
+      <c r="J174" s="1" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="B175" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="B175" s="1" t="s">
+      <c r="C175" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="C175" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175" s="1" t="s">
-        <v>286</v>
+        <v>40</v>
       </c>
       <c r="E175" s="1"/>
       <c r="F175" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H175" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I175" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="J175" s="1" t="s">
         <v>919</v>
-      </c>
-[...10 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E176" s="1"/>
+      <c r="F176" s="1"/>
+      <c r="G176" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H176" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I176" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="B176" s="1" t="s">
+      <c r="J176" s="1" t="s">
         <v>923</v>
-      </c>
-[...20 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>191</v>
+        <v>294</v>
       </c>
       <c r="E177" s="1"/>
       <c r="F177" s="1" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1" t="s">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="E178" s="1"/>
       <c r="F178" s="1" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="E179" s="1"/>
       <c r="F179" s="1" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E180" s="1"/>
+      <c r="F180" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H180" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I180" s="1" t="s">
         <v>945</v>
       </c>
-      <c r="B180" s="1" t="s">
+      <c r="J180" s="1" t="s">
         <v>946</v>
-      </c>
-[...16 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="E181" s="1"/>
       <c r="F181" s="1" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="J181" s="1" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1"/>
+      <c r="F182" s="1"/>
+      <c r="G182" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H182" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I182" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="B182" s="1" t="s">
+      <c r="J182" s="1" t="s">
         <v>958</v>
-      </c>
-[...20 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E183" s="1"/>
+      <c r="F183" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H183" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I183" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="J183" s="1" t="s">
         <v>964</v>
-      </c>
-[...16 lines deleted...]
-        <v>967</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E184" s="1"/>
+      <c r="F184" s="1" t="s">
         <v>968</v>
       </c>
-      <c r="B184" s="1" t="s">
-[...7 lines deleted...]
-      <c r="F184" s="1"/>
       <c r="G184" s="1" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>969</v>
       </c>
       <c r="J184" s="1" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1" t="s">
         <v>971</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>972</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>973</v>
       </c>
-      <c r="D185" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D185" s="1"/>
       <c r="E185" s="1"/>
-      <c r="F185" s="1" t="s">
+      <c r="F185" s="1"/>
+      <c r="G185" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H185" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I185" s="1" t="s">
         <v>974</v>
       </c>
-      <c r="G185" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I185" s="1" t="s">
+      <c r="J185" s="1" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1"/>
+      <c r="F186" s="1"/>
+      <c r="G186" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H186" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I186" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="B186" s="1" t="s">
+      <c r="J186" s="1" t="s">
         <v>978</v>
-      </c>
-[...20 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="E187" s="1"/>
       <c r="F187" s="1" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I187" s="1" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="J187" s="1" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="1" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>286</v>
+        <v>177</v>
       </c>
       <c r="E188" s="1"/>
       <c r="F188" s="1" t="s">
-        <v>925</v>
+        <v>845</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I188" s="1" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="J188" s="1" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E189" s="1"/>
+      <c r="F189" s="1" t="s">
         <v>993</v>
       </c>
-      <c r="B189" s="1" t="s">
+      <c r="G189" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I189" s="1" t="s">
         <v>994</v>
       </c>
-      <c r="C189" s="1" t="s">
+      <c r="J189" s="1" t="s">
         <v>995</v>
-      </c>
-[...15 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C190" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="B190" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D190" s="1" t="s">
-        <v>168</v>
+        <v>294</v>
       </c>
       <c r="E190" s="1"/>
       <c r="F190" s="1" t="s">
-        <v>837</v>
+        <v>933</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I190" s="1" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="J190" s="1" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C191" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="B191" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C191" s="1" t="s">
+      <c r="D191" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E191" s="1"/>
+      <c r="F191" s="1"/>
+      <c r="G191" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H191" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I191" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="D191" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F191" s="1" t="s">
+      <c r="J191" s="1" t="s">
         <v>1005</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C192" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="B192" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D192" s="1" t="s">
-        <v>30</v>
+        <v>177</v>
       </c>
       <c r="E192" s="1"/>
       <c r="F192" s="1" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G192" s="1"/>
+        <v>845</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="H192" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I192" s="1" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="J192" s="1" t="s">
-        <v>1012</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="1" t="s">
-        <v>1013</v>
+        <v>1011</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>168</v>
+        <v>312</v>
       </c>
       <c r="E193" s="1"/>
       <c r="F193" s="1" t="s">
-        <v>837</v>
+        <v>1013</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I193" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="J193" s="1" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B194" s="1" t="s">
         <v>1017</v>
       </c>
-      <c r="B194" s="1" t="s">
+      <c r="C194" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="C194" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D194" s="1" t="s">
-        <v>186</v>
+        <v>40</v>
       </c>
       <c r="E194" s="1"/>
       <c r="F194" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="G194" s="1"/>
+      <c r="H194" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I194" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J194" s="1" t="s">
         <v>1020</v>
-      </c>
-[...10 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="E195" s="1"/>
       <c r="F195" s="1" t="s">
-        <v>1025</v>
+        <v>845</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1" t="s">
-        <v>907</v>
+        <v>1025</v>
       </c>
       <c r="B196" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E196" s="1"/>
+      <c r="F196" s="1" t="s">
         <v>1028</v>
       </c>
-      <c r="C196" s="1" t="s">
+      <c r="G196" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H196" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I196" s="1" t="s">
         <v>1029</v>
-      </c>
-[...12 lines deleted...]
-        <v>910</v>
       </c>
       <c r="J196" s="1" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="B197" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C197" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="C197" s="1" t="s">
+      <c r="D197" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E197" s="1"/>
+      <c r="F197" s="1" t="s">
         <v>1033</v>
       </c>
-      <c r="D197" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F197" s="1"/>
       <c r="G197" s="1" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="J197" s="1" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B198" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="B198" s="1" t="s">
+      <c r="C198" s="1" t="s">
         <v>1037</v>
       </c>
-      <c r="C198" s="1" t="s">
+      <c r="D198" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E198" s="1"/>
+      <c r="F198" s="1"/>
+      <c r="G198" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H198" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I198" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="J198" s="1" t="s">
         <v>1038</v>
-      </c>
-[...17 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E199" s="1"/>
+      <c r="F199" s="1"/>
+      <c r="G199" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H199" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I199" s="1" t="s">
         <v>1042</v>
       </c>
-      <c r="B199" s="1" t="s">
+      <c r="J199" s="1" t="s">
         <v>1043</v>
-      </c>
-[...20 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>191</v>
+        <v>294</v>
       </c>
       <c r="E200" s="1"/>
       <c r="F200" s="1" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="J200" s="1" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="E201" s="1"/>
       <c r="F201" s="1" t="s">
-        <v>1057</v>
+        <v>1053</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>1058</v>
+        <v>1054</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>1062</v>
+        <v>1058</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>286</v>
+        <v>199</v>
       </c>
       <c r="E202" s="1"/>
       <c r="F202" s="1" t="s">
-        <v>1063</v>
+        <v>1059</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I202" s="1" t="s">
-        <v>1064</v>
+        <v>1060</v>
       </c>
       <c r="J202" s="1" t="s">
-        <v>1065</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1" t="s">
-        <v>1066</v>
+        <v>1062</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>286</v>
+        <v>199</v>
       </c>
       <c r="E203" s="1"/>
       <c r="F203" s="1" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I203" s="1" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="J203" s="1" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E204" s="1"/>
+      <c r="F204" s="1" t="s">
         <v>1071</v>
       </c>
-      <c r="B204" s="1" t="s">
+      <c r="G204" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I204" s="1" t="s">
         <v>1072</v>
       </c>
-      <c r="C204" s="1" t="s">
+      <c r="J204" s="1" t="s">
         <v>1073</v>
-      </c>
-[...15 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>1077</v>
+        <v>1069</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>1033</v>
+        <v>1075</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>13</v>
+        <v>294</v>
       </c>
       <c r="E205" s="1"/>
       <c r="F205" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H205" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I205" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J205" s="1" t="s">
         <v>1078</v>
-      </c>
-[...10 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C206" s="1" t="s">
         <v>1081</v>
       </c>
-      <c r="B206" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D206" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E206" s="1"/>
       <c r="F206" s="1"/>
       <c r="G206" s="1" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="I206" s="1" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1088</v>
+        <v>1041</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E207" s="1"/>
       <c r="F207" s="1" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="H207" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E208" s="1"/>
+      <c r="F208" s="1"/>
+      <c r="G208" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H208" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I208" s="1" t="s">
         <v>1092</v>
       </c>
-      <c r="B208" s="1" t="s">
+      <c r="J208" s="1" t="s">
         <v>1093</v>
-      </c>
-[...20 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E209" s="1"/>
+      <c r="F209" s="1" t="s">
         <v>1097</v>
       </c>
-      <c r="B209" s="1" t="s">
+      <c r="G209" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H209" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I209" s="1" t="s">
         <v>1098</v>
       </c>
-      <c r="C209" s="1" t="s">
+      <c r="J209" s="1" t="s">
         <v>1099</v>
-      </c>
-[...13 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C210" s="1" t="s">
         <v>1102</v>
       </c>
-      <c r="B210" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D210" s="1" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="E210" s="1"/>
       <c r="F210" s="1" t="s">
-        <v>14</v>
+        <v>1097</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I210" s="1" t="s">
-        <v>1105</v>
+        <v>1103</v>
       </c>
       <c r="J210" s="1" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C211" s="1" t="s">
         <v>1107</v>
-      </c>
-[...4 lines deleted...]
-        <v>1109</v>
       </c>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
       <c r="F211" s="1"/>
       <c r="G211" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H211" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I211" s="1" t="s">
-        <v>1110</v>
+        <v>1108</v>
       </c>
       <c r="J211" s="1" t="s">
-        <v>1111</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C212" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="B212" s="1" t="s">
+      <c r="D212" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E212" s="1"/>
+      <c r="F212" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I212" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="C212" s="1" t="s">
+      <c r="J212" s="1" t="s">
         <v>1114</v>
-      </c>
-[...13 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C213" s="1" t="s">
         <v>1117</v>
-      </c>
-[...4 lines deleted...]
-        <v>1119</v>
       </c>
       <c r="D213" s="1"/>
       <c r="E213" s="1"/>
       <c r="F213" s="1"/>
       <c r="G213" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I213" s="1" t="s">
-        <v>1120</v>
+        <v>1118</v>
       </c>
       <c r="J213" s="1" t="s">
-        <v>1121</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C214" s="1" t="s">
         <v>1122</v>
-      </c>
-[...4 lines deleted...]
-        <v>1124</v>
       </c>
       <c r="D214" s="1"/>
       <c r="E214" s="1"/>
       <c r="F214" s="1"/>
       <c r="G214" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I214" s="1" t="s">
-        <v>1125</v>
+        <v>1123</v>
       </c>
       <c r="J214" s="1" t="s">
-        <v>1126</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C215" s="1" t="s">
         <v>1127</v>
-      </c>
-[...4 lines deleted...]
-        <v>1124</v>
       </c>
       <c r="D215" s="1"/>
       <c r="E215" s="1"/>
       <c r="F215" s="1"/>
       <c r="G215" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I215" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="J215" s="1" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B216" s="1" t="s">
         <v>1131</v>
       </c>
-      <c r="B216" s="1" t="s">
+      <c r="C216" s="1" t="s">
         <v>1132</v>
       </c>
-      <c r="C216" s="1" t="s">
+      <c r="D216" s="1"/>
+      <c r="E216" s="1"/>
+      <c r="F216" s="1"/>
+      <c r="G216" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H216" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I216" s="1" t="s">
         <v>1133</v>
       </c>
-      <c r="D216" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F216" s="1" t="s">
+      <c r="J216" s="1" t="s">
         <v>1134</v>
-      </c>
-[...10 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D217" s="1"/>
+      <c r="E217" s="1"/>
+      <c r="F217" s="1"/>
+      <c r="G217" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H217" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I217" s="1" t="s">
         <v>1137</v>
       </c>
-      <c r="B217" s="1" t="s">
+      <c r="J217" s="1" t="s">
         <v>1138</v>
-      </c>
-[...20 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>1144</v>
-[...1 lines deleted...]
-      <c r="C218" s="1"/>
+        <v>1140</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>1141</v>
+      </c>
       <c r="D218" s="1" t="s">
-        <v>191</v>
+        <v>25</v>
       </c>
       <c r="E218" s="1"/>
       <c r="F218" s="1" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="I218" s="1" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E219" s="1"/>
+      <c r="F219" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="B219" s="1" t="s">
+      <c r="G219" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I219" s="1" t="s">
         <v>1149</v>
       </c>
-      <c r="C219" s="1"/>
-[...11 lines deleted...]
-      <c r="I219" s="1" t="s">
+      <c r="J219" s="1" t="s">
         <v>1150</v>
-      </c>
-[...1 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B220" s="1" t="s">
         <v>1152</v>
       </c>
-      <c r="B220" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C220" s="1"/>
       <c r="D220" s="1" t="s">
-        <v>30</v>
+        <v>199</v>
       </c>
       <c r="E220" s="1"/>
       <c r="F220" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H220" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I220" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J220" s="1" t="s">
         <v>1155</v>
-      </c>
-[...10 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C221" s="1"/>
+      <c r="D221" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E221" s="1"/>
+      <c r="F221" s="1"/>
+      <c r="G221" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H221" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I221" s="1" t="s">
         <v>1158</v>
       </c>
-      <c r="B221" s="1" t="s">
+      <c r="J221" s="1" t="s">
         <v>1159</v>
-      </c>
-[...20 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1" t="s">
-        <v>1164</v>
+        <v>1160</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>1165</v>
+        <v>1161</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>1166</v>
+        <v>1162</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>191</v>
+        <v>40</v>
       </c>
       <c r="E222" s="1"/>
       <c r="F222" s="1" t="s">
-        <v>1145</v>
+        <v>1163</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I222" s="1" t="s">
-        <v>1167</v>
+        <v>1164</v>
       </c>
       <c r="J222" s="1" t="s">
-        <v>1168</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1" t="s">
-        <v>1169</v>
+        <v>1166</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>1170</v>
+        <v>1167</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>1171</v>
+        <v>1168</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>191</v>
+        <v>63</v>
       </c>
       <c r="E223" s="1"/>
       <c r="F223" s="1" t="s">
-        <v>1172</v>
-[...1 lines deleted...]
-      <c r="G223" s="1"/>
+        <v>1169</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="H223" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="I223" s="1" t="s">
-        <v>1173</v>
+        <v>1170</v>
       </c>
       <c r="J223" s="1" t="s">
-        <v>1174</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1" t="s">
-        <v>1175</v>
+        <v>1172</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>1176</v>
+        <v>1173</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>1177</v>
+        <v>1174</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="E224" s="1"/>
       <c r="F224" s="1" t="s">
-        <v>1178</v>
+        <v>1153</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I224" s="1" t="s">
-        <v>1179</v>
+        <v>1175</v>
       </c>
       <c r="J224" s="1" t="s">
-        <v>1180</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1" t="s">
-        <v>963</v>
+        <v>1177</v>
       </c>
       <c r="B225" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E225" s="1"/>
+      <c r="F225" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="G225" s="1"/>
+      <c r="H225" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I225" s="1" t="s">
         <v>1181</v>
       </c>
-      <c r="C225" s="1"/>
-[...9 lines deleted...]
-      <c r="I225" s="1" t="s">
+      <c r="J225" s="1" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B226" s="1" t="s">
         <v>1184</v>
       </c>
-      <c r="B226" s="1" t="s">
+      <c r="C226" s="1" t="s">
         <v>1185</v>
       </c>
-      <c r="C226" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D226" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E226" s="1"/>
       <c r="F226" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I226" s="1" t="s">
         <v>1187</v>
       </c>
-      <c r="G226" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I226" s="1" t="s">
+      <c r="J226" s="1" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C227" s="1"/>
+      <c r="D227" s="1"/>
+      <c r="E227" s="1"/>
+      <c r="F227" s="1"/>
+      <c r="G227" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H227" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I227" s="1" t="s">
         <v>1190</v>
       </c>
-      <c r="B227" s="1" t="s">
+      <c r="J227" s="1" t="s">
         <v>1191</v>
-      </c>
-[...20 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="1" t="s">
-        <v>1196</v>
+        <v>1192</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>1197</v>
+        <v>1193</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>1198</v>
+        <v>1194</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>191</v>
+        <v>25</v>
       </c>
       <c r="E228" s="1"/>
       <c r="F228" s="1" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="H228" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="I228" s="1" t="s">
-        <v>1199</v>
+        <v>1196</v>
       </c>
       <c r="J228" s="1" t="s">
-        <v>1200</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E229" s="1"/>
+      <c r="F229" s="1" t="s">
         <v>1201</v>
       </c>
-      <c r="B229" s="1" t="s">
+      <c r="G229" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H229" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I229" s="1" t="s">
         <v>1202</v>
       </c>
-      <c r="C229" s="1" t="s">
+      <c r="J229" s="1" t="s">
         <v>1203</v>
-      </c>
-[...13 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C230" s="1" t="s">
         <v>1206</v>
       </c>
-      <c r="B230" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C230" s="1"/>
       <c r="D230" s="1" t="s">
-        <v>146</v>
+        <v>199</v>
       </c>
       <c r="E230" s="1"/>
       <c r="F230" s="1" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="G230" s="1"/>
+        <v>1201</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="H230" s="1" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="I230" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="J230" s="1" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B231" s="1" t="s">
         <v>1210</v>
       </c>
-      <c r="B231" s="1" t="s">
+      <c r="C231" s="1" t="s">
         <v>1211</v>
-      </c>
-[...1 lines deleted...]
-        <v>1212</v>
       </c>
       <c r="D231" s="1"/>
       <c r="E231" s="1"/>
       <c r="F231" s="1"/>
       <c r="G231" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I231" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J231" s="1" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>1215</v>
       </c>
-      <c r="B232" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C232" s="1"/>
       <c r="D232" s="1" t="s">
-        <v>191</v>
+        <v>155</v>
       </c>
       <c r="E232" s="1"/>
       <c r="F232" s="1" t="s">
-        <v>1218</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="G232" s="1"/>
       <c r="H232" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I232" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="I232" s="1" t="s">
+        <v>1216</v>
+      </c>
       <c r="J232" s="1" t="s">
-        <v>1219</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C233" s="1" t="s">
         <v>1220</v>
       </c>
-      <c r="B233" s="1" t="s">
+      <c r="D233" s="1"/>
+      <c r="E233" s="1"/>
+      <c r="F233" s="1"/>
+      <c r="G233" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H233" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I233" s="1" t="s">
         <v>1221</v>
       </c>
-      <c r="C233" s="1" t="s">
+      <c r="J233" s="1" t="s">
         <v>1222</v>
-      </c>
-[...17 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>1227</v>
-[...1 lines deleted...]
-      <c r="C234" s="1"/>
+        <v>1224</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>1225</v>
+      </c>
       <c r="D234" s="1" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="E234" s="1"/>
       <c r="F234" s="1" t="s">
-        <v>1228</v>
+        <v>1226</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I234" s="1"/>
       <c r="J234" s="1" t="s">
-        <v>1229</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C235" s="1" t="s">
         <v>1230</v>
       </c>
-      <c r="B235" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D235" s="1"/>
+      <c r="D235" s="1" t="s">
+        <v>199</v>
+      </c>
       <c r="E235" s="1"/>
       <c r="F235" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H235" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I235" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="J235" s="1" t="s">
         <v>1233</v>
-      </c>
-[...10 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1" t="s">
-        <v>1236</v>
+        <v>1234</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>1237</v>
+        <v>1235</v>
       </c>
       <c r="C236" s="1"/>
       <c r="D236" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E236" s="1"/>
       <c r="F236" s="1" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="I236" s="1" t="s">
-        <v>1239</v>
+        <v>1221</v>
       </c>
       <c r="J236" s="1" t="s">
-        <v>1240</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1" t="s">
-        <v>1241</v>
+        <v>1238</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>1242</v>
+        <v>1239</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>1243</v>
+        <v>1240</v>
       </c>
       <c r="D237" s="1"/>
       <c r="E237" s="1"/>
-      <c r="F237" s="1"/>
+      <c r="F237" s="1" t="s">
+        <v>1241</v>
+      </c>
       <c r="G237" s="1" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I237" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="J237" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C238" s="1"/>
+      <c r="D238" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E238" s="1"/>
+      <c r="F238" s="1" t="s">
         <v>1246</v>
       </c>
-      <c r="B238" s="1" t="s">
+      <c r="G238" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H238" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I238" s="1" t="s">
         <v>1247</v>
       </c>
-      <c r="C238" s="1" t="s">
+      <c r="J238" s="1" t="s">
         <v>1248</v>
       </c>
-      <c r="D238" s="1"/>
-[...8 lines deleted...]
-      <c r="I238" s="1" t="s">
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="1" t="s">
         <v>1249</v>
       </c>
-      <c r="J238" s="1" t="s">
+      <c r="B239" s="1" t="s">
         <v>1250</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D239" s="1"/>
+      <c r="E239" s="1"/>
+      <c r="F239" s="1"/>
+      <c r="G239" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H239" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I239" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J239" s="1" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D240" s="1"/>
+      <c r="E240" s="1"/>
+      <c r="F240" s="1"/>
+      <c r="G240" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H240" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="I240" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="J240" s="1" t="s">
+        <v>1258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>