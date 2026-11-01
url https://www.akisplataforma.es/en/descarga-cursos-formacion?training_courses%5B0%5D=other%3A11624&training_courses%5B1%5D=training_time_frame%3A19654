--- v0 (2026-08-07)
+++ v1 (2026-11-01)
@@ -47,291 +47,291 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Training Course for Poultry Farm Personnel. Online – 260226AVI</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/17/2026 - 00:00</t>
+    <t>Thu, 26 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Addressed to: Poultry farm workers Goals: To comply with the requirement of Royal Decree 637/2021, of July 27, to ensure that all people working with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-poultry-farm-personnel-online-260226avi</t>
   </si>
   <si>
     <t>ASETAGA training day: “Sustainable Use of Agro-industrial Waste Through Insect Farming”,</t>
   </si>
   <si>
-    <t>Tue, 02/24/2026 - 18:08</t>
-[...2 lines deleted...]
-    <t>Tue, 02/24/2026 - 22:22</t>
+    <t>Tue, 24 Feb 2026 - 18:08</t>
+  </si>
+  <si>
+    <t>Tue, 24 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>Registration is now open for the free online course “Sustainable Use of Agro-industrial Waste Through Insect Farming,” which will be held on Tuesday…</t>
+    <t>Registration is now open for the free online course “Sustainable Use of Agro-industrial Waste Through Insect Farming,” which will be held on Tuesday,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/asetaga-training-day-sustainable-use-agro-industrial-waste-through-insect-farming</t>
   </si>
   <si>
     <t>For women: Livestock 4.0, innovation and efficient farm management</t>
   </si>
   <si>
-    <t>Mon, 01/12/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/02/2025 - 00:00</t>
+    <t>Mon, 12 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 2 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>This training program is aimed at: Female livestock farmers who are already developing their activity in the sector, in their own, family or employed…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/women-livestock-40-innovation-and-efficient-farm-management</t>
   </si>
   <si>
     <t>Basic course in organic livestock farming 7th Ed.</t>
   </si>
   <si>
-    <t>Tue, 12/09/2025 - 00:00</t>
+    <t>Tue, 9 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Organic livestock farming has a significantly smaller presence within the organic sector than organic agriculture, in terms of farms, operators, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-organic-livestock-farming-7th-ed</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR PERSONNEL WORKING WITH CATTLE – 251106BOV</t>
   </si>
   <si>
-    <t>Thu, 11/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/26/2025 - 00:00</t>
+    <t>Thu, 6 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Mode: ONLINE TRAINING Schedule: Online training Location: Online training Number of hours: 20 Places available: 20 Addressed to Primarily aimed at…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-personnel-working-cattle-251106bov</t>
   </si>
   <si>
     <t>For advisors: Agricultural and livestock farms – Production, innovation, advice and marketing –</t>
   </si>
   <si>
-    <t>Tue, 10/21/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 15:00</t>
+    <t>Tue, 21 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 15:00</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Fisheries and Food (MAPA) is organizing the online course “Agricultural and livestock farms: Production, innovation,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advisors-agricultural-and-livestock-farms-production-innovation-advice-and</t>
   </si>
   <si>
     <t>Registration is now open for the CONAFE 2025 School of Trainers, which this year will include an advanced level group for students with experience.</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 07/12/2025 - 00:00</t>
+    <t>Mon, 7 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 12 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>I.E.S. Luces (Colunga, Asturias)</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>The CONAFE 2025 Training School is now open for registration for its 19th edition . During the six-day program, participants will receive training…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/registration-now-open-conafe-2025-school-trainers-which-year-will-include-advanced</t>
   </si>
   <si>
     <t>ANIMAL WELFARE ON LIVESTOCK FARMS ONLINE</t>
   </si>
   <si>
-    <t>Thu, 03/20/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/08/2025 - 00:00</t>
+    <t>Thu, 20 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 8 Apr 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Aimed at owners, farm workers, and anyone wishing to enter the livestock industry. Goals: Obtaining an animal welfare training…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-livestock-farms-online-0</t>
   </si>
   <si>
     <t>Management of rearing in beef cattle</t>
   </si>
   <si>
-    <t>Tue, 12/10/2024 - 00:00</t>
+    <t>Tue, 10 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Management of rearing in beef cattle.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-rearing-beef-cattle</t>
   </si>
   <si>
     <t>Pig farm operation and environmental technical improvements</t>
   </si>
   <si>
-    <t>Tue, 09/17/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/27/2024 - 20:00</t>
+    <t>Tue, 17 Sep 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Dec 2024 - 20:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Teruel</t>
   </si>
   <si>
     <t>Centro Polivalente, Rosario 32, Peñarroya de Tastavins, Teruel.</t>
   </si>
   <si>
     <t>25-hour course taught by Agropecuaria Arcoiris, SL., which offers fundamental knowledge on pig farm management and environmental techniques applied…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pig-farm-operation-and-environmental-technical-improvements-0</t>
   </si>
   <si>
     <t>Beef feeding</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/09/2024 - 20:00</t>
+    <t>Mon, 6 May 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Thu, 9 May 2024 - 20:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Avda. del Vino 10 Valdepeñas (Ciudad Real)</t>
   </si>
   <si>
     <t>Course in which the general scheme of the digestive system of cattle, the nutritional assessment of their diet, rationing and production systems are…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beef-feeding</t>
   </si>
   <si>
     <t>Feeding in small dairy ruminants</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Sat, 04/20/2024 - 20:00</t>
+    <t>Mon, 15 Apr 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Sat, 20 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Course in which the general scheme of the sheep's digestive system, the nutritional assessment of its diet, rationing and milk production systems are…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/feeding-small-dairy-ruminants</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN RUMINANT LIVESTOCK FARMS</t>
   </si>
   <si>
-    <t>Mon, 05/22/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/25/2023 - 00:00</t>
+    <t>Mon, 22 May 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 May 2023 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jerez de la Frontera (Cádiz)</t>
   </si>
   <si>
     <t>Code: 2023KBG30901 Edition : 1 Municipality : JEREZ DE LA FRONTERA Province: CADIZ Center: IFAPA Rancho de la Merced Center Start date: 05/22/2023…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-ruminant-livestock-farms</t>
   </si>
   <si>
     <t>Nutrition and health in organic livestock</t>
   </si>
   <si>
-    <t>Mon, 10/24/2022 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/09/2022 - 00:00</t>
+    <t>Mon, 24 Oct 2022 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 9 Nov 2022 - 00:00</t>
   </si>
   <si>
     <t>The Spanish Society of Organic Agriculture and Agroecology (SEAE) offers a series of free courses aimed at unemployed people in Extremadura, on…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/nutrition-and-health-organic-livestock</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -653,52 +653,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>