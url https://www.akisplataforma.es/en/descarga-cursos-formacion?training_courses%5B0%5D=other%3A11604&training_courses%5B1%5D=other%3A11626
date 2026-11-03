--- v0 (2026-09-11)
+++ v1 (2026-11-03)
@@ -47,102 +47,102 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Water and nutrition management in strawberry cultivation</t>
   </si>
   <si>
-    <t>Fri, 12/04/2026 - 00:00</t>
+    <t>Fri, 4 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Agri-food cooperatives are offering farmers a course on water management and nutrition in strawberry cultivation, covering 70 topics.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/water-and-nutrition-management-strawberry-cultivation</t>
   </si>
   <si>
     <t>Online course on pest control</t>
   </si>
   <si>
-    <t>Tue, 12/29/2026 - 00:00</t>
+    <t>Tue, 29 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>The main objective of a pest control plan is to prevent infestations, which can be of various types, both urban and domestic, and can affect built-up…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-pest-control</t>
   </si>
   <si>
     <t>Advanced Course on the New European Regulation for Fertilizer Products</t>
   </si>
   <si>
-    <t>Wed, 12/30/2026 - 00:00</t>
+    <t>Wed, 30 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>A certificate of completion is awarded to students who pass the course, along with documents specifying the course syllabus and its duration. Course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-new-european-regulation-fertilizer-products</t>
   </si>
   <si>
     <t>Agroecology</t>
   </si>
   <si>
-    <t>Thu, 12/31/2026 - 00:00</t>
+    <t>Thu, 31 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA Foundation Content: Introduction: An overview of the topic is presented, explaining the key concepts and the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agroecology</t>
   </si>
   <si>
     <t>Plant genetic resources</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Conservation of plant genetic resources: Strategies and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-genetic-resources</t>
   </si>
   <si>
     <t>Food safety</t>
   </si>
   <si>
     <t>Content: Food Classification: This module provides a comprehensive analysis of food classification from various perspectives, including nutritional…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-safety</t>
   </si>
@@ -482,51 +482,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="124.97" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>