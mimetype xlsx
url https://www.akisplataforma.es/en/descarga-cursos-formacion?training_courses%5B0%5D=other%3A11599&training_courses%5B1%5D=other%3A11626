--- v0 (2026-09-08)
+++ v1 (2026-10-29)
@@ -47,195 +47,195 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Water and nutrition management in strawberry cultivation</t>
   </si>
   <si>
-    <t>Fri, 12/04/2026 - 00:00</t>
+    <t>Fri, 4 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Agri-food cooperatives are offering farmers a course on water management and nutrition in strawberry cultivation, covering 70 topics.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/water-and-nutrition-management-strawberry-cultivation</t>
   </si>
   <si>
     <t>Massive Open Online Course (MOOC) Campus - Ministry of Agriculture, Fisheries and Food - Training Plan for Rural Technicians</t>
   </si>
   <si>
-    <t>Sun, 12/20/2026 - 00:00</t>
+    <t>Sun, 20 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Organic Farming Course: Production, Regulations, Advice and Marketing (MOOC) The aim of this course is to provide an overview of the regulation of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/massive-open-online-course-mooc-campus-ministry-agriculture-fisheries-and-food</t>
   </si>
   <si>
     <t>Organic olive growing</t>
   </si>
   <si>
-    <t>Mon, 12/21/2026 - 00:00</t>
+    <t>Mon, 21 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Technical Engineering. Goals Understanding the main variables that can…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-olive-growing-0</t>
   </si>
   <si>
     <t>Organic Agriculture Course</t>
   </si>
   <si>
     <t>The European Commission has placed environmental protection in general, and the development of the organic production sector in particular, at the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-agriculture-course</t>
   </si>
   <si>
     <t>Organic Production Course</t>
   </si>
   <si>
-    <t>Thu, 12/24/2026 - 00:00</t>
+    <t>Thu, 24 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>The organic production sector is a constantly growing sector that demands trained professionals capable of managing farms according to the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-course</t>
   </si>
   <si>
     <t>Organic Livestock Farming Course</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-livestock-farming-course</t>
   </si>
   <si>
     <t>Organic farming: Production, regulations, advice and marketing (MOOC)</t>
   </si>
   <si>
-    <t>Fri, 12/25/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/31/2025 - 00:00</t>
+    <t>Fri, 25 Dec 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 31 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>MOOC</t>
   </si>
   <si>
     <t>Online, Continuing education</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>The aim of this course is to provide an overview of the regulation of organic agricultural production and the basic foundations of this type of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-production-regulations-advice-and-marketing-mooc</t>
   </si>
   <si>
     <t>Online course on pest control</t>
   </si>
   <si>
-    <t>Tue, 12/29/2026 - 00:00</t>
+    <t>Tue, 29 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>The main objective of a pest control plan is to prevent infestations, which can be of various types, both urban and domestic, and can affect built-up…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-pest-control</t>
   </si>
   <si>
     <t>SUSTAINABLE NUTRITION OF AGRICULTURAL SOILS WITHIN THE FRAMEWORK OF THE CAP, SUPPORT FOR ADVICE</t>
   </si>
   <si>
-    <t>Wed, 12/30/2026 - 00:00</t>
+    <t>Wed, 30 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>The agri-food production system must maintain a balance between profitable, high-quality production that meets consumer demands and sustainable,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-nutrition-agricultural-soils-within-framework-cap-support-advice</t>
   </si>
   <si>
     <t>Carbon footprint calculation course</t>
   </si>
   <si>
-    <t>Training in carbon footprint calculation This course is aimed at people interested in the environment, professionals in the public or private sector…</t>
+    <t>Training in carbon footprint calculation This course is aimed at people interested in the environment, professionals in the public or private sector,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/carbon-footprint-calculation-course</t>
   </si>
   <si>
     <t>Advanced Course on the New European Regulation for Fertilizer Products</t>
   </si>
   <si>
     <t>A certificate of completion is awarded to students who pass the course, along with documents specifying the course syllabus and its duration. Course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-new-european-regulation-fertilizer-products</t>
   </si>
   <si>
     <t>Agroecology</t>
   </si>
   <si>
-    <t>Thu, 12/31/2026 - 00:00</t>
+    <t>Thu, 31 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA Foundation Content: Introduction: An overview of the topic is presented, explaining the key concepts and the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agroecology</t>
   </si>
   <si>
     <t>Plant genetic resources</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Conservation of plant genetic resources: Strategies and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-genetic-resources</t>
   </si>
   <si>
     <t>Conservation agriculture</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Analysis of current agricultural problems from an…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conservation-agriculture</t>
   </si>
@@ -620,52 +620,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="147.393" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>