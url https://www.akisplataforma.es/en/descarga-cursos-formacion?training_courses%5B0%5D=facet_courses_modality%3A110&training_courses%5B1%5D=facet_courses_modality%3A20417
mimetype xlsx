--- v1 (2026-10-27)
+++ v2 (2026-10-30)
@@ -47,351 +47,351 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Water and nutrition management in strawberry cultivation</t>
   </si>
   <si>
-    <t>Fri, 12/04/2026 - 00:00</t>
+    <t>Fri, 4 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Agri-food cooperatives are offering farmers a course on water management and nutrition in strawberry cultivation, covering 70 topics.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/water-and-nutrition-management-strawberry-cultivation</t>
   </si>
   <si>
     <t>Second Course on Sustainable Economics and the Labor Market: New Entrepreneurial Opportunities</t>
   </si>
   <si>
-    <t>Tue, 12/15/2026 - 00:00</t>
+    <t>Tue, 15 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>The Rural Women Challenge program provides training courses to promote entrepreneurship among rural women. Recipients The program is aimed at female…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/second-course-sustainable-economics-and-labor-market-new-entrepreneurial</t>
   </si>
   <si>
     <t>Advisor training: agrovoltaics course</t>
   </si>
   <si>
-    <t>Sun, 12/20/2026 - 00:00</t>
+    <t>Sun, 20 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Agrivoltaics integrates the production of electricity from solar energy with agricultural and livestock activities in the same space. By installing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advisor-training-agrovoltaics-course</t>
   </si>
   <si>
     <t>Meat and meat product labelling course</t>
   </si>
   <si>
-    <t>In this course you will learn the legal requirements for labeling meat and meat products. It will cover everything from general consumer information…</t>
+    <t>In this course you will learn the legal requirements for labeling meat and meat products. It will cover everything from general consumer information,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/meat-and-meat-product-labelling-course</t>
   </si>
   <si>
     <t>Feed labeling course</t>
   </si>
   <si>
     <t>The course explains all the legal requirements regarding labeling that feed supplier companies must comply with. Fully online training with tutorial…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/feed-labeling-course-0</t>
   </si>
   <si>
     <t>Massive Open Online Course (MOOC) Campus - Ministry of Agriculture, Fisheries and Food - Training Plan for Rural Technicians</t>
   </si>
   <si>
     <t>Organic Farming Course: Production, Regulations, Advice and Marketing (MOOC) The aim of this course is to provide an overview of the regulation of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/massive-open-online-course-mooc-campus-ministry-agriculture-fisheries-and-food</t>
   </si>
   <si>
     <t>Organic olive growing</t>
   </si>
   <si>
-    <t>Mon, 12/21/2026 - 00:00</t>
+    <t>Mon, 21 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Technical Engineering. Goals Understanding the main variables that can…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-olive-growing-0</t>
   </si>
   <si>
     <t>Organic Agriculture Course</t>
   </si>
   <si>
     <t>The European Commission has placed environmental protection in general, and the development of the organic production sector in particular, at the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-agriculture-course</t>
   </si>
   <si>
     <t>Organic Production Course</t>
   </si>
   <si>
-    <t>Thu, 12/24/2026 - 00:00</t>
+    <t>Thu, 24 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>The organic production sector is a constantly growing sector that demands trained professionals capable of managing farms according to the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-course</t>
   </si>
   <si>
     <t>Organic Livestock Farming Course</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-livestock-farming-course</t>
   </si>
   <si>
     <t>FIRST COURSE ON DIGITAL TRANSFORMATION IN RURAL AREAS</t>
   </si>
   <si>
-    <t>“RURAL WOMEN CHALLENGE” is an initiative of the Women’s Institute co-financed by the European Social Fund. It aligns with both the Women’s Institute’…</t>
+    <t>“RURAL WOMEN CHALLENGE” is an initiative of the Women’s Institute co-financed by the European Social Fund. It aligns with both the Women’s Institute…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/first-course-digital-transformation-rural-areas</t>
   </si>
   <si>
+    <t>Organic farming: Production, regulations, advice and marketing (MOOC)</t>
+  </si>
+  <si>
+    <t>Fri, 25 Dec 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 31 Dec 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>Online, Continuing education</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>The aim of this course is to provide an overview of the regulation of organic agricultural production and the basic foundations of this type of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/organic-farming-production-regulations-advice-and-marketing-mooc</t>
+  </si>
+  <si>
     <t>Course on Labeling Plant-Based Foods</t>
   </si>
   <si>
-    <t>Fri, 12/25/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>In this course you will learn the legal requirements for labeling fruits, vegetables and other produce, both fresh and packaged, including preserves…</t>
+    <t>In this course you will learn the legal requirements for labeling fruits, vegetables and other produce, both fresh and packaged, including preserves,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-labeling-plant-based-foods</t>
   </si>
   <si>
-    <t>Organic farming: Production, regulations, advice and marketing (MOOC)</t>
-[...19 lines deleted...]
-  <si>
     <t>SUBSCRIPTION AND SUBSCRIPTION PLAN COURSE</t>
   </si>
   <si>
-    <t>Sun, 12/27/2026 - 00:00</t>
+    <t>Sun, 27 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>This course focuses on plant nutrition and soil fertilization. You will learn about soil composition, different types of fertilizers (organic and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/subscription-and-subscription-plan-course</t>
   </si>
   <si>
     <t>Customized in-person Food Handler course for your company</t>
   </si>
   <si>
     <t>Online, In person</t>
   </si>
   <si>
     <t>Stop wasting your time and delegate the operator training to someone else. It's not your "traditional" Food Handler course We train your operators…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/customized-person-food-handler-course-your-company</t>
   </si>
   <si>
     <t>Water analysis workshop for more efficient and sustainable fertilization</t>
   </si>
   <si>
     <t>Irrigation water management is one of the cornerstones of modern, efficient, and environmentally friendly agriculture. More and more farms are…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/water-analysis-workshop-more-efficient-and-sustainable-fertilization</t>
   </si>
   <si>
     <t>Online course on pest control</t>
   </si>
   <si>
-    <t>Tue, 12/29/2026 - 00:00</t>
+    <t>Tue, 29 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>The main objective of a pest control plan is to prevent infestations, which can be of various types, both urban and domestic, and can affect built-up…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-pest-control</t>
   </si>
   <si>
     <t>Expert Course in Food Labeling – 500 hours – 100% online</t>
   </si>
   <si>
-    <t>Wed, 12/30/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Essential training for food industry professionals who wish to specialize in the development and review of product labeling. A comprehensive, up-to-…</t>
+    <t>Wed, 30 Dec 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Essential training for food industry professionals who wish to specialize in the development and review of product labeling. A comprehensive, up-to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/expert-course-food-labeling-500-hours-100-online</t>
   </si>
   <si>
     <t>SUSTAINABLE NUTRITION OF AGRICULTURAL SOILS WITHIN THE FRAMEWORK OF THE CAP, SUPPORT FOR ADVICE</t>
   </si>
   <si>
     <t>The agri-food production system must maintain a balance between profitable, high-quality production that meets consumer demands and sustainable,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-nutrition-agricultural-soils-within-framework-cap-support-advice</t>
   </si>
   <si>
     <t>Carbon footprint calculation course</t>
   </si>
   <si>
-    <t>Training in carbon footprint calculation This course is aimed at people interested in the environment, professionals in the public or private sector…</t>
+    <t>Training in carbon footprint calculation This course is aimed at people interested in the environment, professionals in the public or private sector,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/carbon-footprint-calculation-course</t>
   </si>
   <si>
     <t>Carbon Footprint and its neutrality. Carbon Management M-34</t>
   </si>
   <si>
     <t>Learn what a carbon footprint is, and which calculation methodologies best suit your organization's needs and activities. Carbon Management:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/carbon-footprint-and-its-neutrality-carbon-management-m-34</t>
   </si>
   <si>
     <t>Course on Agricultural and Livestock Farming: Production, Innovation, Consulting and Marketing (MOOC) The aim of this course is to provide an…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/massive-open-online-course-mooc-campus-ministry-agriculture-fisheries-and-food-0</t>
   </si>
   <si>
     <t>Advanced Course on the New European Regulation for Fertilizer Products</t>
   </si>
   <si>
     <t>A certificate of completion is awarded to students who pass the course, along with documents specifying the course syllabus and its duration. Course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-new-european-regulation-fertilizer-products</t>
   </si>
   <si>
     <t>Food handler</t>
   </si>
   <si>
     <t>If you want to obtain the Food Handler certificate, this course offered by the Arcoiris Training Center will provide you with the essential knowledge…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-handler</t>
   </si>
   <si>
+    <t>Digital tools that help you manage your farm</t>
+  </si>
+  <si>
+    <t>Thu, 31 Dec 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Online course, at your own pace, in which the royal decrees published in December 2022 that will affect the way in which farmers and ranchers carry…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/digital-tools-help-you-manage-your-farm</t>
+  </si>
+  <si>
     <t>Introduction to ArcGIS Pro Course</t>
   </si>
   <si>
-    <t>Thu, 12/31/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>The GIS concept as a digital tool allows users to exploit the value of data , including geospatial variables, and improve the efficiency of processes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-arcgis-pro-course</t>
   </si>
   <si>
     <t>Introductory Course to GIS with ArcGIS Pro</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introductory-course-gis-arcgis-pro</t>
   </si>
   <si>
     <t>Course on Map Design and Creation with ArcGIS Pro</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-map-design-and-creation-arcgis-pro</t>
   </si>
   <si>
     <t>Introduction to ArcGIS Online Course</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-arcgis-online-course</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://akisplataforma.es/en/training-courses/digital-tools-help-you-manage-your-farm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -707,52 +707,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="147.393" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -1027,87 +1027,87 @@
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="1"/>
+      <c r="C13" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
-      <c r="F13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="G13" s="1" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
-      <c r="F14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>16</v>
       </c>
@@ -1137,51 +1137,51 @@
       </c>
       <c r="I16" s="1" t="s">
         <v>69</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>72</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>16</v>
       </c>
@@ -1345,162 +1345,162 @@
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C26" s="1"/>
+      <c r="C26" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
-      <c r="F26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>15</v>
+      </c>
       <c r="G26" s="1" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
-      <c r="F30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>