--- v0 (2026-08-07)
+++ v1 (2026-10-28)
@@ -12,154 +12,232 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1553">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>COURSES FOR JOINING THE AGRICULTURAL COMPANY</t>
+  </si>
+  <si>
+    <t>Sun, 10/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>Online, In person</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Agricultural business integration courses, or CIEA for short, are training activities aimed at those who need to demonstrate a sufficient level of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/courses-joining-agricultural-company</t>
+  </si>
+  <si>
     <t>First Mediterranean Week of Food Entrepreneurship</t>
   </si>
   <si>
     <t>Mon, 06/22/2026 - 09:00</t>
   </si>
   <si>
     <t>Fri, 06/26/2026 - 17:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Av. Montañana 1005, 50059  Zaragoza España</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Course Objectives Upon completion of the course, participants will be able to: Scaling and consolidating micro-enterprises and start-ups based on a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/first-mediterranean-week-food-entrepreneurship</t>
   </si>
   <si>
     <t>Blue cheese production</t>
   </si>
   <si>
     <t>Tue, 06/16/2026 - 09:00</t>
   </si>
   <si>
     <t>Wed, 06/17/2026 - 14:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>Xemein Etorbidea, 19, 48270 Markina-Xemein (Bizkaia)</t>
   </si>
   <si>
     <t>Aimed at interested people, this 10-hour face-to-face course aims to understand and apply the processes of making blue cheeses. CONTENTS…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/blue-cheese-production</t>
   </si>
   <si>
+    <t>Identification of the main forest trees and shrubs</t>
+  </si>
+  <si>
+    <t>Mon, 06/08/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Training Action Program of the Cazorla Forestry Training and Experimentation Center 2026. XXXIX Edition (39) This training aims to: introduce…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/identification-main-forest-trees-and-shrubs</t>
+  </si>
+  <si>
+    <t>SUBTROPICAL TECHNICAL WORKSHOP - PASSION FRUIT CULTIVATION WORKSHOP</t>
+  </si>
+  <si>
+    <t>Fri, 06/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Centro IFAPA la Mojonera, Almería</t>
+  </si>
+  <si>
+    <t>Contents Research and innovation in subtropical fruit trees. Visit to experimental plots of subtropical fruit trees.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/subtropical-technical-workshop-passion-fruit-cultivation-workshop</t>
+  </si>
+  <si>
+    <t>Application and handling of plant protection products, blended learning, qualified level (3 days in person)</t>
+  </si>
+  <si>
+    <t>Mon, 06/01/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>Wed, 06/03/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>El Escorial, Madrid.</t>
+  </si>
+  <si>
+    <t>Blended learning</t>
+  </si>
+  <si>
+    <t>Qualified Level, Blended Learning. 60 hours in total The in-person component consists only of the 3 days of practical training and the exam. In…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/application-and-handling-plant-protection-products-blended-learning-qualified</t>
+  </si>
+  <si>
     <t>Economic management of agricultural holdings: accounting and agricultural taxation</t>
   </si>
   <si>
     <t>Mon, 06/01/2026 - 00:00</t>
   </si>
   <si>
     <t>Mon, 06/16/2025 - 00:00</t>
   </si>
   <si>
-    <t>Madrid, Comunidad de</t>
-[...7 lines deleted...]
-  <si>
     <t>Face-to-face classes (28 hours) + online platform at your leisure time (10 hours) + self-study at your leisure time, without needing to be online (12…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/economic-management-agricultural-holdings-accounting-and-agricultural-taxation-1</t>
   </si>
   <si>
     <t>Aromatic plants</t>
   </si>
   <si>
     <t>Sun, 05/31/2026 - 00:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Benefits of aromatic crops: a viable and profitable alternative to traditional crops, promoting diversification and sustainability in agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/aromatic-plants</t>
   </si>
   <si>
     <t>Artificial intelligence (AI) course for food quality managers</t>
   </si>
   <si>
     <t>Fri, 05/29/2026 - 00:00</t>
@@ -167,50 +245,71 @@
   <si>
     <t>Sat, 08/29/2026 - 23:59</t>
   </si>
   <si>
     <t>Aimed at quality managers in the food sector who want to apply artificial intelligence (AI) in their daily work, the objective of the course is to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/artificial-intelligence-ai-course-food-quality-managers</t>
   </si>
   <si>
     <t>Dairy product manufacturing (diversification)</t>
   </si>
   <si>
     <t>Mon, 05/25/2026 - 09:00</t>
   </si>
   <si>
     <t>Thu, 05/28/2026 - 15:00</t>
   </si>
   <si>
     <t>Aimed at shepherds and interested parties, this 24-hour face-to-face course addresses, in a practical way, the preparation of various dairy products.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/dairy-product-manufacturing-diversification</t>
   </si>
   <si>
+    <t>WORKSHOP ON "INTEGRATED PEST AND DISEASE MANAGEMENT IN CITRUS"</t>
+  </si>
+  <si>
+    <t>Wed, 05/20/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 05/21/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Alcalá del Río, Sevilla.</t>
+  </si>
+  <si>
+    <t>Contents 1. INTRODUCTION - Importance of integrated pest and disease management in citrus farming. - Basic concepts. - Main pests and diseases that…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/workshop-integrated-pest-and-disease-management-citrus</t>
+  </si>
+  <si>
     <t>Remote Sensing Course Applied to Consulting. Processing Satellite Images and Extracting Useful Information in Agriculture</t>
   </si>
   <si>
     <t>Mon, 05/18/2026 - 15:00</t>
   </si>
   <si>
     <t>Mon, 05/18/2026 - 19:00</t>
   </si>
   <si>
     <t>Remote sensing has become a key tool for modern agricultural management, enabling the analysis of crop health, optimization of resource use, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/remote-sensing-course-applied-consulting-processing-satellite-images-and</t>
   </si>
   <si>
     <t>Organic Farming Course: Production, Regulations, Advice and Marketing</t>
   </si>
   <si>
     <t>Fri, 05/15/2026 - 00:00</t>
   </si>
   <si>
     <t>The aim of this course is to provide an overview of the regulation of organic agricultural production, and the basic principles of this type of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-production-regulations-advice-and-marketing</t>
@@ -236,134 +335,131 @@
   <si>
     <t>Fri, 05/08/2026 - 09:00</t>
   </si>
   <si>
     <t>Fri, 05/22/2026 - 13:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>This course aims to provide an up-to-date and practical overview of the most advanced technologies used in the application of plant protection…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-and-precision-technologies-crop-protection-course</t>
   </si>
   <si>
     <t>SUSTAINABLE MANAGEMENT OF IRRIGATION AND FERTIGATION IN MANGO</t>
   </si>
   <si>
     <t>Wed, 05/06/2026 - 09:00</t>
   </si>
   <si>
     <t>Fri, 05/08/2026 - 14:00</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...1 lines deleted...]
-  <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Centro Ifapa de Málaga</t>
   </si>
   <si>
     <t>Contents Water in the soil and in the plant. 3 Water quality and salinity problems. Irrigation techniques and optimization. Agronomic and Hydraulic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-management-irrigation-and-fertigation-mango</t>
   </si>
   <si>
     <t>Avocado pruning workshop</t>
   </si>
   <si>
     <t>Tue, 05/05/2026 - 16:00</t>
   </si>
   <si>
     <t>Tue, 05/05/2026 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>Vila-real CV-20 Km 3 (Carretera vila-real Onda) Castellón/Castelló</t>
   </si>
   <si>
     <t>Sign</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/avocado-pruning-workshop</t>
   </si>
   <si>
     <t>Practical guide to the state of sustainability in agri-food SMEs</t>
   </si>
   <si>
     <t>Tue, 05/05/2026 - 00:00</t>
   </si>
   <si>
     <t>In this practical course to prepare the Sustainability Statement in agri-food SMEs: you will learn the European standards (NEIS), the double…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-guide-state-sustainability-agri-food-smes</t>
   </si>
   <si>
+    <t>Advanced Course in Precision Livestock Farming - Madrid (ES) May 2026</t>
+  </si>
+  <si>
+    <t>Mon, 05/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 05/08/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>We are pleased to announce the Advanced Course “Creating Added Value in Precision Livestock Farming”, which will take place in Madrid, Spain, from…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/advanced-course-precision-livestock-farming-madrid-may-2026</t>
+  </si>
+  <si>
     <t>KNOWLEDGE AND CULTIVATION OF TROPICAL FRUIT TREES</t>
   </si>
   <si>
-    <t>Mon, 05/04/2026 - 00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Palmas, Las</t>
   </si>
   <si>
     <t>Escuela de Capacitación Agraria de Arucas</t>
   </si>
   <si>
     <t>Goals Learn about the different species of tropical and subtropical fruit trees being planted in the Canary Islands. Learn how to propagate some…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/knowledge-and-cultivation-tropical-fruit-trees</t>
   </si>
   <si>
-    <t>Advanced Course in Precision Livestock Farming - Madrid (ES) May 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Steps to take in the creation of a new cheese factory</t>
   </si>
   <si>
     <t>Tue, 04/28/2026 - 09:00</t>
   </si>
   <si>
     <t>Tue, 04/28/2026 - 14:00</t>
   </si>
   <si>
     <t>Gipuzkoa</t>
   </si>
   <si>
     <t>Gomiztegi  Arantzazu auzoa,  20567 Oñati, Gipuzkoa</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Aimed at people who wish to start a project to create a cheese factory or dairy workshop , this course will provide information on the different…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/steps-take-creation-new-cheese-factory</t>
   </si>
   <si>
     <t>Python for Artificial Intelligence: From Data to Neural Networks Applied to the Agri-food Sector</t>
@@ -437,188 +533,179 @@
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>C/ Andenes 18, Caravaca de la Cruz, Murcia</t>
   </si>
   <si>
     <t>Activities for vocational training and skills acquisition, within the framework of the Strategic Plan for the Common Agricultural Policy (PEPAC) 2023…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-and-vegetable-handler</t>
   </si>
   <si>
     <t>Plant protection product applicator. Basic level</t>
   </si>
   <si>
     <t>Mon, 04/13/2026 - 18:00</t>
   </si>
   <si>
     <t>Mon, 04/20/2026 - 22:00</t>
   </si>
   <si>
-    <t>Almería</t>
-[...1 lines deleted...]
-  <si>
     <t>Ctra. Iryda, nº 100. cp 04110 Campohermoso – Nijar (Almería)</t>
   </si>
   <si>
     <t>Date of completion: From April 13 to 20, 2026. 📚 Duration: 25 hours. ⏰ Schedule: From 6:00 PM to 10:00 PM. 📍 Venue: Ctra. Iryda, nº 100. cp 04110…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-2</t>
   </si>
   <si>
     <t>Professional User Course for Plant Protection Products. Basic Level</t>
   </si>
   <si>
     <t>Mon, 04/13/2026 - 16:30</t>
   </si>
   <si>
     <t>Thu, 04/23/2026 - 19:30</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Mercadillo del Agricultor de La Matanza de Acentejo</t>
   </si>
   <si>
     <t>In courses with pre-registration, accreditation of the questionnaire answers may be required. Pre-registration until April 8th. PRE-REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-course-plant-protection-products-basic-level</t>
   </si>
   <si>
     <t>Basic course for the training of professional users and sellers of plant protection products</t>
   </si>
   <si>
     <t>Mon, 04/13/2026 - 16:00</t>
   </si>
   <si>
     <t>Fri, 04/17/2026 - 21:00</t>
   </si>
   <si>
-    <t>Castilla y León</t>
-[...1 lines deleted...]
-  <si>
     <t>Valladolid</t>
   </si>
   <si>
     <t>Valoria la Buena (Valladolid)</t>
   </si>
   <si>
     <t>Royal Decree 1311/2012 establishes the framework for action to achieve sustainable use of plant protection products by reducing the risks and effects…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-training-professional-users-and-sellers-plant-protection-products</t>
   </si>
   <si>
     <t>Use of agricultural machinery</t>
   </si>
   <si>
     <t>Mon, 04/13/2026 - 00:00</t>
   </si>
   <si>
     <t>Fri, 04/17/2026 - 00:00</t>
   </si>
   <si>
     <t>Carretera General del Norte nº2. Km 8.5. Cardones. Arucas.</t>
   </si>
   <si>
     <t>To understand the diversity of agricultural machinery available on the market, from small machines (chainsaws, brushcutters, blowers, etc.) to larger…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-agricultural-machinery</t>
   </si>
   <si>
+    <t>Sustainability in agricultural production</t>
+  </si>
+  <si>
+    <t>Fri, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>This online course will address how to produce more food with fewer natural resources while preserving the environment. COURSE OBJECTIVES: Promote…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/sustainability-agricultural-production-0</t>
+  </si>
+  <si>
+    <t>Calculation of water needs and irrigation scheduling</t>
+  </si>
+  <si>
+    <t>In this ONLINE COURSE, you'll learn the different methodologies for determining a crop's water requirements and the tools for scheduling irrigation.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/calculation-water-needs-and-irrigation-scheduling</t>
+  </si>
+  <si>
+    <t>Greenhouses</t>
+  </si>
+  <si>
+    <t>ONLINE COURSE that demonstrates the role of the greenhouse, the different types of greenhouses, equipment, and climate control, among other aspects.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/greenhouses-0</t>
+  </si>
+  <si>
     <t>Organic Livestock Farming for the professional certificate AGAN0108</t>
   </si>
   <si>
-    <t>Fri, 04/10/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>With the online Organic Livestock Farming course, you will learn everything you need to obtain the "Certificate in Organic Livestock Farming AGAN0108…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-livestock-farming-professional-certificate-agan0108</t>
   </si>
   <si>
-    <t>Sustainability in agricultural production</t>
-[...25 lines deleted...]
-  <si>
     <t>Open composting workshop</t>
   </si>
   <si>
     <t>Thu, 04/09/2026 - 17:00</t>
   </si>
   <si>
     <t>Thu, 04/16/2026 - 19:00</t>
   </si>
   <si>
     <t>Aula 17, C.C. Isabel de Farnesio, C. del Capitán Angosto Gómez Castrillón, 39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/open-composting-workshop</t>
   </si>
   <si>
     <t>Advanced tools for irrigation and nutrition</t>
   </si>
   <si>
     <t>Thu, 04/09/2026 - 00:00</t>
   </si>
   <si>
-    <t>Sevilla</t>
-[...1 lines deleted...]
-  <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Agri-food cooperatives offer farmers an online course on advanced irrigation and nutrition tools.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-tools-irrigation-and-nutrition</t>
   </si>
   <si>
     <t>Online course: Organic avocado farming</t>
   </si>
   <si>
     <t>Wed, 04/01/2026 - 00:00</t>
   </si>
   <si>
     <t>Camí del Port s/n, km 1 - Edif. ECA Apartado 397 ES-46470 Catarroja, Valencia, España</t>
   </si>
   <si>
     <t>The course is divided into 8 topics and is scheduled to last 30 hours, but you can complete it at any time. Upon completion, you will receive a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-organic-avocado-farming-0</t>
   </si>
   <si>
     <t>ONLINE COURSE ON PRECISION AGRICULTURE IN EXTENSIVE IRRIGATED CROPS (RECORDED)</t>
@@ -719,167 +806,167 @@
   <si>
     <t>https://akisplataforma.es/en/training-courses/informative-session-principles-agro-composting</t>
   </si>
   <si>
     <t>Use of Composting Technologies for Organic Waste Management</t>
   </si>
   <si>
     <t>Wed, 03/25/2026 - 09:00</t>
   </si>
   <si>
     <t>Wed, 03/25/2026 - 14:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández. Ctra. Beniel, km 3,2. E-03312, Orihuela</t>
   </si>
   <si>
     <t>A free demonstration workshop entitled “Use of Composting Technologies for Organic Waste Management” will be held on Wednesday, March 25, from 9:00 a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-composting-technologies-organic-waste-management</t>
   </si>
   <si>
+    <t>Specialist in olive growing, olive oil technology and oil mill management</t>
+  </si>
+  <si>
     <t>Wed, 03/25/2026 - 00:00</t>
   </si>
   <si>
+    <t>The objective is to achieve professionalism and excellence in four areas of the olive growing sector: olive oil technology, olive oil analysis and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/specialist-olive-growing-olive-oil-technology-and-oil-mill-management</t>
+  </si>
+  <si>
+    <t>Basic Level Phytosanitary Product Handler Course</t>
+  </si>
+  <si>
+    <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria (Centro de formación Agroislas)</t>
+  </si>
+  <si>
+    <t>Get certified as a basic level Pesticide Handler CONTACT</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/basic-level-phytosanitary-product-handler-course-0</t>
+  </si>
+  <si>
     <t>ONLINE COURSE that demonstrates the role of the greenhouse, the different types of greenhouses, equipment, and climate control, among other aspects.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/greenhouses</t>
   </si>
   <si>
     <t>Safety and hygiene in the food industry</t>
   </si>
   <si>
     <t>Goals Learn to perform cleaning and general hygiene operations on equipment and facilities, as well as environmental protection support operations in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/safety-and-hygiene-food-industry</t>
   </si>
   <si>
-    <t>Specialist in olive growing, olive oil technology and oil mill management</t>
-[...19 lines deleted...]
-  <si>
     <t>Drones and precision agriculture</t>
   </si>
   <si>
     <t>Sun, 03/22/2026 - 00:00</t>
   </si>
   <si>
     <t>Drones and Precision Agriculture is a descriptive course that delves into precision agriculture as a technique and concept of Agriculture 4.0. Drones…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drones-and-precision-agriculture</t>
   </si>
   <si>
     <t>Avocado cultivation course</t>
   </si>
   <si>
     <t>This course offers a comprehensive guide to avocado cultivation. You'll learn about soil and climate requirements, propagation, and plantation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/avocado-cultivation-course</t>
   </si>
   <si>
     <t>Course on livestock and organic farming</t>
   </si>
   <si>
     <t>Fri, 03/20/2026 - 00:00</t>
   </si>
   <si>
     <t>Specialized training recognized by the Regional Government of Castilla-La Mancha allows for accreditation of hours in the organic field as stipulated…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-livestock-and-organic-farming</t>
   </si>
   <si>
     <t>Smart Livestock Farming: Data Exploitation and Analysis (R) for Animal Production</t>
   </si>
   <si>
     <t>Wed, 03/18/2026 - 16:00</t>
   </si>
   <si>
     <t>Wed, 03/25/2026 - 12:00</t>
   </si>
   <si>
     <t>Currently, the livestock sector faces numerous challenges related to its economic profitability, environmental impact, social perception, and more.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-livestock-farming-data-exploitation-and-analysis-r-animal-production</t>
   </si>
   <si>
+    <t>Greenhouse Horticultural Production Course</t>
+  </si>
+  <si>
+    <t>Wed, 03/18/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Become an expert in horticultural production CONTACT</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/greenhouse-horticultural-production-course-0</t>
+  </si>
+  <si>
     <t>Precision Agriculture. Course: Advanced GIS and Drone Management</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>A 60-hour course, four of which will be delivered in the Virtual Classroom with the instructor in real time via Google Meet, will address questions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-course-advanced-gis-and-drone-management</t>
   </si>
   <si>
     <t>Olive mill management</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Technical Engineering. Goals Understanding the comprehensive management of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-mill-management-0</t>
   </si>
   <si>
-    <t>Greenhouse Horticultural Production Course</t>
-[...7 lines deleted...]
-  <si>
     <t>Demonstration Day - Pruning Techniques in Fruit Trees</t>
   </si>
   <si>
     <t>Tue, 03/17/2026 - 10:00</t>
   </si>
   <si>
     <t>Tue, 03/17/2026 - 14:00</t>
   </si>
   <si>
     <t>C/ Aves s/n.  28300 Aranjuez, Finca Sotopareva</t>
   </si>
   <si>
     <t>Program Introduction to pruning fruit trees Tool handling Initial training of fruit trees Maintenance and pruning of established trees Thursday,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-day-pruning-techniques-fruit-trees-0</t>
   </si>
   <si>
     <t>Soilless cultivation</t>
   </si>
   <si>
     <t>Tue, 03/17/2026 - 00:00</t>
   </si>
   <si>
     <t>ONLINE COURSE to learn about solutions for soilless growing, also covering substrate quality, different soilless growing systems, equipment, and much…</t>
@@ -1067,140 +1154,140 @@
   <si>
     <t>The online course "Design and Construction of Biogas/Biomethane Plants for Engineers" offers specialized training in the design, sizing, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/2nd-edition-course-design-and-construction-biogasbiomethane-plants</t>
   </si>
   <si>
     <t>Organic farming. Soil preparation</t>
   </si>
   <si>
     <t>Sat, 02/28/2026 - 10:30</t>
   </si>
   <si>
     <t>Sat, 02/28/2026 - 13:30</t>
   </si>
   <si>
     <t>Camino de la Vega, s/n  28830 San Fernando de Henares</t>
   </si>
   <si>
     <t>We'll take a practical look at the first steps in growing a vegetable garden. In this session, we'll discuss what is meant by "living soil" and how…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-soil-preparation</t>
   </si>
   <si>
+    <t>PAPAYA CULTIVATION</t>
+  </si>
+  <si>
+    <t>Fri, 02/27/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>This course delves into all phases of papaya cultivation, from soil and climate requirements to fruit processing. You will learn how to propagate the…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/papaya-cultivation</t>
+  </si>
+  <si>
+    <t>FOOD HANDLER AND ALLERGENS.ONLINE – 260227MA</t>
+  </si>
+  <si>
+    <t>Mon, 03/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Addressed to: People who work in activities that involve handling food products. Goals: The objective of this course is to provide participants with…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/food-handler-and-allergensonline-260227ma</t>
+  </si>
+  <si>
     <t>Geographic information systems applied to forest fire defense using free software</t>
   </si>
   <si>
-    <t>Fri, 02/27/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Goals Learn to use free software and Sextante, and achieve sufficient mastery of it, through its application to different aspects of defense against…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/geographic-information-systems-applied-forest-fire-defense-using-free-software</t>
   </si>
   <si>
-    <t>PAPAYA CULTIVATION</t>
-[...19 lines deleted...]
-  <si>
     <t>Olive Tree Pruning Day</t>
   </si>
   <si>
     <t>Thu, 02/26/2026 - 09:30</t>
   </si>
   <si>
     <t>Thu, 02/26/2026 - 13:30</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Casa de Cultura de Olite</t>
   </si>
   <si>
     <t>Olive tree pruning according to variety. The best tools for pruning. Types of pruning. Time required for proper olive tree pruning.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-tree-pruning-day</t>
   </si>
   <si>
     <t>Introduction to Irrigation</t>
   </si>
   <si>
     <t>Thu, 02/26/2026 - 09:00</t>
   </si>
   <si>
     <t>Tue, 04/07/2026 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-irrigation</t>
   </si>
   <si>
+    <t>Training Course for Poultry Farm Personnel. Online – 260226AVI</t>
+  </si>
+  <si>
+    <t>Thu, 02/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Addressed to: Poultry farm workers Goals: To comply with the requirement of Royal Decree 637/2021, of July 27, to ensure that all people working with…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/training-course-poultry-farm-personnel-online-260226avi</t>
+  </si>
+  <si>
     <t>Implementation of the GAP global protocol version 5.4</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Contents Module 1 Introduction to the GLOBAL GAP standard (5 hours) Objective: To train for the application of advanced methodologies for process…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/implementation-gap-global-protocol-version-54</t>
   </si>
   <si>
-    <t>Training Course for Poultry Farm Personnel. Online – 260226AVI</t>
-[...7 lines deleted...]
-  <si>
     <t>GENERIC MODULE: QUALIFICATION OF TECHNICIANS IN INTEGRATED PRODUCTION OF AGRICULTURAL AND LIVESTOCK PRODUCTS</t>
   </si>
   <si>
     <t>Tue, 02/24/2026 - 10:00</t>
   </si>
   <si>
     <t>Thu, 03/26/2026 - 14:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Palma del Río</t>
   </si>
   <si>
     <t>Contents Basic concepts on Integrated Production: concept and objectives of Integrated Production; problems of conventional plant protection;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-agricultural-and-1</t>
   </si>
   <si>
     <t>Free course: Safe tractor operation</t>
   </si>
   <si>
     <t>Mon, 02/23/2026 - 16:00</t>
@@ -1283,53 +1370,50 @@
   <si>
     <t>Sat, 02/14/2026 - 13:45</t>
   </si>
   <si>
     <t>Oficina Municipal de distrito Begoña</t>
   </si>
   <si>
     <t>The course will cover the causative agents, transmission routes, and life cycle of the disease. It will also review hygienic practices, preventative…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/nosemosis-and-bee-health-how-prevent-diseases-beehive</t>
   </si>
   <si>
     <t>INCORPORATION INTO THE AGRICULTURAL ENTERPRISE: INTENSIVE AGRICULTURE</t>
   </si>
   <si>
     <t>Sat, 02/14/2026 - 00:00</t>
   </si>
   <si>
     <t>Fri, 04/24/2026 - 00:00</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca, Sevilla</t>
   </si>
   <si>
-    <t>Online, In person</t>
-[...1 lines deleted...]
-  <si>
     <t>This course has at least one face-to-face module. This course includes at least one online module. Courses offered on the IFAPA e-learning platform…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-enterprise-intensive-agriculture</t>
   </si>
   <si>
     <t>Organic Horticulture</t>
   </si>
   <si>
     <t>Wed, 02/11/2026 - 00:00</t>
   </si>
   <si>
     <t>Thu, 05/14/2026 - 23:00</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>Do you want to dedicate yourself professionally to the production of organic and locally sourced food? Do you want to gradually convert your farm to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-horticulture-1</t>
   </si>
   <si>
     <t>New Business Models: Agro-industrial Production of Microalgae</t>
@@ -1352,53 +1436,50 @@
   <si>
     <t>Tue, 02/10/2026 - 10:00</t>
   </si>
   <si>
     <t>Tue, 02/10/2026 - 14:00</t>
   </si>
   <si>
     <t>CTRA CORDOBA SN (CTRA A7281 p.k. 3,8) en Antequera (MALAGA)</t>
   </si>
   <si>
     <t>Contents MANAGEMENT OF COVERED PLANTS BY MECHANICAL MEANS FIELD DEMONSTRATION OF COVER HANDLING REQUEST</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-grove-days-olive-tree-pruning</t>
   </si>
   <si>
     <t>Pesticide applicator course, qualified level, online format, with in-person practical sessions in Jaén</t>
   </si>
   <si>
     <t>Wed, 02/04/2026 - 16:00</t>
   </si>
   <si>
     <t>Tue, 02/24/2026 - 21:00</t>
   </si>
   <si>
-    <t>Jaén</t>
-[...1 lines deleted...]
-  <si>
     <t>ASAJA-Jaén is organizing a new online Pesticide Applicator course, qualified level, with in-person practical sessions in Jaén. The training will last…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticide-applicator-course-qualified-level-online-format-person-practical</t>
   </si>
   <si>
     <t>Feed Labeling Course</t>
   </si>
   <si>
     <t>Tue, 01/27/2026 - 00:00</t>
   </si>
   <si>
     <t>The course explains all the legal labeling requirements that feed supply companies must comply with. Completely online training with tutorial support…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/feed-labeling-course</t>
   </si>
   <si>
     <t>Smart Irrigation: Digitalization and Energy Optimization in Irrigation Communities and Irrigation Systems</t>
   </si>
   <si>
     <t>Mon, 01/26/2026 - 16:00</t>
   </si>
   <si>
     <t>Thu, 01/29/2026 - 14:00</t>
@@ -2582,71 +2663,71 @@
   <si>
     <t>Mon, 09/08/2025 - 00:00</t>
   </si>
   <si>
     <t>Hinojosa del Duque</t>
   </si>
   <si>
     <t>Modules Facilities and livestock management Feeding, production and conservation of forage Agricultural company Reproductive management. Lactation,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-livestock-linked-land-1</t>
   </si>
   <si>
     <t>Online course on basic hydraulics</t>
   </si>
   <si>
     <t>Sun, 11/30/2025 - 00:00</t>
   </si>
   <si>
     <t>Description  The Official College of Agricultural Engineers of Andalusia, through the Andalusian Foundation of Agricultural Engineers, is organizing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-basic-hydraulics</t>
   </si>
   <si>
+    <t>Course "Food Handlers, Food Safety, and Mycotoxin Control"</t>
+  </si>
+  <si>
+    <t>Tue, 09/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>A comprehensive course for food handlers that includes training in HACCP and good hygiene practices for the prevention and control of mycotoxins in…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/course-food-handlers-food-safety-and-mycotoxin-control</t>
+  </si>
+  <si>
     <t>INCORPORATION INTO THE AGRICULTURAL COMPANY: EXTENSIVE AGRICULTURE</t>
   </si>
   <si>
-    <t>Tue, 09/02/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Application deadline: 08/18/2025 REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-extensive-agriculture</t>
   </si>
   <si>
-    <t>Course "Food Handlers, Food Safety, and Mycotoxin Control"</t>
-[...7 lines deleted...]
-  <si>
     <t>Beekeeping course (Manzanera and Nogueruelas)</t>
   </si>
   <si>
     <t>Mon, 09/01/2025 - 09:00</t>
   </si>
   <si>
     <t>Fri, 09/12/2025 - 21:30</t>
   </si>
   <si>
     <t>The objective of the course is to provide training in the most important topics, aspects, and procedures of beekeeping. Beekeeping Course in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beekeeping-course-manzanera-and-nogueruelas</t>
   </si>
   <si>
     <t>Food safety</t>
   </si>
   <si>
     <t>Mon, 09/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Provide training in Food Safety for the Agri-Food Sector</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-safety-0</t>
@@ -3242,78 +3323,78 @@
   <si>
     <t>Thu, 05/08/2025 - 14:30</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
     <t>Modules SOIL, NUTRITION AND ENVIRONMENT AGRICULTURAL COMPANY APPLICATOR OF PHYTOSANITARY PRODUCTS. QUALIFIED LEVEL ASSOCIATIONISM AND…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-intensive-agriculture-0</t>
   </si>
   <si>
     <t>Joining the agricultural company: Livestock farming tied to the land</t>
   </si>
   <si>
     <t>Fri, 04/25/2025 - 14:30</t>
   </si>
   <si>
     <t>Modules AGRICULTURAL COMPANY ASSOCIATIONISM AND COMMERCIALIZATION ACCOUNTING AND INITIATION TO COMPUTER SCIENCE BUSINESS RELATIONS AND PREVENTION OF…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-livestock-farming-tied-land-0</t>
   </si>
   <si>
+    <t>Mon, 02/17/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 04/14/2025 - 23:00</t>
+  </si>
+  <si>
+    <t>Huelva</t>
+  </si>
+  <si>
+    <t>Centro IFAPA de Huelva. HUELVA.</t>
+  </si>
+  <si>
+    <t>MODULES AGRICULTURAL COMPANY 02/17/2025 - 02/21/2025 Application deadline until 02/02/2025 Contents Structural improvements to the farm Recommended…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-intensive-agriculture</t>
+  </si>
+  <si>
     <t>Joining the agricultural company: livestock farming tied to the land</t>
   </si>
   <si>
-    <t>Mon, 02/17/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Fri, 04/25/2025 - 00:00</t>
   </si>
   <si>
     <t>Modules: AGRICULTURAL COMPANY ASSOCIATIONISM AND COMMERCIALIZATION ACCOUNTING AND INITIATION TO COMPUTER SCIENCE BUSINESS RELATIONS AND PREVENTION OF…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-livestock-farming-tied-land</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-intensive-agriculture</t>
   </si>
   <si>
     <t>Course on intelligent machinery and robotics applied to agriculture</t>
   </si>
   <si>
     <t>Tue, 02/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Thu, 02/13/2025 - 14:00</t>
   </si>
   <si>
     <t>The technological revolution is transforming agriculture through the implementation of intelligent machinery and robotics. It offers a comprehensive…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-intelligent-machinery-and-robotics-applied-agriculture</t>
   </si>
   <si>
     <t>Joining the agricultural company: extensive agriculture</t>
   </si>
   <si>
     <t>Tue, 02/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Wed, 07/02/2025 - 00:00</t>
   </si>
@@ -4940,8804 +5021,8958 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J299"/>
+  <dimension ref="A1:J304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J299"/>
+      <selection activeCell="A1" sqref="A1:J304"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="201.665" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="E2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="F2" s="1"/>
+      <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="1" t="s">
+      <c r="H2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="H3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="H4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="1"/>
-[...1 lines deleted...]
-      <c r="E5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D6" s="1"/>
-[...1 lines deleted...]
-      <c r="F6" s="1"/>
+      <c r="D6" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="G6" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>62</v>
-[...9 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>81</v>
-[...9 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="F15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I15" s="1" t="s">
+      <c r="J15" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>32</v>
+        <v>101</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>32</v>
+        <v>115</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>68</v>
+        <v>116</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C19" s="1"/>
-      <c r="D19" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="C20" s="1"/>
+        <v>124</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>125</v>
+      </c>
       <c r="D20" s="1" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="F20" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="G20" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="1" t="s">
-        <v>31</v>
+        <v>129</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>32</v>
+        <v>130</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>133</v>
+        <v>30</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>141</v>
+        <v>52</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>142</v>
+        <v>101</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="C24" s="1"/>
       <c r="D24" s="1" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="F24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F24" s="1"/>
+      <c r="G24" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="G24" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I24" s="1" t="s">
+      <c r="J24" s="1" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E25" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="F25" s="1"/>
+      <c r="G25" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="J25" s="1" t="s">
         <v>155</v>
-      </c>
-[...16 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="J26" s="1" t="s">
         <v>161</v>
-      </c>
-[...22 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E27" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="F27" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C27" s="1"/>
-[...2 lines deleted...]
-      <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>168</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      <c r="F28" s="1"/>
+        <v>171</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>173</v>
+      </c>
       <c r="G28" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      <c r="F29" s="1"/>
+        <v>177</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>180</v>
+      </c>
       <c r="G29" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      <c r="F30" s="1"/>
+        <v>184</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>187</v>
+      </c>
       <c r="G30" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>31</v>
+        <v>129</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>32</v>
+        <v>130</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="I31" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>194</v>
+      </c>
       <c r="J31" s="1" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="C32" s="1"/>
-      <c r="D32" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="C33" s="1"/>
-      <c r="D33" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="C34" s="1"/>
-      <c r="D34" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C35" s="1"/>
-      <c r="D35" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>204</v>
-[...4 lines deleted...]
-      <c r="F36" s="1"/>
+        <v>210</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>212</v>
+      </c>
       <c r="G36" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I36" s="1"/>
       <c r="J36" s="1" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="C37" s="1"/>
-      <c r="D37" s="1"/>
-[...1 lines deleted...]
-      <c r="F37" s="1"/>
+      <c r="D37" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>216</v>
+      </c>
       <c r="G37" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="C38" s="1"/>
-      <c r="D38" s="1"/>
-[...1 lines deleted...]
-      <c r="F38" s="1"/>
+      <c r="D38" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>221</v>
+      </c>
       <c r="G38" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>212</v>
+        <v>223</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="C39" s="1"/>
-      <c r="D39" s="1"/>
-      <c r="E39" s="1"/>
+      <c r="D39" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="C40" s="1"/>
-      <c r="D40" s="1"/>
-[...1 lines deleted...]
-      <c r="F40" s="1"/>
+      <c r="D40" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>229</v>
+      </c>
       <c r="G40" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>204</v>
+        <v>233</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>223</v>
-[...12 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
       <c r="G42" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>229</v>
-[...12 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>176</v>
+        <v>242</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C44" s="1"/>
-      <c r="D44" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="C47" s="1"/>
+        <v>252</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>253</v>
+      </c>
       <c r="D47" s="1" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>95</v>
+        <v>52</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-      <c r="F48" s="1"/>
+        <v>258</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>261</v>
+      </c>
       <c r="G48" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="C50" s="1"/>
-      <c r="D50" s="1"/>
-[...1 lines deleted...]
-      <c r="F50" s="1"/>
+      <c r="D50" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>269</v>
+      </c>
       <c r="G50" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>259</v>
+        <v>203</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="C51" s="1"/>
       <c r="D51" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>265</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="C54" s="1"/>
-      <c r="D54" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1"/>
       <c r="G54" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>275</v>
-[...12 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
       <c r="G55" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="C56" s="1"/>
+        <v>289</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>290</v>
+      </c>
       <c r="D56" s="1" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="F56" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="G56" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="1" t="s">
-        <v>74</v>
+        <v>129</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="F57" s="1"/>
+        <v>130</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>229</v>
+      </c>
       <c r="G57" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>170</v>
+        <v>300</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C59" s="1"/>
-      <c r="D59" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="C60" s="1"/>
+        <v>304</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>305</v>
+      </c>
       <c r="D60" s="1" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="F60" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>306</v>
+      </c>
       <c r="G60" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>291</v>
+        <v>310</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" s="1" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="C62" s="1"/>
       <c r="D62" s="1" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>307</v>
-[...9 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
       <c r="G63" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>311</v>
+        <v>196</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="C64" s="1"/>
-      <c r="D64" s="1"/>
-      <c r="E64" s="1"/>
+      <c r="D64" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>315</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="C65" s="1"/>
       <c r="D65" s="1" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>317</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="F65" s="1"/>
       <c r="G65" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>322</v>
-[...6 lines deleted...]
-      <c r="F66" s="1"/>
+        <v>320</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>327</v>
+      </c>
       <c r="G66" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>328</v>
+        <v>265</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>74</v>
+        <v>129</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="F67" s="1"/>
       <c r="G67" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C69" s="1"/>
-      <c r="D69" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      <c r="F70" s="1"/>
+        <v>345</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>347</v>
+      </c>
       <c r="G70" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>347</v>
-[...9 lines deleted...]
-      </c>
+        <v>352</v>
+      </c>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
       <c r="G71" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="F72" s="1"/>
+        <v>357</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>358</v>
+      </c>
       <c r="G72" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>352</v>
-[...4 lines deleted...]
-      <c r="F73" s="1"/>
+        <v>356</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>363</v>
+      </c>
       <c r="G73" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>352</v>
-[...4 lines deleted...]
-      <c r="D74" s="1"/>
+        <v>367</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E74" s="1"/>
       <c r="F74" s="1"/>
       <c r="G74" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>364</v>
-[...9 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
+      <c r="F75" s="1"/>
       <c r="G75" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>329</v>
+        <v>377</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>330</v>
+        <v>378</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>375</v>
-[...3 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="C77" s="1"/>
       <c r="D77" s="1"/>
       <c r="E77" s="1"/>
       <c r="F77" s="1"/>
       <c r="G77" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>281</v>
+        <v>385</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B79" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="B79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1" t="s">
-        <v>383</v>
-[...9 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1"/>
+      <c r="F79" s="1"/>
       <c r="G79" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>133</v>
+        <v>394</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>134</v>
+        <v>395</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>136</v>
+        <v>397</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>394</v>
-[...4 lines deleted...]
-      <c r="F81" s="1"/>
+        <v>400</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>358</v>
+      </c>
       <c r="G81" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>395</v>
+        <v>359</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>399</v>
-[...9 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1"/>
+      <c r="F82" s="1"/>
       <c r="G82" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>405</v>
-[...9 lines deleted...]
-      </c>
+        <v>352</v>
+      </c>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1"/>
+      <c r="F83" s="1"/>
       <c r="G83" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>75</v>
+        <v>413</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>75</v>
+        <v>414</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I84" s="1" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>23</v>
+        <v>165</v>
       </c>
       <c r="E85" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="F85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H85" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>417</v>
+        <v>168</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>420</v>
-[...12 lines deleted...]
-      </c>
+        <v>423</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1"/>
+      <c r="F86" s="1"/>
       <c r="G86" s="1" t="s">
-        <v>423</v>
+        <v>24</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>424</v>
       </c>
       <c r="J86" s="1" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>13</v>
+        <v>129</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>429</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>430</v>
       </c>
       <c r="J87" s="1" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
         <v>432</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="D88" s="1"/>
-[...1 lines deleted...]
-      <c r="F88" s="1"/>
+      <c r="D88" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>435</v>
+      </c>
       <c r="G88" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="F89" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I89" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="G89" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I89" s="1" t="s">
+      <c r="J89" s="1" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B90" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="B90" s="1" t="s">
+      <c r="C90" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="D90" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F90" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="D90" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E90" s="1" t="s">
+      <c r="G90" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I90" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="F90" s="1" t="s">
-[...8 lines deleted...]
-      <c r="I90" s="1" t="s">
+      <c r="J90" s="1" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="B91" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="C91" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="C91" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F91" s="1"/>
+      <c r="D91" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>451</v>
+      </c>
       <c r="G91" s="1" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>68</v>
+        <v>457</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>423</v>
+        <v>24</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>460</v>
-[...9 lines deleted...]
-      </c>
+        <v>462</v>
+      </c>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1"/>
+      <c r="F93" s="1"/>
       <c r="G93" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>384</v>
+        <v>107</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>441</v>
+        <v>469</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>155</v>
+        <v>38</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>471</v>
+        <v>39</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>472</v>
+        <v>39</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>477</v>
-[...7 lines deleted...]
-      <c r="F96" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1"/>
+      <c r="F96" s="1"/>
+      <c r="G96" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I96" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="G96" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I96" s="1" t="s">
+      <c r="J96" s="1" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="B97" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="B97" s="1" t="s">
+      <c r="C97" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="C97" s="1"/>
-[...2 lines deleted...]
-      <c r="F97" s="1"/>
+      <c r="D97" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="G97" s="1" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>483</v>
       </c>
       <c r="J97" s="1" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="C98" s="1"/>
-[...2 lines deleted...]
-      <c r="F98" s="1"/>
+      <c r="C98" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>457</v>
+      </c>
       <c r="G98" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I98" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>75</v>
+        <v>413</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>75</v>
+        <v>493</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>492</v>
+        <v>469</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>141</v>
+        <v>498</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>502</v>
-[...3 lines deleted...]
-      <c r="F101" s="1"/>
+        <v>504</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>505</v>
+      </c>
       <c r="G101" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="J101" s="1" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>506</v>
-[...12 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1"/>
+      <c r="F102" s="1"/>
       <c r="G102" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="C103" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="D103" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F103" s="1" t="s">
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1"/>
+      <c r="F103" s="1"/>
+      <c r="G103" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I103" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="G103" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I103" s="1" t="s">
+      <c r="J103" s="1" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="B104" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="B104" s="1" t="s">
+      <c r="C104" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="C104" s="1" t="s">
+      <c r="D104" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I104" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="D104" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E104" s="1" t="s">
+      <c r="J104" s="1" t="s">
         <v>520</v>
-      </c>
-[...13 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F105" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="B105" s="1" t="s">
+      <c r="G105" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I105" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I105" s="1" t="s">
+      <c r="J105" s="1" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B106" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="B106" s="1" t="s">
+      <c r="C106" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="C106" s="1" t="s">
+      <c r="D106" s="1"/>
+      <c r="E106" s="1"/>
+      <c r="F106" s="1"/>
+      <c r="G106" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I106" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="D106" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F106" s="1" t="s">
+      <c r="J106" s="1" t="s">
         <v>531</v>
-      </c>
-[...10 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="B107" s="1" t="s">
+      <c r="D107" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="F107" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="C107" s="1" t="s">
+      <c r="G107" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I107" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="D107" s="1"/>
-[...8 lines deleted...]
-      <c r="I107" s="1" t="s">
+      <c r="J107" s="1" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B108" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="B108" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1" t="s">
-        <v>536</v>
-[...3 lines deleted...]
-      <c r="F108" s="1"/>
+        <v>540</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>541</v>
+      </c>
       <c r="G108" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="J108" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="F109" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>548</v>
+      </c>
       <c r="G109" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="J109" s="1" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="D110" s="1"/>
       <c r="E110" s="1"/>
       <c r="F110" s="1"/>
       <c r="G110" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="J110" s="1" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>32</v>
+        <v>153</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="J111" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="D112" s="1"/>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="B113" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1"/>
+      <c r="F113" s="1"/>
       <c r="G113" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>567</v>
       </c>
       <c r="J113" s="1" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1" t="s">
         <v>569</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>571</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>133</v>
-[...4 lines deleted...]
-      <c r="F114" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="1"/>
+      <c r="F114" s="1"/>
+      <c r="G114" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I114" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="G114" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I114" s="1" t="s">
+      <c r="J114" s="1" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B115" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="B115" s="1" t="s">
+      <c r="C115" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="C115" s="1" t="s">
+      <c r="D115" s="1"/>
+      <c r="E115" s="1"/>
+      <c r="F115" s="1"/>
+      <c r="G115" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I115" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="D115" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F115" s="1" t="s">
+      <c r="J115" s="1" t="s">
         <v>578</v>
-      </c>
-[...10 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="B116" s="1" t="s">
-[...7 lines deleted...]
-      <c r="F116" s="1"/>
+      <c r="D116" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>582</v>
+      </c>
       <c r="G116" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I117" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="J117" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>591</v>
-[...3 lines deleted...]
-      <c r="F118" s="1"/>
+        <v>592</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>593</v>
+      </c>
       <c r="G118" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I118" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="J118" s="1" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="F119" s="1"/>
+        <v>165</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>599</v>
+      </c>
       <c r="G119" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>343</v>
+        <v>600</v>
       </c>
       <c r="J119" s="1" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>599</v>
-[...3 lines deleted...]
-      <c r="F120" s="1"/>
+        <v>604</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>605</v>
+      </c>
       <c r="G120" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="J120" s="1" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I121" s="1" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="J121" s="1" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>603</v>
+        <v>612</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I122" s="1" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="J122" s="1" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I123" s="1" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="D124" s="1"/>
+        <v>622</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I124" s="1" t="s">
-        <v>616</v>
+        <v>372</v>
       </c>
       <c r="J124" s="1" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>611</v>
+        <v>625</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>619</v>
-[...9 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1"/>
+      <c r="F125" s="1"/>
       <c r="G125" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>624</v>
-[...9 lines deleted...]
-      </c>
+        <v>631</v>
+      </c>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1"/>
+      <c r="F126" s="1"/>
       <c r="G126" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I126" s="1" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="B127" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="B127" s="1" t="s">
+      <c r="C127" s="1" t="s">
         <v>631</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I127" s="1" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="J127" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I128" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>639</v>
       </c>
-      <c r="B129" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D129" s="1"/>
       <c r="E129" s="1"/>
       <c r="F129" s="1"/>
       <c r="G129" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I129" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="J129" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>646</v>
       </c>
-      <c r="D130" s="1"/>
-[...1 lines deleted...]
-      <c r="F130" s="1"/>
+      <c r="D130" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>187</v>
+      </c>
       <c r="G130" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>647</v>
       </c>
       <c r="J130" s="1" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1" t="s">
         <v>649</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="F131" s="1"/>
+        <v>652</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>654</v>
+      </c>
       <c r="G131" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>656</v>
+        <v>575</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="E132" s="1"/>
+        <v>394</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>395</v>
+      </c>
       <c r="F132" s="1"/>
       <c r="G132" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>663</v>
+      </c>
+      <c r="D133" s="1"/>
       <c r="E133" s="1"/>
       <c r="F133" s="1"/>
       <c r="G133" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E134" s="1"/>
+      <c r="F134" s="1"/>
       <c r="G134" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D135" s="1"/>
       <c r="E135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="E136" s="1"/>
       <c r="F136" s="1"/>
       <c r="G136" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I136" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>682</v>
-[...1 lines deleted...]
-      <c r="D137" s="1"/>
+        <v>683</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E137" s="1"/>
       <c r="F137" s="1"/>
       <c r="G137" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>646</v>
+        <v>688</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="E138" s="1"/>
       <c r="F138" s="1"/>
       <c r="G138" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="F139" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>694</v>
+      </c>
       <c r="G139" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I139" s="1" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="J139" s="1" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>590</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="D140" s="1"/>
       <c r="E140" s="1"/>
       <c r="F140" s="1"/>
       <c r="G140" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>155</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E141" s="1"/>
+      <c r="F141" s="1"/>
       <c r="G141" s="1" t="s">
-        <v>423</v>
+        <v>64</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I141" s="1" t="s">
-        <v>339</v>
+        <v>705</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>705</v>
-[...3 lines deleted...]
-      </c>
+        <v>709</v>
+      </c>
+      <c r="D142" s="1"/>
       <c r="E142" s="1"/>
       <c r="F142" s="1"/>
       <c r="G142" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I142" s="1" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="J142" s="1" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>631</v>
+        <v>673</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="E143" s="1"/>
       <c r="F143" s="1"/>
       <c r="G143" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E144" s="1"/>
       <c r="F144" s="1"/>
       <c r="G144" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I144" s="1" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="D145" s="1"/>
+        <v>617</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E145" s="1"/>
       <c r="F145" s="1"/>
       <c r="G145" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>486</v>
+        <v>727</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>384</v>
+        <v>728</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>725</v>
+        <v>368</v>
       </c>
       <c r="J146" s="1" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>565</v>
+        <v>732</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E147" s="1"/>
+      <c r="F147" s="1"/>
       <c r="G147" s="1" t="s">
-        <v>423</v>
+        <v>64</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I147" s="1" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>734</v>
+        <v>658</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E148" s="1"/>
+      <c r="F148" s="1"/>
       <c r="G148" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I148" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="J148" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-      <c r="E149" s="1"/>
+        <v>741</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="F149" s="1"/>
       <c r="G149" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="D150" s="1"/>
       <c r="E150" s="1"/>
       <c r="F150" s="1"/>
       <c r="G150" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="J150" s="1" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>747</v>
+        <v>513</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F151" s="1"/>
+        <v>413</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>751</v>
+      </c>
       <c r="G151" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I151" s="1" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="J151" s="1" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>747</v>
+        <v>755</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>751</v>
+        <v>592</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>141</v>
+        <v>52</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I152" s="1" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="J152" s="1" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>645</v>
-[...3 lines deleted...]
-      <c r="F153" s="1"/>
+        <v>761</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>762</v>
+      </c>
       <c r="G153" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I153" s="1" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="J153" s="1" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>761</v>
-[...9 lines deleted...]
-      </c>
+        <v>625</v>
+      </c>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1"/>
+      <c r="F154" s="1"/>
       <c r="G154" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I154" s="1" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="J154" s="1" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>766</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>767</v>
-[...9 lines deleted...]
-      </c>
+        <v>770</v>
+      </c>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1"/>
+      <c r="F155" s="1"/>
       <c r="G155" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I155" s="1" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="J155" s="1" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="F156" s="1"/>
       <c r="G156" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I156" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="J156" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>739</v>
+        <v>778</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>121</v>
+        <v>44</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>192</v>
+        <v>779</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I157" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="J157" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>782</v>
-[...9 lines deleted...]
-      </c>
+        <v>672</v>
+      </c>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1"/>
+      <c r="F158" s="1"/>
       <c r="G158" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I158" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="J158" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>756</v>
+        <v>788</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>82</v>
+        <v>165</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>192</v>
+        <v>789</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>791</v>
-[...3 lines deleted...]
-      <c r="F160" s="1"/>
+        <v>794</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>221</v>
+      </c>
       <c r="G160" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="J160" s="1" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>141</v>
+        <v>52</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I161" s="1" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>802</v>
+        <v>766</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>803</v>
+        <v>153</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>803</v>
+        <v>221</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I162" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="J162" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>121</v>
+        <v>52</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>192</v>
+        <v>800</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="J163" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="C164" s="1"/>
+        <v>813</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>783</v>
+      </c>
       <c r="D164" s="1" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="F164" s="1"/>
+        <v>153</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>221</v>
+      </c>
       <c r="G164" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I164" s="1" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="J164" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>816</v>
-[...4 lines deleted...]
-      <c r="E165" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="F165" s="1" t="s">
+      <c r="D165" s="1"/>
+      <c r="E165" s="1"/>
+      <c r="F165" s="1"/>
+      <c r="G165" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H165" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I165" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="G165" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I165" s="1" t="s">
+      <c r="J165" s="1" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="B166" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="B166" s="1" t="s">
+      <c r="C166" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="C166" s="1" t="s">
+      <c r="D166" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F166" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="D166" s="1" t="s">
+      <c r="G166" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I166" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="E166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F166" s="1" t="s">
+      <c r="J166" s="1" t="s">
         <v>826</v>
-      </c>
-[...10 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1" t="s">
-        <v>381</v>
+        <v>827</v>
       </c>
       <c r="B167" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="C167" s="1" t="s">
+      <c r="D167" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E167" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="D167" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F167" s="1" t="s">
-        <v>422</v>
+        <v>830</v>
       </c>
       <c r="G167" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I167" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="H167" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I167" s="1" t="s">
+      <c r="J167" s="1" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="B168" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="B168" s="1" t="s">
+      <c r="C168" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="C168" s="1" t="s">
+      <c r="D168" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I168" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="D168" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E168" s="1" t="s">
+      <c r="J168" s="1" t="s">
         <v>837</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>842</v>
-[...3 lines deleted...]
-      </c>
+        <v>834</v>
+      </c>
+      <c r="C169" s="1"/>
       <c r="D169" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F169" s="1"/>
       <c r="G169" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="J169" s="1" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I170" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="B170" s="1" t="s">
+      <c r="J170" s="1" t="s">
         <v>848</v>
-      </c>
-[...22 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="D171" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="B171" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C171" s="1" t="s">
+      <c r="E171" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="F171" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="D171" s="1"/>
-[...1 lines deleted...]
-      <c r="F171" s="1"/>
       <c r="G171" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>854</v>
       </c>
       <c r="J171" s="1" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B172" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="B172" s="1" t="s">
+      <c r="C172" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="C172" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D172" s="1" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>186</v>
+        <v>80</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>422</v>
+        <v>451</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>33</v>
+        <v>858</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I172" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="J172" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>857</v>
-[...4 lines deleted...]
-      <c r="F173" s="1"/>
+        <v>862</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>865</v>
+      </c>
       <c r="G173" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I173" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="J173" s="1" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>803</v>
+        <v>52</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>803</v>
+        <v>871</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I174" s="1" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="J174" s="1" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>869</v>
-[...4 lines deleted...]
-      <c r="F175" s="1"/>
+        <v>875</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>876</v>
+      </c>
       <c r="G175" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I175" s="1" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="J175" s="1" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>869</v>
-[...1 lines deleted...]
-      <c r="C176" s="1"/>
+        <v>875</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>880</v>
+      </c>
       <c r="D176" s="1"/>
       <c r="E176" s="1"/>
       <c r="F176" s="1"/>
       <c r="G176" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I176" s="1" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="J176" s="1" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>876</v>
-[...12 lines deleted...]
-      </c>
+        <v>884</v>
+      </c>
+      <c r="C177" s="1"/>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1"/>
+      <c r="F177" s="1"/>
       <c r="G177" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>883</v>
+        <v>658</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>155</v>
+        <v>38</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>156</v>
+        <v>80</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>884</v>
+        <v>451</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>598</v>
+        <v>892</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>155</v>
+        <v>38</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>889</v>
+        <v>830</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>890</v>
+        <v>830</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="C180" s="1"/>
-      <c r="D180" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D180" s="1"/>
+      <c r="E180" s="1"/>
+      <c r="F180" s="1"/>
       <c r="G180" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I180" s="1" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>898</v>
-[...10 lines deleted...]
-      <c r="F181" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1"/>
+      <c r="F181" s="1"/>
+      <c r="G181" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H181" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I181" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="G181" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I181" s="1" t="s">
+      <c r="J181" s="1" t="s">
         <v>901</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B182" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="B182" s="1" t="s">
+      <c r="C182" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="C182" s="1" t="s">
+      <c r="D182" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F182" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="D182" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F182" s="1" t="s">
+      <c r="G182" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H182" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I182" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="G182" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I182" s="1" t="s">
+      <c r="J182" s="1" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B183" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="C183" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="C183" s="1" t="s">
+      <c r="D183" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E183" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="F183" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="D183" s="1"/>
-[...1 lines deleted...]
-      <c r="F183" s="1"/>
       <c r="G183" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>912</v>
       </c>
       <c r="J183" s="1" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1" t="s">
-        <v>689</v>
+        <v>914</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      <c r="F184" s="1"/>
+        <v>625</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E184" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="F184" s="1" t="s">
+        <v>917</v>
+      </c>
       <c r="G184" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I184" s="1" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="J184" s="1" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>919</v>
-[...3 lines deleted...]
-      </c>
+        <v>921</v>
+      </c>
+      <c r="C185" s="1"/>
       <c r="D185" s="1" t="s">
-        <v>625</v>
+        <v>129</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>626</v>
+        <v>130</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>921</v>
+        <v>229</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>922</v>
       </c>
       <c r="J185" s="1" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1" t="s">
         <v>924</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>926</v>
       </c>
       <c r="D186" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F186" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="E186" s="1" t="s">
+      <c r="G186" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H186" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I186" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="F186" s="1" t="s">
+      <c r="J186" s="1" t="s">
         <v>929</v>
-      </c>
-[...10 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="C187" s="1" t="s">
         <v>932</v>
       </c>
-      <c r="B187" s="1" t="s">
+      <c r="D187" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F187" s="1" t="s">
         <v>933</v>
       </c>
-      <c r="C187" s="1" t="s">
+      <c r="G187" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H187" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I187" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="D187" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E187" s="1" t="s">
+      <c r="J187" s="1" t="s">
         <v>935</v>
-      </c>
-[...13 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1"/>
+      <c r="F188" s="1"/>
+      <c r="G188" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H188" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I188" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="B188" s="1" t="s">
+      <c r="J188" s="1" t="s">
         <v>940</v>
-      </c>
-[...22 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="1" t="s">
-        <v>945</v>
+        <v>716</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>947</v>
-[...9 lines deleted...]
-      </c>
+        <v>942</v>
+      </c>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1"/>
+      <c r="F189" s="1"/>
       <c r="G189" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I189" s="1" t="s">
-        <v>949</v>
+        <v>943</v>
       </c>
       <c r="J189" s="1" t="s">
-        <v>950</v>
+        <v>944</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="1" t="s">
-        <v>951</v>
+        <v>945</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>946</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>133</v>
+        <v>652</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>134</v>
+        <v>653</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I190" s="1" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="J190" s="1" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="E191" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="F191" s="1" t="s">
         <v>956</v>
       </c>
-      <c r="B191" s="1" t="s">
+      <c r="G191" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H191" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I191" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="C191" s="1" t="s">
+      <c r="J191" s="1" t="s">
         <v>958</v>
-      </c>
-[...13 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C192" s="1" t="s">
         <v>961</v>
       </c>
-      <c r="B192" s="1" t="s">
+      <c r="D192" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E192" s="1" t="s">
         <v>962</v>
       </c>
-      <c r="C192" s="1" t="s">
+      <c r="F192" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="D192" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="G192" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>964</v>
       </c>
       <c r="J192" s="1" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="1" t="s">
         <v>966</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>967</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>968</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>133</v>
+        <v>38</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>134</v>
+        <v>107</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>953</v>
+        <v>969</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I193" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="J193" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="F194" s="1"/>
+        <v>165</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>975</v>
+      </c>
       <c r="G194" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I194" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="J194" s="1" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>133</v>
+        <v>165</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="D196" s="1"/>
       <c r="E196" s="1"/>
       <c r="F196" s="1"/>
       <c r="G196" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I196" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="J196" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>155</v>
+        <v>844</v>
       </c>
       <c r="E197" s="1"/>
       <c r="F197" s="1" t="s">
-        <v>155</v>
+        <v>64</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I197" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="J197" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-      <c r="E198" s="1"/>
+        <v>995</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>166</v>
+      </c>
       <c r="F198" s="1" t="s">
-        <v>38</v>
+        <v>980</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>817</v>
+        <v>21</v>
       </c>
       <c r="E199" s="1"/>
-      <c r="F199" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F199" s="1"/>
       <c r="G199" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>964</v>
+        <v>1001</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="F200" s="1"/>
+        <v>165</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F200" s="1" t="s">
+        <v>1006</v>
+      </c>
       <c r="G200" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="J200" s="1" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>1007</v>
-[...9 lines deleted...]
-      </c>
+        <v>1011</v>
+      </c>
+      <c r="D201" s="1"/>
+      <c r="E201" s="1"/>
+      <c r="F201" s="1"/>
       <c r="G201" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>1002</v>
+        <v>1015</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>1003</v>
+        <v>1016</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="E202" s="1"/>
       <c r="F202" s="1" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I202" s="1" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
       <c r="J202" s="1" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>1002</v>
+        <v>1020</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>1003</v>
-[...6 lines deleted...]
-      </c>
+        <v>1021</v>
+      </c>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1"/>
       <c r="F203" s="1" t="s">
-        <v>1014</v>
+        <v>64</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I203" s="1" t="s">
-        <v>1015</v>
+        <v>1022</v>
       </c>
       <c r="J203" s="1" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>817</v>
+        <v>844</v>
       </c>
       <c r="E204" s="1"/>
       <c r="F204" s="1" t="s">
-        <v>817</v>
+        <v>64</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H204" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I204" s="1" t="s">
-        <v>1020</v>
+        <v>991</v>
       </c>
       <c r="J204" s="1" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>1024</v>
-[...1 lines deleted...]
-      <c r="D205" s="1"/>
+        <v>1030</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I205" s="1" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>803</v>
+        <v>52</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>1030</v>
+        <v>52</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I206" s="1" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1035</v>
-[...1 lines deleted...]
-      <c r="D207" s="1"/>
+        <v>1030</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="E207" s="1"/>
-      <c r="F207" s="1"/>
+      <c r="F207" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="G207" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H207" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>1039</v>
+        <v>1029</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>1040</v>
+        <v>1030</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="E208" s="1"/>
+        <v>1041</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>1041</v>
+      </c>
       <c r="F208" s="1" t="s">
-        <v>38</v>
+        <v>1041</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I208" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="D209" s="1"/>
+        <v>1046</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>844</v>
+      </c>
       <c r="E209" s="1"/>
-      <c r="F209" s="1"/>
+      <c r="F209" s="1" t="s">
+        <v>844</v>
+      </c>
       <c r="G209" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I209" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="J209" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>1050</v>
-[...7 lines deleted...]
-      <c r="F210" s="1" t="s">
         <v>1051</v>
       </c>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1"/>
+      <c r="F210" s="1"/>
       <c r="G210" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="J210" s="1" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>1057</v>
+        <v>830</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H211" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="J211" s="1" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>1062</v>
       </c>
-      <c r="D212" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F212" s="1" t="s">
+      <c r="D212" s="1"/>
+      <c r="E212" s="1"/>
+      <c r="F212" s="1"/>
+      <c r="G212" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I212" s="1" t="s">
         <v>1063</v>
       </c>
-      <c r="G212" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I212" s="1" t="s">
+      <c r="J212" s="1" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B213" s="1" t="s">
         <v>1066</v>
       </c>
-      <c r="B213" s="1" t="s">
+      <c r="C213" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="C213" s="1" t="s">
+      <c r="D213" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E213" s="1"/>
+      <c r="F213" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H213" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I213" s="1" t="s">
         <v>1068</v>
       </c>
-      <c r="D213" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F213" s="1" t="s">
+      <c r="J213" s="1" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C214" s="1" t="s">
         <v>1072</v>
       </c>
-      <c r="B214" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C214" s="1" t="s">
+      <c r="D214" s="1"/>
+      <c r="E214" s="1"/>
+      <c r="F214" s="1"/>
+      <c r="G214" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H214" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I214" s="1" t="s">
         <v>1073</v>
       </c>
-      <c r="D214" s="1" t="s">
-[...14 lines deleted...]
-      <c r="I214" s="1" t="s">
+      <c r="J214" s="1" t="s">
         <v>1074</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B215" s="1" t="s">
         <v>1076</v>
       </c>
-      <c r="B215" s="1" t="s">
+      <c r="C215" s="1" t="s">
         <v>1077</v>
       </c>
-      <c r="C215" s="1" t="s">
+      <c r="D215" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F215" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="D215" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G215" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="J215" s="1" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="1" t="s">
-        <v>1066</v>
+        <v>1081</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I216" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="J216" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>32</v>
+        <v>413</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>68</v>
+        <v>1090</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I217" s="1" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="J217" s="1" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>186</v>
+        <v>80</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>1069</v>
+        <v>1096</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I218" s="1" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E219" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F219" s="1" t="s">
         <v>1096</v>
       </c>
-      <c r="B219" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G219" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I219" s="1" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="J219" s="1" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1" t="s">
-        <v>1101</v>
+        <v>1093</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-      <c r="E220" s="1"/>
+        <v>1104</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>1105</v>
+      </c>
       <c r="F220" s="1" t="s">
-        <v>38</v>
+        <v>1106</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I220" s="1" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="J220" s="1" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>1107</v>
-[...1 lines deleted...]
-      <c r="C221" s="1"/>
+        <v>1103</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>1110</v>
+      </c>
       <c r="D221" s="1" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>200</v>
+        <v>1096</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I221" s="1" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="J221" s="1" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-      <c r="F222" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F222" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="G222" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I222" s="1" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="J222" s="1" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>1118</v>
+        <v>1096</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H223" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I223" s="1" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="J223" s="1" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>1124</v>
+        <v>1096</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I224" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="J224" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="D225" s="1"/>
       <c r="E225" s="1"/>
-      <c r="F225" s="1"/>
+      <c r="F225" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="G225" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I225" s="1" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="J225" s="1" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="1" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>1132</v>
-[...6 lines deleted...]
-      <c r="F226" s="1"/>
+        <v>1134</v>
+      </c>
+      <c r="C226" s="1"/>
+      <c r="D226" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>229</v>
+      </c>
       <c r="G226" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H226" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I226" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="J226" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>1138</v>
       </c>
-      <c r="D227" s="1"/>
+      <c r="D227" s="1" t="s">
+        <v>1139</v>
+      </c>
       <c r="E227" s="1"/>
       <c r="F227" s="1"/>
       <c r="G227" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I227" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="J227" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>317</v>
+        <v>22</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H228" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I228" s="1" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="J228" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H229" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I229" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="J229" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>1155</v>
-[...7 lines deleted...]
-      <c r="F230" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D230" s="1"/>
+      <c r="E230" s="1"/>
+      <c r="F230" s="1"/>
+      <c r="G230" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H230" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I230" s="1" t="s">
         <v>1156</v>
       </c>
-      <c r="G230" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I230" s="1" t="s">
+      <c r="J230" s="1" t="s">
         <v>1157</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B231" s="1" t="s">
         <v>1159</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>1160</v>
       </c>
-      <c r="D231" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D231" s="1"/>
+      <c r="E231" s="1"/>
       <c r="F231" s="1"/>
       <c r="G231" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="J231" s="1" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>1138</v>
-[...10 lines deleted...]
-      <c r="G232" s="1"/>
+        <v>1165</v>
+      </c>
+      <c r="D232" s="1"/>
+      <c r="E232" s="1"/>
+      <c r="F232" s="1"/>
+      <c r="G232" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H232" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I232" s="1" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="J232" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>1169</v>
-[...3 lines deleted...]
-      <c r="F233" s="1"/>
+        <v>1170</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E233" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>1171</v>
+      </c>
       <c r="G233" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I233" s="1" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="J233" s="1" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>1149</v>
-[...3 lines deleted...]
-      <c r="F234" s="1"/>
+        <v>1176</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E234" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F234" s="1" t="s">
+        <v>1177</v>
+      </c>
       <c r="G234" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I234" s="1" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="J234" s="1" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>889</v>
+        <v>186</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I235" s="1" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="J235" s="1" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>1183</v>
+        <v>1181</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>1173</v>
+        <v>1187</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>817</v>
+        <v>12</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>818</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F236" s="1"/>
       <c r="G236" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I236" s="1" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="J236" s="1" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>1189</v>
+        <v>1165</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>23</v>
+        <v>165</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>317</v>
+        <v>166</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>1190</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="G237" s="1"/>
       <c r="H237" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I237" s="1" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="J237" s="1" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>1195</v>
-[...1 lines deleted...]
-      <c r="D238" s="1" t="s">
         <v>1196</v>
       </c>
+      <c r="D238" s="1"/>
       <c r="E238" s="1"/>
-      <c r="F238" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F238" s="1"/>
       <c r="G238" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H238" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="J238" s="1" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="C239" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D239" s="1"/>
+      <c r="E239" s="1"/>
+      <c r="F239" s="1"/>
+      <c r="G239" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H239" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I239" s="1" t="s">
         <v>1201</v>
       </c>
-      <c r="D239" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F239" s="1" t="s">
+      <c r="J239" s="1" t="s">
         <v>1202</v>
-      </c>
-[...10 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C240" s="1" t="s">
         <v>1205</v>
       </c>
-      <c r="B240" s="1" t="s">
+      <c r="D240" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="F240" s="1" t="s">
         <v>1206</v>
       </c>
-      <c r="C240" s="1" t="s">
+      <c r="G240" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H240" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I240" s="1" t="s">
         <v>1207</v>
       </c>
-      <c r="D240" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I240" s="1" t="s">
+      <c r="J240" s="1" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B241" s="1" t="s">
         <v>1210</v>
       </c>
-      <c r="B241" s="1" t="s">
+      <c r="C241" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="F241" s="1" t="s">
         <v>1211</v>
       </c>
-      <c r="C241" s="1" t="s">
+      <c r="G241" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H241" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I241" s="1" t="s">
         <v>1212</v>
       </c>
-      <c r="D241" s="1"/>
-[...10 lines deleted...]
-      <c r="I241" s="1" t="s">
+      <c r="J241" s="1" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B242" s="1" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1211</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>148</v>
+        <v>346</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="J242" s="1" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="E243" s="1" t="s">
         <v>1223</v>
       </c>
+      <c r="E243" s="1"/>
       <c r="F243" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H243" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I243" s="1" t="s">
         <v>1224</v>
       </c>
-      <c r="G243" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I243" s="1" t="s">
+      <c r="J243" s="1" t="s">
         <v>1225</v>
-      </c>
-[...1 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B244" s="1" t="s">
         <v>1227</v>
       </c>
-      <c r="B244" s="1" t="s">
+      <c r="C244" s="1" t="s">
         <v>1228</v>
       </c>
-      <c r="C244" s="1" t="s">
+      <c r="D244" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F244" s="1" t="s">
         <v>1229</v>
       </c>
-      <c r="D244" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="G244" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="J244" s="1" t="s">
         <v>1231</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>1234</v>
       </c>
-      <c r="D245" s="1"/>
+      <c r="D245" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="E245" s="1"/>
       <c r="F245" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H245" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I245" s="1" t="s">
         <v>1235</v>
       </c>
-      <c r="G245" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I245" s="1" t="s">
+      <c r="J245" s="1" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B246" s="1" t="s">
         <v>1238</v>
       </c>
-      <c r="B246" s="1" t="s">
+      <c r="C246" s="1" t="s">
         <v>1239</v>
       </c>
-      <c r="C246" s="1" t="s">
+      <c r="D246" s="1"/>
+      <c r="E246" s="1"/>
+      <c r="F246" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H246" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I246" s="1" t="s">
         <v>1240</v>
       </c>
-      <c r="D246" s="1" t="s">
-[...14 lines deleted...]
-      <c r="I246" s="1" t="s">
+      <c r="J246" s="1" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C247" s="1" t="s">
         <v>1243</v>
       </c>
-      <c r="B247" s="1" t="s">
+      <c r="D247" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E247" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="F247" s="1" t="s">
         <v>1244</v>
       </c>
-      <c r="C247" s="1" t="s">
+      <c r="G247" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H247" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I247" s="1" t="s">
         <v>1245</v>
       </c>
-      <c r="D247" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F247" s="1" t="s">
+      <c r="J247" s="1" t="s">
         <v>1246</v>
-      </c>
-[...10 lines deleted...]
-        <v>1248</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C248" s="1" t="s">
         <v>1249</v>
       </c>
-      <c r="B248" s="1" t="s">
+      <c r="D248" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="E248" s="1" t="s">
         <v>1250</v>
       </c>
-      <c r="C248" s="1" t="s">
+      <c r="F248" s="1" t="s">
         <v>1251</v>
       </c>
-      <c r="D248" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G248" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H248" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="J248" s="1" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>1256</v>
       </c>
-      <c r="D249" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D249" s="1"/>
+      <c r="E249" s="1"/>
       <c r="F249" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H249" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I249" s="1" t="s">
         <v>1257</v>
       </c>
-      <c r="G249" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I249" s="1" t="s">
+      <c r="J249" s="1" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B250" s="1" t="s">
         <v>1260</v>
       </c>
-      <c r="B250" s="1" t="s">
+      <c r="C250" s="1" t="s">
         <v>1261</v>
       </c>
-      <c r="C250" s="1" t="s">
+      <c r="D250" s="1"/>
+      <c r="E250" s="1"/>
+      <c r="F250" s="1" t="s">
         <v>1262</v>
       </c>
-      <c r="D250" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F250" s="1" t="s">
+      <c r="G250" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H250" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I250" s="1" t="s">
         <v>1263</v>
       </c>
-      <c r="G250" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I250" s="1" t="s">
+      <c r="J250" s="1" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B251" s="1" t="s">
         <v>1266</v>
       </c>
-      <c r="B251" s="1" t="s">
+      <c r="C251" s="1" t="s">
         <v>1267</v>
       </c>
-      <c r="C251" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D251" s="1" t="s">
-        <v>1014</v>
+        <v>652</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>1014</v>
+        <v>1250</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>1014</v>
+        <v>1251</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H251" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="J251" s="1" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>852</v>
+      </c>
+      <c r="E252" s="1"/>
       <c r="F252" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H252" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="J252" s="1" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>74</v>
+        <v>652</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>520</v>
+        <v>1250</v>
       </c>
       <c r="F253" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H253" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I253" s="1" t="s">
         <v>1279</v>
       </c>
-      <c r="G253" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I253" s="1" t="s">
+      <c r="J253" s="1" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B254" s="1" t="s">
         <v>1282</v>
       </c>
-      <c r="B254" s="1" t="s">
+      <c r="C254" s="1" t="s">
         <v>1283</v>
       </c>
-      <c r="C254" s="1" t="s">
+      <c r="D254" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="E254" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="F254" s="1" t="s">
         <v>1284</v>
       </c>
-      <c r="D254" s="1"/>
-[...1 lines deleted...]
-      <c r="F254" s="1" t="s">
+      <c r="G254" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H254" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I254" s="1" t="s">
         <v>1285</v>
       </c>
-      <c r="G254" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I254" s="1" t="s">
+      <c r="J254" s="1" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B255" s="1" t="s">
         <v>1288</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>1196</v>
+        <v>12</v>
       </c>
       <c r="E255" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="F255" s="1" t="s">
         <v>1290</v>
       </c>
-      <c r="F255" s="1" t="s">
+      <c r="G255" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H255" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I255" s="1" t="s">
         <v>1291</v>
       </c>
-      <c r="G255" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I255" s="1" t="s">
+      <c r="J255" s="1" t="s">
         <v>1292</v>
-      </c>
-[...1 lines deleted...]
-        <v>1293</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B256" s="1" t="s">
         <v>1294</v>
       </c>
-      <c r="B256" s="1" t="s">
+      <c r="C256" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F256" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H256" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I256" s="1" t="s">
         <v>1295</v>
       </c>
-      <c r="C256" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E256" s="1" t="s">
+      <c r="J256" s="1" t="s">
         <v>1296</v>
-      </c>
-[...13 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C257" s="1" t="s">
         <v>1299</v>
       </c>
-      <c r="B257" s="1" t="s">
+      <c r="D257" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="F257" s="1" t="s">
         <v>1300</v>
       </c>
-      <c r="C257" s="1" t="s">
+      <c r="G257" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H257" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I257" s="1" t="s">
         <v>1301</v>
       </c>
-      <c r="D257" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I257" s="1" t="s">
+      <c r="J257" s="1" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B258" s="1" t="s">
         <v>1304</v>
       </c>
-      <c r="B258" s="1" t="s">
+      <c r="C258" s="1" t="s">
         <v>1305</v>
       </c>
-      <c r="C258" s="1" t="s">
+      <c r="D258" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E258" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="F258" s="1" t="s">
         <v>1306</v>
       </c>
-      <c r="D258" s="1"/>
-[...1 lines deleted...]
-      <c r="F258" s="1" t="s">
+      <c r="G258" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I258" s="1" t="s">
         <v>1307</v>
       </c>
-      <c r="G258" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I258" s="1" t="s">
+      <c r="J258" s="1" t="s">
         <v>1308</v>
-      </c>
-[...1 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B259" s="1" t="s">
         <v>1310</v>
       </c>
-      <c r="B259" s="1" t="s">
+      <c r="C259" s="1" t="s">
         <v>1311</v>
       </c>
-      <c r="C259" s="1" t="s">
+      <c r="D259" s="1"/>
+      <c r="E259" s="1"/>
+      <c r="F259" s="1" t="s">
         <v>1312</v>
       </c>
-      <c r="D259" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F259" s="1" t="s">
+      <c r="G259" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H259" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I259" s="1" t="s">
         <v>1313</v>
       </c>
-      <c r="G259" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I259" s="1" t="s">
+      <c r="J259" s="1" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B260" s="1" t="s">
         <v>1316</v>
       </c>
-      <c r="B260" s="1" t="s">
+      <c r="C260" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E260" s="1" t="s">
         <v>1317</v>
       </c>
-      <c r="C260" s="1" t="s">
+      <c r="F260" s="1" t="s">
         <v>1318</v>
       </c>
-      <c r="D260" s="1" t="s">
+      <c r="G260" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H260" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I260" s="1" t="s">
         <v>1319</v>
       </c>
-      <c r="E260" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F260" s="1" t="s">
+      <c r="J260" s="1" t="s">
         <v>1320</v>
-      </c>
-[...10 lines deleted...]
-        <v>1322</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E261" s="1" t="s">
         <v>1323</v>
       </c>
-      <c r="B261" s="1" t="s">
+      <c r="F261" s="1" t="s">
         <v>1324</v>
       </c>
-      <c r="C261" s="1" t="s">
+      <c r="G261" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H261" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I261" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="J261" s="1" t="s">
         <v>1325</v>
-      </c>
-[...15 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C262" s="1" t="s">
         <v>1328</v>
       </c>
-      <c r="B262" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D262" s="1" t="s">
-        <v>74</v>
+        <v>1223</v>
       </c>
       <c r="E262" s="1"/>
       <c r="F262" s="1" t="s">
-        <v>1331</v>
+        <v>64</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H262" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I262" s="1" t="s">
-        <v>1332</v>
+        <v>1329</v>
       </c>
       <c r="J262" s="1" t="s">
-        <v>1333</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1335</v>
+        <v>1332</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1336</v>
-[...3 lines deleted...]
-      </c>
+        <v>1333</v>
+      </c>
+      <c r="D263" s="1"/>
       <c r="E263" s="1"/>
       <c r="F263" s="1" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I263" s="1" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
       <c r="J263" s="1" t="s">
-        <v>1339</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E264" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F264" s="1" t="s">
         <v>1340</v>
       </c>
-      <c r="B264" s="1" t="s">
+      <c r="G264" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H264" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I264" s="1" t="s">
         <v>1341</v>
       </c>
-      <c r="C264" s="1" t="s">
+      <c r="J264" s="1" t="s">
         <v>1342</v>
-      </c>
-[...13 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C265" s="1" t="s">
         <v>1345</v>
       </c>
-      <c r="B265" s="1" t="s">
+      <c r="D265" s="1" t="s">
         <v>1346</v>
       </c>
-      <c r="C265" s="1" t="s">
+      <c r="E265" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F265" s="1" t="s">
         <v>1347</v>
       </c>
-      <c r="D265" s="1"/>
-[...1 lines deleted...]
-      <c r="F265" s="1"/>
       <c r="G265" s="1" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="H265" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="J265" s="1" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>817</v>
-[...4 lines deleted...]
-      <c r="F266" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E266" s="1"/>
+      <c r="F266" s="1"/>
+      <c r="G266" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H266" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I266" s="1" t="s">
         <v>1353</v>
       </c>
-      <c r="G266" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I266" s="1" t="s">
+      <c r="J266" s="1" t="s">
         <v>1354</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B267" s="1" t="s">
         <v>1356</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>1357</v>
       </c>
-      <c r="D267" s="1"/>
+      <c r="D267" s="1" t="s">
+        <v>38</v>
+      </c>
       <c r="E267" s="1"/>
-      <c r="F267" s="1"/>
+      <c r="F267" s="1" t="s">
+        <v>1358</v>
+      </c>
       <c r="G267" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="H267" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I267" s="1" t="s">
-        <v>1236</v>
+        <v>1359</v>
       </c>
       <c r="J267" s="1" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="D268" s="1"/>
+        <v>1363</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="E268" s="1"/>
-      <c r="F268" s="1"/>
+      <c r="F268" s="1" t="s">
+        <v>1364</v>
+      </c>
       <c r="G268" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H268" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I268" s="1" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="J268" s="1" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="D269" s="1"/>
       <c r="E269" s="1"/>
       <c r="F269" s="1"/>
       <c r="G269" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I269" s="1" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="J269" s="1" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="D270" s="1"/>
       <c r="E270" s="1"/>
       <c r="F270" s="1"/>
       <c r="G270" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H270" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I270" s="1" t="s">
-        <v>1236</v>
+        <v>1375</v>
       </c>
       <c r="J270" s="1" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1375</v>
-[...3 lines deleted...]
-      <c r="F271" s="1"/>
+        <v>1379</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E271" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="F271" s="1" t="s">
+        <v>1380</v>
+      </c>
       <c r="G271" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I271" s="1" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="J271" s="1" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
       <c r="D272" s="1"/>
       <c r="E272" s="1"/>
       <c r="F272" s="1"/>
       <c r="G272" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H272" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I272" s="1" t="s">
-        <v>1381</v>
+        <v>1263</v>
       </c>
       <c r="J272" s="1" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="D273" s="1"/>
       <c r="E273" s="1"/>
-      <c r="F273" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F273" s="1"/>
       <c r="G273" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H273" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I273" s="1" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="J273" s="1" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1391</v>
-[...3 lines deleted...]
-      </c>
+        <v>1393</v>
+      </c>
+      <c r="D274" s="1"/>
       <c r="E274" s="1"/>
-      <c r="F274" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F274" s="1"/>
       <c r="G274" s="1" t="s">
-        <v>423</v>
+        <v>64</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I274" s="1" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="J274" s="1" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1" t="s">
-        <v>332</v>
+        <v>1396</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1396</v>
-[...3 lines deleted...]
-      </c>
+        <v>1398</v>
+      </c>
+      <c r="D275" s="1"/>
       <c r="E275" s="1"/>
-      <c r="F275" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F275" s="1"/>
       <c r="G275" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I275" s="1" t="s">
-        <v>1398</v>
+        <v>1263</v>
       </c>
       <c r="J275" s="1" t="s">
         <v>1399</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>1395</v>
+        <v>1401</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1401</v>
-[...3 lines deleted...]
-      </c>
+        <v>1402</v>
+      </c>
+      <c r="D276" s="1"/>
       <c r="E276" s="1"/>
-      <c r="F276" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F276" s="1"/>
       <c r="G276" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="J276" s="1" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>1407</v>
       </c>
-      <c r="D277" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D277" s="1"/>
       <c r="E277" s="1"/>
-      <c r="F277" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F277" s="1"/>
       <c r="G277" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="J277" s="1" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>1412</v>
       </c>
-      <c r="D278" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D278" s="1"/>
       <c r="E278" s="1"/>
       <c r="F278" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="J278" s="1" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>1418</v>
       </c>
-      <c r="D279" s="1"/>
+      <c r="D279" s="1" t="s">
+        <v>954</v>
+      </c>
       <c r="E279" s="1"/>
-      <c r="F279" s="1"/>
+      <c r="F279" s="1" t="s">
+        <v>1419</v>
+      </c>
       <c r="G279" s="1" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="H279" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I279" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="J279" s="1" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1" t="s">
-        <v>1421</v>
+        <v>361</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="D280" s="1"/>
+      <c r="D280" s="1" t="s">
+        <v>394</v>
+      </c>
       <c r="E280" s="1"/>
-      <c r="F280" s="1"/>
+      <c r="F280" s="1" t="s">
+        <v>1424</v>
+      </c>
       <c r="G280" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I280" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="J280" s="1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1" t="s">
-        <v>1299</v>
+        <v>1427</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>1196</v>
+        <v>165</v>
       </c>
       <c r="E281" s="1"/>
-      <c r="F281" s="1"/>
+      <c r="F281" s="1" t="s">
+        <v>1429</v>
+      </c>
       <c r="G281" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H281" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I281" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="J281" s="1" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="1" t="s">
-        <v>1328</v>
+        <v>1432</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>74</v>
+        <v>165</v>
       </c>
       <c r="E282" s="1"/>
       <c r="F282" s="1" t="s">
-        <v>1331</v>
+        <v>1429</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I282" s="1" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="J282" s="1" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>82</v>
+        <v>652</v>
       </c>
       <c r="E283" s="1"/>
       <c r="F283" s="1" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H283" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I283" s="1" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="J283" s="1" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="D284" s="1"/>
       <c r="E284" s="1"/>
       <c r="F284" s="1"/>
       <c r="G284" s="1" t="s">
-        <v>1443</v>
+        <v>64</v>
       </c>
       <c r="H284" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I284" s="1" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="J284" s="1" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1448</v>
-[...3 lines deleted...]
-      </c>
+        <v>1450</v>
+      </c>
+      <c r="D285" s="1"/>
       <c r="E285" s="1"/>
-      <c r="F285" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F285" s="1"/>
       <c r="G285" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H285" s="1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="I285" s="1" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="J285" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1" t="s">
-        <v>1299</v>
+        <v>1326</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>1196</v>
+        <v>1223</v>
       </c>
       <c r="E286" s="1"/>
       <c r="F286" s="1"/>
       <c r="G286" s="1" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H286" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I286" s="1" t="s">
-        <v>1428</v>
+        <v>1455</v>
       </c>
       <c r="J286" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1" t="s">
-        <v>1455</v>
+        <v>1355</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>1112</v>
+        <v>38</v>
       </c>
       <c r="E287" s="1"/>
       <c r="F287" s="1" t="s">
-        <v>1458</v>
+        <v>1358</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="J287" s="1" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="E288" s="1"/>
       <c r="F288" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H288" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="J288" s="1" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="D289" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D289" s="1"/>
       <c r="E289" s="1"/>
-      <c r="F289" s="1" t="s">
+      <c r="F289" s="1"/>
+      <c r="G289" s="1" t="s">
         <v>1470</v>
       </c>
-      <c r="G289" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H289" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="J289" s="1" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>23</v>
+        <v>1223</v>
       </c>
       <c r="E290" s="1"/>
       <c r="F290" s="1" t="s">
         <v>1476</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H290" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="J290" s="1" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B291" s="1" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>23</v>
+        <v>1223</v>
       </c>
       <c r="E291" s="1"/>
       <c r="F291" s="1"/>
       <c r="G291" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H291" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I291" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="J291" s="1" t="s">
         <v>1481</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B292" s="1" t="s">
         <v>1483</v>
       </c>
-      <c r="B292" s="1" t="s">
+      <c r="C292" s="1" t="s">
         <v>1484</v>
       </c>
-      <c r="C292" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D292" s="1" t="s">
-        <v>74</v>
+        <v>1139</v>
       </c>
       <c r="E292" s="1"/>
       <c r="F292" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H292" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I292" s="1" t="s">
         <v>1486</v>
       </c>
-      <c r="G292" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I292" s="1" t="s">
+      <c r="J292" s="1" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B293" s="1" t="s">
         <v>1489</v>
       </c>
-      <c r="B293" s="1" t="s">
+      <c r="C293" s="1" t="s">
         <v>1490</v>
       </c>
-      <c r="C293" s="1" t="s">
+      <c r="D293" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E293" s="1"/>
+      <c r="F293" s="1" t="s">
         <v>1491</v>
       </c>
-      <c r="D293" s="1"/>
-[...1 lines deleted...]
-      <c r="F293" s="1"/>
       <c r="G293" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H293" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="J293" s="1" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="C294" s="1"/>
-      <c r="D294" s="1"/>
+      <c r="C294" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="E294" s="1"/>
       <c r="F294" s="1" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="G294" s="1"/>
+        <v>1497</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="H294" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I294" s="1" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="J294" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1495</v>
+        <v>1502</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="E295" s="1"/>
       <c r="F295" s="1" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I295" s="1" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="J295" s="1" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="1" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>1504</v>
+        <v>1501</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="E296" s="1"/>
-      <c r="F296" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G296" s="1"/>
+      <c r="F296" s="1"/>
+      <c r="G296" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="H296" s="1" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="I296" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="J296" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="E297" s="1"/>
       <c r="F297" s="1" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H297" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I297" s="1" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="J297" s="1" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="1" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1517</v>
-[...3 lines deleted...]
-      </c>
+        <v>1518</v>
+      </c>
+      <c r="D298" s="1"/>
       <c r="E298" s="1"/>
-      <c r="F298" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F298" s="1"/>
       <c r="G298" s="1" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="H298" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="J298" s="1" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>1522</v>
       </c>
-      <c r="C299" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C299" s="1"/>
       <c r="D299" s="1"/>
       <c r="E299" s="1"/>
-      <c r="F299" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F299" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="G299" s="1"/>
       <c r="H299" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I299" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="J299" s="1" t="s">
         <v>1524</v>
       </c>
-      <c r="J299" s="1" t="s">
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="1" t="s">
         <v>1525</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E300" s="1"/>
+      <c r="F300" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H300" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I300" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="J300" s="1" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E301" s="1"/>
+      <c r="F301" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G301" s="1"/>
+      <c r="H301" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I301" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="J301" s="1" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E302" s="1"/>
+      <c r="F302" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H302" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I302" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="J302" s="1" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E303" s="1"/>
+      <c r="F303" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H303" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I303" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="J303" s="1" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D304" s="1"/>
+      <c r="E304" s="1"/>
+      <c r="F304" s="1"/>
+      <c r="G304" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H304" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I304" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="J304" s="1" t="s">
+        <v>1552</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>