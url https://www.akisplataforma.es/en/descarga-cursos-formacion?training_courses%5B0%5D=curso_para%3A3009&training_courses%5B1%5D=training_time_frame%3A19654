--- v1 (2026-10-28)
+++ v2 (2026-10-31)
@@ -47,4668 +47,4668 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>COURSES FOR JOINING THE AGRICULTURAL COMPANY</t>
   </si>
   <si>
-    <t>Sun, 10/04/2026 - 00:00</t>
+    <t>Sun, 4 Oct 2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
   </si>
   <si>
     <t>Online, In person</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Agricultural business integration courses, or CIEA for short, are training activities aimed at those who need to demonstrate a sufficient level of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/courses-joining-agricultural-company</t>
   </si>
   <si>
     <t>First Mediterranean Week of Food Entrepreneurship</t>
   </si>
   <si>
-    <t>Mon, 06/22/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/26/2026 - 17:00</t>
+    <t>Mon, 22 Jun 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 26 Jun 2026 - 17:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Av. Montañana 1005, 50059  Zaragoza España</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>Course Objectives Upon completion of the course, participants will be able to: Scaling and consolidating micro-enterprises and start-ups based on a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/first-mediterranean-week-food-entrepreneurship</t>
   </si>
   <si>
     <t>Blue cheese production</t>
   </si>
   <si>
-    <t>Tue, 06/16/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/17/2026 - 14:00</t>
+    <t>Tue, 16 Jun 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 17 Jun 2026 - 14:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>Xemein Etorbidea, 19, 48270 Markina-Xemein (Bizkaia)</t>
   </si>
   <si>
     <t>Aimed at interested people, this 10-hour face-to-face course aims to understand and apply the processes of making blue cheeses. CONTENTS…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/blue-cheese-production</t>
   </si>
   <si>
     <t>Identification of the main forest trees and shrubs</t>
   </si>
   <si>
-    <t>Mon, 06/08/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/10/2026 - 00:00</t>
+    <t>Mon, 8 Jun 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 10 Jun 2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Training Action Program of the Cazorla Forestry Training and Experimentation Center 2026. XXXIX Edition (39) This training aims to: introduce…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/identification-main-forest-trees-and-shrubs</t>
   </si>
   <si>
     <t>SUBTROPICAL TECHNICAL WORKSHOP - PASSION FRUIT CULTIVATION WORKSHOP</t>
   </si>
   <si>
-    <t>Fri, 06/05/2026 - 00:00</t>
+    <t>Fri, 5 Jun 2026 - 00:00</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Centro IFAPA la Mojonera, Almería</t>
   </si>
   <si>
     <t>Contents Research and innovation in subtropical fruit trees. Visit to experimental plots of subtropical fruit trees.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/subtropical-technical-workshop-passion-fruit-cultivation-workshop</t>
   </si>
   <si>
     <t>Application and handling of plant protection products, blended learning, qualified level (3 days in person)</t>
   </si>
   <si>
-    <t>Mon, 06/01/2026 - 15:30</t>
-[...2 lines deleted...]
-    <t>Wed, 06/03/2026 - 21:30</t>
+    <t>Mon, 1 Jun 2026 - 15:30</t>
+  </si>
+  <si>
+    <t>Wed, 3 Jun 2026 - 21:30</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>El Escorial, Madrid.</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>Qualified Level, Blended Learning. 60 hours in total The in-person component consists only of the 3 days of practical training and the exam. In…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/application-and-handling-plant-protection-products-blended-learning-qualified</t>
   </si>
   <si>
     <t>Economic management of agricultural holdings: accounting and agricultural taxation</t>
   </si>
   <si>
-    <t>Mon, 06/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/16/2025 - 00:00</t>
+    <t>Mon, 1 Jun 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 16 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Face-to-face classes (28 hours) + online platform at your leisure time (10 hours) + self-study at your leisure time, without needing to be online (12…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/economic-management-agricultural-holdings-accounting-and-agricultural-taxation-1</t>
   </si>
   <si>
     <t>Aromatic plants</t>
   </si>
   <si>
-    <t>Sun, 05/31/2026 - 00:00</t>
+    <t>Sun, 31 May 2026 - 00:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Benefits of aromatic crops: a viable and profitable alternative to traditional crops, promoting diversification and sustainability in agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/aromatic-plants</t>
   </si>
   <si>
     <t>Artificial intelligence (AI) course for food quality managers</t>
   </si>
   <si>
-    <t>Fri, 05/29/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 08/29/2026 - 23:59</t>
+    <t>Fri, 29 May 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 29 Aug 2026 - 23:59</t>
   </si>
   <si>
     <t>Aimed at quality managers in the food sector who want to apply artificial intelligence (AI) in their daily work, the objective of the course is to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/artificial-intelligence-ai-course-food-quality-managers</t>
   </si>
   <si>
     <t>Dairy product manufacturing (diversification)</t>
   </si>
   <si>
-    <t>Mon, 05/25/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/28/2026 - 15:00</t>
+    <t>Mon, 25 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 28 May 2026 - 15:00</t>
   </si>
   <si>
     <t>Aimed at shepherds and interested parties, this 24-hour face-to-face course addresses, in a practical way, the preparation of various dairy products.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/dairy-product-manufacturing-diversification</t>
   </si>
   <si>
     <t>WORKSHOP ON "INTEGRATED PEST AND DISEASE MANAGEMENT IN CITRUS"</t>
   </si>
   <si>
-    <t>Wed, 05/20/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/21/2026 - 14:00</t>
+    <t>Wed, 20 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 May 2026 - 14:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Alcalá del Río, Sevilla.</t>
   </si>
   <si>
     <t>Contents 1. INTRODUCTION - Importance of integrated pest and disease management in citrus farming. - Basic concepts. - Main pests and diseases that…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/workshop-integrated-pest-and-disease-management-citrus</t>
   </si>
   <si>
     <t>Remote Sensing Course Applied to Consulting. Processing Satellite Images and Extracting Useful Information in Agriculture</t>
   </si>
   <si>
-    <t>Mon, 05/18/2026 - 15:00</t>
-[...2 lines deleted...]
-    <t>Mon, 05/18/2026 - 19:00</t>
+    <t>Mon, 18 May 2026 - 15:00</t>
+  </si>
+  <si>
+    <t>Mon, 18 May 2026 - 19:00</t>
   </si>
   <si>
     <t>Remote sensing has become a key tool for modern agricultural management, enabling the analysis of crop health, optimization of resource use, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/remote-sensing-course-applied-consulting-processing-satellite-images-and</t>
   </si>
   <si>
     <t>Organic Farming Course: Production, Regulations, Advice and Marketing</t>
   </si>
   <si>
-    <t>Fri, 05/15/2026 - 00:00</t>
+    <t>Fri, 15 May 2026 - 00:00</t>
   </si>
   <si>
     <t>The aim of this course is to provide an overview of the regulation of organic agricultural production, and the basic principles of this type of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-production-regulations-advice-and-marketing</t>
   </si>
   <si>
     <t>Cheese making (basic)</t>
   </si>
   <si>
-    <t>Mon, 05/11/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/14/2026 - 14:00</t>
+    <t>Mon, 11 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 May 2026 - 14:00</t>
   </si>
   <si>
     <t>Aimed at shepherds and other interested parties, this 24-hour face-to-face course covers the theory and practice of cheesemaking: milk, composition,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cheese-making-basic</t>
   </si>
   <si>
     <t>Advanced and Precision Technologies for Crop Protection Course</t>
   </si>
   <si>
-    <t>Fri, 05/08/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/22/2026 - 13:00</t>
+    <t>Fri, 8 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 May 2026 - 13:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>This course aims to provide an up-to-date and practical overview of the most advanced technologies used in the application of plant protection…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-and-precision-technologies-crop-protection-course</t>
   </si>
   <si>
     <t>SUSTAINABLE MANAGEMENT OF IRRIGATION AND FERTIGATION IN MANGO</t>
   </si>
   <si>
-    <t>Wed, 05/06/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/08/2026 - 14:00</t>
+    <t>Wed, 6 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 8 May 2026 - 14:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Centro Ifapa de Málaga</t>
   </si>
   <si>
     <t>Contents Water in the soil and in the plant. 3 Water quality and salinity problems. Irrigation techniques and optimization. Agronomic and Hydraulic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-management-irrigation-and-fertigation-mango</t>
   </si>
   <si>
     <t>Avocado pruning workshop</t>
   </si>
   <si>
-    <t>Tue, 05/05/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/05/2026 - 19:00</t>
+    <t>Tue, 5 May 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 5 May 2026 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>Vila-real CV-20 Km 3 (Carretera vila-real Onda) Castellón/Castelló</t>
   </si>
   <si>
     <t>Sign</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/avocado-pruning-workshop</t>
   </si>
   <si>
     <t>Practical guide to the state of sustainability in agri-food SMEs</t>
   </si>
   <si>
-    <t>Tue, 05/05/2026 - 00:00</t>
+    <t>Tue, 5 May 2026 - 00:00</t>
   </si>
   <si>
     <t>In this practical course to prepare the Sustainability Statement in agri-food SMEs: you will learn the European standards (NEIS), the double…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-guide-state-sustainability-agri-food-smes</t>
   </si>
   <si>
     <t>Advanced Course in Precision Livestock Farming - Madrid (ES) May 2026</t>
   </si>
   <si>
-    <t>Mon, 05/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/08/2026 - 00:00</t>
+    <t>Mon, 4 May 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 8 May 2026 - 00:00</t>
   </si>
   <si>
     <t>We are pleased to announce the Advanced Course “Creating Added Value in Precision Livestock Farming”, which will take place in Madrid, Spain, from…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-precision-livestock-farming-madrid-may-2026</t>
   </si>
   <si>
     <t>KNOWLEDGE AND CULTIVATION OF TROPICAL FRUIT TREES</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Palmas, Las</t>
   </si>
   <si>
     <t>Escuela de Capacitación Agraria de Arucas</t>
   </si>
   <si>
     <t>Goals Learn about the different species of tropical and subtropical fruit trees being planted in the Canary Islands. Learn how to propagate some…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/knowledge-and-cultivation-tropical-fruit-trees</t>
   </si>
   <si>
     <t>Steps to take in the creation of a new cheese factory</t>
   </si>
   <si>
-    <t>Tue, 04/28/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/28/2026 - 14:00</t>
+    <t>Tue, 28 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 28 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Gipuzkoa</t>
   </si>
   <si>
     <t>Gomiztegi  Arantzazu auzoa,  20567 Oñati, Gipuzkoa</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Aimed at people who wish to start a project to create a cheese factory or dairy workshop , this course will provide information on the different…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/steps-take-creation-new-cheese-factory</t>
   </si>
   <si>
     <t>Python for Artificial Intelligence: From Data to Neural Networks Applied to the Agri-food Sector</t>
   </si>
   <si>
-    <t>Mon, 04/27/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/30/2026 - 14:00</t>
+    <t>Mon, 27 Apr 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>This course aims to provide a foundation for training in advanced digital skills specifically geared towards the agri-food sector, facilitating the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/python-artificial-intelligence-data-neural-networks-applied-agri-food-sector</t>
   </si>
   <si>
     <t>Course: Technical advisor on integrated pest management in the agricultural sector</t>
   </si>
   <si>
-    <t>Sat, 04/25/2026 - 00:00</t>
+    <t>Sat, 25 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Course on how to apply Royal Decree 1311/2012 in the agricultural sector: This course does not accredit you as an advisor; its objective is to teach…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-technical-advisor-integrated-pest-management-agricultural-sector</t>
   </si>
   <si>
     <t>Online course: Organic olive grove production and organic oil production</t>
   </si>
   <si>
-    <t>Mon, 04/20/2026 - 00:00</t>
+    <t>Mon, 20 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>The course is entirely online and consists of 11 topics, with a planned duration of 80 hours, but you can complete it at any time. Upon completion,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-organic-olive-grove-production-and-organic-oil-production</t>
   </si>
   <si>
     <t>Organic pistachio cultivation</t>
   </si>
   <si>
-    <t>Thu, 04/16/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 14:00</t>
+    <t>Thu, 16 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>5-hour in-person session. Thursday, April 16. Two optional shifts (you can participate in the morning or afternoon): 9:00-14:00 or 16:00-21:00 In El…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-pistachio-cultivation</t>
   </si>
   <si>
     <t>Fruit and vegetable handler</t>
   </si>
   <si>
-    <t>Tue, 04/14/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/15/2026 - 14:00</t>
+    <t>Tue, 14 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>C/ Andenes 18, Caravaca de la Cruz, Murcia</t>
   </si>
   <si>
     <t>Activities for vocational training and skills acquisition, within the framework of the Strategic Plan for the Common Agricultural Policy (PEPAC) 2023…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-and-vegetable-handler</t>
   </si>
   <si>
     <t>Plant protection product applicator. Basic level</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 18:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/20/2026 - 22:00</t>
+    <t>Mon, 13 Apr 2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Mon, 20 Apr 2026 - 22:00</t>
   </si>
   <si>
     <t>Ctra. Iryda, nº 100. cp 04110 Campohermoso – Nijar (Almería)</t>
   </si>
   <si>
     <t>Date of completion: From April 13 to 20, 2026. 📚 Duration: 25 hours. ⏰ Schedule: From 6:00 PM to 10:00 PM. 📍 Venue: Ctra. Iryda, nº 100. cp 04110…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-2</t>
   </si>
   <si>
     <t>Professional User Course for Plant Protection Products. Basic Level</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 04/23/2026 - 19:30</t>
+    <t>Mon, 13 Apr 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 23 Apr 2026 - 19:30</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Mercadillo del Agricultor de La Matanza de Acentejo</t>
   </si>
   <si>
     <t>In courses with pre-registration, accreditation of the questionnaire answers may be required. Pre-registration until April 8th. PRE-REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-course-plant-protection-products-basic-level</t>
   </si>
   <si>
     <t>Basic course for the training of professional users and sellers of plant protection products</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 21:00</t>
+    <t>Mon, 13 Apr 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 21:00</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
     <t>Valoria la Buena (Valladolid)</t>
   </si>
   <si>
     <t>Royal Decree 1311/2012 establishes the framework for action to achieve sustainable use of plant protection products by reducing the risks and effects…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-training-professional-users-and-sellers-plant-protection-products</t>
   </si>
   <si>
     <t>Use of agricultural machinery</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 00:00</t>
+    <t>Mon, 13 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Carretera General del Norte nº2. Km 8.5. Cardones. Arucas.</t>
   </si>
   <si>
     <t>To understand the diversity of agricultural machinery available on the market, from small machines (chainsaws, brushcutters, blowers, etc.) to larger…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-agricultural-machinery</t>
   </si>
   <si>
     <t>Sustainability in agricultural production</t>
   </si>
   <si>
-    <t>Fri, 04/10/2026 - 00:00</t>
+    <t>Fri, 10 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>This online course will address how to produce more food with fewer natural resources while preserving the environment. COURSE OBJECTIVES: Promote…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-agricultural-production-0</t>
   </si>
   <si>
     <t>Calculation of water needs and irrigation scheduling</t>
   </si>
   <si>
     <t>In this ONLINE COURSE, you'll learn the different methodologies for determining a crop's water requirements and the tools for scheduling irrigation.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/calculation-water-needs-and-irrigation-scheduling</t>
   </si>
   <si>
     <t>Greenhouses</t>
   </si>
   <si>
     <t>ONLINE COURSE that demonstrates the role of the greenhouse, the different types of greenhouses, equipment, and climate control, among other aspects.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/greenhouses-0</t>
   </si>
   <si>
     <t>Organic Livestock Farming for the professional certificate AGAN0108</t>
   </si>
   <si>
     <t>With the online Organic Livestock Farming course, you will learn everything you need to obtain the "Certificate in Organic Livestock Farming AGAN0108…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-livestock-farming-professional-certificate-agan0108</t>
   </si>
   <si>
     <t>Open composting workshop</t>
   </si>
   <si>
-    <t>Thu, 04/09/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 19:00</t>
+    <t>Thu, 9 Apr 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 19:00</t>
   </si>
   <si>
     <t>Aula 17, C.C. Isabel de Farnesio, C. del Capitán Angosto Gómez Castrillón, 39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/open-composting-workshop</t>
   </si>
   <si>
     <t>Advanced tools for irrigation and nutrition</t>
   </si>
   <si>
-    <t>Thu, 04/09/2026 - 00:00</t>
+    <t>Thu, 9 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Agri-food cooperatives offer farmers an online course on advanced irrigation and nutrition tools.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-tools-irrigation-and-nutrition</t>
   </si>
   <si>
     <t>Online course: Organic avocado farming</t>
   </si>
   <si>
-    <t>Wed, 04/01/2026 - 00:00</t>
+    <t>Wed, 1 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Camí del Port s/n, km 1 - Edif. ECA Apartado 397 ES-46470 Catarroja, Valencia, España</t>
   </si>
   <si>
     <t>The course is divided into 8 topics and is scheduled to last 30 hours, but you can complete it at any time. Upon completion, you will receive a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-organic-avocado-farming-0</t>
   </si>
   <si>
     <t>ONLINE COURSE ON PRECISION AGRICULTURE IN EXTENSIVE IRRIGATED CROPS (RECORDED)</t>
   </si>
   <si>
-    <t>This course addresses the technologies and methodologies used in precision agriculture to optimize the yield and efficiency of irrigated field crops…</t>
+    <t>This course addresses the technologies and methodologies used in precision agriculture to optimize the yield and efficiency of irrigated field crops.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-precision-agriculture-extensive-irrigated-crops-recorded</t>
   </si>
   <si>
     <t>Integrated Production Course</t>
   </si>
   <si>
-    <t>Tue, 03/31/2026 - 00:00</t>
+    <t>Tue, 31 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria</t>
   </si>
   <si>
     <t>Become an expert in integrated production CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integrated-production-course-0</t>
   </si>
   <si>
     <t>Advanced Course - Biological Pest Control</t>
   </si>
   <si>
-    <t>Mon, 03/30/2026 - 00:00</t>
+    <t>Mon, 30 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Course Objectives The use of beneficial organisms (pollinators, predators and parasitoids) in recent years has proven useful in improving the quality…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-biological-pest-control</t>
   </si>
   <si>
     <t>Advanced Course - Hydroponics. Soilless Cultivation</t>
   </si>
   <si>
     <t>Course Objectives Agricultural activity, like the rest of the productive sectors, must optimize the consumption of inputs and minimize the levels of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-hydroponics-soilless-cultivation</t>
   </si>
   <si>
     <t>Higher course in Olive Farming</t>
   </si>
   <si>
     <t>Course Objectives This course develops and addresses in depth, and in a rational manner, the most important aspects of olive cultivation, describing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/higher-course-olive-farming</t>
   </si>
   <si>
     <t>Specialist Course in the Production of Aromatic and Medicinal Plants</t>
   </si>
   <si>
     <t>Course Objectives The cultivation of aromatic and medicinal plants (AMPs) has recently emerged as an agricultural alternative to traditional crops.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialist-course-production-aromatic-and-medicinal-plants</t>
   </si>
   <si>
     <t>Online Course: Cultivated Soil and Climatic Conditions</t>
   </si>
   <si>
     <t>The Soil and Climate Course provides you with essential knowledge about soil management and its relationship to climate in agriculture. Through this…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-cultivated-soil-and-climatic-conditions</t>
   </si>
   <si>
     <t>Auxiliary Activities in Agriculture for the professional certificate AGAX0208</t>
   </si>
   <si>
-    <t>With this online course in Auxiliary Activities in Agriculture, you can accredit your professional skills to obtain your professional certificate: “…</t>
+    <t>With this online course in Auxiliary Activities in Agriculture, you can accredit your professional skills to obtain your professional certificate:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/auxiliary-activities-agriculture-professional-certificate-agax0208</t>
   </si>
   <si>
     <t>Informative session - Principles of agro-composting</t>
   </si>
   <si>
-    <t>Thu, 03/26/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/26/2026 - 19:00</t>
+    <t>Thu, 26 Mar 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Mar 2026 - 19:00</t>
   </si>
   <si>
     <t>Olmeda de las Fuentes</t>
   </si>
   <si>
     <t>Program Composting as a waste management strategy Technical approach to composting: common mistakes and best practices for proper management of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/informative-session-principles-agro-composting</t>
   </si>
   <si>
     <t>Use of Composting Technologies for Organic Waste Management</t>
   </si>
   <si>
-    <t>Wed, 03/25/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/25/2026 - 14:00</t>
+    <t>Wed, 25 Mar 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 25 Mar 2026 - 14:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández. Ctra. Beniel, km 3,2. E-03312, Orihuela</t>
   </si>
   <si>
     <t>A free demonstration workshop entitled “Use of Composting Technologies for Organic Waste Management” will be held on Wednesday, March 25, from 9:00 a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-composting-technologies-organic-waste-management</t>
   </si>
   <si>
     <t>Specialist in olive growing, olive oil technology and oil mill management</t>
   </si>
   <si>
-    <t>Wed, 03/25/2026 - 00:00</t>
+    <t>Wed, 25 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>The objective is to achieve professionalism and excellence in four areas of the olive growing sector: olive oil technology, olive oil analysis and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialist-olive-growing-olive-oil-technology-and-oil-mill-management</t>
   </si>
   <si>
     <t>Basic Level Phytosanitary Product Handler Course</t>
   </si>
   <si>
     <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria (Centro de formación Agroislas)</t>
   </si>
   <si>
     <t>Get certified as a basic level Pesticide Handler CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-level-phytosanitary-product-handler-course-0</t>
   </si>
   <si>
     <t>ONLINE COURSE that demonstrates the role of the greenhouse, the different types of greenhouses, equipment, and climate control, among other aspects.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/greenhouses</t>
   </si>
   <si>
     <t>Safety and hygiene in the food industry</t>
   </si>
   <si>
     <t>Goals Learn to perform cleaning and general hygiene operations on equipment and facilities, as well as environmental protection support operations in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/safety-and-hygiene-food-industry</t>
   </si>
   <si>
     <t>Drones and precision agriculture</t>
   </si>
   <si>
-    <t>Sun, 03/22/2026 - 00:00</t>
+    <t>Sun, 22 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Drones and Precision Agriculture is a descriptive course that delves into precision agriculture as a technique and concept of Agriculture 4.0. Drones…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drones-and-precision-agriculture</t>
   </si>
   <si>
     <t>Avocado cultivation course</t>
   </si>
   <si>
     <t>This course offers a comprehensive guide to avocado cultivation. You'll learn about soil and climate requirements, propagation, and plantation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/avocado-cultivation-course</t>
   </si>
   <si>
     <t>Course on livestock and organic farming</t>
   </si>
   <si>
-    <t>Fri, 03/20/2026 - 00:00</t>
+    <t>Fri, 20 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Specialized training recognized by the Regional Government of Castilla-La Mancha allows for accreditation of hours in the organic field as stipulated…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-livestock-and-organic-farming</t>
   </si>
   <si>
     <t>Smart Livestock Farming: Data Exploitation and Analysis (R) for Animal Production</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/25/2026 - 12:00</t>
+    <t>Wed, 18 Mar 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 25 Mar 2026 - 12:00</t>
   </si>
   <si>
     <t>Currently, the livestock sector faces numerous challenges related to its economic profitability, environmental impact, social perception, and more.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-livestock-farming-data-exploitation-and-analysis-r-animal-production</t>
   </si>
   <si>
     <t>Greenhouse Horticultural Production Course</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 00:00</t>
+    <t>Wed, 18 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Become an expert in horticultural production CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/greenhouse-horticultural-production-course-0</t>
   </si>
   <si>
     <t>Precision Agriculture. Course: Advanced GIS and Drone Management</t>
   </si>
   <si>
     <t>A 60-hour course, four of which will be delivered in the Virtual Classroom with the instructor in real time via Google Meet, will address questions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-course-advanced-gis-and-drone-management</t>
   </si>
   <si>
     <t>Olive mill management</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Technical Engineering. Goals Understanding the comprehensive management of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-mill-management-0</t>
   </si>
   <si>
     <t>Demonstration Day - Pruning Techniques in Fruit Trees</t>
   </si>
   <si>
-    <t>Tue, 03/17/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/17/2026 - 14:00</t>
+    <t>Tue, 17 Mar 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Mar 2026 - 14:00</t>
   </si>
   <si>
     <t>C/ Aves s/n.  28300 Aranjuez, Finca Sotopareva</t>
   </si>
   <si>
     <t>Program Introduction to pruning fruit trees Tool handling Initial training of fruit trees Maintenance and pruning of established trees Thursday,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-day-pruning-techniques-fruit-trees-0</t>
   </si>
   <si>
     <t>Soilless cultivation</t>
   </si>
   <si>
-    <t>Tue, 03/17/2026 - 00:00</t>
+    <t>Tue, 17 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>ONLINE COURSE to learn about solutions for soilless growing, also covering substrate quality, different soilless growing systems, equipment, and much…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soilless-cultivation</t>
   </si>
   <si>
     <t>Specialization in soil interpretation</t>
   </si>
   <si>
     <t>In this ONLINE COURSE, you'll discover the keys to maintaining soil health with sustainable practices for more efficient agriculture. Course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialization-soil-interpretation</t>
   </si>
   <si>
     <t>Online course "Competency for staff working with swine livestock"</t>
   </si>
   <si>
-    <t>Mon, 03/16/2026 - 00:00</t>
+    <t>Mon, 16 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>If you want to train to work in the pig sector, don't miss the course "Competence for Personnel Working with Swine." This course, offered by the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-competency-staff-working-swine-livestock</t>
   </si>
   <si>
-    <t>Sun, 03/15/2026 - 00:00</t>
+    <t>Sun, 15 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>This online course will address how to produce more food with fewer natural resources while preserving the environment. Course objectives: Promote…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-agricultural-production</t>
   </si>
   <si>
     <t>Course: Technician for advice on integrated pest management in green areas</t>
   </si>
   <si>
     <t>Course on how to apply Royal Decree 1311/2012 to urban green areas: This course does not accredit you as an advisor; its objective is to teach you…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-technician-advice-integrated-pest-management-green-areas</t>
   </si>
   <si>
     <t>Management and verification of basic irrigation systems</t>
   </si>
   <si>
     <t>C/ Demetrio de los Ríos, 15. 41003, Sevilla</t>
   </si>
   <si>
     <t>Agri-food cooperatives offer farmers and the general public a course on the management and verification of basic irrigation systems.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-and-verification-basic-irrigation-systems</t>
   </si>
   <si>
     <t>Course on the Registry (REA), Notebook (CUE) and SIEX</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 00:00</t>
+    <t>Wed, 11 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Course Objectives The new CAP regulations include, among other changes, the creation of an Agricultural Holdings Information System (SIEX) that draws…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-registry-rea-notebook-cue-and-siex</t>
   </si>
   <si>
     <t>INCORPORATION INTO THE AGRICULTURAL COMPANY: FRUIT GROWING</t>
   </si>
   <si>
-    <t>Tue, 03/10/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/10/2026 - 00:00</t>
+    <t>Tue, 10 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Nov 2026 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Málaga</t>
   </si>
   <si>
     <t>Modules AGRICULTURAL COMPANY ASSOCIATIONISM AND MARKETING ACCOUNTING AND INTRODUCTION TO COMPUTERS BUSINESS RELATIONS AND OCCUPATIONAL RISK…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-fruit-growing-1</t>
   </si>
   <si>
     <t>Agriculture 4.0-Mixed course</t>
   </si>
   <si>
     <t>The Agriculture 4.0 course, or "Technologies 4.0 in Precision Machinery (Blended)," is a 30-hour online course plus 5 hours of in-person instruction…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agriculture-40-mixed-course</t>
   </si>
   <si>
     <t>PLANNING AN APPROPRIATE CROP ROTATION: PRACTICAL CASES</t>
   </si>
   <si>
-    <t>Thu, 03/05/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/05/2026 - 12:00</t>
+    <t>Thu, 5 Mar 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Mar 2026 - 12:00</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Ayuntamiento de Elburgo, Álava</t>
   </si>
   <si>
     <t>Basic principles of crop rotation, Factors for the design of rotations, Models and types of rotation, Practical planning (real cases), Management and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/planning-appropriate-crop-rotation-practical-cases</t>
   </si>
   <si>
     <t>ONLINE COURSE - ARTIFICIAL INTELLIGENCE (AI) APPLIED TO AGRICULTURE</t>
   </si>
   <si>
-    <t>Wed, 03/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 00:00</t>
+    <t>Wed, 4 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 24 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Aim In the online course Artificial Intelligence (AI) applied to Agriculture, the student will learn to take full advantage of the current tools that…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-artificial-intelligence-ai-applied-agriculture</t>
   </si>
   <si>
     <t>SPECIALIZED TRAINING IN COVERED GREENS</t>
   </si>
   <si>
-    <t>Mon, 03/02/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/06/2026 - 14:00</t>
+    <t>Mon, 2 Mar 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 6 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Campanillas, Málaga</t>
   </si>
   <si>
     <t>This course includes at least one online module. Courses offered on the IFAPA e-learning platform combine distance learning, in-person practical…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-covered-greens</t>
   </si>
   <si>
     <t>Introduction to beekeeping</t>
   </si>
   <si>
-    <t>Fri, 03/06/2026 - 14:00</t>
+    <t>Fri, 6 Mar 2026 - 14:00</t>
   </si>
   <si>
     <t>GC-2, Km 8,5 - Montaña Cardones 35415 - Arucas (Gran Canaria)</t>
   </si>
   <si>
     <t>This course aims to provide young people involved in livestock farming with the available technical and practical knowledge so that they can…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-beekeeping-3</t>
   </si>
   <si>
     <t>Course for training professional users and sellers of phytosanitary products: Basic Level. Bridge Level. Qualified Level</t>
   </si>
   <si>
-    <t>Mon, 03/02/2026 - 00:00</t>
+    <t>Mon, 2 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Royal Decree 1311/2012 establishes the framework for action to achieve the sustainable use of plant protection products by reducing the risks and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-training-professional-users-and-sellers-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>2nd Edition Course Design and Construction of Biogas/Biomethane Plants</t>
   </si>
   <si>
-    <t>Sun, 03/01/2026 - 00:00</t>
+    <t>Sun, 1 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>The online course "Design and Construction of Biogas/Biomethane Plants for Engineers" offers specialized training in the design, sizing, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/2nd-edition-course-design-and-construction-biogasbiomethane-plants</t>
   </si>
   <si>
     <t>Organic farming. Soil preparation</t>
   </si>
   <si>
-    <t>Sat, 02/28/2026 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sat, 02/28/2026 - 13:30</t>
+    <t>Sat, 28 Feb 2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 28 Feb 2026 - 13:30</t>
   </si>
   <si>
     <t>Camino de la Vega, s/n  28830 San Fernando de Henares</t>
   </si>
   <si>
     <t>We'll take a practical look at the first steps in growing a vegetable garden. In this session, we'll discuss what is meant by "living soil" and how…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-soil-preparation</t>
   </si>
   <si>
     <t>PAPAYA CULTIVATION</t>
   </si>
   <si>
-    <t>Fri, 02/27/2026 - 00:00</t>
+    <t>Fri, 27 Feb 2026 - 00:00</t>
   </si>
   <si>
     <t>This course delves into all phases of papaya cultivation, from soil and climate requirements to fruit processing. You will learn how to propagate the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/papaya-cultivation</t>
   </si>
   <si>
     <t>FOOD HANDLER AND ALLERGENS.ONLINE – 260227MA</t>
   </si>
   <si>
-    <t>Mon, 03/09/2026 - 00:00</t>
+    <t>Mon, 9 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: People who work in activities that involve handling food products. Goals: The objective of this course is to provide participants with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-handler-and-allergensonline-260227ma</t>
   </si>
   <si>
     <t>Geographic information systems applied to forest fire defense using free software</t>
   </si>
   <si>
     <t>Goals Learn to use free software and Sextante, and achieve sufficient mastery of it, through its application to different aspects of defense against…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/geographic-information-systems-applied-forest-fire-defense-using-free-software</t>
   </si>
   <si>
     <t>Olive Tree Pruning Day</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 02/26/2026 - 13:30</t>
+    <t>Thu, 26 Feb 2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 26 Feb 2026 - 13:30</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Casa de Cultura de Olite</t>
   </si>
   <si>
     <t>Olive tree pruning according to variety. The best tools for pruning. Types of pruning. Time required for proper olive tree pruning.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-tree-pruning-day</t>
   </si>
   <si>
     <t>Introduction to Irrigation</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/07/2026 - 14:00</t>
+    <t>Thu, 26 Feb 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-irrigation</t>
   </si>
   <si>
     <t>Training Course for Poultry Farm Personnel. Online – 260226AVI</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 00:00</t>
+    <t>Thu, 26 Feb 2026 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Poultry farm workers Goals: To comply with the requirement of Royal Decree 637/2021, of July 27, to ensure that all people working with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-poultry-farm-personnel-online-260226avi</t>
   </si>
   <si>
     <t>Implementation of the GAP global protocol version 5.4</t>
   </si>
   <si>
     <t>Contents Module 1 Introduction to the GLOBAL GAP standard (5 hours) Objective: To train for the application of advanced methodologies for process…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/implementation-gap-global-protocol-version-54</t>
   </si>
   <si>
     <t>GENERIC MODULE: QUALIFICATION OF TECHNICIANS IN INTEGRATED PRODUCTION OF AGRICULTURAL AND LIVESTOCK PRODUCTS</t>
   </si>
   <si>
-    <t>Tue, 02/24/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/26/2026 - 14:00</t>
+    <t>Tue, 24 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Mar 2026 - 14:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Palma del Río</t>
   </si>
   <si>
     <t>Contents Basic concepts on Integrated Production: concept and objectives of Integrated Production; problems of conventional plant protection;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-agricultural-and-1</t>
   </si>
   <si>
     <t>Free course: Safe tractor operation</t>
   </si>
   <si>
-    <t>Mon, 02/23/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 02/25/2026 - 21:00</t>
+    <t>Mon, 23 Feb 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 25 Feb 2026 - 21:00</t>
   </si>
   <si>
     <t>UNILAND S. COOP. Cmno. Juan Carlos I · POL. 18, PARC.9000 · Abarán</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-safe-tractor-operation</t>
   </si>
   <si>
     <t>Rural Reconnected Workshop</t>
   </si>
   <si>
-    <t>Sat, 02/21/2026 - 09:00</t>
+    <t>Sat, 21 Feb 2026 - 09:00</t>
   </si>
   <si>
     <t>The Rural Reconnected Workshop, part of the PRTR and funded by the European Union through the Next Generation EU Funds, promotes the improvement of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/rural-reconnected-workshop</t>
   </si>
   <si>
     <t>Course on ecological soil management</t>
   </si>
   <si>
-    <t>Thu, 02/19/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/06/2026 - 00:00</t>
+    <t>Thu, 19 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 6 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>GC-2, Km. 8,5 - Montaña de Cardones 35415. Arucas (Gran Canaria)</t>
   </si>
   <si>
     <t>This course aims to bring farmers closer to the knowledge of soil health, how to diagnose it, how management practices influence it, and how to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-ecological-soil-management</t>
   </si>
   <si>
     <t>SPRING WEED CONTROL METHODS</t>
   </si>
   <si>
-    <t>Wed, 02/18/2026 - 09:30</t>
-[...2 lines deleted...]
-    <t>Wed, 02/18/2026 - 11:30</t>
+    <t>Wed, 18 Feb 2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Wed, 18 Feb 2026 - 11:30</t>
   </si>
   <si>
     <t>Garlan S. Coop. Antigua ctra. Nacional N I, s/n,</t>
   </si>
   <si>
     <t>The Spring Weed Control Methods course aims to provide agricultural professionals with an up-to-date and practical overview of the various strategies…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/spring-weed-control-methods</t>
   </si>
   <si>
     <t>CONFERENCE: IFAPA RESEARCH FOCUSED ON THE SUSTAINABILITY OF SUBTROPICAL CROPS IN ANDALUSIA</t>
   </si>
   <si>
-    <t>Mon, 02/16/2026 - 00:00</t>
+    <t>Mon, 16 Feb 2026 - 00:00</t>
   </si>
   <si>
     <t>Contents Introduction to subtropical crops in Andalusia Recognition of limiting factors in its cultivation in Andalusia Practical exercises:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-ifapa-research-focused-sustainability-subtropical-crops-andalusia</t>
   </si>
   <si>
     <t>Nosemosis and Bee Health: How to Prevent Diseases in the Beehive</t>
   </si>
   <si>
-    <t>Sat, 02/14/2026 - 09:45</t>
-[...2 lines deleted...]
-    <t>Sat, 02/14/2026 - 13:45</t>
+    <t>Sat, 14 Feb 2026 - 09:45</t>
+  </si>
+  <si>
+    <t>Sat, 14 Feb 2026 - 13:45</t>
   </si>
   <si>
     <t>Oficina Municipal de distrito Begoña</t>
   </si>
   <si>
     <t>The course will cover the causative agents, transmission routes, and life cycle of the disease. It will also review hygienic practices, preventative…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/nosemosis-and-bee-health-how-prevent-diseases-beehive</t>
   </si>
   <si>
     <t>INCORPORATION INTO THE AGRICULTURAL ENTERPRISE: INTENSIVE AGRICULTURE</t>
   </si>
   <si>
-    <t>Sat, 02/14/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/24/2026 - 00:00</t>
+    <t>Sat, 14 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 24 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca, Sevilla</t>
   </si>
   <si>
     <t>This course has at least one face-to-face module. This course includes at least one online module. Courses offered on the IFAPA e-learning platform…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-enterprise-intensive-agriculture</t>
   </si>
   <si>
     <t>Organic Horticulture</t>
   </si>
   <si>
-    <t>Wed, 02/11/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/14/2026 - 23:00</t>
+    <t>Wed, 11 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 May 2026 - 23:00</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>Do you want to dedicate yourself professionally to the production of organic and locally sourced food? Do you want to gradually convert your farm to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-horticulture-1</t>
   </si>
   <si>
     <t>New Business Models: Agro-industrial Production of Microalgae</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 17:00</t>
-[...5 lines deleted...]
-    <t>We are pleased to inform you about this free online training session on the topic of “New Business Models: Agro-industrial Production of Microalgae…</t>
+    <t>Tue, 10 Feb 2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Feb 2026 - 20:00</t>
+  </si>
+  <si>
+    <t>We are pleased to inform you about this free online training session on the topic of “New Business Models: Agro-industrial Production of Microalgae,”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-business-models-agro-industrial-production-microalgae-1</t>
   </si>
   <si>
     <t>OLIVE GROVE DAYS - OLIVE TREE PRUNING</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/10/2026 - 14:00</t>
+    <t>Tue, 10 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Feb 2026 - 14:00</t>
   </si>
   <si>
     <t>CTRA CORDOBA SN (CTRA A7281 p.k. 3,8) en Antequera (MALAGA)</t>
   </si>
   <si>
     <t>Contents MANAGEMENT OF COVERED PLANTS BY MECHANICAL MEANS FIELD DEMONSTRATION OF COVER HANDLING REQUEST</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-grove-days-olive-tree-pruning</t>
   </si>
   <si>
     <t>Pesticide applicator course, qualified level, online format, with in-person practical sessions in Jaén</t>
   </si>
   <si>
-    <t>Wed, 02/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/24/2026 - 21:00</t>
+    <t>Wed, 4 Feb 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 24 Feb 2026 - 21:00</t>
   </si>
   <si>
     <t>ASAJA-Jaén is organizing a new online Pesticide Applicator course, qualified level, with in-person practical sessions in Jaén. The training will last…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pesticide-applicator-course-qualified-level-online-format-person-practical</t>
   </si>
   <si>
     <t>Feed Labeling Course</t>
   </si>
   <si>
-    <t>Tue, 01/27/2026 - 00:00</t>
+    <t>Tue, 27 Jan 2026 - 00:00</t>
   </si>
   <si>
     <t>The course explains all the legal labeling requirements that feed supply companies must comply with. Completely online training with tutorial support…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/feed-labeling-course</t>
   </si>
   <si>
     <t>Smart Irrigation: Digitalization and Energy Optimization in Irrigation Communities and Irrigation Systems</t>
   </si>
   <si>
-    <t>Mon, 01/26/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 01/29/2026 - 14:00</t>
+    <t>Mon, 26 Jan 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 29 Jan 2026 - 14:00</t>
   </si>
   <si>
     <t>Digitalization is now a reality that improves farmers' profitability through IoT web platforms related to agricultural and livestock activities. The…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-irrigation-digitalization-and-energy-optimization-irrigation-communities-and</t>
   </si>
   <si>
     <t>Plant Protection Product Applicator. Basic Level.</t>
   </si>
   <si>
-    <t>Thu, 01/08/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/05/2026 - 23:00</t>
+    <t>Thu, 8 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Feb 2026 - 23:00</t>
   </si>
   <si>
     <t>The objective of this course is to train plant protection treatment assistants, farmers who carry out treatments on their own farms without…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-0</t>
   </si>
   <si>
     <t>OLIVE GROVE DAYS - PRUNING</t>
   </si>
   <si>
-    <t>Tue, 12/16/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/16/2025 - 15:00</t>
+    <t>Tue, 16 Dec 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Dec 2025 - 15:00</t>
   </si>
   <si>
     <t>Almodóvar del Río</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-grove-days-pruning</t>
   </si>
   <si>
     <t>FREE course on PLANT PROTECTOR'S CARD (basic level) in PEDRO BERNARDO - Ávila</t>
   </si>
   <si>
-    <t>Wed, 12/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/18/2025 - 21:00</t>
+    <t>Wed, 10 Dec 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Dec 2025 - 21:00</t>
   </si>
   <si>
     <t>Ávila</t>
   </si>
   <si>
     <t>Centro cultural Arturo Duperier. Calle Santa Ana, s/n</t>
   </si>
   <si>
     <t>Registration: amfaravila@hotmail.com</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-plant-protectors-card-basic-level-pedro-bernardo-avila</t>
   </si>
   <si>
     <t>FREE course on ENVIRONMENTAL AWARENESS in AGUADULCE - Almería</t>
   </si>
   <si>
-    <t>Tue, 12/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/12/2025 - 14:00</t>
+    <t>Tue, 9 Dec 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Dec 2025 - 14:00</t>
   </si>
   <si>
     <t>Escuela Familiar Agraria "Campomar". Calle Don Juan de Austria, 44, Aguadulce, Almería.</t>
   </si>
   <si>
     <t>Registration: formacionamfar@mujerrural.com</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-environmental-awareness-aguadulce-almeria</t>
   </si>
   <si>
     <t>Soil and Sustainable Fertilization 4th Ed.</t>
   </si>
   <si>
-    <t>Mon, 12/08/2025 - 00:00</t>
+    <t>Mon, 8 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>It is increasingly necessary to shift from the current production model to one that aims to obtain safe, high-quality food in sufficient quantity for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soil-and-sustainable-fertilization-4th-ed</t>
   </si>
   <si>
     <t>Prevention of Food Loss and Waste 3rd Ed.</t>
   </si>
   <si>
-    <t>Fri, 12/05/2025 - 00:00</t>
+    <t>Fri, 5 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>This self-paced course is part of the action plan against food waste promoted by the Valencian Community through the Ministry of Agriculture,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/prevention-food-loss-and-waste-3rd-ed</t>
   </si>
   <si>
     <t>INTEGRATED PEST AND DISEASE MANAGEMENT IN MANGO</t>
   </si>
   <si>
-    <t>Thu, 12/04/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/05/2025 - 14:00</t>
+    <t>Thu, 4 Dec 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 5 Dec 2025 - 14:00</t>
   </si>
   <si>
     <t>Contents Pests and diseases that affect mango cultivation. Pest and disease control strategies. Recognition of natural enemies of mango pests.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integrated-pest-and-disease-management-mango</t>
   </si>
   <si>
     <t>VARIOUS CROPS LEARNING WORKSHOP - LEARNING WORKSHOP: AGRI-FOOD INDUSTRY I</t>
   </si>
   <si>
-    <t>Tue, 12/02/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/02/2025 - 21:00</t>
+    <t>Tue, 2 Dec 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 2 Dec 2025 - 21:00</t>
   </si>
   <si>
     <t>Almocita</t>
   </si>
   <si>
     <t>Contents Plant material and cultural practices in crops Crop phytopathology</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/various-crops-learning-workshop-learning-workshop-agri-food-industry-i</t>
   </si>
   <si>
     <t>Pest and disease control in organic farming</t>
   </si>
   <si>
-    <t>Mon, 12/01/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/03/2025 - 21:00</t>
+    <t>Mon, 1 Dec 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Wed, 3 Dec 2025 - 21:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Defense against pests and diseases in organic agriculture MODE: virtual classroom (live online*). DATES: December 1, 2 and 3,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pest-and-disease-control-organic-farming</t>
   </si>
   <si>
     <t>Milk sampler. Letter Q</t>
   </si>
   <si>
-    <t>Mon, 12/01/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/02/2025 - 19:00</t>
+    <t>Mon, 1 Dec 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 2 Dec 2025 - 19:00</t>
   </si>
   <si>
     <t>Casa del Ganadero, Camino San Diego 74, La Laguna</t>
   </si>
   <si>
     <t>Program Composition and characteristics of raw milk Raw milk quality concepts Mandatory controls to be carried out on the farm and in the dairy…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/milk-sampler-letter-q</t>
   </si>
   <si>
     <t>Starting a business in agriculture</t>
   </si>
   <si>
-    <t>Thu, 11/27/2025 - 18:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/27/2025 - 21:00</t>
+    <t>Thu, 27 Nov 2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Nov 2025 - 21:00</t>
   </si>
   <si>
     <t>Casa de la Cultura de Güímar, Plaza del Ayuntamiento de Güímar</t>
   </si>
   <si>
     <t>Primary sector workshop: Starting a business in agriculture (NITO Fruits and Vegetables) REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/starting-business-agriculture</t>
   </si>
   <si>
     <t>Efficient avocado production: practices to improve yield and quality</t>
   </si>
   <si>
-    <t>Thu, 11/27/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/27/2025 - 14:00</t>
+    <t>Thu, 27 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Nov 2025 - 14:00</t>
   </si>
   <si>
     <t>Cádiz</t>
   </si>
   <si>
     <t>Edificio Maestro Quico C. Vega Maldonado, 18, 11370 Los Barrios, Cádiz</t>
   </si>
   <si>
     <t>ASETAGA is organizing a training workshop on "Efficient Avocado Production: Practices to Improve Yield and Quality" with the participation of a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficient-avocado-production-practices-improve-yield-and-quality</t>
   </si>
   <si>
     <t>ORGANIC FARMING</t>
   </si>
   <si>
-    <t>Tue, 11/25/2025 - 17:00</t>
+    <t>Tue, 25 Nov 2025 - 17:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Organic Agriculture: Production, regulations, advice and marketing MODE: virtual classroom (live online*). DATES: November 25-27…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming</t>
   </si>
   <si>
     <t>Vineyard pruning course</t>
   </si>
   <si>
-    <t>Mon, 11/24/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/26/2025 - 18:30</t>
+    <t>Mon, 24 Nov 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Nov 2025 - 18:30</t>
   </si>
   <si>
     <t>Sede Mancomunidad de Interior Tierra del Vino C/ Adarve, 5, 46300 Utiel</t>
   </si>
   <si>
     <t>PROGRAM Plantation design. Cultural practices. Types of pruning. Mª Angeles Novella Herrero. Technician at the Requena Oenological Station. Vine…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/vineyard-pruning-course</t>
   </si>
   <si>
     <t>ONLINE COURSE IN HELICULTURE</t>
   </si>
   <si>
-    <t>Mon, 11/24/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/26/2025 - 20:00</t>
+    <t>Mon, 24 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Heliciculture MODE: virtual classroom (live online*). DATES: November 24-26, 2025 SCHEDULE: 4:00 PM to 8:00 PM DURATION: 12…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-heliculture</t>
   </si>
   <si>
     <t>MANAGEMENT OF COVER CROPS IN VINEYARDS</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Management of plant cover crops in vineyards MODE: virtual classroom DATE: November 24-26, 2025 SCHEDULE: 4:00 PM TO 8:00 PM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-cover-crops-vineyards</t>
   </si>
   <si>
     <t>BRC–IFS Intensive Course: Food Safety, Quality and Competitiveness</t>
   </si>
   <si>
-    <t>Fri, 11/21/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/11/2025 - 20:00</t>
+    <t>Fri, 21 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Dec 2025 - 20:00</t>
   </si>
   <si>
     <t>Implementation, maintenance and auditing of BRC and IFS+ systems Includes an optional Artificial Intelligence module applied to the standard's…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/brc-ifs-intensive-course-food-safety-quality-and-competitiveness</t>
   </si>
   <si>
     <t>GLOBALG.AP V6 Intensive Course: Implementation, Maintenance, and Audit with Post-Course Technical Support</t>
   </si>
   <si>
-    <t>Fri, 11/21/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/11/2025 - 00:00</t>
+    <t>Fri, 21 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>An intensive, practical, and rigorous program designed specifically for quality managers, field technicians, consultants, and farm owners seeking to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/globalgap-v6-intensive-course-implementation-maintenance-and-audit-post-course</t>
   </si>
   <si>
     <t>Demonstration day: pruning techniques for fruit trees</t>
   </si>
   <si>
-    <t>Thu, 11/20/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/20/2025 - 14:00</t>
+    <t>Thu, 20 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Nov 2025 - 14:00</t>
   </si>
   <si>
     <t>Finca La Chimenea - Aranjuez, Ctra. de Chinchón a Villaconejos, M-305 (junto al Cortijo de San Isidro).  28300 Aranjuez</t>
   </si>
   <si>
     <t>In-person, 4-hour session. Thursday, November 20, from 10:00 a.m. to 2:00 p.m. at Finca La Chimenea, Aranjuez, IMIDRA. Program Introduction to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/demonstration-day-pruning-techniques-fruit-trees</t>
   </si>
   <si>
     <t>Technical Course: Digitalization Tools in Irrigation</t>
   </si>
   <si>
-    <t>Thu, 11/20/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/22/2025 - 00:00</t>
+    <t>Thu, 20 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 22 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Irrigation update (PERTE, PEPAC, URA) 1. General framework and financing programs PERTE Digitalization of the Water Cycle. PEPAC / Irrigation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-course-digitalization-tools-irrigation</t>
   </si>
   <si>
     <t>Pests and diseases in citrus fruits, loquats and avocados</t>
   </si>
   <si>
-    <t>Wed, 11/19/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/20/2025 - 20:00</t>
+    <t>Wed, 19 Nov 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>OCA DE CALLOSA D’EN SARRIÀ Carrer del Fondo, 3 03510 Callosa d’en Sarrià (Alicante)</t>
   </si>
   <si>
     <t>Program Wednesday, November 19, 2025 17:00 to 18:30 Incidence of whitefly in citrus. FRANCISCO CUENCA MONTAGUD. Carcaixent EEA technician. Ministry…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pests-and-diseases-citrus-fruits-loquats-and-avocados</t>
   </si>
   <si>
     <t>Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products</t>
   </si>
   <si>
-    <t>Wed, 11/19/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/19/2025 - 18:30</t>
+    <t>Wed, 19 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 19 Nov 2025 - 18:30</t>
   </si>
   <si>
     <t>Centro Integrado de Formación y Experiencias Agrarias de Lorca (CIFEA). Carretera de Águilas, Km. 2,5 ; 30800 Lorca (Murcia).</t>
   </si>
   <si>
     <t>This 8-hour face-to-face training day will include the participation of several companies specializing in the circular bioeconomy and livestock…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/circular-bioeconomy-transformation-valorization-and-sustainable-management</t>
   </si>
   <si>
     <t>Pitahaya cultivation</t>
   </si>
   <si>
-    <t>Tue, 11/18/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/19/2025 - 12:30</t>
+    <t>Tue, 18 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 19 Nov 2025 - 12:30</t>
   </si>
   <si>
     <t>UMH- Aula 0.2 Edificio Tudemir. Sede Desamparados Carretera de Beniel, km 3.2 03312 ORIHUELA (Alicante)</t>
   </si>
   <si>
     <t>Collaborators: OCA Bajo Segura Office and Miguel Hernández University. Program Tuesday 11/18/25 4:00 PM to 7:00 PM Pitahaya pests and diseases.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pitahaya-cultivation</t>
   </si>
   <si>
     <t>RED FRUIT PRODUCTION</t>
   </si>
   <si>
     <t>TITLE OF THE STOCK: Red fruit production MODE: virtual classroom DATE: November 18-20, 2025 SCHEDULE: 4:00 PM TO 8:00 PM NUMBER OF HOURS: 12 NUMBER…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/red-fruit-production</t>
   </si>
   <si>
     <t>Introduction to GIS, QGIS user</t>
   </si>
   <si>
-    <t>Mon, 11/17/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/20/2025 - 19:00</t>
+    <t>Mon, 17 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Nov 2025 - 19:00</t>
   </si>
   <si>
     <t>ACTION TITLE: Introduction to GIS QGIS user MODE: virtual classroom (live online*). DATES: November 17-20, 2025 SCHEDULE: 4:00 PM to 7:00 PM DURATION…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-gis-qgis-user</t>
   </si>
   <si>
     <t>Fire Protection Course in the Agri-Food Industry. ATEX Fires.</t>
   </si>
   <si>
-    <t>Mon, 11/17/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 01/15/2025 - 00:00</t>
+    <t>Mon, 17 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Jan 2025 - 00:00</t>
   </si>
   <si>
     <t>This course will focus on the design of protective measures and the drafting of documentation related to fire protection in the agri-food industry.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fire-protection-course-agri-food-industry-atex-fires</t>
   </si>
   <si>
     <t>Design and Construction of Biogas/Biomethane Plants</t>
   </si>
   <si>
-    <t>Wed, 12/31/2025 - 00:00</t>
+    <t>Wed, 31 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/design-and-construction-biogasbiomethane-plants</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR POULTRY FARM STAFF – 251112AVI</t>
   </si>
   <si>
-    <t>Wed, 11/12/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/01/2025 - 00:00</t>
+    <t>Wed, 12 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 1 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Mode: ONLINE TRAINING Schedule: Online training Location: Online training Number of hours: 20 Places available: 20 Goals To comply with the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-poultry-farm-staff-251112avi</t>
   </si>
   <si>
     <t>Online course: Technologies for almond tree monitoring</t>
   </si>
   <si>
-    <t>Tue, 11/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/13/2025 - 20:00</t>
+    <t>Tue, 11 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Technologies for monitoring the almond tree MODE: virtual classroom (live online*). DATES: November 11-13, 2025 SCHEDULE: 4:00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-technologies-almond-tree-monitoring</t>
   </si>
   <si>
     <t>Pruning fruit trees</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Pruning of fruit trees MODE: virtual classroom (live online*). DATES: November 11, 12 and 13, 2025 SCHEDULE: 4:00 PM to 8:00 PM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-fruit-trees</t>
   </si>
   <si>
     <t>Online course on regenerative pasture management</t>
   </si>
   <si>
-    <t>Mon, 11/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/12/2025 - 20:00</t>
+    <t>Mon, 10 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 12 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Regenerative management of pastures MODE: virtual classroom (live online*). DATES: November 10, 11 and 12, 2025 SCHEDULE: 4:00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-regenerative-pasture-management</t>
   </si>
   <si>
     <t>Online course on composting and vermicomposting</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Composting and vermicomposting MODE: virtual classroom (live online*). DATES: November 10, 11 and 12, 2025 SCHEDULE: 4:00 PM to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-composting-and-vermicomposting</t>
   </si>
   <si>
     <t>Agriculture 4.0 in-person course</t>
   </si>
   <si>
-    <t>Fri, 11/14/2025 - 21:00</t>
+    <t>Fri, 14 Nov 2025 - 21:00</t>
   </si>
   <si>
     <t>TITLE OF THE STOCK: Agriculture 4.0 MODE: In person in Valoria la Buena (Valladolid). START DATE: November 10, 2025 END DATE: November 14, 2025 HOURS…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agriculture-40-person-course</t>
   </si>
   <si>
     <t>Free course "Smart Farm": Improve agricultural efficiency with IoT and LoRaWAN</t>
   </si>
   <si>
-    <t>Fri, 11/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/21/2025 - 13:30</t>
+    <t>Fri, 7 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 21 Nov 2025 - 13:30</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Coruña, A</t>
   </si>
   <si>
     <t>Rúa Tomiño, nº 22 – Entlo. 15703 Santiago de Compostela A CORUÑA</t>
   </si>
   <si>
     <t>The course "Smart Farm: Productivity and Efficiency in Agriculture and Livestock Farming" kicks off on November 7th. This free training program is…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-smart-farm-improve-agricultural-efficiency-iot-and-lorawan</t>
   </si>
   <si>
     <t>PLANT PROTECTION PRODUCT HANDLER COURSE. QUALIFIED RENEWAL LEVEL. NAVARRA – 251107FCR</t>
   </si>
   <si>
-    <t>Fri, 11/07/2025 - 00:00</t>
+    <t>Fri, 7 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Mode: ONLINE TRAINING Schedule: Online training Location: Online training Number of hours: 7 Places available: 7 Addressed to: Residents in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-handler-course-qualified-renewal-level-navarra-251107fcr</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR PERSONNEL WORKING WITH CATTLE – 251106BOV</t>
   </si>
   <si>
-    <t>Thu, 11/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/26/2025 - 00:00</t>
+    <t>Thu, 6 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Mode: ONLINE TRAINING Schedule: Online training Location: Online training Number of hours: 20 Places available: 20 Addressed to Primarily aimed at…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-personnel-working-cattle-251106bov</t>
   </si>
   <si>
     <t>Economic management of an artisan cheese factory</t>
   </si>
   <si>
-    <t>Wed, 11/05/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/07/2025 - 20:00</t>
+    <t>Wed, 5 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>GOALS To provide greater knowledge on improving the economic results of cheese farms and facilitate their restructuring and modernization.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/economic-management-artisan-cheese-factory</t>
   </si>
   <si>
     <t>ONLINE COURSE - QGIS APPLIED TO AGRICULTURE (advanced level)</t>
   </si>
   <si>
-    <t>Wed, 11/05/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/02/2025 - 00:00</t>
+    <t>Wed, 5 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 2 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Through the virtual campus, students access the theoretical content (theory videos) and practical content of the course (video tutorials and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-qgis-applied-agriculture-advanced-level</t>
   </si>
   <si>
     <t>Obtaining and multiplying seeds for organic horticulture</t>
   </si>
   <si>
-    <t>Tue, 11/04/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/06/2025 - 20:00</t>
+    <t>Tue, 4 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 6 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>GOALS Seeds are an essential part of all agriculture, but particularly for organic production, where producers are heavily involved in obtaining…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/obtaining-and-multiplying-seeds-organic-horticulture</t>
   </si>
   <si>
     <t>Regenerative Agriculture: Photosynthesis and Crop Health</t>
   </si>
   <si>
-    <t>Mon, 11/03/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Wed, 11/05/2025 - 20:30</t>
+    <t>Mon, 3 Nov 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 20:30</t>
   </si>
   <si>
     <t>GOALS Bringing regenerative agriculture practices closer to home and how they differ from other production models. Identify the keys to implementing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/regenerative-agriculture-photosynthesis-and-crop-health</t>
   </si>
   <si>
     <t>Other beekeeping uses of the hive</t>
   </si>
   <si>
-    <t>Mon, 11/03/2025 - 16:15</t>
-[...2 lines deleted...]
-    <t>Wed, 11/05/2025 - 20:15</t>
+    <t>Mon, 3 Nov 2025 - 16:15</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 20:15</t>
   </si>
   <si>
     <t>Modality : virtual classroom (live online*). (*) In the virtual classroom mode, students must connect at the established time, since classes are…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/other-beekeeping-uses-hive</t>
   </si>
   <si>
     <t>Grafting and pruning in vineyards</t>
   </si>
   <si>
-    <t>Mon, 11/03/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/07/2025 - 19:00</t>
+    <t>Mon, 3 Nov 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Nov 2025 - 19:00</t>
   </si>
   <si>
     <t>Finca El Socorro, Ctra. Chinchón - Belmonte de Tajo, 28380 , Madrid  28380 Colmenar de Oreja</t>
   </si>
   <si>
     <t>In-person course, 20 hours long. From Monday, November 3 to Friday, November 7, 2025, at Finca El Socorro, Colmenar de Oreja. From 3:00 PM to 7:00 PM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/grafting-and-pruning-vineyards</t>
   </si>
   <si>
     <t>Creating Fertilizer Plans with aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 10/31/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/31/2025 - 10:00</t>
+    <t>Fri, 31 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 31 Oct 2025 - 10:00</t>
   </si>
   <si>
     <t>After analyzing the basic regulatory framework for sustainable soil nutrition in Spain and laying the groundwork for developing fertilizer plans,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/creating-fertilizer-plans-agroslab</t>
   </si>
   <si>
     <t>Geographic information systems applied to agricultural management with free software</t>
   </si>
   <si>
-    <t>Fri, 10/31/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/19/2025 - 00:00</t>
+    <t>Fri, 31 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 19 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>To provide the theoretical and practical knowledge necessary for the application of Geographic Information Systems. Upon completion of the course,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/geographic-information-systems-applied-agricultural-management-free-software-1</t>
   </si>
   <si>
     <t>Training session on carbon footprint and cooperatives is now open</t>
   </si>
   <si>
-    <t>Thu, 10/30/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 14:30</t>
+    <t>Thu, 30 Oct 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 14:30</t>
   </si>
   <si>
     <t>The Galician Association of Agri-Food Cooperatives (AGACA) is organizing the online conference "Carbon Footprint and Cooperatives" on Thursday,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-session-carbon-footprint-and-cooperatives-now-open</t>
   </si>
   <si>
     <t>Agricultural monitoring using images and drones</t>
   </si>
   <si>
-    <t>Thu, 10/30/2025 - 00:00</t>
+    <t>Thu, 30 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Use images from various sources, both public and from drones, to analyze the agricultural environment and make decisions that improve production and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-monitoring-using-images-and-drones</t>
   </si>
   <si>
     <t>Soil as the core of agricultural sustainability</t>
   </si>
   <si>
-    <t>Wed, 10/29/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/18/2025 - 00:00</t>
+    <t>Wed, 29 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 18 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Increase technical knowledge of soil resources and relate it to sustainable agriculture. REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soil-core-agricultural-sustainability-1</t>
   </si>
   <si>
     <t>Pruning techniques</t>
   </si>
   <si>
-    <t>Tue, 10/28/2025 - 00:00</t>
+    <t>Tue, 28 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Acquire the basic foundations of pruning techniques, depending on the type of plant to be pruned and the type of soil, taking into account…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pruning-techniques-0</t>
   </si>
   <si>
     <t>Basic training course for professional users and sellers of phytosanitary products.</t>
   </si>
   <si>
-    <t>Mon, 10/27/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/31/2025 - 21:00</t>
+    <t>Mon, 27 Oct 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 31 Oct 2025 - 21:00</t>
   </si>
   <si>
     <t>Burgos</t>
   </si>
   <si>
     <t>Melgar de Fernamental, Burgos, Castilla y León</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-training-course-professional-users-and-sellers-phytosanitary-products-0</t>
   </si>
   <si>
     <t>Production of yogurts and fermented milks</t>
   </si>
   <si>
-    <t>Wed, 10/29/2025 - 20:00</t>
+    <t>Wed, 29 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>Obtain the desired quality dairy products. Identify yogurt-making techniques so they can easily assess the feasibility of adapting existing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/production-yogurts-and-fermented-milks</t>
   </si>
   <si>
     <t>Technologies in berry production</t>
   </si>
   <si>
-    <t>Mon, 10/27/2025 - 00:00</t>
+    <t>Mon, 27 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>To master, at an expert level, the use of technologies necessary for berry cultivation, through knowledge of available technological solutions,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technologies-berry-production</t>
   </si>
   <si>
     <t>ECONOMIC MANAGEMENT OF AGRICULTURAL FARMING: ACCOUNTING AND AGRICULTURAL TAXATION (2025)</t>
   </si>
   <si>
-    <t>Mon, 10/20/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Tue, 11/04/2025 - 19:30</t>
+    <t>Mon, 20 Oct 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Tue, 4 Nov 2025 - 19:30</t>
   </si>
   <si>
     <t>2nd Edition Live video conferences from October 20-23 and 27-30, and November 3-4. 4:30-7:30 PM. Platform L20 open from October to M4 from November.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/economic-management-agricultural-farming-accounting-and-agricultural-taxation-2025</t>
   </si>
   <si>
     <t>IBER: Hydraulic Modeling for Pond Classification</t>
   </si>
   <si>
-    <t>Mon, 10/20/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/03/2025 - 19:00</t>
+    <t>Mon, 20 Oct 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 3 Nov 2025 - 19:00</t>
   </si>
   <si>
     <t>This course represents a unique opportunity to specialize in hydraulic modeling, a key tool for water resource management and hydraulic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iber-hydraulic-modeling-pond-classification-0</t>
   </si>
   <si>
     <t>Agriculture Course WITHOUT Pesticide Residues</t>
   </si>
   <si>
-    <t>Mon, 10/20/2025 - 00:00</t>
+    <t>Mon, 20 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba, Andalucía.</t>
   </si>
   <si>
     <t>Course 2025: Production Systems Without Pesticide Residues This course is for you if you're looking to specialize in zero-waste production. The 17th…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agriculture-course-without-pesticide-residues</t>
   </si>
   <si>
     <t>Become an agent of organic change!</t>
   </si>
   <si>
-    <t>Tue, 10/14/2025 - 10:00</t>
+    <t>Tue, 14 Oct 2025 - 10:00</t>
   </si>
   <si>
     <t>Finca "El Encín", Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>Drive local organic change A team of specialists will assist you in designing decentralized biowaste management solutions through community…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/become-agent-organic-change</t>
   </si>
   <si>
     <t>Aromatic plants and essential oils</t>
   </si>
   <si>
-    <t>Mon, 10/13/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/22/2025 - 20:00</t>
+    <t>Mon, 13 Oct 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 22 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>Finca El Encín, Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>In-person course, 20 hours long. Courses from October 13, 14, and 20 to 22, 2025 (4:00 PM - 8:00 PM) at Finca El Encín, Alcalá de Henares. Program…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/aromatic-plants-and-essential-oils</t>
   </si>
   <si>
     <t>Taxation of agricultural activities</t>
   </si>
   <si>
-    <t>Mon, 10/13/2025 - 00:00</t>
+    <t>Mon, 13 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>The online course "Taxation of Agricultural Activities" will be held from October 8 to November 12, 2025. Registration is now open and we have…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/taxation-agricultural-activities</t>
   </si>
   <si>
     <t>ADVANCED ONLINE COURSE - DESIGN, MANAGEMENT AND MAINTENANCE OF GREEN AREAS</t>
   </si>
   <si>
-    <t>Mon, 09/07/2026 - 00:00</t>
+    <t>Mon, 7 Sep 2026 - 00:00</t>
   </si>
   <si>
     <t>Online learning. Through our Virtual Campus, in a convenient and flexible environment. Students set their own pace of development, without having to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-online-course-design-management-and-maintenance-green-areas</t>
   </si>
   <si>
     <t>Update Course: Introduction to rural land valuation</t>
   </si>
   <si>
-    <t>Thu, 10/09/2025 - 00:00</t>
+    <t>Thu, 9 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>The course offers a comprehensive and up-to-date overview of the valuation system, combining theoretical foundations with practical and legal…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/update-course-introduction-rural-land-valuation</t>
   </si>
   <si>
     <t>2nd Edition. COURSE: Technology and digitalization for greenhouse horticultural crop production</t>
   </si>
   <si>
-    <t>Thu, 12/04/2025 - 00:00</t>
+    <t>Thu, 4 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería.</t>
   </si>
   <si>
     <t>The CAJAMAR GROUP FOUNDATION promotes the development of technologies capable of addressing the major challenges of sustainable food production. To…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/2nd-edition-course-technology-and-digitalization-greenhouse-horticultural-crop</t>
   </si>
   <si>
     <t>Food Safety Certificate</t>
   </si>
   <si>
-    <t>Wed, 10/08/2025 - 00:00</t>
+    <t>Wed, 8 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>The BRC-IFS online food safety certification course consists of four theoretical modules and one practical module. REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-safety-certificate</t>
   </si>
   <si>
     <t>Training and capacity building session: "Learn how to implement plant cover without reducing production: save water and structure the soil for sustainable fertilization."</t>
   </si>
   <si>
-    <t>Wed, 09/24/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Wed, 09/24/2025 - 14:00</t>
+    <t>Wed, 24 Sep 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Wed, 24 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>CIFEA (Torre Pacheco); Av. D. Gerardo Molina, 20, 30700 Torre-Pacheco, Murcia</t>
   </si>
   <si>
     <t>This workshop trains farmers to design smart plant covers that save water, nourish the soil, and reduce the need for fertilizers. REGISTRATIONS</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-and-capacity-building-session-learn-how-implement-plant-cover-without</t>
   </si>
   <si>
     <t>Online course "Citrus canopy management" (Region C)</t>
   </si>
   <si>
-    <t>Wed, 09/24/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/15/2025 - 00:00</t>
+    <t>Wed, 24 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>*Aimed at workers in Andalusia, Castilla-La Mancha, Extremadura, Ceuta, and Melilla. Given the growing interest among citrus growers in increasing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-citrus-canopy-management-region-c</t>
   </si>
   <si>
     <t>Hydroponic cultivation course</t>
   </si>
   <si>
-    <t>Mon, 09/22/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 09/30/2025 - 20:00</t>
+    <t>Mon, 22 Sep 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 Sep 2025 - 20:00</t>
   </si>
   <si>
     <t>Finca La Isla, Ctra. N-III, Km 22.  28500 Arganda del Rey</t>
   </si>
   <si>
     <t>In-person course, 20 hours long. September 22, 23, 24, 29, and 30, 2025, from 4:00 p.m. to 8:00 p.m., at Finca La Isla, Arganda del Rey. PROGRAM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/hydroponic-cultivation-course</t>
   </si>
   <si>
     <t>Online course "Citrus canopy management" (Region B)</t>
   </si>
   <si>
-    <t>Mon, 09/22/2025 - 00:00</t>
+    <t>Mon, 22 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>*Aimed at workers in the Principality of Asturias, the Balearic Islands, the Canary Islands, Cantabria, Castile and León, Galicia, La Rioja, and the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-citrus-canopy-management-region-b</t>
   </si>
   <si>
     <t>Pests and diseases in horticulture, control and monitoring applications</t>
   </si>
   <si>
-    <t>Thu, 09/18/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/18/2025 - 14:00</t>
+    <t>Thu, 18 Sep 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>In-person workshop, 5 hours long. Thursday, September 18th, from 9:00 a.m. to 2:00 p.m. at Finca La Isla, Arganda del Rey. PROGRAM Introduction to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pests-and-diseases-horticulture-control-and-monitoring-applications</t>
   </si>
   <si>
     <t>Online course "Agricultural Policies and Organic Production" (region B)</t>
   </si>
   <si>
-    <t>Wed, 09/17/2025 - 00:00</t>
+    <t>Wed, 17 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>Online course "Agricultural Policies and Organic Production" *Aimed at workers in the Principality of Asturias, the Balearic Islands, the Canary…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-agricultural-policies-and-organic-production-region-b</t>
   </si>
   <si>
     <t>Carbon sequestration in agricultural soils: Challenges and opportunities</t>
   </si>
   <si>
-    <t>Tue, 09/16/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Wed, 09/17/2025 - 18:30</t>
+    <t>Tue, 16 Sep 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Wed, 17 Sep 2025 - 18:30</t>
   </si>
   <si>
     <t>Carbon sequestration in agricultural soils as a strategy to mitigate climate change and improve the sustainability of agricultural systems.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/carbon-sequestration-agricultural-soils-challenges-and-opportunities</t>
   </si>
   <si>
     <t>Robotics in greenhouses: Advances and challenges</t>
   </si>
   <si>
-    <t>Tue, 09/16/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>Tue, 09/16/2025 - 14:00</t>
+    <t>Tue, 16 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
     <t>An in-person event that will showcase the challenges and advances of robotics in greenhouses with presentations of demonstration projects, success…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/robotics-greenhouses-advances-and-challenges</t>
   </si>
   <si>
     <t>Beekeeping course (Santa Eulalia and Tramascastilla)</t>
   </si>
   <si>
-    <t>Mon, 09/15/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Fri, 09/26/2025 - 21:30</t>
+    <t>Mon, 15 Sep 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Fri, 26 Sep 2025 - 21:30</t>
   </si>
   <si>
     <t>Teruel</t>
   </si>
   <si>
     <t>The objective of the course is to provide training in the most important topics, aspects, and procedures of beekeeping. Beekeeping Course in Santa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beekeeping-course-santa-eulalia-and-tramascastilla</t>
   </si>
   <si>
     <t>Online course "Agricultural Policies and Organic Production" (Region A)</t>
   </si>
   <si>
-    <t>Mon, 09/15/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 10/06/2025 - 00:00</t>
+    <t>Mon, 15 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 6 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Online course "Agricultural Policies and Organic Production" *Aimed at workers in Aragon, Catalonia, the Community of Madrid, the Autonomous…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-agricultural-policies-and-organic-production-region</t>
   </si>
   <si>
     <t>Organic horticulture</t>
   </si>
   <si>
     <t>ONLINE COURSE that provides diagnostic tools for improving fruit quality in organic production. Course objectives: Highlight the importance of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-horticulture-0</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary product handler's card, Ledaña (CU)</t>
   </si>
   <si>
-    <t>Thu, 09/11/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/11/2025 - 14:00</t>
+    <t>Thu, 11 Sep 2025 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>Centro Socio-Cultural, c/ Princesa, 1 – Ledaña (CUE)</t>
   </si>
   <si>
     <t>Renew the training of individuals who hold phytosanitary product handler licenses based on the level they require, updating their knowledge in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-product-handlers-card-ledana-cu</t>
   </si>
   <si>
     <t>Basic level entomology</t>
   </si>
   <si>
-    <t>Wed, 09/10/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 09/11/2025 - 20:30</t>
+    <t>Wed, 10 Sep 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 11 Sep 2025 - 20:30</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Finca Iraza. Camino de la Alameda S/N. Sojuela. La Rioja.</t>
   </si>
   <si>
     <t>Agrovidar is organizing these free theoretical and practical sessions that will take place at the Iraza Estate, in the Riojan town of Sojuela, on…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-level-entomology</t>
   </si>
   <si>
-    <t>Wed, 09/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/15/2025 - 12:00</t>
+    <t>Wed, 10 Sep 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>Online, Blended learning</t>
   </si>
   <si>
     <t>Contents Basic concepts of Integrated Production: concept and objectives of Integrated Production; problems with conventional plant protection;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-agricultural-and-0</t>
   </si>
   <si>
     <t>Digitalization of water consumption and sensors</t>
   </si>
   <si>
-    <t>Wed, 09/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/12/2025 - 14:30</t>
+    <t>Wed, 10 Sep 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Sep 2025 - 14:30</t>
   </si>
   <si>
     <t>León</t>
   </si>
   <si>
     <t>Sede de la Comunidad de Regantes del Canal Alto de Villares en Estébanez de la Calzada</t>
   </si>
   <si>
     <t>Free in-person training course. 2nd Edition, September 10, 11, and 12, 2025. Limited seats. Registration deadline: September 9, 2025 Aim: Provide…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitalization-water-consumption-and-sensors</t>
   </si>
   <si>
     <t>Pilot course for phytosanitary applicators</t>
   </si>
   <si>
-    <t>Wed, 09/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/14/2025 - 00:00</t>
+    <t>Wed, 10 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Travesía Eras 10 Villaviciosa de Odón, 27670 Madrid, España.</t>
   </si>
   <si>
     <t>The pesticide pilot applicator course is an official training program regulated by the Ministry of Agriculture, designed to train professionals in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pilot-course-phytosanitary-applicators</t>
   </si>
   <si>
+    <t>Online course on basic hydraulics</t>
+  </si>
+  <si>
+    <t>Mon, 8 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 30 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Description  The Official College of Agricultural Engineers of Andalusia, through the Andalusian Foundation of Agricultural Engineers, is organizing…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/online-course-basic-hydraulics</t>
+  </si>
+  <si>
     <t>INCORPORATION INTO THE AGRICULTURAL COMPANY: LIVESTOCK LINKED TO THE LAND</t>
   </si>
   <si>
-    <t>Mon, 09/08/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Hinojosa del Duque</t>
   </si>
   <si>
     <t>Modules Facilities and livestock management Feeding, production and conservation of forage Agricultural company Reproductive management. Lactation,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-livestock-linked-land-1</t>
   </si>
   <si>
-    <t>Online course on basic hydraulics</t>
-[...10 lines deleted...]
-  <si>
     <t>Course "Food Handlers, Food Safety, and Mycotoxin Control"</t>
   </si>
   <si>
-    <t>Tue, 09/02/2025 - 00:00</t>
+    <t>Tue, 2 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>A comprehensive course for food handlers that includes training in HACCP and good hygiene practices for the prevention and control of mycotoxins in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-food-handlers-food-safety-and-mycotoxin-control</t>
   </si>
   <si>
     <t>INCORPORATION INTO THE AGRICULTURAL COMPANY: EXTENSIVE AGRICULTURE</t>
   </si>
   <si>
     <t>Application deadline: 08/18/2025 REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-extensive-agriculture</t>
   </si>
   <si>
     <t>Beekeeping course (Manzanera and Nogueruelas)</t>
   </si>
   <si>
-    <t>Mon, 09/01/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/12/2025 - 21:30</t>
+    <t>Mon, 1 Sep 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Sep 2025 - 21:30</t>
   </si>
   <si>
     <t>The objective of the course is to provide training in the most important topics, aspects, and procedures of beekeeping. Beekeeping Course in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beekeeping-course-manzanera-and-nogueruelas</t>
   </si>
   <si>
     <t>Food safety</t>
   </si>
   <si>
-    <t>Mon, 09/01/2025 - 00:00</t>
+    <t>Mon, 1 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>Provide training in Food Safety for the Agri-Food Sector</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-safety-0</t>
   </si>
   <si>
     <t>Complete training program in food labeling – 203 hours</t>
   </si>
   <si>
     <t>Comprehensive training program on food labeling (203 teaching hours) that covers both general food labeling requirements and the legal requirements…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/complete-training-program-food-labeling-203-hours</t>
   </si>
   <si>
     <t>Qualified course on phytosanitary products</t>
   </si>
   <si>
-    <t>Thu, 08/28/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/12/2025 - 00:00</t>
+    <t>Thu, 28 Aug 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>Tr.ª Eras, 10, 28670 Villaviciosa de Odón, Madrid</t>
   </si>
   <si>
     <t>Online course + 2 in-person sessions. This online qualified phytosanitary product course is aimed at professional workers who, by simply attending…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/qualified-course-phytosanitary-products</t>
   </si>
   <si>
     <t>Real example of a digitalized Irrigation Community</t>
   </si>
   <si>
-    <t>Wed, 08/27/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 08/29/2025 - 13:30</t>
+    <t>Wed, 27 Aug 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 29 Aug 2025 - 13:30</t>
   </si>
   <si>
     <t>Oficinas de iRiego en Tordesillas (Valladolid). Calle Federico Riera Marsá, 12.</t>
   </si>
   <si>
     <t>Free in-person training course. 1st Edition. August 27, 28, and 29, 2025 Goals: Understand the importance of centralizing digital information for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/real-example-digitalized-irrigation-community</t>
   </si>
   <si>
     <t>Course on joining an agricultural company</t>
   </si>
   <si>
-    <t>Wed, 08/20/2025 - 00:00</t>
+    <t>Wed, 20 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Av. de Madrid, 44, 34004 Palencia</t>
   </si>
   <si>
     <t>The purpose of the Agricultural Business Induction Course is to improve the business skills of agricultural sector professionals, enhancing their…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-joining-agricultural-company</t>
   </si>
   <si>
     <t>Landscaping and public spaces course</t>
   </si>
   <si>
-    <t>Fri, 08/15/2025 - 00:00</t>
+    <t>Fri, 15 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>Become an expert in landscaping and public spaces CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/landscaping-and-public-spaces-course-0</t>
   </si>
   <si>
     <t>TECHNICAL SESSION: THE PISTACHIO TREE, A VALUABLE CROP IN ARID AREAS</t>
   </si>
   <si>
-    <t>Tue, 08/12/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 08/12/2025 - 14:00</t>
+    <t>Tue, 12 Aug 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 12 Aug 2025 - 14:00</t>
   </si>
   <si>
     <t>Chirivel, Centro IFAPA Alameda del Obispo</t>
   </si>
   <si>
     <t>REQUEST</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-session-pistachio-tree-valuable-crop-arid-areas</t>
   </si>
   <si>
     <t>Call for applications for the agricultural course in Madrid</t>
   </si>
   <si>
-    <t>Fri, 08/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/21/2025 - 00:00</t>
+    <t>Fri, 8 Aug 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Travesia Eras, 10, Villaviciosa de Odón, Madrid, España</t>
   </si>
   <si>
     <t>Course on Incorporating an Agricultural Business in the Community of Madrid or Farm Modernization to enable young farmers to acquire training and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/call-applications-agricultural-course-madrid</t>
   </si>
   <si>
     <t>Fertilization advisory technician</t>
   </si>
   <si>
-    <t>Mon, 07/14/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>Workers in the agricultural and agri-food sectors and those interested in joining these sectors. CONTENTS: Soil as a receptor of nutrients and water…</t>
+    <t>Mon, 14 Jul 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 17 Jul 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Workers in the agricultural and agri-food sectors and those interested in joining these sectors. CONTENTS: Soil as a receptor of nutrients and water.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fertilization-advisory-technician</t>
   </si>
   <si>
-    <t>Thu, 07/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/23/2025 - 00:00</t>
+    <t>Thu, 10 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 23 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Training primarily aimed at agricultural workers nationwide. 30% of places are available for unemployed workers and workers in other sectors, except…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soil-core-agricultural-sustainability</t>
   </si>
   <si>
     <t>Summer Course - USC: Nature Restoration: Challenges, Strategies and Proposals for Action.</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 07/10/2025 - 19:00</t>
+    <t>Mon, 7 Jul 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 10 Jul 2025 - 19:00</t>
   </si>
   <si>
     <t>Corrubedo, Ribeira (A Coruña)</t>
   </si>
   <si>
-    <t>1.- General information about the University of Veran: The USC Summer University offers a wide range of courses in June, July, August, and September…</t>
+    <t>1.- General information about the University of Veran: The USC Summer University offers a wide range of courses in June, July, August, and September,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/summer-course-usc-nature-restoration-challenges-strategies-and-proposals-action</t>
   </si>
   <si>
     <t>Registration is now open for the CONAFE 2025 School of Trainers, which this year will include an advanced level group for students with experience.</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 07/12/2025 - 00:00</t>
+    <t>Mon, 7 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 12 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>I.E.S. Luces (Colunga, Asturias)</t>
   </si>
   <si>
     <t>The CONAFE 2025 Training School is now open for registration for its 19th edition . During the six-day program, participants will receive training…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/registration-now-open-conafe-2025-school-trainers-which-year-will-include-advanced</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary product handler card</t>
   </si>
   <si>
-    <t>Sat, 07/05/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Sat, 07/05/2025 - 22:00</t>
+    <t>Sat, 5 Jul 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Sat, 5 Jul 2025 - 22:00</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>Teatro Cervantes - Talayuelas (Cuenca)</t>
   </si>
   <si>
     <t>A 6-hour in-person course for renewing the pesticide handler's license to improve the qualifications of professionals in the agri-food and rural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-product-handler-card</t>
   </si>
   <si>
     <t>PITAYA CULTIVATION WORKSHOP</t>
   </si>
   <si>
-    <t>Thu, 07/03/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/04/2025 - 14:00</t>
+    <t>Thu, 3 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 4 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Campanillas</t>
   </si>
   <si>
     <t>Contents Introduction to pitaya cultivation Importance of pitaya cultivation in the southern peninsula Pitaya cultivation techniques Pitaya…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pitaya-cultivation-workshop</t>
   </si>
   <si>
     <t>Free course on Occupational Risk Prevention Management in agricultural and food industries. Basic level functions.</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 07/07/2025 - 14:00</t>
+    <t>Mon, 30 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 7 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Ayuntamiento de Alguazas Camino Anaor s/n · Alguazas</t>
   </si>
   <si>
     <t>Activities for vocational training and skills acquisition, within the framework of the Common Agricultural Policy Strategic Plan (CASP) 2023-2027</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-occupational-risk-prevention-management-agricultural-and-food</t>
   </si>
   <si>
     <t>Free course: New products in biological pest control</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 14:00</t>
+    <t>Mon, 30 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Centro de formación La Encomienda Ayto. Abanilla C/ La Encomienda s/n · Abanilla</t>
   </si>
   <si>
     <t>New products in biological pest control</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-new-products-biological-pest-control</t>
   </si>
   <si>
     <t>How to load plots into the operating logbook</t>
   </si>
   <si>
-    <t>Fri, 06/27/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/27/2025 - 10:00</t>
+    <t>Fri, 27 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Jun 2025 - 10:00</t>
   </si>
   <si>
     <t>How to load plots into the operating logbook In this workshop, we'll explain how to load plots into the Farm Logbook without having to type them in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-load-plots-operating-logbook</t>
   </si>
   <si>
     <t>Incorporation into the agricultural company for young farmers - Knowledge about the environment and sustainability (20h)</t>
   </si>
   <si>
-    <t>Mon, 06/23/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 07/03/2025 - 00:00</t>
+    <t>Mon, 23 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 3 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>GENERAL OBJECTIVES Improve the qualifications of professionals in the agri-food sector and improve the competitiveness of companies in the sector.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-young-farmers-knowledge-about-environment-and</t>
   </si>
   <si>
     <t>FREE Fruit and Vegetable Handler Course</t>
   </si>
   <si>
-    <t>Fri, 06/20/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/23/2025 - 14:00</t>
+    <t>Fri, 20 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 23 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Fruit and vegetable handler course related to vocational training and skills acquisition activities, within the framework of the Common Agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-fruit-and-vegetable-handler-course-0</t>
   </si>
   <si>
     <t>Animal welfare on livestock farms</t>
   </si>
   <si>
-    <t>Wed, 06/18/2025 - 23:59</t>
-[...2 lines deleted...]
-    <t>Thu, 07/10/2025 - 23:59</t>
+    <t>Wed, 18 Jun 2025 - 23:59</t>
+  </si>
+  <si>
+    <t>Thu, 10 Jul 2025 - 23:59</t>
   </si>
   <si>
     <t>A 20-hour online course aimed at obtaining a certificate of training in animal welfare. Completion is achieved by attending the course and passing an…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-livestock-farms</t>
   </si>
   <si>
     <t>FREE Course on Safe Forklift Operation</t>
   </si>
   <si>
-    <t>Wed, 06/18/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/19/2025 - 14:00</t>
+    <t>Wed, 18 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Local Sociocultural de Playa Honda C/ Julieta Orbaiceta, Apts. Julieta Torre II 10 · La Manga del Mar Menor</t>
   </si>
   <si>
     <t>On June 18 and 19, there will be a morning course on forklift handling related to vocational training and skills acquisition activities, within the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-safe-forklift-operation-1</t>
   </si>
   <si>
     <t>Phytosanitary Prescription for Integrated Pest Management Advisors</t>
   </si>
   <si>
-    <t>Fri, 06/13/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/13/2025 - 10:30</t>
+    <t>Fri, 13 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 13 Jun 2025 - 10:30</t>
   </si>
   <si>
     <t>Phytosanitary Prescription for Integrated Pest Management Advisors The Phytosanitary Prescription is the fundamental tool for the Integrated Pest…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/phytosanitary-prescription-integrated-pest-management-advisors</t>
   </si>
   <si>
     <t>Course on incorporation into agricultural companies (Castilla y León)</t>
   </si>
   <si>
-    <t>Wed, 06/11/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>Tue, 08/26/2025 - 23:59</t>
+    <t>Wed, 11 Jun 2025 - 01:00</t>
+  </si>
+  <si>
+    <t>Tue, 26 Aug 2025 - 23:59</t>
   </si>
   <si>
     <t>Young Farmers' Incorporation in Castilla y León is a 180-hour online course for training professionals in the agricultural, agri-food, livestock, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-incorporation-agricultural-companies-castilla-y-leon</t>
   </si>
   <si>
     <t>Training Advisors: Biostimulants in Agronomy Course</t>
   </si>
   <si>
-    <t>Mon, 06/02/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/03/2025 - 18:30</t>
+    <t>Mon, 2 Jun 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Tue, 3 Jun 2025 - 18:30</t>
   </si>
   <si>
     <t>A 6-hour online course is aimed at agricultural engineers, master's degrees in agricultural engineering, technical agricultural engineers, bachelor's…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-advisors-biostimulants-agronomy-course</t>
   </si>
   <si>
     <t>Incorporation into the agricultural company for young farmers - Specific Part (50 hours)</t>
   </si>
   <si>
-    <t>Mon, 06/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/20/2025 - 00:00</t>
+    <t>Mon, 2 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 20 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-young-farmers-specific-part-50-hours</t>
   </si>
   <si>
     <t>Young farmer course for entering the agricultural business (Aragon)</t>
   </si>
   <si>
-    <t>Fri, 05/23/2025 - 23:59</t>
-[...2 lines deleted...]
-    <t>Tue, 07/22/2025 - 23:59</t>
+    <t>Fri, 23 May 2025 - 23:59</t>
+  </si>
+  <si>
+    <t>Tue, 22 Jul 2025 - 23:59</t>
   </si>
   <si>
     <t>A 200-hour online training program aimed at training young farmers entering the agricultural sector in aspects related to this sector, whether to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/young-farmer-course-entering-agricultural-business-aragon</t>
   </si>
   <si>
     <t>Young farmer course for entering the agricultural business (Madrid)</t>
   </si>
   <si>
-    <t>Tue, 08/12/2025 - 23:59</t>
+    <t>Tue, 12 Aug 2025 - 23:59</t>
   </si>
   <si>
     <t>This 200-hour online training program provides a unique opportunity for young people interested in entering the agricultural sector. Through this…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/young-farmer-course-entering-agricultural-business-madrid</t>
   </si>
   <si>
     <t>Young farmer course for entering the agricultural business (Valencian Community)</t>
   </si>
   <si>
     <t>An online course designed specifically for those who wish to acquire specialized knowledge and practical skills in agriculture, and aimed at young…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/young-farmer-course-entering-agricultural-business-valencian-community</t>
   </si>
   <si>
     <t>Young farmer course for entering the agricultural business (Cantabria)</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>The fundamental objective of this 150-hour online course is to provide the essential basic training that will enable young farmers to successfully…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/young-farmer-course-entering-agricultural-business-cantabria</t>
   </si>
   <si>
     <t>Online Young Farmer Course in Castilla La Mancha for joining the Agricultural Business</t>
   </si>
   <si>
-    <t>Fri, 05/23/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/08/2025 - 23:59</t>
+    <t>Fri, 23 May 2025 - 01:00</t>
+  </si>
+  <si>
+    <t>Tue, 8 Jul 2025 - 23:59</t>
   </si>
   <si>
     <t>The 150-hour online course for young farmers to enter the agricultural sector offers a unique opportunity to acquire the necessary knowledge and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-young-farmer-course-castilla-la-mancha-joining-agricultural-business</t>
   </si>
   <si>
     <t>Online Course on Technology 4.0 in Precision Agriculture</t>
   </si>
   <si>
-    <t>Thu, 05/22/2025 - 23:59</t>
-[...2 lines deleted...]
-    <t>Tue, 06/10/2025 - 23:59</t>
+    <t>Thu, 22 May 2025 - 23:59</t>
+  </si>
+  <si>
+    <t>Tue, 10 Jun 2025 - 23:59</t>
   </si>
   <si>
     <t>The objective of the 30-hour online course is to contribute to ensuring the correct use and practical application of 4.0 technologies in precision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-technology-40-precision-agriculture</t>
   </si>
   <si>
     <t>Farm visualization and management tools: SIGPAC, QGIS, and Qfield</t>
   </si>
   <si>
-    <t>Wed, 05/21/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Wed, 05/21/2025 - 12:30</t>
+    <t>Wed, 21 May 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Wed, 21 May 2025 - 12:30</t>
   </si>
   <si>
     <t>Calle Atarazana 8A, sala de informática (Consorcio de la UNED en Teruel)</t>
   </si>
   <si>
     <t>In-person course on SIGPAC, QGIS and Qfield tools. Goals: Check and search for crop or pasture plots in SIGPAC. Add your CAP application to Google…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/farm-visualization-and-management-tools-sigpac-qgis-and-qfield</t>
   </si>
   <si>
     <t>Online course on business licenses for agricultural engineers</t>
   </si>
   <si>
-    <t>Mon, 05/19/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sun, 06/15/2025 - 00:00</t>
+    <t>Mon, 19 May 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 15 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Description  The Official College of Agricultural Engineers of Andalusia, through the Andalusian Foundation of Agricultural Engineers, is launching a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-business-licenses-agricultural-engineers</t>
   </si>
   <si>
     <t>Incorporation into the agricultural company for young farmers - General Part (80 hours)</t>
   </si>
   <si>
-    <t>Mon, 04/28/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/30/2025 - 00:00</t>
+    <t>Mon, 28 Apr 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 30 May 2025 - 00:00</t>
   </si>
   <si>
     <t>General objectives: Improve the qualifications of professionals in the agri-food sector and improve the competitiveness of companies in the sector.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-young-farmers-general-part-80-hours</t>
   </si>
   <si>
     <t>Spanish AGROTECH Ecosystem. Business Challenges and Opportunities</t>
   </si>
   <si>
-    <t>Tue, 03/25/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/25/2025 - 18:30</t>
+    <t>Tue, 25 Mar 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Tue, 25 Mar 2025 - 18:30</t>
   </si>
   <si>
     <t>This webinar will showcase the information collected in the report "Mapping the Agrotech Ecosystem in Spain, 2024 ," prepared by ICEX-Invest in Spain…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/spanish-agrotech-ecosystem-business-challenges-and-opportunities</t>
   </si>
   <si>
     <t>Cloud computing services in remote sensing</t>
   </si>
   <si>
-    <t>Tue, 03/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/13/2025 - 23:00</t>
+    <t>Tue, 11 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Mar 2025 - 23:00</t>
   </si>
   <si>
     <t>iHub La Vega Innova. San Fernando de Henares (Madrid).</t>
   </si>
   <si>
     <t>The iHub La Vena Innova, in San Fernando de Henares (Madrid), is organizing this free course on cloud computing services in remote sensing. Contents…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cloud-computing-services-remote-sensing</t>
   </si>
   <si>
     <t>Joining the agricultural company: Diversification</t>
   </si>
   <si>
-    <t>Mon, 02/17/2025 - 14:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/31/2025 - 14:00</t>
+    <t>Mon, 17 Feb 2025 - 14:00</t>
+  </si>
+  <si>
+    <t>Fri, 31 Oct 2025 - 14:00</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Modules AGRICULTURAL COMPANY 02/17/2025 - 03/21/2025 Application deadline until 02/02/2025 Observations Common module: valid for any sector of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-diversification</t>
   </si>
   <si>
     <t>Incorporation into the agricultural company: Fruit growing</t>
   </si>
   <si>
-    <t>Mon, 02/17/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/18/2025 - 15:00</t>
+    <t>Mon, 17 Feb 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 18 Jun 2025 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Palma del Río. Córdoba.</t>
   </si>
   <si>
     <t>MODULES AGRICULTURAL COMPANY 02/17/2025 - 02/21/2025 Morning: 09:00h-15:00h Application deadline until 02/02/2025 Contents Structural improvements to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-fruit-growing</t>
   </si>
   <si>
     <t>Joining the agricultural company: Intensive agriculture</t>
   </si>
   <si>
-    <t>Mon, 02/17/2025 - 08:30</t>
-[...2 lines deleted...]
-    <t>Thu, 05/08/2025 - 14:30</t>
+    <t>Mon, 17 Feb 2025 - 08:30</t>
+  </si>
+  <si>
+    <t>Thu, 8 May 2025 - 14:30</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
     <t>Modules SOIL, NUTRITION AND ENVIRONMENT AGRICULTURAL COMPANY APPLICATOR OF PHYTOSANITARY PRODUCTS. QUALIFIED LEVEL ASSOCIATIONISM AND…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-intensive-agriculture-0</t>
   </si>
   <si>
     <t>Joining the agricultural company: Livestock farming tied to the land</t>
   </si>
   <si>
-    <t>Fri, 04/25/2025 - 14:30</t>
+    <t>Fri, 25 Apr 2025 - 14:30</t>
   </si>
   <si>
     <t>Modules AGRICULTURAL COMPANY ASSOCIATIONISM AND COMMERCIALIZATION ACCOUNTING AND INITIATION TO COMPUTER SCIENCE BUSINESS RELATIONS AND PREVENTION OF…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-livestock-farming-tied-land-0</t>
   </si>
   <si>
-    <t>Mon, 02/17/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/14/2025 - 23:00</t>
+    <t>Joining the agricultural company: livestock farming tied to the land</t>
+  </si>
+  <si>
+    <t>Mon, 17 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 25 Apr 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Modules: AGRICULTURAL COMPANY ASSOCIATIONISM AND COMMERCIALIZATION ACCOUNTING AND INITIATION TO COMPUTER SCIENCE BUSINESS RELATIONS AND PREVENTION OF…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-livestock-farming-tied-land</t>
+  </si>
+  <si>
+    <t>Mon, 14 Apr 2025 - 23:00</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>Centro IFAPA de Huelva. HUELVA.</t>
   </si>
   <si>
     <t>MODULES AGRICULTURAL COMPANY 02/17/2025 - 02/21/2025 Application deadline until 02/02/2025 Contents Structural improvements to the farm Recommended…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-intensive-agriculture</t>
   </si>
   <si>
-    <t>Joining the agricultural company: livestock farming tied to the land</t>
-[...10 lines deleted...]
-  <si>
     <t>Course on intelligent machinery and robotics applied to agriculture</t>
   </si>
   <si>
-    <t>Tue, 02/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/13/2025 - 14:00</t>
+    <t>Tue, 11 Feb 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Feb 2025 - 14:00</t>
   </si>
   <si>
     <t>The technological revolution is transforming agriculture through the implementation of intelligent machinery and robotics. It offers a comprehensive…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-intelligent-machinery-and-robotics-applied-agriculture</t>
   </si>
   <si>
     <t>Joining the agricultural company: extensive agriculture</t>
   </si>
   <si>
-    <t>Tue, 02/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/02/2025 - 00:00</t>
+    <t>Tue, 11 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 2 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Modules: BUSINESS RELATIONS AND PREVENTION OF OCCUPATIONAL RISKS APPLICATOR OF PHYTOSANITARY PRODUCTS. QUALIFIED LEVEL ACCOUNTING AND INITIATION TO…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-extensive-agriculture</t>
   </si>
   <si>
     <t>Incorporation into the agricultural company: Olive growing</t>
   </si>
   <si>
-    <t>Wed, 02/05/2025 - 08:30</t>
-[...2 lines deleted...]
-    <t>Fri, 11/28/2025 - 14:30</t>
+    <t>Wed, 5 Feb 2025 - 08:30</t>
+  </si>
+  <si>
+    <t>Fri, 28 Nov 2025 - 14:30</t>
   </si>
   <si>
     <t>Modules AGRICULTURAL COMPANY 05/02/2025 - 05/03/2025 Morning: 10:00h-12:00h Application deadline until 01/31/2025 Contents Introduction to the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-olive-growing</t>
   </si>
   <si>
     <t>Introduction to artificial intelligence for the food sector</t>
   </si>
   <si>
-    <t>Fri, 01/31/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/28/2025 - 00:00</t>
+    <t>Fri, 31 Jan 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Mar 2025 - 00:00</t>
   </si>
   <si>
     <t>Learn how to apply Artificial Intelligence in your daily life Create specific procedures, extract what you need from a new regulation or verify the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-artificial-intelligence-food-sector</t>
   </si>
   <si>
+    <t>Basic course on organic agricultural production</t>
+  </si>
+  <si>
+    <t>Tue, 14 Jan 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>The Basic Course in Organic Agricultural Production offers key training for those who wish to adapt their farms to this sustainable system. Taught…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/basic-course-organic-agricultural-production-0</t>
+  </si>
+  <si>
     <t>Qualified level plant protection product handler course</t>
   </si>
   <si>
-    <t>Tue, 01/14/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Get certified as a qualified level handler of plant protection products Who is the course for? This course is for anyone interested in acquiring…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/qualified-level-plant-protection-product-handler-course</t>
   </si>
   <si>
-    <t>Basic course on organic agricultural production</t>
-[...13 lines deleted...]
-  <si>
     <t>Semi-presential course for applicators of phytosanitary products - basic level</t>
   </si>
   <si>
-    <t>Wed, 01/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 02/03/2025 - 00:00</t>
+    <t>Wed, 8 Jan 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 3 Feb 2025 - 00:00</t>
   </si>
   <si>
     <t>Centro Río Gállego. Camino Torre los Ajos, 29. Montañana. Zaragoza.</t>
   </si>
   <si>
     <t>The objective of this course is to train auxiliary personnel in phytosanitary treatments, farmers who carry out treatments on their own farms without…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/semi-presential-course-applicators-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>Open workshop on autumn aromatic cuttings</t>
   </si>
   <si>
-    <t>Fri, 12/20/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/20/2024 - 13:00</t>
+    <t>Fri, 20 Dec 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 20 Dec 2024 - 13:00</t>
   </si>
   <si>
     <t>Agroliving lab-Aranjuez. Madrid.</t>
   </si>
   <si>
     <t>On Friday, December 20, 2024 from 10:00 a.m. to 1:00 p.m., with the collaboration of IMIDRA and taught by El Bancal Agroecology.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/open-workshop-autumn-aromatic-cuttings</t>
   </si>
   <si>
     <t>The CHALLENGE in the Treatment Sector: regulations and tools aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 12/20/2024 - 09:00</t>
+    <t>Fri, 20 Dec 2024 - 09:00</t>
   </si>
   <si>
     <t>The CHALLENGE in the Treatments Sector is regulated by Royal Decree 285/2021 , which has meant a relevant change in the situation of the distribution…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/challenge-treatment-sector-regulations-and-tools-agroslab</t>
   </si>
   <si>
     <t>Workshop on Satellite Remote Sensing in Agriculture: NDVI and NDMI Indices</t>
   </si>
   <si>
-    <t>Fri, 12/13/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/13/2024 - 14:00</t>
+    <t>Fri, 13 Dec 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 13 Dec 2024 - 14:00</t>
   </si>
   <si>
     <t>In this workshop on Satellite Remote Sensing in Agriculture we present the new module of our aGROSlab Digital Agricultural Ecosystem platform. The…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/workshop-satellite-remote-sensing-agriculture-ndvi-and-ndmi-indices</t>
   </si>
   <si>
     <t>Organic farming course</t>
   </si>
   <si>
-    <t>Thu, 12/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 00:00</t>
+    <t>Thu, 12 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Who is the course aimed at? Anyone interested in acquiring knowledge about Organic Farming. No prior knowledge required. Goals Know the basic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-0</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary product applicator card. Qualified level.</t>
   </si>
   <si>
-    <t>Tue, 12/03/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/04/2024 - 15:00</t>
+    <t>Tue, 3 Dec 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Wed, 4 Dec 2024 - 15:00</t>
   </si>
   <si>
     <t>Edif Cuadrilla Rioja Alavesa - LAGUARDIA - ARABA</t>
   </si>
   <si>
     <t>Updating basic knowledge on phytosanitary products and the risks that their incorrect application entails for the health of the applicator, the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-product-applicator-card-qualified-level</t>
   </si>
   <si>
     <t>Handler of phytosanitary products. Basic level. Buñuel.</t>
   </si>
   <si>
-    <t>Tue, 12/03/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/18/2024 - 00:00</t>
+    <t>Tue, 3 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 18 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Buñuel</t>
   </si>
   <si>
     <t>Addressed to: FACE-TO-FACE SESSION AND EXAM ON DECEMBER 18 IN ZARAGOZA Auxiliary personnel for land and air treatments, including non-agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-phytosanitary-products-basic-level-bunuel</t>
   </si>
   <si>
     <t>Beekeeping 4.0 technology applied in the apiary</t>
   </si>
   <si>
-    <t>Mon, 12/02/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/11/2024 - 21:00</t>
+    <t>Mon, 2 Dec 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 11 Dec 2024 - 21:00</t>
   </si>
   <si>
     <t>Valoria La Buena (Valladolid)</t>
   </si>
   <si>
     <t>Incorporating cutting-edge technologies into the beekeeping sector, helping to solve the main problems existing in the sector, such as the mortality…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beekeeping-40-technology-applied-apiary</t>
   </si>
   <si>
     <t>Regenerative agriculture: directed grazing as a tool for healing soils and economies</t>
   </si>
   <si>
-    <t>Wed, 12/04/2024 - 20:00</t>
+    <t>Wed, 4 Dec 2024 - 20:00</t>
   </si>
   <si>
     <t>Introduction to Voisin Rational Grazing (PRV): a management technique that maximizes grass production. Directed grazing of large livestock, focused…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/regenerative-agriculture-directed-grazing-tool-healing-soils-and-economies</t>
   </si>
   <si>
     <t>Free online course Integrating the circular economy into business management</t>
   </si>
   <si>
-    <t>Sun, 12/01/2024 - 00:00</t>
+    <t>Sun, 1 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Free online course on integrating the circular economy into business management for workers in the Region of Murcia . This course has a final face-to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-course-integrating-circular-economy-business-management</t>
   </si>
   <si>
     <t>Animal welfare in livestock farms online</t>
   </si>
   <si>
-    <t>Fri, 11/29/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/19/2024 - 00:00</t>
+    <t>Fri, 29 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Aimed at owners and workers on livestock farms or anyone who wants to get involved in livestock farming. Goals: Obtaining a certificate…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-livestock-farms-online</t>
   </si>
   <si>
     <t>Basic course on occupational risk prevention in the agricultural sector</t>
   </si>
   <si>
-    <t>Thu, 11/28/2024 - 00:00</t>
+    <t>Thu, 28 Nov 2024 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Business owners in the agricultural and livestock sector who personally undertake preventive activities on their farms, in accordance…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-occupational-risk-prevention-agricultural-sector</t>
   </si>
   <si>
     <t>Almond cultivation, management and pruning</t>
   </si>
   <si>
-    <t>Wed, 11/27/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Sat, 11/30/2024 - 15:00</t>
+    <t>Wed, 27 Nov 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Sat, 30 Nov 2024 - 15:00</t>
   </si>
   <si>
     <t>Husillos (Palencia)</t>
   </si>
   <si>
     <t>The almond tree is presented as a crop with sustained, efficient growth that optimizes resources and new land uses, so it is necessary to train…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/almond-cultivation-management-and-pruning</t>
   </si>
   <si>
     <t>Vegetative covers in woody crops. Keys to their implementation and development within the framework of the CAP eco-regimes</t>
   </si>
   <si>
-    <t>Wed, 11/27/2024 - 00:00</t>
+    <t>Wed, 27 Nov 2024 - 00:00</t>
   </si>
   <si>
     <t>Centro Barrax Rural Innovation Hub (Barrax)</t>
   </si>
   <si>
     <t>In this two-day, in-person, specialized training course, attendees will have the opportunity to gain a deeper understanding of plant cover in woody…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/vegetative-covers-woody-crops-keys-their-implementation-and-development-within</t>
   </si>
   <si>
     <t>Interpretation of oenological analyses and performance of simple, low-cost analyses in the winery</t>
   </si>
   <si>
-    <t>Tue, 11/26/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/27/2024 - 15:00</t>
+    <t>Tue, 26 Nov 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Wed, 27 Nov 2024 - 15:00</t>
   </si>
   <si>
     <t>Cuadrilla Laguardia - Laguardia - Araba</t>
   </si>
   <si>
     <t>Eminently practical course in which the analysis of the results of the analyses received will be worked on, as well as what data can be obtained by…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/interpretation-oenological-analyses-and-performance-simple-low-cost-analyses</t>
   </si>
   <si>
     <t>“Smart rural” intensive training program</t>
   </si>
   <si>
-    <t>Thu, 11/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/28/2024 - 12:00</t>
+    <t>Thu, 21 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 28 Nov 2024 - 12:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>The aim of the online intensive training programme is to train agents as key drivers in the strategic and methodological processes for the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-rural-intensive-training-program</t>
   </si>
   <si>
     <t>Design of decentralized biowaste and composting management systems</t>
   </si>
   <si>
-    <t>Mon, 11/18/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/28/2024 - 19:00</t>
+    <t>Mon, 18 Nov 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Thu, 28 Nov 2024 - 19:00</t>
   </si>
   <si>
     <t>Finca El Encin, Autovía del Noreste A-2, Km. 38.200, 28805 Alcalá de Henares, Madrid.</t>
   </si>
   <si>
     <t>With registration open until REGISTRATION OPEN UNTIL MONDAY, NOVEMBER 11 AT 2:00 PM, this blended course covers the following topics: Agrocomposting…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/design-decentralized-biowaste-and-composting-management-systems</t>
   </si>
   <si>
     <t>The Autonomous Exploration Register (REA), the Digital Exploitation Notebook (CUA) and the Exploitation Information System (SIEX)</t>
   </si>
   <si>
-    <t>Mon, 11/04/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/19/2024 - 00:00</t>
+    <t>Mon, 4 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 19 Nov 2024 - 00:00</t>
   </si>
   <si>
     <t>The objective of this 30-hour online course is to inform those responsible for current and future farms about the new regulations that must be…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/autonomous-exploration-register-rea-digital-exploitation-notebook-cua-and-0</t>
   </si>
   <si>
     <t>Agroecological entrepreneurship and marketing on social networks</t>
   </si>
   <si>
-    <t>Mon, 10/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/07/2024 - 00:00</t>
+    <t>Mon, 7 Oct 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 Nov 2024 - 00:00</t>
   </si>
   <si>
     <t>The Confederation of Federations and Associations of Families and Women in Rural Areas ( AFAMMER ) has organized a 50-hour course whose main…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agroecological-entrepreneurship-and-marketing-social-networks</t>
   </si>
   <si>
     <t>Handler of phytosanitary products (basic level)</t>
   </si>
   <si>
-    <t>Fri, 10/11/2024 - 00:00</t>
+    <t>Fri, 11 Oct 2024 - 00:00</t>
   </si>
   <si>
     <t>ECA Los Llanos. C/ Enrique Mederos Lorenzo, 33, 38768 Barros ( Los ), Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>25-hour course to train all personnel who handle phytosanitary products and who perform their duties within the Autonomous Community of the Canary…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>Defining a Minimum Viable Data Space</t>
   </si>
   <si>
-    <t>Fri, 09/27/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/27/2024 - 14:00</t>
+    <t>Fri, 27 Sep 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Pontevedra</t>
   </si>
   <si>
     <t>GRADIANT. Estrada do Vilar, 56-58, Lavadores, 36214 Vigo, Pontevedra.</t>
   </si>
   <si>
     <t>Cross-curricular face-to-face training taught in English that will address the following aspects with a participatory and practical approach:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/defining-minimum-viable-data-space</t>
   </si>
   <si>
     <t>Entrepreneurship in rural areas, through RedPAC</t>
   </si>
   <si>
-    <t>Tue, 09/24/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/07/2024 - 20:00</t>
+    <t>Tue, 24 Sep 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 Nov 2024 - 20:00</t>
   </si>
   <si>
     <t>Until September 9, the registration period has opened for two new editions of the   Distance learning course (streaming) : “Entrepreneurship in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/entrepreneurship-rural-areas-through-redpac</t>
   </si>
   <si>
     <t>New application technologies in irrigation</t>
   </si>
   <si>
-    <t>Mon, 09/23/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/27/2024 - 17:00</t>
+    <t>Mon, 23 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Sep 2024 - 17:00</t>
   </si>
   <si>
     <t>Por determinar</t>
   </si>
   <si>
     <t>Course of the continuing training plan for rural technicians of the Ministry of Agriculture, Fisheries and Food (MAPA) MAP TRAINING</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-application-technologies-irrigation</t>
   </si>
   <si>
     <t>Management and governance of data spaces</t>
   </si>
   <si>
-    <t>Thu, 09/19/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/19/2024 - 14:00</t>
+    <t>Thu, 19 Sep 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Cross- curricular training in which, with a combination of theoretical presentations, practical case studies and interactive discussions, the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-and-governance-data-spaces</t>
   </si>
   <si>
     <t>Benefits of the association of green peas (mycorrhiza) and the cultivation of young pear trees in organic farming</t>
   </si>
   <si>
-    <t>Tue, 09/17/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>Tue, 09/17/2024 - 13:00</t>
+    <t>Tue, 17 Sep 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Sep 2024 - 13:00</t>
   </si>
   <si>
     <t>Parcelas 158, 159. Polígono 4. Nalda.</t>
   </si>
   <si>
     <t>Organised by Gabriel Fabón and Clean-Biotec , with the collaboration of the Agriculture department of the Government of La Rioja, the MAPA and the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/benefits-association-green-peas-mycorrhiza-and-cultivation-young-pear-trees</t>
   </si>
   <si>
     <t>Data collection and integration</t>
   </si>
   <si>
-    <t>Thu, 09/12/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/12/2024 - 14:00</t>
+    <t>Thu, 12 Sep 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 12 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Cross-cutting training, with multiple and practical applications in the agricultural and livestock sector, in which the following topics will be…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/data-collection-and-integration</t>
   </si>
   <si>
     <t>Digitalization of the management of agricultural and livestock farms</t>
   </si>
   <si>
-    <t>Tue, 09/10/2024 - 10:30</t>
-[...2 lines deleted...]
-    <t>Tue, 09/10/2024 - 14:30</t>
+    <t>Tue, 10 Sep 2024 - 10:30</t>
+  </si>
+  <si>
+    <t>Tue, 10 Sep 2024 - 14:30</t>
   </si>
   <si>
     <t>AGACA C/ Tomiño, 22, 15704, Santiago De Compostela (A Coruña)</t>
   </si>
   <si>
     <t>In-person course that will include theoretical sessions that will address the requirements and regulatory changes linked to digital tools in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitalization-management-agricultural-and-livestock-farms</t>
   </si>
   <si>
     <t>Agricultural Social Security</t>
   </si>
   <si>
-    <t>Tue, 09/03/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 09/04/2024 - 20:00</t>
+    <t>Tue, 3 Sep 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 4 Sep 2024 - 20:00</t>
   </si>
   <si>
     <t>Centro de Investigación Agroforestal de Albaladejito. Carretera Toledo-Cuenca Km 174. Cuenca.</t>
   </si>
   <si>
     <t>From September 3 to 4, 2024, the IRIAF of Castilla y León is organizing an Agricultural Social Security course. Aimed at self-employed workers and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-social-security</t>
   </si>
   <si>
     <t>Autumn courses for incorporation into agricultural activity in Cantabria</t>
   </si>
   <si>
-    <t>Sun, 09/01/2024 - 00:00</t>
+    <t>Sun, 1 Sep 2024 - 00:00</t>
   </si>
   <si>
     <t>The courses organised by the Centre for Agricultural Research and Training (CIFA), of the Government of Cantabria, for incorporation into…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/autumn-courses-incorporation-agricultural-activity-cantabria</t>
   </si>
   <si>
     <t>Poultry</t>
   </si>
   <si>
-    <t>Mon, 08/26/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 08/29/2024 - 14:00</t>
+    <t>Mon, 26 Aug 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 29 Aug 2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque. Campillos (Málaga).</t>
   </si>
   <si>
     <t>20-hour course, developed over three days, on the principles and practices of poultry production. Contents CHARACTERISTICS OF POULTRY PRODUCTION…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/poultry</t>
   </si>
   <si>
     <t>Intensive pig farming</t>
   </si>
   <si>
-    <t>Mon, 08/19/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 08/22/2024 - 21:00</t>
+    <t>Mon, 19 Aug 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 22 Aug 2024 - 21:00</t>
   </si>
   <si>
     <t>Centro Centro IFAPA Rancho de la Merced. Medina Sidonia (Cádiz)</t>
   </si>
   <si>
     <t>20-hour course, developed over three days, on the principles and practices of pig production. Contents CHARACTERISTICS OF PIG PRODUCTION ANIMAL…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/intensive-pig-farming</t>
   </si>
   <si>
     <t>Agricultural pesticides - Basic level</t>
   </si>
   <si>
-    <t>Mon, 07/29/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 08/05/2024 - 00:00</t>
+    <t>Mon, 29 Jul 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 5 Aug 2024 - 00:00</t>
   </si>
   <si>
     <t>Talayuela (Cáceres)</t>
   </si>
   <si>
     <t>25 -hour course aimed at auxiliary personnel in land and air treatments, including non-agricultural ones, and farmers who carry out these treatments…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level</t>
   </si>
   <si>
     <t>New technologies applied to game management in Navalmoral de la Mata</t>
   </si>
   <si>
-    <t>Sun, 07/28/2024 - 00:00</t>
+    <t>Sun, 28 Jul 2024 - 00:00</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Navalmoral de la Mata (Cáceres)</t>
   </si>
   <si>
     <t>8-hour morning course, organised by the Extremadura Hunting Federation. This training is co-financed by FEADER (80%), the Ministry of Agriculture,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-technologies-applied-game-management-navalmoral-la-mata</t>
   </si>
   <si>
     <t>New technologies applied to game management in Quintana de la Serena</t>
   </si>
   <si>
-    <t>Sat, 07/27/2024 - 00:00</t>
+    <t>Sat, 27 Jul 2024 - 00:00</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>Quintana de la Serena (Badajoz)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-technologies-applied-game-management-quintana-la-serena</t>
   </si>
   <si>
     <t>Incorporation into the agricultural company</t>
   </si>
   <si>
-    <t>Wed, 07/24/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 09/18/2024 - 00:00</t>
+    <t>Wed, 24 Jul 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 18 Sep 2024 - 00:00</t>
   </si>
   <si>
     <t>200-hour online course aimed at young people without Vocational Agricultural Training who wish to enter the sector as agricultural entrepreneurs ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-1</t>
   </si>
   <si>
     <t>IoT and cybersecurity in rural environments: trends and good practices</t>
   </si>
   <si>
-    <t>Wed, 07/17/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/19/2024 - 14:00</t>
+    <t>Wed, 17 Jul 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Fri, 19 Jul 2024 - 14:00</t>
   </si>
   <si>
     <t>Ponferrada. Castilla y León.</t>
   </si>
   <si>
     <t>The use of technologies such as IoT and artificial intelligence in environments such as agriculture , heritage conservation or the generation of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iot-and-cybersecurity-rural-environments-trends-and-good-practices</t>
   </si>
   <si>
     <t>Communication and sustainability in the pig sector</t>
   </si>
   <si>
-    <t>Tue, 07/16/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/16/2024 - 17:30</t>
+    <t>Tue, 16 Jul 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Jul 2024 - 17:30</t>
   </si>
   <si>
     <t>Hotel EXE Victoria. San Lorenzo de El Escorial (Madrid).</t>
   </si>
   <si>
     <t>The course will address the reality of the Spanish pig sector and the communication strategies that can be adopted to make it known to consumers and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/communication-and-sustainability-pig-sector</t>
   </si>
   <si>
     <t>Sustainability and food systems</t>
   </si>
   <si>
-    <t>Thu, 07/11/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Sat, 07/13/2024 - 13:30</t>
+    <t>Thu, 11 Jul 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Sat, 13 Jul 2024 - 13:30</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>CA UNED  Illes Balears. MENORCA.</t>
   </si>
   <si>
     <t>From a multidisciplinary perspective, the relationship between Biosphere Reserves as territories will be discussed, whose objective is to harmonize…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-and-food-systems</t>
   </si>
   <si>
     <t>How to fill out the digital exploitation notebook</t>
   </si>
   <si>
-    <t>Thu, 06/20/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/20/2024 - 12:00</t>
+    <t>Thu, 20 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Jun 2024 - 12:00</t>
   </si>
   <si>
     <t>Practical explanation of how agricultural farms must be integrated into the Information System for Agricultural, Livestock and Agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-fill-out-digital-exploitation-notebook</t>
   </si>
   <si>
     <t>Specialized training in CAP 2023-2027</t>
   </si>
   <si>
-    <t>Tue, 05/28/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/26/2024 - 15:00</t>
+    <t>Tue, 28 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>30-hour course with content related to the CAP 2023-2027 and the Strategic Plan CAP STRATEGIC PLAN (PEPAC) CAP 2023-2027 REINFORCED CONDITIONALITY…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-cap-2023-2027</t>
   </si>
   <si>
     <t>Basic organic horticulture</t>
   </si>
   <si>
-    <t>Tue, 05/14/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 06/25/2024 - 19:30</t>
+    <t>Tue, 14 May 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 25 Jun 2024 - 19:30</t>
   </si>
   <si>
     <t>Xemein hiribidea, 12 - MARKINA-XEMEIN - BIZKAIA</t>
   </si>
   <si>
     <t>Theoretical-practical course with general training on the basic concepts necessary to start a horticultural company: plot preparation for planting,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-organic-horticulture</t>
   </si>
   <si>
     <t>Denominations of origin with Mediterranean influence</t>
   </si>
   <si>
-    <t>Wed, 05/08/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/23/2024 - 20:00</t>
+    <t>Wed, 8 May 2024 - 19:00</t>
+  </si>
+  <si>
+    <t>Thu, 23 May 2024 - 20:00</t>
   </si>
   <si>
     <t>10-hour online course in which you learn about the conditions of climate, soil and cultural traditions regarding winemaking from Empordà to the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/denominations-origin-mediterranean-influence</t>
   </si>
   <si>
     <t>Spanish insular vine varieties and foreign varieties from Spain</t>
   </si>
   <si>
-    <t>Wed, 05/08/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Sun, 05/23/2004 - 11:00</t>
+    <t>Wed, 8 May 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Sun, 23 May 2004 - 11:00</t>
   </si>
   <si>
     <t>10-hour online course in which you learn about the foreign varieties that have been able to establish themselves in Spain and offer quality wines,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/spanish-insular-vine-varieties-and-foreign-varieties-spain</t>
   </si>
   <si>
     <t>Implementation of organic gardens for personal consumption</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/08/2024 - 21:00</t>
+    <t>Mon, 6 May 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 8 May 2024 - 21:00</t>
   </si>
   <si>
     <t>CENTRO DE INVESTIGACIÓN AGROFORESTAL DE ALBALADEJITO.  Carretera Toledo-Cuenca Km 174. Cuenca</t>
   </si>
   <si>
     <t>15-hour course covering aspects relating to organic production. REGISTRATION until May 2 | CONTACT, iriaf.albaladejito.formacion@jccm.es</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/implementation-organic-gardens-personal-consumption</t>
   </si>
   <si>
     <t>New methodologies applied to irrigation: drones and bim *PENDING DATE*</t>
   </si>
   <si>
-    <t>Wed, 05/01/2024 - 09:00</t>
+    <t>Wed, 1 May 2024 - 09:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-methodologies-applied-irrigation-drones-and-bim-pending-date</t>
   </si>
   <si>
     <t>Ecoregimes oriented to woody crops: spontaneous or sown plant covers and inert covers made from pruning remains</t>
   </si>
   <si>
-    <t>Mon, 04/29/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/30/2024 - 20:00</t>
+    <t>Mon, 29 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Course of the continuing training plan for rural technicians of the Ministry of Agriculture, Fisheries and Food (MAPA) MAP TRAINING | COURSE CALENDAR</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecoregimes-oriented-woody-crops-spontaneous-or-sown-plant-covers-and-inert-covers</t>
   </si>
   <si>
     <t>Food labeling in Europe: nutritional and health declaration</t>
   </si>
   <si>
-    <t>Thu, 04/25/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/25/2024 - 11:00</t>
+    <t>Thu, 25 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Apr 2024 - 11:00</t>
   </si>
   <si>
     <t>CNTA course to learn about the legislation applicable to nutritional and health claims in Europe and learn to identify and justify the claims that…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-labeling-europe-nutritional-and-health-declaration</t>
   </si>
   <si>
     <t>Use of big data, sensors and remote sensing to calculate irrigation doses</t>
   </si>
   <si>
-    <t>Tue, 04/23/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/23/2024 - 20:00</t>
+    <t>Tue, 23 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 23 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-big-data-sensors-and-remote-sensing-calculate-irrigation-doses</t>
   </si>
   <si>
     <t>Appellations of origin with continental influence</t>
   </si>
   <si>
-    <t>Wed, 04/17/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/07/2024 - 20:00</t>
+    <t>Wed, 17 Apr 2024 - 19:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 May 2024 - 20:00</t>
   </si>
   <si>
     <t>10-hour online course in which you will learn the variety of continental and transitional climates that occur in the interior of the Iberian…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/appellations-origin-continental-influence</t>
   </si>
   <si>
     <t>Warm Climate Vine Varieties</t>
   </si>
   <si>
-    <t>Wed, 04/17/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/07/2024 - 11:00</t>
+    <t>Wed, 17 Apr 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 May 2024 - 11:00</t>
   </si>
   <si>
     <t>10-hour online course in which you learn about the special characteristics and biological adaptation of grape varieties from Mediterranean climate…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/warm-climate-vine-varieties</t>
   </si>
   <si>
     <t>Fruit and vegetable manipulator</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 22:00</t>
+    <t>Mon, 15 Apr 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 22:00</t>
   </si>
   <si>
     <t>Alguazas, Murcia</t>
   </si>
   <si>
     <t>10-hour in-person course that teaches current legislation on the safety and health of food intended for the final consumer and the correct and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-and-vegetable-manipulator</t>
   </si>
   <si>
     <t>How to develop a successful European proposal?</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/23/2024 - 13:30</t>
+    <t>Mon, 15 Apr 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 23 Apr 2024 - 13:30</t>
   </si>
   <si>
     <t>Sala de Juntas de la Escuela Politécnica de Ingeniería de Gijón. Edificio polivalente</t>
   </si>
   <si>
     <t>16-hour theoretical and practical course to learn the keys to submitting a proposal for the Horizon Europe Programme. PROGRAM | REGISTRATION |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-develop-successful-european-proposal</t>
   </si>
   <si>
-    <t>Mon, 04/08/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 05/13/2024 - 20:00</t>
+    <t>Mon, 8 Apr 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 13 May 2024 - 20:00</t>
   </si>
   <si>
     <t>Villava, Navarra</t>
   </si>
   <si>
     <t>Theoretical-practical course lasting 40 hours in which the work in an apiary, spring and summer work, swarm formation, harvest preparation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-beekeeping-0</t>
   </si>
   <si>
     <t>Basic principles of composting agricultural waste</t>
   </si>
   <si>
-    <t>Tue, 04/16/2024 - 21:00</t>
+    <t>Tue, 16 Apr 2024 - 21:00</t>
   </si>
   <si>
     <t>Torre Pacheco, Murcia</t>
   </si>
   <si>
     <t>25-hour in-person course on the management of agricultural and livestock waste and by-products through composting: basic principles and phases of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-principles-composting-agricultural-waste</t>
   </si>
   <si>
     <t>Incorporation. Conditionality</t>
   </si>
   <si>
-    <t>Mon, 04/08/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 04/09/2024 - 20:30</t>
+    <t>Mon, 8 Apr 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 9 Apr 2024 - 20:30</t>
   </si>
   <si>
     <t>The objective of the 10-hour in-person course is to introduce farmers and ranchers, young farmers and ranchers, forest owners, other land managers…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-conditionality</t>
   </si>
   <si>
     <t>Specialization in Business Innovation Management</t>
   </si>
   <si>
-    <t>Tue, 04/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/04/2024 - 15:00</t>
+    <t>Tue, 2 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 4 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Edificio FEUGA. Rúa Lope Gómez de Marzoa s/n (Campus Vida). 15705. Santiago de Compostela</t>
   </si>
   <si>
     <t>The main objective of the in-person Course is to train innovation managers so that they are capable of carrying out both the strategic approach to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialization-business-innovation-management</t>
   </si>
   <si>
     <t>Appellations of origin with Atlantic influence</t>
   </si>
   <si>
-    <t>Mon, 04/01/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 20:00</t>
+    <t>Mon, 1 Apr 2024 - 19:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Course to learn about the characteristics of wines from the Denominations of Origin of northern Spain and the Canary Islands.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/appellations-origin-atlantic-influence</t>
   </si>
   <si>
     <t>Cold-temperate climate vine varieties</t>
   </si>
   <si>
-    <t>Mon, 04/01/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 11:00</t>
+    <t>Mon, 1 Apr 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 11:00</t>
   </si>
   <si>
     <t>10-hour online course in which you learn about the special characteristics of the grape varieties best adapted to the climates of northern Spain and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cold-temperate-climate-vine-varieties</t>
   </si>
   <si>
-    <t>Mon, 04/01/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/29/2024 - 20:00</t>
+    <t>Mon, 1 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 29 May 2024 - 20:00</t>
   </si>
   <si>
     <t>Aimed at young people who do not have Agricultural Vocational Training and who are going to join the sector as agricultural entrepreneurs, or who…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company</t>
   </si>
   <si>
-    <t>Thu, 03/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/25/2024 - 20:00</t>
+    <t>Thu, 21 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Contents (30 hours): CAP STRATEGIC PLAN (PEPAC) CAP 2023-2027 REINFORCED CONDITIONALITY ECO-REGIMES AID FOR BUSINESS CREATION FOR YOUNG FARMERS AND…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-cap-2023-2027-0</t>
   </si>
   <si>
     <t>Agrotourism and local development</t>
   </si>
   <si>
-    <t>Mon, 03/11/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/14/2024 - 13:00</t>
+    <t>Mon, 11 Mar 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Mar 2024 - 13:00</t>
   </si>
   <si>
     <t>Vall D'Alba</t>
   </si>
   <si>
     <t>Agrotourism and local development. Agrotourism business ideas and models. PROGRAM | REGISTRATION and INFORMATION at esexag_vilareal@gva.es |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agrotourism-and-local-development</t>
   </si>
   <si>
     <t>Drone handling course "FADEMUR Vuela" (Extremadura, Castilla-La Mancha, La Rioja)</t>
   </si>
   <si>
-    <t>Tue, 03/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/08/2024 - 20:00</t>
+    <t>Tue, 5 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 8 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>In person, Blended learning</t>
   </si>
   <si>
     <t>To promote rural women drone pilots, 3 piloting and specialization courses in precision agriculture or audiovisual purposes are being developed.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drone-handling-course-fademur-vuela-extremadura-castilla-la-mancha-la-rioja</t>
   </si>
   <si>
     <t>Animal welfare course for transporters and farmers</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/29/2024 - 19:00</t>
+    <t>Mon, 19 Feb 2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Thu, 29 Feb 2024 - 19:00</t>
   </si>
   <si>
     <t>Villafranca de los Barrios, Badajoz</t>
   </si>
   <si>
     <t>Theoretical-practical course for livestock transporters and ranchers. Knowledge, physiology and behavior. Facilities. Safety and hygiene. Legislation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-course-transporters-and-farmers</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/17/2024 - 20:00</t>
+    <t>Mon, 19 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 17 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-company-0</t>
   </si>
   <si>
     <t>The innovation systems approach applied to local heritage</t>
   </si>
   <si>
-    <t>Fri, 01/26/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sun, 01/28/2024 - 00:00</t>
+    <t>Fri, 26 Jan 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 28 Jan 2024 - 00:00</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>General objective Introduce participants to the concepts of innovation and their application to the field of cultural heritage. Additionally, the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/innovation-systems-approach-applied-local-heritage</t>
   </si>
   <si>
     <t>Planning and management of the horticultural company</t>
   </si>
   <si>
-    <t>Tue, 01/23/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/13/2024 - 14:00</t>
+    <t>Tue, 23 Jan 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 13 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Garaiko Udaletxea - GARAY - BIZKAIA</t>
   </si>
   <si>
     <t>Production schedule. Planning of the work to be carried out. Purchase forecast. Crop rotation. Personnel management. Aimed at people who want to join…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/planning-and-management-horticultural-company</t>
   </si>
   <si>
     <t>Food handler for txotx staff</t>
   </si>
   <si>
-    <t>Mon, 01/22/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Fri, 01/26/2024 - 19:00</t>
+    <t>Mon, 22 Jan 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Fri, 26 Jan 2024 - 19:00</t>
   </si>
   <si>
     <t>Astigarraga</t>
   </si>
   <si>
     <t>Basic information about the cider house: history, current situation, services, guided tours... - Basic information and prices of cider - The store -…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-handler-txotx-staff</t>
   </si>
   <si>
     <t>Preparation of artisan bread with special flours (eco, local,...)</t>
   </si>
   <si>
-    <t>Mon, 01/22/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 01/25/2024 - 00:00</t>
+    <t>Mon, 22 Jan 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Jan 2024 - 00:00</t>
   </si>
   <si>
     <t>Amurrio</t>
   </si>
   <si>
     <t>Working with sourdough Ancient wheats and peasant varieties Working with long fermentations Price:50 €</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/preparation-artisan-bread-special-flours-eco-local</t>
   </si>
   <si>
     <t>Bakery and pastries</t>
   </si>
   <si>
-    <t>Fri, 05/31/2024 - 00:00</t>
+    <t>Fri, 31 May 2024 - 00:00</t>
   </si>
   <si>
     <t>Basic bakery and pastry preparations. Complementary preparations, decoration and packaging in bakery and pastries. Safety and hygiene in a bakery and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/bakery-and-pastries</t>
   </si>
   <si>
     <t>Technical conference on transfer and trials - Adaptive management of chestnut and holm oak</t>
   </si>
   <si>
-    <t>Mon, 12/18/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/18/2023 - 13:00</t>
+    <t>Mon, 18 Dec 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 18 Dec 2023 - 13:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque (Córdoba)</t>
   </si>
   <si>
     <t>Contents (4 hours): Presentation and development of the results obtained in the different tests</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-conference-transfer-and-trials-adaptive-management-chestnut-and-holm-oak</t>
   </si>
   <si>
     <t>IV Edition. QGIS Online Course applied to precision agriculture. Level 1.</t>
   </si>
   <si>
-    <t>Mon, 10/16/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/27/2023 - 20:00</t>
+    <t>Mon, 16 Oct 2023 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 27 Nov 2023 - 20:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION The course program that we now propose is based on the presentation of free software known as QGIS. The QGIS program has a series…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iv-edition-qgis-online-course-applied-precision-agriculture-level-1</t>
   </si>
   <si>
     <t>Training, equality and rejuvenation of governing councils</t>
   </si>
   <si>
-    <t>Wed, 05/24/2023 - 00:00</t>
+    <t>Wed, 24 May 2023 - 00:00</t>
   </si>
   <si>
     <t>2023 action program aimed at carrying out training, equality and rejuvenation activities of governing councils of agri-food cooperatives in business…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-equality-and-rejuvenation-governing-councils</t>
   </si>
   <si>
     <t>New regulations on organic production</t>
   </si>
   <si>
-    <t>Tue, 05/16/2023 - 00:00</t>
+    <t>Tue, 16 May 2023 - 00:00</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>On January 1, 2022, RE 2018/848, on organic production and labeling of organic products, came into force to continue guaranteeing products with high…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-regulations-organic-production</t>
   </si>
   <si>
     <t>Occupational risks in the Agricultural Sector</t>
   </si>
   <si>
-    <t>Thu, 05/11/2023 - 18:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/11/2023 - 21:00</t>
+    <t>Thu, 11 May 2023 - 18:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 May 2023 - 21:00</t>
   </si>
   <si>
     <t>Alpuente (Valencia)</t>
   </si>
   <si>
     <t>GOALS Analyze the stability of the agricultural tractor against overturning. Know the indicators that allow evaluating said stability. Respect the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/occupational-risks-agricultural-sector</t>
   </si>
   <si>
     <t>Applications of drones in rural areas</t>
   </si>
   <si>
-    <t>Mon, 12/19/2022 - 08:30</t>
-[...2 lines deleted...]
-    <t>Wed, 12/21/2022 - 13:30</t>
+    <t>Mon, 19 Dec 2022 - 08:30</t>
+  </si>
+  <si>
+    <t>Wed, 21 Dec 2022 - 13:30</t>
   </si>
   <si>
     <t>Llombai, Valencia</t>
   </si>
   <si>
     <t>The EFA Valencian Community Federation programs the 16-hour in-person training activity "Applications of drones in rural areas" with the following…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/applications-drones-rural-areas</t>
   </si>
   <si>
     <t>Criteria for rehabilitating a home dedicated to rural tourism</t>
   </si>
   <si>
-    <t>Tue, 10/18/2022 - 16:30</t>
-[...2 lines deleted...]
-    <t>Tue, 10/18/2022 - 18:00</t>
+    <t>Tue, 18 Oct 2022 - 16:30</t>
+  </si>
+  <si>
+    <t>Tue, 18 Oct 2022 - 18:00</t>
   </si>
   <si>
     <t>Los Silos</t>
   </si>
   <si>
-    <t>Place of delivery: Former convent of San Sebastián, Los Silos Delivery period: 10-18-2022 / 10-18-2022 Teaching schedule: From 4:30 p.m. to 6:00 p.m…</t>
+    <t>Place of delivery: Former convent of San Sebastián, Los Silos Delivery period: 10-18-2022 / 10-18-2022 Teaching schedule: From 4:30 p.m. to 6:00 p.m.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/criteria-rehabilitating-home-dedicated-rural-tourism</t>
   </si>
   <si>
     <t>Use of geographic information in agri-food cooperatives in ArcGis Hub environment</t>
   </si>
   <si>
-    <t>Fri, 05/20/2022 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/01/2023 - 13:30</t>
+    <t>Fri, 20 May 2022 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 1 Jun 2023 - 13:30</t>
   </si>
   <si>
     <t>By virtue of the execution of non-regulated training actions and acquisition of skills in digitalization within the digitalization package promoted…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-geographic-information-agri-food-cooperatives-arcgis-hub-environment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -5030,52 +5030,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J304"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="201.665" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -10095,89 +10095,89 @@
       </c>
       <c r="F174" s="1" t="s">
         <v>871</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H174" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>872</v>
       </c>
       <c r="J174" s="1" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1" t="s">
         <v>874</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>875</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>575</v>
-[...7 lines deleted...]
-      <c r="F175" s="1" t="s">
         <v>876</v>
       </c>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1"/>
+      <c r="F175" s="1"/>
       <c r="G175" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="H175" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>877</v>
       </c>
       <c r="J175" s="1" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1" t="s">
         <v>879</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>875</v>
       </c>
       <c r="C176" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="F176" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="D176" s="1"/>
-[...1 lines deleted...]
-      <c r="F176" s="1"/>
       <c r="G176" s="1" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="H176" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>881</v>
       </c>
       <c r="J176" s="1" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1" t="s">
         <v>883</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>884</v>
       </c>
       <c r="C177" s="1"/>
       <c r="D177" s="1"/>
       <c r="E177" s="1"/>
       <c r="F177" s="1"/>
       <c r="G177" s="1" t="s">
         <v>64</v>
       </c>
@@ -11431,104 +11431,104 @@
       </c>
       <c r="D219" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>80</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H219" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="J219" s="1" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1" t="s">
-        <v>1093</v>
+        <v>1103</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>1105</v>
+        <v>80</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>1106</v>
+        <v>1096</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>139</v>
+        <v>15</v>
       </c>
       <c r="I220" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J220" s="1" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1" t="s">
-        <v>1109</v>
+        <v>1093</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>1110</v>
+        <v>1108</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>80</v>
+        <v>1109</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>1096</v>
+        <v>1110</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="J221" s="1" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E222" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F222" s="1" t="s">
@@ -11624,88 +11624,88 @@
       <c r="D225" s="1"/>
       <c r="E225" s="1"/>
       <c r="F225" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H225" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="J225" s="1" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="C226" s="1"/>
+      <c r="C226" s="1" t="s">
+        <v>1135</v>
+      </c>
       <c r="D226" s="1" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      </c>
+        <v>1136</v>
+      </c>
+      <c r="E226" s="1"/>
+      <c r="F226" s="1"/>
       <c r="G226" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H226" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I226" s="1" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="J226" s="1" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="C227" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C227" s="1"/>
       <c r="D227" s="1" t="s">
-        <v>1139</v>
-[...2 lines deleted...]
-      <c r="F227" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>229</v>
+      </c>
       <c r="G227" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H227" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="J227" s="1" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>21</v>
@@ -13570,51 +13570,51 @@
       <c r="F291" s="1"/>
       <c r="G291" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H291" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="J291" s="1" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E292" s="1"/>
       <c r="F292" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H292" s="1" t="s">
         <v>139</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="J292" s="1" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1" t="s">
         <v>1488</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>1489</v>
       </c>