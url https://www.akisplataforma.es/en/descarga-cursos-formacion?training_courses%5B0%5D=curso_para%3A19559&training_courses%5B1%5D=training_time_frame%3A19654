--- v0 (2026-08-07)
+++ v1 (2026-10-29)
@@ -12,4049 +12,4085 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1347">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Innovation and sustainability in nut production</t>
+  </si>
+  <si>
+    <t>Mon, 21 Sep 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sat, 26 Sep 2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Aragón</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>CIHEAM Zaragoza</t>
+  </si>
+  <si>
+    <t>Online, In person</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>The advanced course will provide agricultural professionals, researchers, consultants, and decision-makers with an advanced and integrated…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/innovation-and-sustainability-nut-production</t>
+  </si>
+  <si>
     <t>Artificial intelligence (AI) course for food quality managers</t>
   </si>
   <si>
-    <t>Fri, 05/29/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 08/29/2026 - 23:59</t>
+    <t>Fri, 29 May 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 29 Aug 2026 - 23:59</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Aimed at quality managers in the food sector who want to apply artificial intelligence (AI) in their daily work, the objective of the course is to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/artificial-intelligence-ai-course-food-quality-managers</t>
   </si>
   <si>
+    <t>New edition of the course “Digital and sustainable transformation in agricultural management”</t>
+  </si>
+  <si>
+    <t>Wed, 27 May 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 28 May 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Colegio de Ingenieros Agrícolas de Almería, COITAAL C/ Ribera de las Almadrabillas 5, 04004 Almería</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>The Cajamar Group Foundation will hold a new edition of the course “Digital and Sustainable Transformation in Agricultural Management” on May 27 and…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/new-edition-course-digital-and-sustainable-transformation-agricultural-management</t>
+  </si>
+  <si>
     <t>Maximizing Multi-Actor Project Proposal Success in Horizon Europe</t>
   </si>
   <si>
-    <t>Tue, 05/26/2026 - 09:00</t>
-[...8 lines deleted...]
-    <t>Zaragoza</t>
+    <t>Tue, 26 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 27 May 2026 - 17:00</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Spain</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>The PREMIERE project, in collaboration with EU-FarmBook, is launching a training workshop for trainers focused on the Multi -Actor Approach (MAA ), a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/maximizing-multi-actor-project-proposal-success-horizon-europe</t>
   </si>
   <si>
     <t>Training webinar "How to turn every bottle into a sales channel"</t>
   </si>
   <si>
-    <t>Wed, 05/13/2026 - 10:00</t>
-[...5 lines deleted...]
-    <t>Sí</t>
+    <t>Wed, 13 May 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 13 May 2026 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar " How to turn each bottle into a sales…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-how-turn-every-bottle-sales-channel</t>
   </si>
   <si>
     <t>Training webinar "Artificial intelligence in action: How Generative AI is transforming the management and competitiveness of wineries" - Cloned</t>
   </si>
   <si>
-    <t>Thu, 05/07/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/07/2026 - 12:00</t>
+    <t>Thu, 7 May 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 May 2026 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) and Orisha Agrifood, through its Digitalization and Wine Hub , are organizing the webinar "Artificial…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/node/111600</t>
   </si>
   <si>
     <t>International course on Precision Livestock Farming: from sensors to decision making</t>
   </si>
   <si>
-    <t>Mon, 05/04/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>Fri, 05/08/2026 - 22:22</t>
+    <t>Mon, 4 May 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Fri, 8 May 2026 - 22:22</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>CSIC, Madrid.</t>
   </si>
   <si>
-    <t>From May 4 to 8, 2026 , Madrid will host the in-person course “Creating Added Value in Precision Livestock Farming: From Sensors to Decision-Making…</t>
+    <t>From May 4 to 8, 2026 , Madrid will host the in-person course “Creating Added Value in Precision Livestock Farming: From Sensors to Decision-Making,”…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/international-course-precision-livestock-farming-sensors-decision-making</t>
   </si>
   <si>
     <t>Training webinar "Artificial intelligence in action: How Generative AI is transforming the management and competitiveness of wineries"</t>
   </si>
   <si>
-    <t>Tue, 04/14/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/14/2026 - 10:45</t>
+    <t>Tue, 14 Apr 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 Apr 2026 - 10:45</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-artificial-intelligence-action-how-generative-ai-transforming</t>
   </si>
   <si>
     <t>Regenerative agriculture and sustainable soil management for greater climate resilience and food security in the Mediterranean</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 23:59</t>
+    <t>Mon, 13 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 23:59</t>
   </si>
   <si>
     <t>Av. Montañana 1005, 50059 Zaragoza, España</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>This course is designed for agricultural professionals, researchers, policymakers, and producers. Its objective is to provide advanced knowledge and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/regenerative-agriculture-and-sustainable-soil-management-greater-climate</t>
   </si>
   <si>
     <t>Free online seminar “SIEX, REA and CUE: keys to registration as an authorized entity”</t>
   </si>
   <si>
-    <t>Fri, 04/10/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 04/10/2026 - 22:22</t>
+    <t>Fri, 10 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 10 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>On April 10, 2026 , aGROSlab is organizing the online seminar “SIEX, REA and CUE: Keys to Registration as an Authorized Entity” , a free and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-siex-rea-and-cue-keys-registration-authorized-entity</t>
   </si>
   <si>
     <t>Training webinar "Digitalization in vineyards and wineries, yes. But... why?"</t>
   </si>
   <si>
-    <t>Thu, 04/09/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/09/2026 - 12:00</t>
+    <t>Thu, 9 Apr 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 9 Apr 2026 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar “Digitalization in vineyards and wineries…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-webinar-digitalization-vineyards-and-wineries-yes-why</t>
   </si>
   <si>
     <t>Registration is now open for the free online course "Digitization of meteorological data and pest detection"</t>
   </si>
   <si>
-    <t>Mon, 04/06/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Wed, 04/08/2026 - 22:22</t>
+    <t>Mon, 6 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Wed, 8 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>iRiego has opened registration for the free online course “Digitization of Meteorological Data and Pest Detection” , which will be held from April 6…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/registration-now-open-free-online-course-digitization-meteorological-data-and-pest</t>
   </si>
   <si>
     <t>Online training day on renewable energy communities for irrigators</t>
   </si>
   <si>
-    <t>Tue, 03/24/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 22:22</t>
+    <t>Tue, 24 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Tue, 24 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>ASETAGA has organized the training day “Renewable Energy Communities – Irrigators” , an initiative aimed at bringing the opportunities offered by…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-training-day-renewable-energy-communities-irrigators</t>
   </si>
   <si>
     <t>Day A1. Innovation and Integrated Management in Avocado Production</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...1 lines deleted...]
-  <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>AGROGAL Cartaya. Polígono Estación n 17, Cartaya 21450; Huelva</t>
   </si>
   <si>
     <t>Avocado production has become a strategic crop in several regions of Spain in recent years, driven by both increased domestic demand and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/day-a1-innovation-and-integrated-management-avocado-production</t>
   </si>
   <si>
     <t>Free online seminar “Fertilization plans in extensive crops”</t>
   </si>
   <si>
-    <t>Fri, 03/20/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Fri, 03/20/2026 - 22:22</t>
+    <t>Fri, 20 Mar 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Fri, 20 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>The correct development of a fertilization plan is increasingly crucial for optimizing costs, improving nutrient use efficiency, and complying with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-online-seminar-fertilization-plans-extensive-crops</t>
   </si>
   <si>
     <t>iRiego is organizing a free online course on the influence of digitalization on society and agriculture.</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 11:11</t>
+    <t>Wed, 18 Mar 2026 - 11:11</t>
   </si>
   <si>
     <t>iRiego will hold the free online course “Influence of Digitalization on Society” from March 18 to 20, 2026 , a training proposal focused on analyzing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iriego-organizing-free-online-course-influence-digitalization-society-and</t>
   </si>
   <si>
     <t>Free webinar: CYVCV (yellow vein chlorosis), a new threat to Spanish citrus farming</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>Wed, 03/11/2026 - 22:22</t>
+    <t>Wed, 11 Mar 2026 - 17:07</t>
+  </si>
+  <si>
+    <t>Wed, 11 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>Spanish citrus farming faces a new phytosanitary challenge with the detection of the Citrus Yellow Vein Clearing Virus (CYVCV) , first identified in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-webinar-cyvcv-yellow-vein-chlorosis-new-threat-spanish-citrus-farming</t>
   </si>
   <si>
     <t>Basic course “Digital and Sustainable Transformation in Agricultural Management”</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>Thu, 03/12/2026 - 22:22</t>
+    <t>Wed, 11 Mar 2026 - 09:09</t>
+  </si>
+  <si>
+    <t>Thu, 12 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Aula HR Formación, C/ Jesús Esteban 5, Bajo izquierda, Murcia</t>
   </si>
   <si>
     <t>The Cajamar Group Foundation is organizing the Basic Course: Digital and Sustainable Transformation in Agricultural Management in Murcia, a training…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-digital-and-sustainable-transformation-agricultural-management</t>
   </si>
   <si>
     <t>2nd edition of “FUTURO Program. Governing Council” to strengthen the leadership of agri-food cooperatives</t>
   </si>
   <si>
-    <t>Thu, 02/12/2026 - 14:44</t>
-[...2 lines deleted...]
-    <t>Thu, 03/26/2026 - 22:22</t>
+    <t>Thu, 12 Feb 2026 - 14:44</t>
+  </si>
+  <si>
+    <t>Thu, 26 Mar 2026 - 22:22</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Bodega Institucional de La Grajera (Logroño)</t>
   </si>
   <si>
     <t>The Cajamar Group Foundation is launching the second edition of the “FUTURO Program. Governing Council,” a free, in-person training initiative aimed…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/2nd-edition-futuro-program-governing-council-strengthen-leadership-agri-food</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors. Edition 23.</t>
   </si>
   <si>
-    <t>Tue, 02/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 02/05/2026 - 13:33</t>
+    <t>Tue, 3 Feb 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 5 Feb 2026 - 13:33</t>
   </si>
   <si>
     <t>Online síncrona</t>
   </si>
   <si>
     <t>Agri-food cooperatives and their technicians face a new and crucial challenge in the digitalization of the sector. The implementation of the digital…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-23</t>
   </si>
   <si>
     <t>SIGCEX advisor training itinerary. Edition 7</t>
   </si>
   <si>
     <t>Agri-food Cooperatives of Spain is leading a digitalization strategy with the aim of facilitating compliance with current regulations and integration…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sigcex-advisor-training-itinerary-edition-7</t>
   </si>
   <si>
     <t>SIGCEX advisor training itinerary. Edition 8</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sigcex-advisor-training-itinerary-edition-8</t>
   </si>
   <si>
     <t>Advanced Artificial Intelligence course for agricultural engineers</t>
   </si>
   <si>
-    <t>Mon, 02/02/2026 - 22:22</t>
+    <t>Mon, 2 Feb 2026 - 22:22</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Andalusia , through the Andalusian Foundation of Agricultural Engineers , is organizing an advanced…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-artificial-intelligence-course-agricultural-engineers</t>
   </si>
   <si>
     <t>Forced expropriation in rural areas</t>
   </si>
   <si>
-    <t>Mon, 02/02/2026 - 22:02</t>
-[...2 lines deleted...]
-    <t>Sun, 03/29/2026 - 23:59</t>
+    <t>Mon, 2 Feb 2026 - 22:02</t>
+  </si>
+  <si>
+    <t>Sun, 29 Mar 2026 - 23:59</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Andalusia , through the Andalusian Foundation of Agricultural Engineers , is organizing a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/forced-expropriation-rural-areas</t>
   </si>
   <si>
     <t>Practical Introduction to Artificial Intelligence</t>
   </si>
   <si>
-    <t>Thu, 01/29/2026 - 22:22</t>
+    <t>Thu, 29 Jan 2026 - 22:22</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Andalusia , through the Andalusian Foundation of Agricultural Engineers , is launching an…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-introduction-artificial-intelligence</t>
   </si>
   <si>
     <t>Professional expert program in biostimulants and biocontrol</t>
   </si>
   <si>
-    <t>Tue, 01/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/05/2027 - 23:59</t>
+    <t>Tue, 13 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 5 Mar 2027 - 23:59</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Levante (COIAL), with the support of the Spanish Association of Agronutrient Manufacturers (AEFA),…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-expert-program-biostimulants-and-biocontrol</t>
   </si>
   <si>
     <t>Specialized online course for the preparation of State Agricultural Engineers</t>
   </si>
   <si>
-    <t>Thu, 01/08/2026 - 22:02</t>
-[...2 lines deleted...]
-    <t>Fri, 10/30/2026 - 23:59</t>
+    <t>Thu, 8 Jan 2026 - 22:02</t>
+  </si>
+  <si>
+    <t>Fri, 30 Oct 2026 - 23:59</t>
   </si>
   <si>
     <t>The Official College of Agricultural Engineers of Levante (COIAL) opens a new edition of its preparation course aimed at the entrance exams to the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-online-course-preparation-state-agricultural-engineers</t>
   </si>
   <si>
     <t>Training day: Circular bioeconomy for sustainable and profitable management of livestock manure</t>
   </si>
   <si>
-    <t>Tue, 12/16/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/16/2025 - 20:00</t>
+    <t>Tue, 16 Dec 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Dec 2025 - 20:00</t>
   </si>
   <si>
     <t>The livestock sector is moving towards more sustainable production models, and with this comes a growing need for innovative solutions that transform…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-day-circular-bioeconomy-sustainable-and-profitable-management-livestock</t>
   </si>
   <si>
     <t>Field day on organic livestock farming and forage autonomy</t>
   </si>
   <si>
-    <t>Sat, 12/13/2025 - 18:00</t>
+    <t>Sat, 13 Dec 2025 - 18:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
     <t>The Spanish Society of Organic Agriculture and Agroecology (SEAE) will hold the field day “Organic Livestock. Forage autonomy for efficient…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/field-day-organic-livestock-farming-and-forage-autonomy</t>
   </si>
   <si>
     <t>360º Digital Identity: The Case of Marqués de Cáceres</t>
   </si>
   <si>
-    <t>Thu, 12/11/2025 - 10:00</t>
-[...5 lines deleted...]
-    <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing an inspiring webinar on December 11, 2025 at 10:00 a.…</t>
+    <t>Thu, 11 Dec 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Dec 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing an inspiring webinar on December 11, 2025 at 10:00 a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/360o-digital-identity-case-marques-caceres</t>
   </si>
   <si>
     <t>Online course “SMETA v7 – Ethical Auditing of Responsible Commerce”</t>
   </si>
   <si>
-    <t>Wed, 12/10/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/22/2025 - 20:00</t>
+    <t>Wed, 10 Dec 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Mon, 22 Dec 2025 - 20:00</t>
   </si>
   <si>
     <t>Requirements regarding ethical trade, labor rights, and sustainability are becoming increasingly stringent, especially from supermarkets and large…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-smeta-v7-ethical-auditing-responsible-commerce</t>
   </si>
   <si>
     <t>Organic farming course</t>
   </si>
   <si>
-    <t>Sat, 12/06/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sat, 12/06/2025 - 17:30</t>
+    <t>Sat, 6 Dec 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 6 Dec 2025 - 17:30</t>
   </si>
   <si>
     <t>Pl. del Marqués de Lozoya, nº10, 28742 Lozoya, Madrid</t>
   </si>
   <si>
     <t>Through our organic farming course in Lozoya (Madrid), you'll learn the key tasks of an organically grown garden in a practical way: seedbeds, raised…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-2</t>
   </si>
   <si>
     <t>GLOBALG.AP GRASP Module – Version 2</t>
   </si>
   <si>
-    <t>Mon, 12/01/2025 - 08:30</t>
-[...5 lines deleted...]
-    <t>Almería</t>
+    <t>Mon, 1 Dec 2025 - 08:30</t>
+  </si>
+  <si>
+    <t>Mon, 1 Dec 2025 - 14:30</t>
   </si>
   <si>
     <t>CIT COEXPHAL.- AVDA. DE LAS CANTINAS, 2. CP 04746 LA MOJONERA (ALMERÍA)</t>
   </si>
   <si>
     <t>CIT COEXPHAL announces the opening of registration for the course “GRASP Module of GLOBALG.AP – Version 2” , an essential training for professionals…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/globalgap-grasp-module-version-2</t>
   </si>
   <si>
     <t>AI in the vineyard: anticipates quality, yield, and disease</t>
   </si>
   <si>
-    <t>Tue, 11/25/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/25/2025 - 12:00</t>
+    <t>Tue, 25 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 25 Nov 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar "AI in the vineyard: anticipating quality…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ai-vineyard-anticipates-quality-yield-and-disease</t>
   </si>
   <si>
     <t>The Risk of Trusting Without Verification: Cybersecurity in the Supply Chain</t>
   </si>
   <si>
-    <t>Wed, 11/19/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/19/2025 - 12:00</t>
+    <t>Wed, 19 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 19 Nov 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing a webinar on November 19, 2025, at 10:00 a.m. , to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/risk-trusting-without-verification-cybersecurity-supply-chain</t>
   </si>
   <si>
     <t>Circular Bioeconomy: Transformation, Valorization and Sustainable Management of Livestock Manure, Bioproducts and By-products</t>
   </si>
   <si>
-    <t>Wed, 11/19/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/19/2025 - 18:30</t>
+    <t>Wed, 19 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 19 Nov 2025 - 18:30</t>
   </si>
   <si>
     <t>Centro Integrado de Formación y Experiencias Agrarias de Lorca (CIFEA). Carretera de Águilas, Km. 2,5 ; 30800 Lorca (Murcia).</t>
   </si>
   <si>
     <t>This 8-hour face-to-face training day will include the participation of several companies specializing in the circular bioeconomy and livestock…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/circular-bioeconomy-transformation-valorization-and-sustainable-management</t>
   </si>
   <si>
     <t>Pioneering course for drone pesticide applicator pilots</t>
   </si>
   <si>
-    <t>Mon, 11/17/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Sun, 11/30/2025 - 14:00</t>
+    <t>Mon, 17 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Sun, 30 Nov 2025 - 14:00</t>
   </si>
   <si>
     <t>An accredited training course to equip professionals in the aerial use of plant protection products in accordance with Royal Decree 1311/2012 Agrodex…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pioneering-course-drone-pesticide-applicator-pilots</t>
   </si>
   <si>
     <t>From the field to the cloud: using Mergin Maps and GIS in precision agriculture</t>
   </si>
   <si>
-    <t>Fri, 11/14/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/14/2025 - 21:00</t>
+    <t>Fri, 14 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 14 Nov 2025 - 21:00</t>
   </si>
   <si>
     <t>Practical training to apply digital tools in the efficient management of agricultural holdings On November 14, 2025 , from 4:00 PM to 9:00 PM, the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/field-cloud-using-mergin-maps-and-gis-precision-agriculture</t>
   </si>
   <si>
     <t>Positioning, advertising, and measurement: the pillars of your winery's digital strategy</t>
   </si>
   <si>
-    <t>Thu, 11/13/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/13/2025 - 12:00</t>
+    <t>Thu, 13 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 13 Nov 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar "Positioning, advertising and measurement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/positioning-advertising-and-measurement-pillars-your-winerys-digital-strategy</t>
   </si>
   <si>
     <t>For consultants: basic online course for future consultants in organic production</t>
   </si>
   <si>
-    <t>Thu, 02/19/2026 - 20:00</t>
+    <t>Thu, 19 Feb 2026 - 20:00</t>
   </si>
   <si>
     <t>The European project OrganicAdviceNetwork is launching a free, 100% online, synchronous course aimed at students, young professionals, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/consultants-basic-online-course-future-consultants-organic-production</t>
   </si>
   <si>
     <t>Logistics Technology in Warehouses: Increasing Warehouse Productivity and Improving the Supply Chain</t>
   </si>
   <si>
-    <t>Wed, 11/12/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/12/2025 - 12:00</t>
+    <t>Wed, 12 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 12 Nov 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar Logistics Technology in Wineries:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/logistics-technology-warehouses-increasing-warehouse-productivity-and-improving</t>
   </si>
   <si>
     <t>Fundamentals of Drone Imagery for Monitoring and Estimating Herbaceous Crop Yields. Theoretical Conceptualization (Second Edition)</t>
   </si>
   <si>
-    <t>Thu, 11/06/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/06/2025 - 18:00</t>
+    <t>Thu, 6 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 6 Nov 2025 - 18:00</t>
   </si>
   <si>
     <t>Registration is open until October 5th for the online course "Fundamentals of Drone Imagery for Monitoring and Estimating Herbaceous Crop Yields.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fundamentals-drone-imagery-monitoring-and-estimating-herbaceous-crop-yields</t>
   </si>
   <si>
     <t>At AI's command: between efficiency and cyberattack, there's just one click</t>
   </si>
   <si>
-    <t>Wed, 11/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/05/2025 - 12:00</t>
+    <t>Wed, 5 Nov 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar “ At the command of AI: between…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ais-command-between-efficiency-and-cyberattack-theres-just-one-click</t>
   </si>
   <si>
     <t>Tools4CAP Academy: Data Integration and Use of Digital Tools in CAP Implementation</t>
   </si>
   <si>
-    <t>Wed, 11/05/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Wed, 11/05/2025 - 11:30</t>
+    <t>Wed, 5 Nov 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 11:30</t>
   </si>
   <si>
     <t>A new Tools4CAP Academy module dedicated to data integration and the use of digital tools in CAP implementation will be held online on 5 November…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/tools4cap-academy-data-integration-and-use-digital-tools-cap-implementation</t>
   </si>
   <si>
     <t>Training itinerary for C3 advisors, Edition 18</t>
   </si>
   <si>
-    <t>Mon, 11/03/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/05/2025 - 13:00</t>
+    <t>Mon, 3 Nov 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 13:00</t>
   </si>
   <si>
     <t>Agri-food cooperatives and their technicians face a new and decisive challenge in the digitalization of the sector. The implementation of the digital…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-itinerary-c3-advisors-edition-18</t>
   </si>
   <si>
-    <t>Sun, 11/02/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sun, 11/02/2025 - 17:30</t>
+    <t>Sun, 2 Nov 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sun, 2 Nov 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-3</t>
   </si>
   <si>
     <t>Turning Uncertainty into Opportunity: The Power of Supply Chain Planning</t>
   </si>
   <si>
-    <t>Thu, 10/30/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 12:00</t>
+    <t>Thu, 30 Oct 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing this webinar on October 30, 2025 at 10:00 a.m. to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/turning-uncertainty-opportunity-power-supply-chain-planning</t>
   </si>
   <si>
     <t>Conference on good practices for biodiversity areas applicable to ecoregimes in Andalusia</t>
   </si>
   <si>
-    <t>Wed, 10/29/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/29/2025 - 17:30</t>
+    <t>Wed, 29 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 29 Oct 2025 - 17:30</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Carmona (Sevilla)</t>
   </si>
   <si>
     <t>The PAC Network , part of the Ministry of Agriculture, Fisheries and Food (MAPA) , is organizing an in-person workshop on best practices for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-good-practices-biodiversity-areas-applicable-ecoregimes-andalusia</t>
   </si>
   <si>
     <t>Digitalization of Precision Agriculture and Agriculture 4.0 in Villalón de Campos</t>
   </si>
   <si>
-    <t>Thu, 10/23/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/24/2025 - 16:00</t>
+    <t>Thu, 23 Oct 2025 - 08:00</t>
+  </si>
+  <si>
+    <t>Fri, 24 Oct 2025 - 16:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
     <t>Cámara Agraria de Villalón de Campos (C/ Constitución, 25. Bajo). Valladolid.</t>
   </si>
   <si>
     <t>On October 23 and 24, 2025 , the company iRiego New Generation SL organizes the second edition of the course “A2 – Digitalization of Precision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitalization-precision-agriculture-and-agriculture-40-villalon-campos</t>
   </si>
   <si>
     <t>Smart wine tourism: transforming visitors into fans and buyers</t>
   </si>
   <si>
-    <t>Tue, 10/21/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/21/2025 - 13:00</t>
+    <t>Tue, 21 Oct 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 Oct 2025 - 13:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar “ Smart Wine Tourism: Transforming Visits…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-wine-tourism-transforming-visitors-fans-and-buyers</t>
   </si>
   <si>
     <t>For advisors: Agricultural and livestock farms – Production, innovation, advice and marketing –</t>
   </si>
   <si>
-    <t>Tue, 10/21/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 15:00</t>
+    <t>Tue, 21 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 15:00</t>
   </si>
   <si>
     <t>The Ministry of Agriculture, Fisheries and Food (MAPA) is organizing the online course “Agricultural and livestock farms: Production, innovation,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advisors-agricultural-and-livestock-farms-production-innovation-advice-and</t>
   </si>
   <si>
     <t>BIOPLAT and CIEMAT launch the 3rd edition of the Online Course on Biogas and Biomethane</t>
   </si>
   <si>
-    <t>Mon, 10/20/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/24/2025 - 17:00</t>
+    <t>Mon, 20 Oct 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 24 Oct 2025 - 17:00</t>
   </si>
   <si>
     <t>The Spanish Technology and Innovation Platform 'Biomass for the Bioeconomy' (BIOPLAT) and the Center for Energy, Environmental and Technological…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/bioplat-and-ciemat-launch-3rd-edition-online-course-biogas-and-biomethane</t>
   </si>
   <si>
-    <t>Sat, 10/18/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sat, 10/18/2025 - 17:30</t>
+    <t>Sat, 18 Oct 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 18 Oct 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-4</t>
   </si>
   <si>
     <t>Precision Livestock Farming: Strategies and Tools</t>
   </si>
   <si>
-    <t>Wed, 10/15/2025 - 22:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 22:00</t>
+    <t>Wed, 15 Oct 2025 - 22:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 22:00</t>
   </si>
   <si>
     <t>Registration is open for the second edition of the online course "Precision Livestock Farming: Strategies and Tools" organized by the University of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-livestock-farming-strategies-and-tools</t>
   </si>
   <si>
     <t>Beyond the Label: How RFID Technology Transforms Wine</t>
   </si>
   <si>
-    <t>Wed, 10/15/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/15/2025 - 12:00</t>
+    <t>Wed, 15 Oct 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar "Beyond the label: how RFID technology…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/beyond-label-how-rfid-technology-transforms-wine</t>
   </si>
   <si>
     <t>Smart Viticulture: Real-Time AI Monitoring</t>
   </si>
   <si>
-    <t>Tue, 10/14/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/14/2025 - 12:00</t>
+    <t>Tue, 14 Oct 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar “Smart Viticulture: Real-Time Monitoring…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-viticulture-real-time-ai-monitoring</t>
   </si>
   <si>
     <t>FIWARE Technologies for Data Spaces, In-Depth</t>
   </si>
   <si>
-    <t>Wed, 10/08/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/09/2025 - 18:00</t>
+    <t>Wed, 8 Oct 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 9 Oct 2025 - 18:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>Registration for the course that La Vega Innova is organizing on October 8 and 9, 2025, is open until October 3. This is the second part of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fiware-technologies-data-spaces-depth</t>
   </si>
   <si>
     <t>No real visibility in the HORECA channel? Use AI to discover where your wines are, what prices they're selling for, and how they stack up against the competition.</t>
   </si>
   <si>
-    <t>Wed, 10/08/2025 - 12:00</t>
+    <t>Wed, 8 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing a new webinar on October 8, 2025, at 10:00 a.m.,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/no-real-visibility-horeca-channel-use-ai-discover-where-your-wines-are-what-prices</t>
   </si>
   <si>
     <t>Authenticity and traceability: how to protect your wine and brand in international markets</t>
   </si>
   <si>
-    <t>Tue, 10/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/07/2025 - 12:00</t>
+    <t>Tue, 7 Oct 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>The The Spanish Wine Federation (FEV) , through its Digitalization and Wine Hub , is organizing the webinar "Authenticity and traceability: how to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/authenticity-and-traceability-how-protect-your-wine-and-brand-international</t>
   </si>
   <si>
     <t>Technical innovations in machinery for crop management</t>
   </si>
   <si>
-    <t>Mon, 10/06/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 10/06/2025 - 18:00</t>
+    <t>Mon, 6 Oct 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 6 Oct 2025 - 18:00</t>
   </si>
   <si>
     <t>Registration is open until October 5 for the online course "Technical Innovations in Machinery for Crop Management" from the University of Córdoba,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-innovations-machinery-crop-management-0</t>
   </si>
   <si>
     <t>Drone management applied to precision agriculture</t>
   </si>
   <si>
-    <t>Mon, 10/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/29/2025 - 20:00</t>
+    <t>Mon, 6 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 29 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>Registration for the online course "Drone Management Applied to Precision Agriculture" is open until October 5, 2025. It will be held from October 6…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drone-management-applied-precision-agriculture</t>
   </si>
   <si>
     <t>New technologies applied to irrigation management</t>
   </si>
   <si>
-    <t>Thu, 10/16/2025 - 20:00</t>
+    <t>Thu, 16 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>The University of Córdoba is organizing the online course "New Technologies Applied to Irrigation Management" from October 6 to 16, 2025. This course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-technologies-applied-irrigation-management</t>
   </si>
   <si>
     <t>Copernicus Programme: Cloud computing of satellite images for decision-making in agriculture</t>
   </si>
   <si>
     <t>The University of Córdoba is organizing the online course "Copernicus Program: Cloud Computing of Satellite Images for Decision-Making in Agriculture…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/copernicus-programme-cloud-computing-satellite-images-decision-making-agriculture</t>
   </si>
   <si>
-    <t>Sun, 09/28/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sun, 09/28/2025 - 17:30</t>
+    <t>Sun, 28 Sep 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Sun, 28 Sep 2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-5</t>
   </si>
   <si>
     <t>Digitizing plot and facility data with GIS</t>
   </si>
   <si>
-    <t>Tue, 09/23/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/26/2025 - 15:00</t>
+    <t>Tue, 23 Sep 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 26 Sep 2025 - 15:00</t>
   </si>
   <si>
     <t>León</t>
   </si>
   <si>
     <t>Comunidad de Regantes del Canal del Páramo. Santa María del Páramo. León.</t>
   </si>
   <si>
     <t>The company iRiego launches the face-to-face course "Digitization of plot and facility data with geographic information systems (GIS)" , which will…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitizing-plot-and-facility-data-gis</t>
   </si>
   <si>
     <t>EATEX Webinar: Third-Party Manufacturers Platform, the path to agri-food industrialization</t>
   </si>
   <si>
-    <t>Mon, 09/22/2025 - 13:00</t>
-[...2 lines deleted...]
-    <t>Mon, 09/22/2025 - 14:00</t>
+    <t>Mon, 22 Sep 2025 - 13:00</t>
+  </si>
+  <si>
+    <t>Mon, 22 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>Next Monday, September 22, 2025, at 1:00 p.m. , EATEX Food Innovation Hub is organizing a 40-minute express webinar to present the Third-Party…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/eatex-webinar-third-party-manufacturers-platform-path-agri-food-industrialization</t>
   </si>
   <si>
     <t>Technical Session 4 | Foundations of Water Management and Stewardship in Regenerative Agricultural Production Models</t>
   </si>
   <si>
-    <t>Thu, 09/18/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/18/2025 - 18:00</t>
+    <t>Thu, 18 Sep 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Sep 2025 - 18:00</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Girona</t>
   </si>
   <si>
     <t>Finca Mas Fuertes (Corçà, Girona)</t>
   </si>
   <si>
-    <t>For almost a year and a half, the Juana de Vega Foundation (A Coruña) and the company Agroassessor (Girona) have been jointly promoting the "…</t>
+    <t>For almost a year and a half, the Juana de Vega Foundation (A Coruña) and the company Agroassessor (Girona) have been jointly promoting the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-session-4-foundations-water-management-and-stewardship-regenerative</t>
   </si>
   <si>
     <t>Introduction to Data Spaces and Applications in the AgriFoodTech Sector</t>
   </si>
   <si>
-    <t>Thu, 09/11/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/11/2025 - 18:00</t>
+    <t>Thu, 11 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Sep 2025 - 18:00</t>
   </si>
   <si>
     <t>Until September 9, you can register for this online course, which will offer a comprehensive overview of data spaces from the perspective of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-data-spaces-and-applications-agrifoodtech-sector</t>
   </si>
   <si>
     <t>Online course on basic hydraulics</t>
   </si>
   <si>
-    <t>Mon, 09/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sun, 11/30/2025 - 00:00</t>
+    <t>Mon, 8 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 30 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Description  The Official College of Agricultural Engineers of Andalusia, through the Andalusian Foundation of Agricultural Engineers, is organizing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-basic-hydraulics</t>
   </si>
   <si>
     <t>The Entretantos Foundation is organizing an online technical seminar on European agricultural training programs.</t>
   </si>
   <si>
-    <t>Wed, 07/23/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/23/2025 - 13:00</t>
+    <t>Wed, 23 Jul 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Wed, 23 Jul 2025 - 13:00</t>
   </si>
   <si>
     <t>Next Wednesday, July 23, 2025 , the Entretantos Foundation will hold an online technical seminar for technicians and advisors in the agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/entretantos-foundation-organizing-online-technical-seminar-european-agricultural</t>
   </si>
   <si>
     <t>Technical seminar on European training mechanisms for consulting in Short Marketing Channels (SMC)</t>
   </si>
   <si>
     <t>Next Wednesday, July 23, 2025 , from 11:00 a.m. to 1:00 p.m. , the first thematic technical seminar organized within the framework of the RIA-CCC…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-seminar-european-training-mechanisms-consulting-short-marketing-channels</t>
   </si>
   <si>
     <t>Practical workshop on the course on efficient water use in fruit orchards, by Carrefour and Cajamar, in Lleida</t>
   </si>
   <si>
-    <t>Wed, 07/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/09/2025 - 14:00</t>
+    <t>Wed, 9 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 9 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>IRTA. Estació Experimental de Lleida. Finca de Mollerussa Av. Alcalde Rovira Roure, 191, 25198 Lleida</t>
   </si>
   <si>
     <t>On July 9, 2025 , a free in-person workshop focusing on efficient water management in fruit crops will be held in Mollerussa (Lleida). The event is…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-workshop-course-efficient-water-use-fruit-orchards-carrefour-and-cajamar</t>
   </si>
   <si>
     <t>Practical session of the course on efficient water use in greenhouses, by Carrefour and Cajamar, in Almería</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar. Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
     <t>On July 9, 2025 , a free in-person workshop focusing on efficient water management in greenhouse crops will be held in El Ejido, Almería . The event…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-session-course-efficient-water-use-greenhouses-carrefour-and-cajamar</t>
   </si>
   <si>
     <t>Agricultural pesticides - basic level</t>
   </si>
   <si>
-    <t>Wed, 07/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/16/2025 - 00:00</t>
+    <t>Wed, 9 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 16 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>Torremejía (Badajoz)</t>
   </si>
   <si>
     <t>Number of Hours : 25 Recipients: Aimed at auxiliary personnel involved in ground and air treatments, including non-agricultural personnel, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-0</t>
   </si>
   <si>
     <t>Summer Course - USC: Nature Restoration: Challenges, Strategies and Proposals for Action.</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 07/10/2025 - 19:00</t>
+    <t>Mon, 7 Jul 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 10 Jul 2025 - 19:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Coruña, A</t>
   </si>
   <si>
     <t>Corrubedo, Ribeira (A Coruña)</t>
   </si>
   <si>
-    <t>1.- General information about the University of Veran: The USC Summer University offers a wide range of courses in June, July, August, and September…</t>
+    <t>1.- General information about the University of Veran: The USC Summer University offers a wide range of courses in June, July, August, and September,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/summer-course-usc-nature-restoration-challenges-strategies-and-proposals-action</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 07/14/2025 - 00:00</t>
+    <t>Mon, 7 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 14 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Valdecasa de Tajo (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-1</t>
   </si>
   <si>
     <t>Application of IoT to the agricultural industry using LoRaWAN technology</t>
   </si>
   <si>
-    <t>Fri, 07/04/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>Fri, 07/18/2025 - 14:00</t>
+    <t>Fri, 4 Jul 2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Fri, 18 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Instalaciones AGACA - Calle de Tomiño, 22. Entlo, 15703 Santiago de Compostela, A Coruña</t>
   </si>
   <si>
     <t>IoT sensors are transforming the way livestock operations are managed and optimized. This training will showcase LoRaWAN technology, which enables…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/application-iot-agricultural-industry-using-lorawan-technology</t>
   </si>
   <si>
     <t>Joining the agricultural company (online)</t>
   </si>
   <si>
-    <t>Wed, 07/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 09/03/2025 - 00:00</t>
+    <t>Wed, 2 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 3 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>Number of Hours: 200 Recipients: These courses are aimed at young people without vocational training in agriculture who are planning to enter the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-online-17</t>
   </si>
   <si>
-    <t>Mon, 06/30/2025 - 00:00</t>
+    <t>Mon, 30 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Plasencia (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-2</t>
   </si>
   <si>
     <t>How to load plots into the operating logbook</t>
   </si>
   <si>
-    <t>Fri, 06/27/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/27/2025 - 10:00</t>
+    <t>Fri, 27 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Jun 2025 - 10:00</t>
   </si>
   <si>
     <t>How to load plots into the operating logbook In this workshop, we'll explain how to load plots into the Farm Logbook without having to type them in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-load-plots-operating-logbook</t>
   </si>
   <si>
     <t>Practical workshop on the course on efficient water use in citrus and persimmon crops by Carrefour and Cajamar</t>
   </si>
   <si>
-    <t>Thu, 06/26/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/26/2025 - 14:00</t>
+    <t>Thu, 26 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Fundación Cajamar Comunidad Valenciana, Camino del Cementerio Nuevo, s/n, 46200 Paiporta, Valencia</t>
   </si>
   <si>
-    <t>On June 26, 2025 , a free in-person workshop focusing on efficient water management in citrus and persimmon crops will be held in Paiporta (Valencia…</t>
+    <t>On June 26, 2025 , a free in-person workshop focusing on efficient water management in citrus and persimmon crops will be held in Paiporta (Valencia)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-workshop-course-efficient-water-use-citrus-and-persimmon-crops-carrefour</t>
   </si>
   <si>
-    <t>Wed, 06/25/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 08/26/2025 - 00:00</t>
+    <t>Wed, 25 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 26 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-online-18</t>
   </si>
   <si>
-    <t>Tue, 06/24/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 08/18/2025 - 00:00</t>
+    <t>Tue, 24 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 18 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-online-19</t>
   </si>
   <si>
     <t>FREE Fruit and Vegetable Handler Course</t>
   </si>
   <si>
-    <t>Fri, 06/20/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/23/2025 - 14:00</t>
+    <t>Fri, 20 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 23 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Centro de formación La Encomienda Ayto. Abanilla C/ La Encomienda s/n · Abanilla</t>
   </si>
   <si>
     <t>Fruit and vegetable handler course related to vocational training and skills acquisition activities, within the framework of the Common Agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-fruit-and-vegetable-handler-course-0</t>
   </si>
   <si>
     <t>FREE Course on Safe Forklift Operation</t>
   </si>
   <si>
-    <t>Wed, 06/18/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/19/2025 - 14:00</t>
+    <t>Wed, 18 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Local Sociocultural de Playa Honda C/ Julieta Orbaiceta, Apts. Julieta Torre II 10 · La Manga del Mar Menor</t>
   </si>
   <si>
     <t>On June 18 and 19, there will be a morning course on forklift handling related to vocational training and skills acquisition activities, within the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-safe-forklift-operation-1</t>
   </si>
   <si>
     <t>Electronic Cadastre Office: A tool for advice: procedures, cartography, and taxation</t>
   </si>
   <si>
-    <t>Mon, 06/16/2025 - 12:30</t>
-[...2 lines deleted...]
-    <t>Wed, 06/18/2025 - 14:00</t>
+    <t>Mon, 16 Jun 2025 - 12:30</t>
+  </si>
+  <si>
+    <t>Wed, 18 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Advisors must be familiar with and know how to use the Real Estate or Territorial Cadastre platform, as it is the state-owned administrative registry…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/electronic-cadastre-office-tool-advice-procedures-cartography-and-taxation</t>
   </si>
   <si>
-    <t>Mon, 06/16/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 08/13/2025 - 00:00</t>
+    <t>Mon, 16 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 13 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-online-20</t>
   </si>
   <si>
     <t>Phytosanitary Prescription for Integrated Pest Management Advisors</t>
   </si>
   <si>
-    <t>Fri, 06/13/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/13/2025 - 10:30</t>
+    <t>Fri, 13 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 13 Jun 2025 - 10:30</t>
   </si>
   <si>
     <t>Phytosanitary Prescription for Integrated Pest Management Advisors The Phytosanitary Prescription is the fundamental tool for the Integrated Pest…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/phytosanitary-prescription-integrated-pest-management-advisors</t>
   </si>
   <si>
-    <t>Wed, 06/11/2025 - 00:00</t>
+    <t>Wed, 11 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/joining-agricultural-company-online-21</t>
   </si>
   <si>
-    <t>Thu, 06/19/2025 - 00:00</t>
+    <t>Thu, 19 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Navalmoral de la Mata (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-basic-level-3</t>
   </si>
   <si>
-    <t>Sat, 06/07/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>Sat, 06/07/2025 - 23:00</t>
+    <t>Sat, 7 Jun 2025 - 01:00</t>
+  </si>
+  <si>
+    <t>Sat, 7 Jun 2025 - 23:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-1</t>
   </si>
   <si>
     <t>Fruit fly: field identification and control</t>
   </si>
   <si>
-    <t>Fri, 06/06/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/06/2025 - 00:00</t>
+    <t>Fri, 6 Jun 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 6 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Antiguo Cine de Arico (Tenerife)</t>
   </si>
   <si>
     <t>Course on fruit flies: field identification and control. Aimed at farmers who wish to receive training in aspects related to plant health and pest…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-fly-field-identification-and-control</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR POULTRY FARM STAFF</t>
   </si>
   <si>
-    <t>Thu, 06/26/2025 - 00:00</t>
+    <t>Thu, 26 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Poultry farm workers. Goals: Comply with the requirement of Royal Decree 637/2021, of July 27, to ensure that all persons working with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-poultry-farm-staff</t>
   </si>
   <si>
     <t>Handler of drinking water supplies and biocidal disinfectant products (TP4 and TP5)</t>
   </si>
   <si>
     <t>Addressed to: MAINTENANCE WORKERS IN CONTACT WITH DRINKING WATER INSTALLATIONS (CINSTORS, TANKS, ACCUMULATORS, DISTRIBUTION NETWORK, ETC.) WATER…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-drinking-water-supplies-and-biocidal-disinfectant-products-tp4-and-tp5</t>
   </si>
   <si>
     <t>Webinar: "There's no excuse not to take advantage of R&amp;D&amp;I tax deductions"</t>
   </si>
   <si>
-    <t>Thu, 06/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/05/2025 - 11:00</t>
+    <t>Thu, 5 Jun 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Jun 2025 - 11:00</t>
   </si>
   <si>
     <t>With the Corporate Tax campaign just around the corner, PTE Disruptive , in collaboration with INCOTEC , is organizing an informative webinar on June…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/webinar-theres-no-excuse-not-take-advantage-rdi-tax-deductions</t>
   </si>
   <si>
     <t>BASIC PHYTOSANITARY PRODUCT HANDLER RENOVATION COURSE. NAVARRE</t>
   </si>
   <si>
-    <t>Wed, 06/04/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/18/2025 - 00:00</t>
+    <t>Wed, 4 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 18 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Residents of the Autonomous Community of Navarre whose initial basic pesticide handler license has been valid for 10 years and need to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-phytosanitary-product-handler-renovation-course-navarre</t>
   </si>
   <si>
     <t>Course for advisors in the implementation process of the Cooperative Field Notebook (C3)</t>
   </si>
   <si>
-    <t>Tue, 06/03/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 06/05/2025 - 13:30</t>
+    <t>Tue, 3 Jun 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 5 Jun 2025 - 13:30</t>
   </si>
   <si>
     <t>From June 3 to 5, 2025, Agro-Food Cooperatives of Spain is organizing this course for advisors responsible for supporting cooperative technicians…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-advisors-implementation-process-cooperative-field-notebook-c3</t>
   </si>
   <si>
     <t>Management strategies to restore the productivity of rainfed crops</t>
   </si>
   <si>
-    <t>Fri, 05/30/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/30/2025 - 18:00</t>
+    <t>Fri, 30 May 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 30 May 2025 - 18:00</t>
   </si>
   <si>
     <t>IFEZA (Institución Ferial de Zamora)</t>
   </si>
   <si>
     <t>INTRODUCTION: Field workshops will cover soil regeneration practices, rotation management strategies, and resilient genetic varieties that will help…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-strategies-restore-productivity-rainfed-crops</t>
   </si>
   <si>
     <t>Introduction to precision agriculture</t>
   </si>
   <si>
-    <t>Tue, 05/27/2025 - 18:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/27/2025 - 20:00</t>
+    <t>Tue, 27 May 2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Tue, 27 May 2025 - 20:00</t>
   </si>
   <si>
     <t>2-hour online course to learn the basic principles and possibilities offered by Precision Agriculture . PROGRAM |  REGISTRATION Application…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-precision-agriculture</t>
   </si>
   <si>
     <t>Sensors and AI for the regulation and control of refrigeration systems</t>
   </si>
   <si>
-    <t>Thu, 05/22/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/22/2025 - 19:00</t>
+    <t>Thu, 22 May 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 22 May 2025 - 19:00</t>
   </si>
   <si>
     <t>The objective of this course is to provide students with the knowledge and action mechanisms based on Artificial Intelligence for the various sensors…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sensors-and-ai-regulation-and-control-refrigeration-systems</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR PERSONNEL WORKING WITH PIGS</t>
   </si>
   <si>
-    <t>Thu, 05/22/2025 - 00:00</t>
+    <t>Thu, 22 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Pig farm workers Goals: COMPLY WITH THE REQUIREMENT OF RD 306/2020 TO ENSURE THAT ALL PEOPLE ON PIG FARMS IN CONTACT WITH ANIMALS HAVE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-personnel-working-pigs</t>
   </si>
   <si>
     <t>Free Software Geographic Information Systems and Remote Sensing</t>
   </si>
   <si>
-    <t>Mon, 05/19/2025 - 17:00</t>
-[...5 lines deleted...]
-    <t>The objectives of the course include: • Know how to define a GIS project in its compartments (objectives, analysis, storage, products…). • Interpret…</t>
+    <t>Mon, 19 May 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 29 May 2025 - 20:00</t>
+  </si>
+  <si>
+    <t>The objectives of the course include: • Know how to define a GIS project in its compartments (objectives, analysis, storage, products…). • Interpret,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-software-geographic-information-systems-and-remote-sensing</t>
   </si>
   <si>
+    <t>Application of sustainability methodologies for irrigation efficiency</t>
+  </si>
+  <si>
+    <t>Mon, 19 May 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 23 May 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>COORDINATOR: Juan Manuel Alameda Villamayor / Susana Campelo Rodríguez bzn-formregadios@mapa.es OBJECTIVES: The new methodologies that are being…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/application-sustainability-methodologies-irrigation-efficiency</t>
+  </si>
+  <si>
     <t>Online course on business licenses for agricultural engineers</t>
   </si>
   <si>
-    <t>Mon, 05/19/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sun, 06/15/2025 - 00:00</t>
+    <t>Sun, 15 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Description  The Official College of Agricultural Engineers of Andalusia, through the Andalusian Foundation of Agricultural Engineers, is launching a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-business-licenses-agricultural-engineers</t>
   </si>
   <si>
-    <t>Application of sustainability methodologies for irrigation efficiency</t>
-[...10 lines deleted...]
-  <si>
     <t>BASIC COURSE ON OCCUPATIONAL RISK PREVENTION IN THE AGRICULTURAL SECTOR</t>
   </si>
   <si>
-    <t>Fri, 05/16/2025 - 00:00</t>
+    <t>Fri, 16 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: 🔹 Young people who want to join the agricultural business 🔹 Entrepreneurs who take on preventive activities 🔹 Workers in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-occupational-risk-prevention-agricultural-sector-0</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN TRANSPORT. ONLINE</t>
   </si>
   <si>
-    <t>Mon, 06/09/2025 - 00:00</t>
+    <t>Mon, 9 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN TRANSPORT. ONLINE – 250516BAT Start: 05-16-2025 Final: 09-06-2025 Modality: DISTANCE TRAINING Schedule: Online training Location:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-transport-online-0</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR PERSONNEL WORKING WITH CATTLE</t>
   </si>
   <si>
-    <t>Thu, 05/15/2025 - 00:00</t>
+    <t>Thu, 15 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Primarily aimed at livestock farm workers, unemployed workers in the sector, and people who wish to enter this activity. Goals: Comply…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-personnel-working-cattle-0</t>
   </si>
   <si>
     <t>Training Course for Personnel Working with Cattle – 250515BOV Start: 15-05-2025 Final: 04-06-2025 Modality: DISTANCE TRAINING Schedule: Online…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-personnel-working-cattle</t>
   </si>
   <si>
     <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza</t>
   </si>
   <si>
-    <t>Tue, 06/17/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza – 250515CMR Start: 15-…</t>
+    <t>Tue, 17 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Special Level Course for Treatment with Highly Toxic (T+) and Carcinogens, Mutagens, and Reproductive Toxins (CMRS). Zaragoza – 250515CMR Start: 15…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/special-level-course-treatment-highly-toxic-t-and-carcinogens-mutagens-and-0</t>
   </si>
   <si>
     <t>Green pruning of the vineyard</t>
   </si>
   <si>
-    <t>Wed, 05/14/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/14/2025 - 00:00</t>
+    <t>Wed, 14 May 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Wed, 14 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Estadio municipal de fútbol de La Florida (Tenerife)</t>
   </si>
   <si>
     <t>Course on green pruning of vineyards. Aimed at farmers who wish to receive training in aspects related to vineyard management and pruning. The course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/green-pruning-vineyard</t>
   </si>
   <si>
     <t>Plant Protection Product Handler. Qualified Level. In-Person Training – Zaragoza</t>
   </si>
   <si>
-    <t>Thu, 06/12/2025 - 00:00</t>
+    <t>Thu, 12 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: ONLINE COURSE WITH 2 IN-PERSON SESSIONS IN ZARAGOZA ON MAY 27 AND JUNE 12, 2025. Professional users responsible for land-based…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-handler-qualified-level-person-training-zaragoza</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN SLAUGHTERHOUSES. ONLINE</t>
   </si>
   <si>
-    <t>Thu, 06/05/2025 - 00:00</t>
+    <t>Thu, 5 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN SLAUGHTERHOUSES. ONLINE – 250514BAM Start: 05-14-2025 Final: 05-06-2025 Modality: DISTANCE TRAINING Schedule: Online training…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-slaughterhouses-online-0</t>
   </si>
   <si>
     <t>PHYTOSANITARY PRODUCT HANDLER. QUALIFIED LEVEL. ONLINE – ZARAGOZA</t>
   </si>
   <si>
     <t>PHYTOSANITARY PRODUCT HANDLER. QUALIFIED LEVEL. ONLINE – ZARAGOZA – 250514FC Start: 05-14-2025 Final: 12-06-2025 Modality: MIXED Schedule: Morning…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/phytosanitary-product-handler-qualified-level-online-zaragoza</t>
   </si>
   <si>
     <t>Digital Innovation for Rural Development: Immersive Technologies and Artificial Intelligence</t>
   </si>
   <si>
-    <t>Tue, 05/13/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Tue, 05/13/2025 - 18:30</t>
+    <t>Tue, 13 May 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Tue, 13 May 2025 - 18:30</t>
   </si>
   <si>
     <t>GOALS: • Understand the basic principles of immersive technologies (VR, AR, MR) and their relevance in rural contexts. • Acquire fundamental…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digital-innovation-rural-development-immersive-technologies-and-artificial</t>
   </si>
   <si>
     <t>Big data and satellite IoT applications in crop monitoring</t>
   </si>
   <si>
-    <t>Mon, 05/12/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/05/2025 - 19:00</t>
+    <t>Mon, 12 May 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Jun 2025 - 19:00</t>
   </si>
   <si>
     <t>The overall objective of this course is to provide participants with theoretical and practical knowledge on the use of Big Data, the Internet of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/big-data-and-satellite-iot-applications-crop-monitoring</t>
   </si>
   <si>
     <t>Food Labeling: Application of Regulation 1169/2011 Course on Food Labeling: Application of Regulation 1169/2011</t>
   </si>
   <si>
-    <t>Mon, 05/12/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Food Labeling Course: Application of Regulation 1169/2011 144,00€ – 250,00€ UPCOMING EDITIONS / OPEN ENROLLMENT March 12 - May 16 MODALITY: online 4.…</t>
+    <t>Mon, 12 May 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Food Labeling Course: Application of Regulation 1169/2011 144,00€ – 250,00€ UPCOMING EDITIONS / OPEN ENROLLMENT March 12 - May 16 MODALITY: online 4…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-labeling-application-regulation-11692011-course-food-labeling-application</t>
   </si>
   <si>
     <t>Sensors and agronomic management of irrigation in citrus fruits</t>
   </si>
   <si>
-    <t>Thu, 05/08/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/08/2025 - 18:00</t>
+    <t>Thu, 8 May 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 8 May 2025 - 18:00</t>
   </si>
   <si>
     <t>Organized by the Polytechnic University of Valencia. In recent years, water scarcity has become a major problem, especially in arid areas. Rapid…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sensors-and-agronomic-management-irrigation-citrus-fruits</t>
   </si>
   <si>
-    <t>Wed, 05/07/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/07/2025 - 18:00</t>
+    <t>Wed, 7 May 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 7 May 2025 - 18:00</t>
   </si>
   <si>
     <t>Organised by the University of Cordoba , this course will enable participants to learn about the latest technologies in the control and automation of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-innovations-machinery-crop-management</t>
   </si>
   <si>
     <t>Precision Agriculture and 3D Crops: Application of Phytosanitary Products</t>
   </si>
   <si>
-    <t>Thu, 04/24/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/08/2025 - 20:00</t>
+    <t>Thu, 24 Apr 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 8 May 2025 - 20:00</t>
   </si>
   <si>
     <t>Throughout the course, participants will learn about the most advanced technologies for precise 3D crop dosing based on maps and sensors, adapted to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-and-3d-crops-application-phytosanitary-products</t>
   </si>
   <si>
     <t>Reclaimed water. Application in irrigation</t>
   </si>
   <si>
-    <t>Thu, 04/24/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/24/2025 - 23:00</t>
+    <t>Thu, 24 Apr 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 24 Apr 2025 - 23:00</t>
   </si>
   <si>
     <t>Aula Virtual</t>
   </si>
   <si>
     <t>COORDINATOR: Santiago Artillo Sánchez bzn-formregadios@mapa.es OBJECTIVES: Knowledge of the application of Regulation EU 2020/741, on water reuse.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/reclaimed-water-application-irrigation</t>
   </si>
   <si>
     <t>New technologies in machinery for the production of woody crops</t>
   </si>
   <si>
-    <t>Mon, 04/21/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/29/2025 - 20:00</t>
+    <t>Mon, 21 Apr 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 29 Apr 2025 - 20:00</t>
   </si>
   <si>
     <t>Organized by the University of Córdoba, the course will allow participants to learn about the latest technologies in the control and automation of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-technologies-machinery-production-woody-crops</t>
   </si>
   <si>
-    <t>Wed, 04/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/06/2025 - 00:00</t>
+    <t>Wed, 9 Apr 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 6 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Drivers and those responsible for the transport of live animals. Goals: Obtaining the Official Certificate of Competence for the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-transport-online</t>
   </si>
   <si>
     <t>How to increase the competitiveness of olive groves within the framework of sustainability</t>
   </si>
   <si>
-    <t>Thu, 04/03/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/03/2025 - 15:00</t>
+    <t>Thu, 3 Apr 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 3 Apr 2025 - 15:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro de Recepción de Visitantes de Córdoba. Plaza del Triunfo s/n. Córdoba.</t>
   </si>
   <si>
     <t>The Cajamar Foundation is organizing a key event for the olive sector, where the main challenges and opportunities facing this emblematic industry in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-increase-competitiveness-olive-groves-within-framework-sustainability</t>
   </si>
   <si>
     <t>Free training in digital skills related to Agricultural Engineering</t>
   </si>
   <si>
-    <t>Tue, 04/01/2025 - 00:00</t>
+    <t>Tue, 1 Apr 2025 - 00:00</t>
   </si>
   <si>
     <t>With a pre-registration period ending on February 7, the Council of Colleges of Agricultural Technical Engineers has launched a comprehensive…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-training-digital-skills-related-agricultural-engineering</t>
   </si>
   <si>
     <t>Farming and livestock farms: Production, innovation, advice and marketing (MOOC)</t>
   </si>
   <si>
-    <t>Wed, 12/31/2025 - 00:00</t>
+    <t>Wed, 31 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>MOOC</t>
   </si>
   <si>
     <t>Online, Continuing education</t>
   </si>
   <si>
     <t>The aim of this course is to provide an overview of the functioning of advisory systems within the framework of the latest CAP reform. The course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/farming-and-livestock-farms-production-innovation-advice-and-marketing-mooc</t>
   </si>
   <si>
     <t>MTD COURSE TO REDUCE THE ENVIRONMENTAL IMPACT ON PIG FARMS</t>
   </si>
   <si>
-    <t>Fri, 03/28/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/29/2025 - 00:00</t>
+    <t>Fri, 28 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 29 Apr 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Course validated as complementary training to access aid intended to encourage the incorporation of young people into the agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/mtd-course-reduce-environmental-impact-pig-farms</t>
   </si>
   <si>
     <t>Spanish AGROTECH Ecosystem. Business Challenges and Opportunities</t>
   </si>
   <si>
-    <t>Tue, 03/25/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/25/2025 - 18:30</t>
+    <t>Tue, 25 Mar 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Tue, 25 Mar 2025 - 18:30</t>
   </si>
   <si>
     <t>This webinar will showcase the information collected in the report "Mapping the Agrotech Ecosystem in Spain, 2024 ," prepared by ICEX-Invest in Spain…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/spanish-agrotech-ecosystem-business-challenges-and-opportunities</t>
   </si>
   <si>
     <t>USE OF BIOCIDAL PRODUCTS AUTHORIZED FOR USE BY PROFESSIONAL PERSONNEL, LIVESTOCK FIELD</t>
   </si>
   <si>
-    <t>Fri, 03/21/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/14/2025 - 00:00</t>
+    <t>Fri, 21 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 14 Apr 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: To all those people who in their work environment use biocides authorized for use by professional (non-specialized) personnel in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-biocidal-products-authorized-use-professional-personnel-livestock-field-0</t>
   </si>
   <si>
     <t>ANIMAL WELFARE ON LIVESTOCK FARMS ONLINE</t>
   </si>
   <si>
-    <t>Thu, 03/20/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/08/2025 - 00:00</t>
+    <t>Thu, 20 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 8 Apr 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Aimed at owners, farm workers, and anyone wishing to enter the livestock industry. Goals: Obtaining an animal welfare training…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-livestock-farms-online-0</t>
   </si>
   <si>
     <t>Sustainability and Precision Agriculture, Malagón</t>
   </si>
   <si>
-    <t>Tue, 03/11/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/11/2025 - 13:30</t>
+    <t>Tue, 11 Mar 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 11 Mar 2025 - 13:30</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Ciudad Real</t>
   </si>
   <si>
     <t>Centro de formación "Olivia" de Grupo Montes Norte - Malagón Ctra. Toledo N-401 – km.169 – Malagón (CR)</t>
   </si>
   <si>
     <t>Did you know that precision agriculture helps us to be more sustainable? GENERAL OBJECTIVES We live in times where the sustainability of our farms…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-and-precision-agriculture-malagon</t>
   </si>
   <si>
     <t>Valuation of ornamental trees and shrubs. Granada Standard 2020</t>
   </si>
   <si>
-    <t>Fri, 03/07/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/04/2025 - 14:00</t>
+    <t>Fri, 7 Mar 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 4 Apr 2025 - 14:00</t>
   </si>
   <si>
     <t>Aragón, País Vasco</t>
   </si>
   <si>
     <t>Araba/Álava, Zaragoza</t>
   </si>
   <si>
     <t>Zaragoza: Sede del COIAANPV   —-   Vitoria: Por confirmar</t>
   </si>
   <si>
     <t>Following the publication of the first version of the Standard in 1990, its first revision in 1999, a second revision in 2006, which was corrected in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/valuation-ornamental-trees-and-shrubs-granada-standard-2020</t>
   </si>
   <si>
     <t>IFS v8 Protocol Course: Contents and Certification Process</t>
   </si>
   <si>
-    <t>Mon, 03/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sun, 04/13/2025 - 00:00</t>
+    <t>Mon, 3 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 13 Apr 2025 - 00:00</t>
   </si>
   <si>
     <t>RECIPIENTS Food sector professionals, Production-Quality and Purchasing Directors, Specialized Consultants, Technicians assigned to carry out and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ifs-v8-protocol-course-contents-and-certification-process</t>
   </si>
   <si>
     <t>Online training sessions on carbon credits</t>
   </si>
   <si>
-    <t>Wed, 02/26/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 02/26/2025 - 17:30</t>
+    <t>Wed, 26 Feb 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Feb 2025 - 17:30</t>
   </si>
   <si>
     <t>Zoom</t>
   </si>
   <si>
     <t>Organised by the AgriRegenCarbon Project , the event focuses on the potential of carbon credits and their impact on the sustainability of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-training-sessions-carbon-credits</t>
   </si>
   <si>
     <t>Incidence and biological control of Thrips parvispinus and red spider. 2024/25 campaign</t>
   </si>
   <si>
-    <t>Wed, 02/26/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 02/26/2025 - 13:50</t>
+    <t>Wed, 26 Feb 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Feb 2025 - 13:50</t>
   </si>
   <si>
     <t>Edificio Cajamar. Avda. de la Innovación, 1 Edificio Cajamar. Autovía del Mediterráneo (A-7). Salida 460 Parque Científico -Tecnológico de Almería (PITA)</t>
   </si>
   <si>
     <t>Specialized face-to-face training that will address the incidence and biological control of Thrips parvispinus and red spider in the 2024/25 campaign…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incidence-and-biological-control-thrips-parvispinus-and-red-spider-202425-campaign</t>
   </si>
   <si>
     <t>Course on the design of efficient irrigation facilities in urban gardening</t>
   </si>
   <si>
-    <t>Wed, 02/12/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/26/2025 - 00:00</t>
+    <t>Wed, 12 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Mar 2025 - 00:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION The content of this course focuses on the design and sizing of irrigation systems that optimize the use of water in public…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-design-efficient-irrigation-facilities-urban-gardening</t>
   </si>
   <si>
     <t>Bioproduct development: from idea to market</t>
   </si>
   <si>
-    <t>Tue, 02/11/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/11/2025 - 14:00</t>
+    <t>Tue, 11 Feb 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Tue, 11 Feb 2025 - 14:00</t>
   </si>
   <si>
     <t>This webinar will explore the process of developing , evaluating and registering agricultural products . It will feature the participation of leaders…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/bioproduct-development-idea-market</t>
   </si>
   <si>
+    <t>Programme for young managers in the agri-food chain - Tomelloso</t>
+  </si>
+  <si>
+    <t>Tue, 11 Feb 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 1 Apr 2025 - 19:30</t>
+  </si>
+  <si>
+    <t>Instalaciones del IRIAF en Tomelloso Ctra. Toledo-Albacete, s/n.</t>
+  </si>
+  <si>
+    <t>GENERAL OBJECTIVES Improve the qualifications of professionals in the agri-food sector and improve the competitiveness of companies in the sector.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/programme-young-managers-agri-food-chain-tomelloso</t>
+  </si>
+  <si>
     <t>Course on intelligent machinery and robotics applied to agriculture</t>
   </si>
   <si>
-    <t>Tue, 02/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/13/2025 - 14:00</t>
+    <t>Thu, 13 Feb 2025 - 14:00</t>
   </si>
   <si>
     <t>The technological revolution is transforming agriculture through the implementation of intelligent machinery and robotics. It offers a comprehensive…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-intelligent-machinery-and-robotics-applied-agriculture</t>
   </si>
   <si>
-    <t>Programme for young managers in the agri-food chain - Tomelloso</t>
-[...11 lines deleted...]
-    <t>https://akisplataforma.es/en/training-courses/programme-young-managers-agri-food-chain-tomelloso</t>
+    <t>IBER: Hydraulic Modelling for Pond Classification</t>
+  </si>
+  <si>
+    <t>Mon, 3 Feb 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Feb 2025 - 19:00</t>
+  </si>
+  <si>
+    <t>This hydraulic modelling course with IBER is designed to provide the student with the tools and knowledge necessary to carry out simulations of…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/iber-hydraulic-modelling-pond-classification</t>
   </si>
   <si>
     <t>III In-person training course on “Organic production”</t>
   </si>
   <si>
-    <t>Mon, 02/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/25/2025 - 20:00</t>
+    <t>Tue, 25 Feb 2025 - 20:00</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV en La Grajera (Logroño).</t>
   </si>
   <si>
     <t>Within the I Strategic Plan for Organic Production in La Rioja , the Ministry of Agriculture, Livestock, Rural World and Environment and the Council…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iii-person-training-course-organic-production</t>
   </si>
   <si>
-    <t>IBER: Hydraulic Modelling for Pond Classification</t>
-[...10 lines deleted...]
-  <si>
     <t>Introduction to artificial intelligence for the food sector</t>
   </si>
   <si>
-    <t>Fri, 01/31/2025 - 00:00</t>
+    <t>Fri, 31 Jan 2025 - 00:00</t>
   </si>
   <si>
     <t>Learn how to apply Artificial Intelligence in your daily life Create specific procedures, extract what you need from a new regulation or verify the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-artificial-intelligence-food-sector</t>
   </si>
   <si>
     <t>Introduction to collaborative innovation project management course</t>
   </si>
   <si>
-    <t>Tue, 01/28/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Wed, 01/29/2025 - 14:30</t>
+    <t>Tue, 28 Jan 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Wed, 29 Jan 2025 - 14:30</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV, Finca La Grajera, Logroño.</t>
   </si>
   <si>
     <t>The Department of Agriculture, Livestock, Rural World and Environment of the Government of La Rioja is organizing an introductory course on the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-collaborative-innovation-project-management-course</t>
   </si>
   <si>
     <t>New production and management techniques in pomegranate</t>
   </si>
   <si>
-    <t>Tue, 01/21/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 01/21/2025 - 18:00</t>
+    <t>Tue, 21 Jan 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 Jan 2025 - 18:00</t>
   </si>
   <si>
     <t>Free webinar on new production and management techniques for pomegranates, a fruit tree with great productive potential and adaptability. During this…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-production-and-management-techniques-pomegranate</t>
   </si>
   <si>
     <t>GlobalGAP (IFA) v.6 protocol course. Fruits and vegetables: Contents and certification processes OPEN ENROLLMENT</t>
   </si>
   <si>
-    <t>Mon, 01/20/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/28/2025 - 00:00</t>
+    <t>Mon, 20 Jan 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Feb 2025 - 00:00</t>
   </si>
   <si>
     <t>This training activity is aimed at ACQUIRING THE NECESSARY KNOWLEDGE AND KEYS TO THE GLOBALG.AP IFA SCHEME, version 6 and OBTAINING THE NECESSARY…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/globalgap-ifa-v6-protocol-course-fruits-and-vegetables-contents-and-certification</t>
   </si>
   <si>
     <t>Online seminar for technicians and advisors. aGROSlab Agricultural Exploitation Notebook.</t>
   </si>
   <si>
-    <t>Fri, 01/17/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 01/17/2025 - 10:30</t>
+    <t>Fri, 17 Jan 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Jan 2025 - 10:30</t>
   </si>
   <si>
     <t>Seminar for Technicians and Advisors in Integrated Pest Management in which to learn the main functionalities of the aGROSlab Operating Notebook. For…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-seminar-technicians-and-advisors-agroslab-agricultural-exploitation</t>
   </si>
   <si>
     <t>GoNexus Winter School: Shaping the WEFE Nexus for a Sustainable Future</t>
   </si>
   <si>
-    <t>Wed, 01/15/2025 - 15:00</t>
-[...5 lines deleted...]
-    <t>A unique course on advanced integrated resource management strategies within the framework of the GoNexus project. Online mode open until January 13…</t>
+    <t>Wed, 15 Jan 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Jan 2025 - 14:00</t>
+  </si>
+  <si>
+    <t>A unique course on advanced integrated resource management strategies within the framework of the GoNexus project. Online mode open until January 13,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/gonexus-winter-school-shaping-wefe-nexus-sustainable-future</t>
   </si>
   <si>
     <t>The CHALLENGE in the Treatment Sector: regulations and tools aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 12/20/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/20/2024 - 10:00</t>
+    <t>Fri, 20 Dec 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 20 Dec 2024 - 10:00</t>
   </si>
   <si>
     <t>The CHALLENGE in the Treatments Sector is regulated by Royal Decree 285/2021 , which has meant a relevant change in the situation of the distribution…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/challenge-treatment-sector-regulations-and-tools-agroslab</t>
   </si>
   <si>
     <t>Use artificial intelligence to generate content for your social networks</t>
   </si>
   <si>
-    <t>Tue, 12/17/2024 - 09:30</t>
+    <t>Tue, 17 Dec 2024 - 09:30</t>
   </si>
   <si>
     <t>WEBINAR</t>
   </si>
   <si>
     <t>Artificial Intelligence (AI) tools can help us both in generating content for networks and in dynamically managing its publication and organization.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-artificial-intelligence-generate-content-your-social-networks</t>
   </si>
   <si>
     <t>Workshop on Satellite Remote Sensing in Agriculture: NDVI and NDMI Indices</t>
   </si>
   <si>
-    <t>Fri, 12/13/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/13/2024 - 14:00</t>
+    <t>Fri, 13 Dec 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 13 Dec 2024 - 14:00</t>
   </si>
   <si>
     <t>In this workshop on Satellite Remote Sensing in Agriculture we present the new module of our aGROSlab Digital Agricultural Ecosystem platform. The…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/workshop-satellite-remote-sensing-agriculture-ndvi-and-ndmi-indices</t>
   </si>
   <si>
     <t>Course: CAP: Management of aid and phytosanitary products-24</t>
   </si>
   <si>
-    <t>Thu, 12/12/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/12/2024 - 14:00</t>
+    <t>Thu, 12 Dec 2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Thu, 12 Dec 2024 - 14:00</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>VILLAVA/ATARRABIA</t>
   </si>
   <si>
     <t>AIM Train attendees to use the sga@pp application for CAP Aid Management; and inform them of their obligations under the CAP regarding the use of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-cap-management-aid-and-phytosanitary-products-24</t>
   </si>
   <si>
     <t>Webinar: EU-FARMBOOK “The place to store your materials with a practical approach”</t>
   </si>
   <si>
-    <t>Thu, 12/12/2024 - 10:00</t>
+    <t>Thu, 12 Dec 2024 - 10:00</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>Webinar organised within the framework of the European project EU-FarmBook , which will be held on December 12. This event is organised by the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/webinar-eu-farmbook-place-store-your-materials-practical-approach</t>
   </si>
   <si>
     <t>Precision Agriculture applied to priority crops in the Region.</t>
   </si>
   <si>
-    <t>Wed, 12/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/04/2024 - 14:00</t>
+    <t>Wed, 4 Dec 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 4 Dec 2024 - 14:00</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>Zamora, Concesión de Agrícola Noroeste – Ctra. Gijón-Sevilla Km. 274</t>
   </si>
   <si>
     <t>This course aims to train participants in the use of advanced digital tools to optimize the production of key crops in the regional agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-applied-priority-crops-region</t>
   </si>
   <si>
     <t>Handler of phytosanitary products. Basic level. Buñuel.</t>
   </si>
   <si>
-    <t>Tue, 12/03/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/18/2024 - 00:00</t>
+    <t>Tue, 3 Dec 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 18 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Buñuel</t>
   </si>
   <si>
     <t>Addressed to: FACE-TO-FACE SESSION AND EXAM ON DECEMBER 18 IN ZARAGOZA Auxiliary personnel for land and air treatments, including non-agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/handler-phytosanitary-products-basic-level-bunuel</t>
   </si>
   <si>
     <t>Vegetative covers in woody crops. Keys to their implementation and development within the framework of the CAP eco-regimes</t>
   </si>
   <si>
-    <t>Wed, 11/27/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/28/2024 - 00:00</t>
+    <t>Wed, 27 Nov 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 28 Nov 2024 - 00:00</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>Centro Barrax Rural Innovation Hub (Barrax)</t>
   </si>
   <si>
     <t>In this two-day, in-person, specialized training course, attendees will have the opportunity to gain a deeper understanding of plant cover in woody…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/vegetative-covers-woody-crops-keys-their-implementation-and-development-within</t>
   </si>
   <si>
     <t>Precision agriculture day</t>
   </si>
   <si>
-    <t>Tue, 11/26/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/26/2024 - 14:00</t>
+    <t>Tue, 26 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 26 Nov 2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Las Torres. Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
     <t>5-hour technical session in which the following contents will be addressed: Precision Agriculture concept and aid for the acquisition of equipment…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture-day</t>
   </si>
   <si>
     <t>“Smart rural” intensive training program</t>
   </si>
   <si>
-    <t>Thu, 11/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/28/2024 - 12:00</t>
+    <t>Thu, 21 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 28 Nov 2024 - 12:00</t>
   </si>
   <si>
     <t>The aim of the online intensive training programme is to train agents as key drivers in the strategic and methodological processes for the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-rural-intensive-training-program</t>
   </si>
   <si>
     <t>Integration of sensors in the agri-food industry 4.0</t>
   </si>
   <si>
-    <t>Wed, 11/20/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/22/2024 - 14:00</t>
+    <t>Wed, 20 Nov 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 Nov 2024 - 14:00</t>
   </si>
   <si>
     <t>Registration for this course is open until November 4th. Students will have the opportunity to learn both the appropriate operating procedures and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/integration-sensors-agri-food-industry-40</t>
   </si>
   <si>
     <t>Course on Marketing Organic Production</t>
   </si>
   <si>
-    <t>Tue, 11/12/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/26/2024 - 20:00</t>
+    <t>Tue, 12 Nov 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 26 Nov 2024 - 20:00</t>
   </si>
   <si>
     <t>La Grajera (Logroño).</t>
   </si>
   <si>
     <t>As part of the 1st Strategic Plan for Organic Production in La Rioja, the Ministry of Agriculture, Livestock, Rural World and Environment , together…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-marketing-organic-production</t>
   </si>
   <si>
     <t>Sustainable management of waste and by-products in the dairy industry</t>
   </si>
   <si>
-    <t>Mon, 11/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/03/2024 - 18:00</t>
+    <t>Mon, 4 Nov 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 3 Dec 2024 - 18:00</t>
   </si>
   <si>
     <t>40-hour theoretical and practical online training that addresses the management of waste and by-products in the dairy industry. Content Introduction…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-management-waste-and-products-dairy-industry</t>
   </si>
   <si>
     <t>Application of new technologies for efficient water management in the Galician agricultural sector</t>
   </si>
   <si>
-    <t>Wed, 10/30/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Sun, 11/17/2024 - 19:30</t>
+    <t>Wed, 30 Oct 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Sun, 17 Nov 2024 - 19:30</t>
   </si>
   <si>
     <t>Coruña, A, Lugo</t>
   </si>
   <si>
     <t>Lugo y A Coruña</t>
   </si>
   <si>
     <t>Organized within the framework of the EDIH DATAlife project , this new training aimed at the agri-food sector will combine theoretical sessions ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/application-new-technologies-efficient-water-management-galician-agricultural</t>
   </si>
   <si>
     <t>Predictive systems for water and energy management in irrigation</t>
   </si>
   <si>
-    <t>Tue, 10/29/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 10/31/2024 - 14:00</t>
+    <t>Tue, 29 Oct 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 31 Oct 2024 - 14:00</t>
   </si>
   <si>
     <t>This 21-hour in-person course expands on the concepts and tools taught in the previous course, "Data Analysis, Optimization and Deep Learning with…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/predictive-systems-water-and-energy-management-irrigation</t>
   </si>
   <si>
     <t>Environmental assessment and mitigation of dairy and meat systems in sheep and goats in CLM</t>
   </si>
   <si>
-    <t>Tue, 10/22/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/23/2024 - 14:00</t>
+    <t>Tue, 22 Oct 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>Wed, 23 Oct 2024 - 14:00</t>
   </si>
   <si>
     <t>On October 22 and 23 , from 12:00 to 14:00 , a virtual course on the effects of climate change on the management of sheep and goat farms will be held…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/environmental-assessment-and-mitigation-dairy-and-meat-systems-sheep-and-goats-clm</t>
   </si>
   <si>
     <t>Sustainable use of biostimulants to increase production</t>
   </si>
   <si>
-    <t>Thu, 10/03/2024 - 11:45</t>
-[...2 lines deleted...]
-    <t>Thu, 10/03/2024 - 14:00</t>
+    <t>Thu, 3 Oct 2024 - 11:45</t>
+  </si>
+  <si>
+    <t>Thu, 3 Oct 2024 - 14:00</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar | Paraje las Palmerillas, 25, 04710 El Ejido, Almería.</t>
   </si>
   <si>
     <t>Biostimulants play an increasingly important role in today's agriculture. At this in-person conference, the results obtained from the application of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainable-use-biostimulants-increase-production</t>
   </si>
   <si>
     <t>Irrigation management through IoT technologies</t>
   </si>
   <si>
-    <t>Tue, 10/01/2024 - 10:00</t>
+    <t>Tue, 1 Oct 2024 - 10:00</t>
   </si>
   <si>
     <t>This 21-hour in-person course will comprehensively address precision irrigation, its architecture, and the set of sensors involved . In addition,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/irrigation-management-through-iot-technologies</t>
   </si>
   <si>
     <t>Use of digital technology in the agricultural sector (Advanced)</t>
   </si>
   <si>
-    <t>Tue, 10/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/30/2024 - 00:00</t>
+    <t>Tue, 1 Oct 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 30 Oct 2024 - 00:00</t>
   </si>
   <si>
     <t>30-hour online course to obtain the advanced knowledge necessary to interact more quickly and safely with the administration, as well as to improve…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-digital-technology-agricultural-sector-advanced</t>
   </si>
   <si>
     <t>Technical workshop: Mushroom demonstration fields</t>
   </si>
   <si>
-    <t>Fri, 09/27/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/27/2024 - 12:30</t>
+    <t>Fri, 27 Sep 2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Sep 2024 - 12:30</t>
   </si>
   <si>
     <t>Centro Tecnológico de Investigación del Champiñón (CTICH). Carretera Calahorra, km. 4. Autol. La Rioja.</t>
   </si>
   <si>
     <t>On September 27 , from 11:00 to 12:30 , a technical conference will be held at the Mushroom Research Technology Center (CTICH) , located on Carretera…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-workshop-mushroom-demonstration-fields</t>
   </si>
   <si>
     <t>Defining a Minimum Viable Data Space</t>
   </si>
   <si>
-    <t>Fri, 09/27/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/27/2024 - 14:00</t>
+    <t>Fri, 27 Sep 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 27 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Pontevedra</t>
   </si>
   <si>
     <t>GRADIANT. Estrada do Vilar, 56-58, Lavadores, 36214 Vigo, Pontevedra.</t>
   </si>
   <si>
     <t>Cross-curricular face-to-face training taught in English that will address the following aspects with a participatory and practical approach:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/defining-minimum-viable-data-space</t>
   </si>
   <si>
     <t>Entrepreneurship in rural areas, through RedPAC</t>
   </si>
   <si>
-    <t>Tue, 09/24/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/07/2024 - 20:00</t>
+    <t>Tue, 24 Sep 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 7 Nov 2024 - 20:00</t>
   </si>
   <si>
     <t>Until September 9, the registration period has opened for two new editions of the   Distance learning course (streaming) : “Entrepreneurship in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/entrepreneurship-rural-areas-through-redpac</t>
   </si>
   <si>
     <t>Management and governance of data spaces</t>
   </si>
   <si>
-    <t>Thu, 09/19/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/19/2024 - 14:00</t>
+    <t>Thu, 19 Sep 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Cross- curricular training in which, with a combination of theoretical presentations, practical case studies and interactive discussions, the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-and-governance-data-spaces</t>
   </si>
   <si>
     <t>Benefits of the association of green peas (mycorrhiza) and the cultivation of young pear trees in organic farming</t>
   </si>
   <si>
-    <t>Tue, 09/17/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>Tue, 09/17/2024 - 13:00</t>
+    <t>Tue, 17 Sep 2024 - 12:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Sep 2024 - 13:00</t>
   </si>
   <si>
     <t>Parcelas 158, 159. Polígono 4. Nalda.</t>
   </si>
   <si>
     <t>Organised by Gabriel Fabón and Clean-Biotec , with the collaboration of the Agriculture department of the Government of La Rioja, the MAPA and the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/benefits-association-green-peas-mycorrhiza-and-cultivation-young-pear-trees</t>
   </si>
   <si>
     <t>Course on the implementation of the UNE-EN ISO/IEC 17025:2017 standard for the technical competence of testing and calibration laboratories</t>
   </si>
   <si>
-    <t>Tue, 09/17/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/19/2024 - 18:00</t>
+    <t>Tue, 17 Sep 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Sep 2024 - 18:00</t>
   </si>
   <si>
     <t>Sin determinar.</t>
   </si>
   <si>
     <t>In person, Blended learning</t>
   </si>
   <si>
     <t>Course for the implementation of the UNE-EN ISO/IEC 17025:2017 standard for the technical competence of testing and calibration laboratories From…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-implementation-une-isoiec-170252017-standard-technical-competence-testing</t>
   </si>
   <si>
     <t>Data collection and integration</t>
   </si>
   <si>
-    <t>Thu, 09/12/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/12/2024 - 14:00</t>
+    <t>Thu, 12 Sep 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 12 Sep 2024 - 14:00</t>
   </si>
   <si>
     <t>Cross-cutting training, with multiple and practical applications in the agricultural and livestock sector, in which the following topics will be…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/data-collection-and-integration</t>
   </si>
   <si>
     <t>Digitalization of the management of agricultural and livestock farms</t>
   </si>
   <si>
-    <t>Tue, 09/10/2024 - 10:30</t>
-[...2 lines deleted...]
-    <t>Tue, 09/10/2024 - 14:30</t>
+    <t>Tue, 10 Sep 2024 - 10:30</t>
+  </si>
+  <si>
+    <t>Tue, 10 Sep 2024 - 14:30</t>
   </si>
   <si>
     <t>AGACA C/ Tomiño, 22, 15704, Santiago De Compostela (A Coruña)</t>
   </si>
   <si>
     <t>In-person course that will include theoretical sessions that will address the requirements and regulatory changes linked to digital tools in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitalization-management-agricultural-and-livestock-farms</t>
   </si>
   <si>
     <t>IoT and cybersecurity in rural environments: trends and good practices</t>
   </si>
   <si>
-    <t>Wed, 07/17/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Fri, 07/19/2024 - 14:00</t>
+    <t>Wed, 17 Jul 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Fri, 19 Jul 2024 - 14:00</t>
   </si>
   <si>
     <t>Ponferrada. Castilla y León.</t>
   </si>
   <si>
-    <t>Online, In person</t>
-[...1 lines deleted...]
-  <si>
     <t>The use of technologies such as IoT and artificial intelligence in environments such as agriculture , heritage conservation or the generation of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iot-and-cybersecurity-rural-environments-trends-and-good-practices</t>
   </si>
   <si>
     <t>How to fill out the digital operating notebook</t>
   </si>
   <si>
-    <t>Wed, 07/17/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/17/2024 - 12:00</t>
+    <t>Wed, 17 Jul 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 17 Jul 2024 - 12:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>3-hour practical webinar that explains how to complete the new digital notebook for agricultural holdings and how to integrate it into the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-fill-out-digital-operating-notebook</t>
   </si>
   <si>
     <t>Sustainability and food systems</t>
   </si>
   <si>
-    <t>Thu, 07/11/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Sat, 07/13/2024 - 13:30</t>
+    <t>Thu, 11 Jul 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Sat, 13 Jul 2024 - 13:30</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>CA UNED  Illes Balears. MENORCA.</t>
   </si>
   <si>
     <t>From a multidisciplinary perspective, the relationship between Biosphere Reserves as territories will be discussed, whose objective is to harmonize…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-and-food-systems</t>
   </si>
   <si>
     <t>Saving energy in the agri-food industry through the use of data</t>
   </si>
   <si>
-    <t>Fri, 06/28/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/28/2024 - 13:00</t>
+    <t>Fri, 28 Jun 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Jun 2024 - 13:00</t>
   </si>
   <si>
     <t>3-hour webinar aimed at meeting key players and experts to reveal the most important points of the energy transition through data . Data, IoT and AI…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/saving-energy-agri-food-industry-through-use-data-0</t>
   </si>
   <si>
     <t>Improving business competitiveness</t>
   </si>
   <si>
-    <t>Wed, 06/26/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/27/2024 - 20:00</t>
+    <t>Wed, 26 Jun 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Jun 2024 - 20:00</t>
   </si>
   <si>
     <t>Coop. Santiago Apóstol, Montealegre del Castillo (AB) C. del Capataz Santiago Gómez Nogurón, 91, 02650 Montealegre del Castillo, Albacete.</t>
   </si>
   <si>
     <t>Course organised to provide members of the Governing Councils with tools, knowledge and skills to improve their professionalism and facilitate the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/improving-business-competitiveness</t>
   </si>
   <si>
     <t>Eco-regimes oriented to grassland surfaces</t>
   </si>
   <si>
-    <t>Tue, 06/25/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 06/27/2024 - 20:30</t>
+    <t>Tue, 25 Jun 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 27 Jun 2024 - 20:30</t>
   </si>
   <si>
     <t>Online training activity lasting 12 hours, which addresses the improvement of management and sustainability of pasture surfaces and expands on…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/eco-regimes-oriented-grassland-surfaces</t>
   </si>
   <si>
     <t>Precision Agriculture</t>
   </si>
   <si>
-    <t>Tue, 06/18/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/20/2024 - 14:00</t>
+    <t>Tue, 18 Jun 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Jun 2024 - 14:00</t>
   </si>
   <si>
     <t>This 21-hour course introduces the use and interpretation of data from sensors on board machinery used in the agricultural sector and its management…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/precision-agriculture</t>
   </si>
   <si>
     <t>Oil mill technician</t>
   </si>
   <si>
-    <t>Tue, 06/04/2024 - 16:30</t>
+    <t>Tue, 4 Jun 2024 - 16:30</t>
   </si>
   <si>
     <t>Sala de formación de Eurocaja Rural, C/Méjico, 2. Toledo</t>
   </si>
   <si>
     <t>40-hour theoretical and practical course for the professionalization and optimization of olive oil mill management and the processes for obtaining…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/oil-mill-technician</t>
   </si>
   <si>
     <t>Drone piloting</t>
   </si>
   <si>
-    <t>Tue, 06/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 07/30/2024 - 20:00</t>
+    <t>Tue, 4 Jun 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 Jul 2024 - 20:00</t>
   </si>
   <si>
     <t>Por determinar</t>
   </si>
   <si>
     <t>The 80-hour theoretical-practical course, predominantly online, is part of the "FADEMUR VUELA EN GALICIA" drone piloting training itinerary of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/drone-piloting</t>
   </si>
   <si>
     <t>Specialized training in CAP 2023-2027</t>
   </si>
   <si>
-    <t>Tue, 05/28/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 06/26/2024 - 15:00</t>
+    <t>Tue, 28 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>30-hour course with content related to the CAP 2023-2027 and the Strategic Plan CAP STRATEGIC PLAN (PEPAC) CAP 2023-2027 REINFORCED CONDITIONALITY…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-cap-2023-2027</t>
   </si>
   <si>
     <t>Development of digital solutions for the livestock sector</t>
   </si>
   <si>
-    <t>Mon, 05/27/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/29/2024 - 14:00</t>
+    <t>Mon, 27 May 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 29 May 2024 - 14:00</t>
   </si>
   <si>
     <t>In this 21-hour face-to-face course, you will learn the concepts and techniques of precision livestock farming and will critically review the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/development-digital-solutions-livestock-sector</t>
   </si>
   <si>
     <t>Introduction to organic farming</t>
   </si>
   <si>
-    <t>Mon, 05/20/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/30/2024 - 20:00</t>
+    <t>Mon, 20 May 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 May 2024 - 20:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>OCA VILLENA Poetisa Elena Montiel, s/n 03400 VILLENA (ALICANTE)</t>
   </si>
   <si>
     <t>Theoretical-practical course in which the principles, practices and various aspects related to organic farming are learned: regulations,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-organic-farming-0</t>
   </si>
   <si>
     <t>Profitability and sustainability in the dairy sector</t>
   </si>
   <si>
-    <t>Mon, 05/20/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/21/2024 - 20:00</t>
+    <t>Mon, 20 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 May 2024 - 20:00</t>
   </si>
   <si>
     <t>Course of the continuing training plan for rural technicians of the Ministry of Agriculture, Fisheries and Food (MAPA) MAP TRAINING | COURSE CALENDAR…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/profitability-and-sustainability-dairy-sector</t>
   </si>
   <si>
     <t>Pest control in organic farming</t>
   </si>
   <si>
-    <t>Thu, 05/16/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/16/2024 - 20:00</t>
+    <t>Thu, 16 May 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 May 2024 - 20:00</t>
   </si>
   <si>
     <t>VIVERO FORESTAL SANTA FAZ CTRA.VALENCIA-ALICANTE,KM. 86,4 03559 SAN JUAN DE ALICANTE (ALICANTE)</t>
   </si>
   <si>
     <t>Technical course on plant health in organic farming and pests of the main crops in the area PROGRAM | REGISTRATION and CONTACT, EEA Elx . tel.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pest-control-organic-farming</t>
   </si>
   <si>
     <t>Basic organic horticulture</t>
   </si>
   <si>
-    <t>Tue, 05/14/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 06/25/2024 - 19:30</t>
+    <t>Tue, 14 May 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 25 Jun 2024 - 19:30</t>
   </si>
   <si>
     <t>Xemein hiribidea, 12 - MARKINA-XEMEIN - BIZKAIA</t>
   </si>
   <si>
     <t>Theoretical-practical course with general training on the basic concepts necessary to start a horticultural company: plot preparation for planting,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-organic-horticulture</t>
   </si>
   <si>
     <t>How new technologies impact food production</t>
   </si>
   <si>
-    <t>Thu, 05/09/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 05/09/2024 - 13:30</t>
+    <t>Thu, 9 May 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 9 May 2024 - 13:30</t>
   </si>
   <si>
     <t>Av. Primero de Mayo, s/n, 30006 Murcia</t>
   </si>
   <si>
     <t>In-person meeting that explores new technologies in food production, highlighting collaboration between companies and technology centers to promote…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-new-technologies-impact-food-production</t>
   </si>
   <si>
     <t>Denominations of origin with Mediterranean influence</t>
   </si>
   <si>
-    <t>Wed, 05/08/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/23/2024 - 20:00</t>
+    <t>Wed, 8 May 2024 - 19:00</t>
+  </si>
+  <si>
+    <t>Thu, 23 May 2024 - 20:00</t>
   </si>
   <si>
     <t>10-hour online course in which you learn about the conditions of climate, soil and cultural traditions regarding winemaking from Empordà to the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/denominations-origin-mediterranean-influence</t>
   </si>
   <si>
     <t>Spanish insular vine varieties and foreign varieties from Spain</t>
   </si>
   <si>
-    <t>Wed, 05/08/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Sun, 05/23/2004 - 11:00</t>
+    <t>Wed, 8 May 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Sun, 23 May 2004 - 11:00</t>
   </si>
   <si>
     <t>10-hour online course in which you learn about the foreign varieties that have been able to establish themselves in Spain and offer quality wines,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/spanish-insular-vine-varieties-and-foreign-varieties-spain</t>
   </si>
   <si>
     <t>Cooperation and support networks for the peasantry</t>
   </si>
   <si>
-    <t>Tue, 05/07/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/07/2024 - 20:00</t>
+    <t>Tue, 7 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 7 Jun 2024 - 20:00</t>
   </si>
   <si>
     <t>20-hour course to promote small producers, agricultural and agri-food projects to group together to make their productive projects viable through…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cooperation-and-support-networks-peasantry</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/16/2024 - 13:30</t>
+    <t>Mon, 6 May 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Thu, 16 May 2024 - 13:30</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>MANCOMUNIDAD ESPADÁN-MIJARES, AV. DE CASTELLÓN, Nº 6, 12221 TALES (CASTELLON)</t>
   </si>
   <si>
     <t>Theoretical-practical course in which the principles, practices and various aspects related to organic farming are learned. PROGRAM | REGISTRATION…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-organic-farming-1</t>
   </si>
   <si>
     <t>Sensory analysis of virgin olive oil</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>Fri, 05/10/2024 - 19:30</t>
+    <t>Mon, 6 May 2024 - 16:30</t>
+  </si>
+  <si>
+    <t>Fri, 10 May 2024 - 19:30</t>
   </si>
   <si>
     <t>15-hour course to qualify olive oil sector professionals in the sensory evaluation of virgin olive oils. The objectives of the course are to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sensory-analysis-virgin-olive-oil</t>
   </si>
   <si>
     <t>Implementation of organic gardens for personal consumption</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 05/08/2024 - 21:00</t>
+    <t>Mon, 6 May 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 8 May 2024 - 21:00</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>CENTRO DE INVESTIGACIÓN AGROFORESTAL DE ALBALADEJITO.  Carretera Toledo-Cuenca Km 174. Cuenca</t>
   </si>
   <si>
     <t>15-hour course covering aspects relating to organic production. REGISTRATION until May 2 | CONTACT, iriaf.albaladejito.formacion@jccm.es</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/implementation-organic-gardens-personal-consumption</t>
   </si>
   <si>
     <t>Animal welfare in poultry farming</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Finca experimental INTIASA Cadreita</t>
   </si>
   <si>
     <t>Course to train attendees to apply the rules of the Royal Decree on poultry management: regulations, animal welfare, morphology and physiology,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-poultry-farming</t>
   </si>
   <si>
     <t>Organic production for technical consultants and auditors</t>
   </si>
   <si>
-    <t>Mon, 05/06/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/07/2024 - 11:30</t>
+    <t>Mon, 6 May 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 May 2024 - 11:30</t>
   </si>
   <si>
     <t>Sala de seminarios del edificio administrativo de La Grajera</t>
   </si>
   <si>
     <t>This 10-hour face-to-face course aims to deepen knowledge about the regulations applicable to organic production, as well as its control and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-technical-consultants-and-auditors</t>
   </si>
   <si>
     <t>New methodologies applied to irrigation: drones and bim *PENDING DATE*</t>
   </si>
   <si>
-    <t>Wed, 05/01/2024 - 09:00</t>
+    <t>Wed, 1 May 2024 - 09:00</t>
   </si>
   <si>
     <t>Course of the continuing training plan for rural technicians of the Ministry of Agriculture, Fisheries and Food (MAPA) MAP TRAINING</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-methodologies-applied-irrigation-drones-and-bim-pending-date</t>
   </si>
   <si>
     <t>Food shelf life</t>
   </si>
   <si>
-    <t>Mon, 04/29/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/30/2024 - 13:00</t>
+    <t>Mon, 29 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>CNTA course for the acquisition of the necessary knowledge about the methodologies to be applied in the study of the shelf life of foods from the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-shelf-life</t>
   </si>
   <si>
     <t>Ecoregimes oriented to woody crops: spontaneous or sown plant covers and inert covers made from pruning remains</t>
   </si>
   <si>
-    <t>Tue, 04/30/2024 - 20:00</t>
+    <t>Tue, 30 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Course of the continuing training plan for rural technicians of the Ministry of Agriculture, Fisheries and Food (MAPA) MAP TRAINING | COURSE CALENDAR</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecoregimes-oriented-woody-crops-spontaneous-or-sown-plant-covers-and-inert-covers</t>
   </si>
   <si>
     <t>Food labeling in Europe: nutritional and health declaration</t>
   </si>
   <si>
-    <t>Thu, 04/25/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/25/2024 - 11:00</t>
+    <t>Thu, 25 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Apr 2024 - 11:00</t>
   </si>
   <si>
     <t>CNTA course to learn about the legislation applicable to nutritional and health claims in Europe and learn to identify and justify the claims that…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-labeling-europe-nutritional-and-health-declaration</t>
   </si>
   <si>
     <t>Localized irrigation update sessions</t>
   </si>
   <si>
-    <t>Tue, 04/23/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/25/2024 - 19:00</t>
+    <t>Tue, 23 Apr 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Apr 2024 - 19:00</t>
   </si>
   <si>
     <t>ESTACIÓN EXPERIMENTAL AGRARIA CV-20 Km 3 (Carretera Vila-real-Onda) 12540 VILA-REAL (CASTELLON)</t>
   </si>
   <si>
     <t>Course in which the basic concepts of water dynamics in the soil, the determination of irrigation needs, applied digitalization, water saving…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/localized-irrigation-update-sessions</t>
   </si>
   <si>
     <t>Management and Control of Food Quality</t>
   </si>
   <si>
-    <t>Thu, 04/18/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/20/2024 - 15:00</t>
+    <t>Thu, 18 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>Edificio FEUGA. Rúa Lope Gómez de Marzoa s/n (Campus Vida). 15705. Santiago de Compostela</t>
   </si>
   <si>
     <t>This 60-hour in-person course pursues specialization in food safety in order to be able to perform functions of development, implementation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-and-control-food-quality</t>
   </si>
   <si>
     <t>Appellations of origin with continental influence</t>
   </si>
   <si>
-    <t>Wed, 04/17/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/07/2024 - 20:00</t>
+    <t>Wed, 17 Apr 2024 - 19:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 May 2024 - 20:00</t>
   </si>
   <si>
     <t>10-hour online course in which you will learn the variety of continental and transitional climates that occur in the interior of the Iberian…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/appellations-origin-continental-influence</t>
   </si>
   <si>
     <t>Warm Climate Vine Varieties</t>
   </si>
   <si>
-    <t>Wed, 04/17/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/07/2024 - 11:00</t>
+    <t>Wed, 17 Apr 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 May 2024 - 11:00</t>
   </si>
   <si>
     <t>10-hour online course in which you learn about the special characteristics and biological adaptation of grape varieties from Mediterranean climate…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/warm-climate-vine-varieties</t>
   </si>
   <si>
     <t>Food legislation: FSSC 22000 v6</t>
   </si>
   <si>
-    <t>Tue, 04/16/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/17/2024 - 13:00</t>
+    <t>Tue, 16 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 17 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>This CNTA course arises to help companies that are taking their first steps in implementing this food safety standard and want to have an overview of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-legislation-fssc-22000-v6</t>
   </si>
   <si>
     <t>Fruit and vegetable manipulator</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 22:00</t>
+    <t>Mon, 15 Apr 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 22:00</t>
   </si>
   <si>
     <t>Alguazas, Murcia</t>
   </si>
   <si>
     <t>10-hour in-person course that teaches current legislation on the safety and health of food intended for the final consumer and the correct and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-and-vegetable-manipulator</t>
   </si>
   <si>
     <t>Development of New Food Products</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/17/2024 - 15:00</t>
+    <t>Mon, 15 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 17 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>The general objective of the 60-hour in-person course is to provide knowledge, skills and tools necessary to understand and apply innovation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/development-new-food-products</t>
   </si>
   <si>
     <t>Dairy Technology</t>
   </si>
   <si>
-    <t>Fri, 04/12/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 06/21/2024 - 15:00</t>
+    <t>Fri, 12 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 21 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>The objective of the 60-hour in-person course is to promote knowledge about the quality of milk, its structure and its composition, fundamental…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/dairy-technology</t>
   </si>
   <si>
     <t>The Role of the Expert in Combined Agricultural Insurance: A Key Piece in the Protection of the Agricultural Sector</t>
   </si>
   <si>
-    <t>Thu, 04/11/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/11/2024 - 13:15</t>
+    <t>Thu, 11 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Apr 2024 - 13:15</t>
   </si>
   <si>
     <t>Salón de Actos del Ministerio de Agricultura, Pesca y Alimentación, Madrid</t>
   </si>
   <si>
     <t>Technical conference on agricultural insurance with the participation of public institutions and expert experts. PROGRAM | REGISTRATIONS</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/role-expert-combined-agricultural-insurance-key-piece-protection-agricultural</t>
   </si>
   <si>
     <t>New obligations in fertilization</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/18/2024 - 13:00</t>
+    <t>Wed, 10 Apr 2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Apr 2024 - 13:00</t>
   </si>
   <si>
     <t>The implications that the new legislation has for the fertilization of crop fields will be discussed: Royal Decree 1051/2022, of December 27, which…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-obligations-fertilization</t>
   </si>
   <si>
     <t>Application of energy efficiency and sustainability methodologies in the use of water for irrigation</t>
   </si>
   <si>
-    <t>Wed, 04/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/11/2024 - 20:00</t>
+    <t>Wed, 10 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>In recent years, energy efficiency methodologies, such as photovoltaics and others, have been applied, as well as water use from a sustainable point…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/application-energy-efficiency-and-sustainability-methodologies-use-water</t>
   </si>
   <si>
     <t>Labeling of foods of animal origin</t>
   </si>
   <si>
-    <t>Thu, 06/20/2024 - 20:00</t>
-[...2 lines deleted...]
-    <t>50-hour online course in which the specific aspects of labeling of all products of animal origin will be covered: labeling of meat and meat products…</t>
+    <t>Thu, 20 Jun 2024 - 20:00</t>
+  </si>
+  <si>
+    <t>50-hour online course in which the specific aspects of labeling of all products of animal origin will be covered: labeling of meat and meat products,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/labeling-foods-animal-origin</t>
   </si>
   <si>
     <t>Vegetable covers in vineyard. Keys for its implementation and development within the framework of the CAP eco-regimes</t>
   </si>
   <si>
-    <t>Thu, 04/11/2024 - 15:00</t>
+    <t>Thu, 11 Apr 2024 - 15:00</t>
   </si>
   <si>
     <t>Olite, Navarra</t>
   </si>
   <si>
     <t>Theoretical and practical course in which the knowledge of plant covers in vineyards is deepened and the key aspects on how to successfully implement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/vegetable-covers-vineyard-keys-its-implementation-and-development-within-framework</t>
   </si>
   <si>
     <t>Implementation of the Self-Control System in the Ecological Company</t>
   </si>
   <si>
-    <t>Tue, 12/31/2024 - 23:50</t>
+    <t>Tue, 31 Dec 2024 - 23:50</t>
   </si>
   <si>
     <t>80-hour online course that offers participants knowledge about organic production and guidelines for advice on European regulation on organic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/implementation-self-control-system-ecological-company</t>
   </si>
   <si>
     <t>Sustainability and precision agriculture</t>
   </si>
   <si>
-    <t>Tue, 04/09/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Tue, 04/09/2024 - 13:30</t>
+    <t>Tue, 9 Apr 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 9 Apr 2024 - 13:30</t>
   </si>
   <si>
     <t>Coop. Alcamancha - Carrascosa del Campo, Cuenca</t>
   </si>
   <si>
     <t>Course in which the application of technology in agriculture is analyzed to obtain data that allows us to understand the variations of soil and crops…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-and-precision-agriculture</t>
   </si>
   <si>
     <t>Welfair auditors course for chickens and chicken slaughter. 2024</t>
   </si>
   <si>
-    <t>Tue, 04/09/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/12/2024 - 17:00</t>
+    <t>Tue, 9 Apr 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Apr 2024 - 17:00</t>
   </si>
   <si>
     <t>Monells</t>
   </si>
   <si>
     <t>The training of qualified auditors in animal welfare inspection according to Welfare Quality protocols is an essential requirement to guarantee the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/welfair-auditors-course-chickens-and-chicken-slaughter-2024</t>
   </si>
   <si>
     <t>Introduction to beekeeping</t>
   </si>
   <si>
-    <t>Mon, 04/08/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 21:00</t>
+    <t>Mon, 8 Apr 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 21:00</t>
   </si>
   <si>
     <t>Lorca, Murcia</t>
   </si>
   <si>
     <t>20-hour in-person course that aims to show updated procedures for the maintenance and preservation of this type of production as another activity to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-beekeeping</t>
   </si>
   <si>
     <t>Basic principles of composting agricultural waste</t>
   </si>
   <si>
-    <t>Mon, 04/08/2024 - 16:00</t>
+    <t>Mon, 8 Apr 2024 - 16:00</t>
   </si>
   <si>
     <t>Torre Pacheco, Murcia</t>
   </si>
   <si>
     <t>25-hour in-person course on the management of agricultural and livestock waste and by-products through composting: basic principles and phases of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-principles-composting-agricultural-waste</t>
   </si>
   <si>
     <t>Incorporation. Conditionality</t>
   </si>
   <si>
-    <t>Mon, 04/08/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 04/09/2024 - 20:30</t>
+    <t>Mon, 8 Apr 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 9 Apr 2024 - 20:30</t>
   </si>
   <si>
     <t>The objective of the 10-hour in-person course is to introduce farmers and ranchers, young farmers and ranchers, forest owners, other land managers…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-conditionality</t>
   </si>
   <si>
     <t>Organic livestock</t>
   </si>
   <si>
-    <t>Fri, 04/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 23:00</t>
+    <t>Fri, 5 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 23:00</t>
   </si>
   <si>
     <t>40-hour online course that aims to offer the necessary knowledge to convert your farm to organic production. PROGRAM | REGISTRATION | INFORMATION and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-livestock</t>
   </si>
   <si>
     <t>Traceability in companies in the food sector</t>
   </si>
   <si>
-    <t>Thu, 04/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Sun, 04/14/2024 - 20:00</t>
+    <t>Thu, 4 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Sun, 14 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>40-hour online course on traceability of special interest to those who work in the food sector (Veterinarians, Agricultural Engineers, Biologists and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/traceability-companies-food-sector</t>
   </si>
   <si>
     <t>Water and nitrogen control in agricultural production</t>
   </si>
   <si>
-    <t>Wed, 04/03/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/04/2024 - 21:00</t>
+    <t>Wed, 3 Apr 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 4 Apr 2024 - 21:00</t>
   </si>
   <si>
     <t>Pliego, Murcia</t>
   </si>
   <si>
     <t>10-hour in-person course that aims to train and familiarize sector technicians with the results of analyzes on soil, water and fertilizers provided…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/water-and-nitrogen-control-agricultural-production</t>
   </si>
   <si>
     <t>Ecological production</t>
   </si>
   <si>
-    <t>Wed, 04/03/2024 - 09:00</t>
+    <t>Wed, 3 Apr 2024 - 09:00</t>
   </si>
   <si>
     <t>80-hour online training for professionals who wish to manage a farm in organic production, which aims to offer the necessary knowledge to be able to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ecological-production</t>
   </si>
   <si>
     <t>Specialization in Business Innovation Management</t>
   </si>
   <si>
-    <t>Tue, 04/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/04/2024 - 15:00</t>
+    <t>Tue, 2 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 4 Jun 2024 - 15:00</t>
   </si>
   <si>
     <t>The main objective of the in-person Course is to train innovation managers so that they are capable of carrying out both the strategic approach to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialization-business-innovation-management</t>
   </si>
   <si>
     <t>Appellations of origin with Atlantic influence</t>
   </si>
   <si>
-    <t>Mon, 04/01/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 20:00</t>
+    <t>Mon, 1 Apr 2024 - 19:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Course to learn about the characteristics of wines from the Denominations of Origin of northern Spain and the Canary Islands.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/appellations-origin-atlantic-influence</t>
   </si>
   <si>
     <t>Cold-temperate climate vine varieties</t>
   </si>
   <si>
-    <t>Mon, 04/01/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 11:00</t>
+    <t>Mon, 1 Apr 2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 11:00</t>
   </si>
   <si>
     <t>10-hour online course in which you learn about the special characteristics of the grape varieties best adapted to the climates of northern Spain and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cold-temperate-climate-vine-varieties</t>
   </si>
   <si>
     <t>Advice on organic farming</t>
   </si>
   <si>
-    <t>Fri, 03/22/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 09:00</t>
+    <t>Fri, 22 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 09:00</t>
   </si>
   <si>
     <t>Free course that offers an overview of the regulation of organic agricultural production, and the basic foundations of this type of production. The…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-organic-farming</t>
   </si>
   <si>
-    <t>Thu, 03/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/25/2024 - 20:00</t>
+    <t>Thu, 21 Mar 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 25 Apr 2024 - 20:00</t>
   </si>
   <si>
     <t>Contents (30 hours): CAP STRATEGIC PLAN (PEPAC) CAP 2023-2027 REINFORCED CONDITIONALITY ECO-REGIMES AID FOR BUSINESS CREATION FOR YOUNG FARMERS AND…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-cap-2023-2027-0</t>
   </si>
   <si>
     <t>Welfair auditor course for pig mothers and piglets. 2024</t>
   </si>
   <si>
-    <t>Mon, 03/18/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/21/2024 - 17:00</t>
+    <t>Mon, 18 Mar 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 Mar 2024 - 17:00</t>
   </si>
   <si>
     <t>Reus</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/welfair-auditor-course-pig-mothers-and-piglets-2024</t>
   </si>
   <si>
     <t>Calibration course (5 years) for Welfair beef slaughter auditors. 2024</t>
   </si>
   <si>
-    <t>Wed, 03/13/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/14/2024 - 17:00</t>
+    <t>Wed, 13 Mar 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Mar 2024 - 17:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/calibration-course-5-years-welfair-beef-slaughter-auditors-2024</t>
   </si>
   <si>
     <t>Advice Course in Organic Agriculture</t>
   </si>
   <si>
-    <t>Fri, 03/01/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 23:59</t>
+    <t>Fri, 1 Mar 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 23:59</t>
   </si>
   <si>
     <t>The objective of this online course of the Virtual Campus of the Ministry of Agriculture, Fisheries and Food is to offer an overview of the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-course-organic-agriculture-0</t>
   </si>
   <si>
     <t>Advisory Course for Agricultural and Livestock Operations</t>
   </si>
   <si>
     <t>The objective of this online course of the Virtual Campus of the Ministry of Agriculture, Fisheries and Food is to offer an overview of the operation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advisory-course-agricultural-and-livestock-operations</t>
   </si>
   <si>
     <t>Plant material professionals (ROPVEG)</t>
   </si>
   <si>
-    <t>Tue, 02/20/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/22/2024 - 21:00</t>
+    <t>Tue, 20 Feb 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 22 Feb 2024 - 21:00</t>
   </si>
   <si>
     <t>Mallorca (Sala de reunions SA GRANJA)</t>
   </si>
   <si>
     <t>The course allows you to learn about the obligations of plant material operators derived from the new European regulations on plant health. CONTENTS…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-material-professionals-ropveg</t>
   </si>
   <si>
     <t>Yogurt and fermented milk technology</t>
   </si>
   <si>
-    <t>Mon, 02/19/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/06/2024 - 19:00</t>
+    <t>Mon, 19 Feb 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 6 Mar 2024 - 19:00</t>
   </si>
   <si>
     <t>The course covers the knowledge of the physical-chemical and microbiological characteristics of yogurts and fermented milks and analyzes the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/yogurt-and-fermented-milk-technology</t>
   </si>
   <si>
     <t>Good hygiene practices in primary agricultural production</t>
   </si>
   <si>
-    <t>Sun, 02/18/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/20/2024 - 14:00</t>
+    <t>Sun, 18 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 20 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Menorca (Centre de capacitación "SA GRANJA")</t>
   </si>
   <si>
     <t>The course allows   know the obligations of producers derived from hygiene in primary agricultural production. CONTENTS (10 h) 1. General…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/good-hygiene-practices-primary-agricultural-production</t>
   </si>
   <si>
     <t>Food safety certification: IFS BRC</t>
   </si>
   <si>
-    <t>Thu, 02/15/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/14/2024 - 20:00</t>
+    <t>Thu, 15 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 Mar 2024 - 20:00</t>
   </si>
   <si>
     <t>Certification of food processing companies with food safety standards   It is being consolidated as a guarantee of the quality and safety of its…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-safety-certification-ifs-brc</t>
   </si>
   <si>
     <t>Food safety certification: GLOBAL GAP</t>
   </si>
   <si>
-    <t>Thu, 03/21/2024 - 20:00</t>
-[...2 lines deleted...]
-    <t>This online course Its objective is to study the application requirements of GLOBAL GAP to implement the standards in primary products of the agri-…</t>
+    <t>Thu, 21 Mar 2024 - 20:00</t>
+  </si>
+  <si>
+    <t>This online course Its objective is to study the application requirements of GLOBAL GAP to implement the standards in primary products of the agri…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-safety-certification-global-gap</t>
   </si>
   <si>
     <t>Develop your agri-food transformation project</t>
   </si>
   <si>
-    <t>Wed, 02/14/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 14:00</t>
+    <t>Wed, 14 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 14:00</t>
   </si>
   <si>
     <t>Escola Agrària i Alimentària de l’Empordà. Finca Camps i Armet s/n, 17121 Monells</t>
   </si>
   <si>
     <t>Develop your agri-food transformation project/Develop your agri-food transformation project Goals: Technically train participants to develop a food…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/develop-your-agri-food-transformation-project</t>
   </si>
   <si>
     <t>Welfair auditor course for fattening pigs. 2024</t>
   </si>
   <si>
-    <t>Mon, 02/05/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/08/2024 - 18:00</t>
+    <t>Mon, 5 Feb 2024 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 8 Feb 2024 - 18:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/welfair-auditor-course-fattening-pigs-2024</t>
   </si>
   <si>
     <t>The innovation systems approach applied to local heritage</t>
   </si>
   <si>
-    <t>Fri, 01/26/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sun, 01/28/2024 - 00:00</t>
+    <t>Fri, 26 Jan 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 28 Jan 2024 - 00:00</t>
   </si>
   <si>
     <t>General objective Introduce participants to the concepts of innovation and their application to the field of cultural heritage. Additionally, the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/innovation-systems-approach-applied-local-heritage</t>
   </si>
   <si>
     <t>Calculation of costs in the warehouse</t>
   </si>
   <si>
-    <t>Wed, 01/24/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Wed, 01/24/2024 - 20:30</t>
+    <t>Wed, 24 Jan 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Wed, 24 Jan 2024 - 20:30</t>
   </si>
   <si>
     <t>Carretera Vitoria, 2. - LAGUARDIA - ARABA</t>
   </si>
   <si>
     <t>Determine the average cost of transforming grapes into wine for wineries with their own vineyards or with grapes from external suppliers. Aimed at…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/calculation-costs-warehouse</t>
   </si>
   <si>
     <t>Applicability of innovative tools to produce matured beef and pork</t>
   </si>
   <si>
-    <t>Tue, 01/23/2024 - 15:30</t>
-[...5 lines deleted...]
-    <t>Meat maturation is a post-mortem refrigeration process that, if carried out correctly, allows the sensory characteristics of the meat to be improved…</t>
+    <t>Tue, 23 Jan 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 5 Mar 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Meat maturation is a post-mortem refrigeration process that, if carried out correctly, allows the sensory characteristics of the meat to be improved,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/applicability-innovative-tools-produce-matured-beef-and-pork</t>
   </si>
   <si>
     <t>Cost calculation in the winery</t>
   </si>
   <si>
-    <t>Tue, 01/23/2024 - 20:30</t>
+    <t>Tue, 23 Jan 2024 - 20:30</t>
   </si>
   <si>
     <t>Determine the average production cost of each kilo of DOCa Rioja grapes according to the type of plantation (glass or trellis) Aimed at viticulture…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cost-calculation-winery</t>
   </si>
   <si>
     <t>Training in the preparation of meat products for small producers</t>
   </si>
   <si>
-    <t>Tue, 01/23/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/01/2024 - 20:00</t>
+    <t>Tue, 23 Jan 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 1 Feb 2024 - 20:00</t>
   </si>
   <si>
     <t>Escuela Agraria de L'Empordà  Finca Camps i Armet  17121 Monells</t>
   </si>
   <si>
     <t>Contents (8 hours): PRODUCTION TECHNOLOGY FONAMENTS OF THERMAL TRACTAMENT PRESENTIAL DEMONSTRATIONS I EVALUATIONS COMMERCIAL PRODUCTS I PRODUCTS…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-preparation-meat-products-small-producers</t>
   </si>
   <si>
     <t>Planning and management of the horticultural company</t>
   </si>
   <si>
-    <t>Tue, 02/13/2024 - 14:00</t>
+    <t>Tue, 13 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Garaiko Udaletxea - GARAY - BIZKAIA</t>
   </si>
   <si>
     <t>Production schedule. Planning of the work to be carried out. Purchase forecast. Crop rotation. Personnel management. Aimed at people who want to join…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/planning-and-management-horticultural-company</t>
   </si>
   <si>
     <t>Extensive crops: planning and management</t>
   </si>
   <si>
-    <t>Thu, 01/25/2024 - 14:00</t>
+    <t>Thu, 25 Jan 2024 - 14:00</t>
   </si>
   <si>
     <t>Sala Capilla. NEIKER. Campus Agroalimentario de Arkaute, s/n</t>
   </si>
   <si>
     <t>Production schedule. Crop rotation. Tillage planning. Purchase forecast. Risk prevention and safety in exploitation. Work protocol. Personal hiring.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/extensive-crops-planning-and-management</t>
   </si>
   <si>
     <t>Food handler for txotx staff</t>
   </si>
   <si>
-    <t>Mon, 01/22/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>Fri, 01/26/2024 - 19:00</t>
+    <t>Mon, 22 Jan 2024 - 09:30</t>
+  </si>
+  <si>
+    <t>Fri, 26 Jan 2024 - 19:00</t>
   </si>
   <si>
     <t>Astigarraga</t>
   </si>
   <si>
     <t>Basic information about the cider house: history, current situation, services, guided tours... - Basic information and prices of cider - The store -…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/food-handler-txotx-staff</t>
   </si>
   <si>
     <t>Bakery and pastries</t>
   </si>
   <si>
-    <t>Mon, 01/22/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/31/2024 - 00:00</t>
+    <t>Mon, 22 Jan 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 31 May 2024 - 00:00</t>
   </si>
   <si>
     <t>Basic bakery and pastry preparations. Complementary preparations, decoration and packaging in bakery and pastries. Safety and hygiene in a bakery and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/bakery-and-pastries</t>
   </si>
   <si>
     <t>Technical conference on transfer and trials - Adaptive management of chestnut and holm oak</t>
   </si>
   <si>
-    <t>Mon, 12/18/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/18/2023 - 13:00</t>
+    <t>Mon, 18 Dec 2023 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 18 Dec 2023 - 13:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque (Córdoba)</t>
   </si>
   <si>
     <t>Contents (4 hours): Presentation and development of the results obtained in the different tests</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-conference-transfer-and-trials-adaptive-management-chestnut-and-holm-oak</t>
   </si>
   <si>
     <t>Compost production days in olive groves</t>
   </si>
   <si>
-    <t>Mon, 12/18/2023 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/18/0003 - 14:00</t>
+    <t>Mon, 18 Dec 2023 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Dec 0003 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano (Jaén)</t>
   </si>
   <si>
     <t>Contents (6 hours) : Valuation of oil mill by-products Preparation of alperujo compost Alperujo compost production practices</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/compost-production-days-olive-groves</t>
   </si>
   <si>
     <t>ATEX Course in the Agri-Food Industry</t>
   </si>
   <si>
-    <t>Mon, 11/06/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>Sat, 10/14/2023 - 19:00</t>
+    <t>Mon, 6 Nov 2023 - 16:00</t>
+  </si>
+  <si>
+    <t>Sat, 14 Oct 2023 - 19:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION Explosions are a risk in the agri-food industry, although they occur infrequently, when they do occur they have catastrophic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/atex-course-agri-food-industry</t>
   </si>
   <si>
     <t>IV Edition. QGIS Online Course applied to precision agriculture. Level 1.</t>
   </si>
   <si>
-    <t>Mon, 10/16/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 11/27/2023 - 20:00</t>
+    <t>Mon, 16 Oct 2023 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 27 Nov 2023 - 20:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION The course program that we now propose is based on the presentation of free software known as QGIS. The QGIS program has a series…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/iv-edition-qgis-online-course-applied-precision-agriculture-level-1</t>
   </si>
   <si>
     <t>Training, equality and rejuvenation of governing councils</t>
   </si>
   <si>
-    <t>Wed, 05/24/2023 - 00:00</t>
+    <t>Wed, 24 May 2023 - 00:00</t>
   </si>
   <si>
     <t>2023 action program aimed at carrying out training, equality and rejuvenation activities of governing councils of agri-food cooperatives in business…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-equality-and-rejuvenation-governing-councils</t>
   </si>
   <si>
     <t>New regulations on organic production</t>
   </si>
   <si>
-    <t>Tue, 05/16/2023 - 00:00</t>
+    <t>Tue, 16 May 2023 - 00:00</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>On January 1, 2022, RE 2018/848, on organic production and labeling of organic products, came into force to continue guaranteeing products with high…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-regulations-organic-production</t>
   </si>
   <si>
     <t>Occupational risks in the Agricultural Sector</t>
   </si>
   <si>
-    <t>Thu, 05/11/2023 - 18:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/11/2023 - 21:00</t>
+    <t>Thu, 11 May 2023 - 18:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 May 2023 - 21:00</t>
   </si>
   <si>
     <t>Alpuente (Valencia)</t>
   </si>
   <si>
     <t>GOALS Analyze the stability of the agricultural tractor against overturning. Know the indicators that allow evaluating said stability. Respect the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/occupational-risks-agricultural-sector</t>
   </si>
   <si>
-    <t>Wed, 05/10/2023 - 00:00</t>
+    <t>Wed, 10 May 2023 - 00:00</t>
   </si>
   <si>
     <t>The objective of this course is to offer an overview of the regulation of organic agricultural production, and the basic foundations of this type of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advice-course-organic-agriculture</t>
   </si>
   <si>
     <t>Use of geographic information in agri-food cooperatives in ArcGis Hub environment</t>
   </si>
   <si>
-    <t>Fri, 05/20/2022 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 06/01/2023 - 13:30</t>
+    <t>Fri, 20 May 2022 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 1 Jun 2023 - 13:30</t>
   </si>
   <si>
     <t>By virtue of the execution of non-regulated training actions and acquisition of skills in digitalization within the digitalization package promoted…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-geographic-information-agri-food-cooperatives-arcgis-hub-environment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -4367,61 +4403,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J257"/>
+  <dimension ref="A1:J259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J257"/>
+      <selection activeCell="A1" sqref="A1:J259"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="181.527" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -4429,7404 +4465,7468 @@
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1"/>
-[...1 lines deleted...]
-      <c r="F2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>15</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>17</v>
-      </c>
-[...19 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="1"/>
-[...1 lines deleted...]
-      <c r="F4" s="1"/>
+      <c r="D4" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="G4" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      <c r="F5" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>38</v>
+      </c>
       <c r="G5" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>39</v>
-[...9 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
-      <c r="F9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      <c r="F10" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>67</v>
+      </c>
       <c r="G10" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
-      <c r="F11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="G11" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>73</v>
-[...9 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
-      <c r="F14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="1"/>
+      <c r="D15" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>93</v>
+      </c>
       <c r="G15" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
-      <c r="F16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="G16" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D18" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="1" t="s">
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I18" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="G18" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I18" s="1" t="s">
+      <c r="J18" s="1" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D19" s="1"/>
-      <c r="E19" s="1"/>
+      <c r="E19" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="F19" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="E20" s="1"/>
+        <v>120</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="F20" s="1" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="D22" s="1"/>
       <c r="E22" s="1"/>
-      <c r="F22" s="1"/>
+      <c r="F22" s="1" t="s">
+        <v>128</v>
+      </c>
       <c r="G22" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
-      <c r="F25" s="1"/>
+      <c r="F25" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="G25" s="1" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>146</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="E26" s="1"/>
-      <c r="F26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
-      <c r="F27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>151</v>
-[...6 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
       <c r="F28" s="1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-      <c r="E30" s="1"/>
+        <v>165</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>167</v>
+      </c>
       <c r="F30" s="1" t="s">
-        <v>13</v>
+        <v>168</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>169</v>
-[...6 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
       <c r="F31" s="1" t="s">
-        <v>170</v>
+        <v>23</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1"/>
       <c r="F32" s="1" t="s">
-        <v>177</v>
+        <v>23</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-      <c r="E33" s="1"/>
+        <v>183</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="F33" s="1" t="s">
-        <v>13</v>
+        <v>184</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-      <c r="E34" s="1"/>
+        <v>189</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="F34" s="1" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>192</v>
-[...6 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
       <c r="F35" s="1" t="s">
-        <v>193</v>
+        <v>23</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>198</v>
-[...6 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
       <c r="F36" s="1" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="E37" s="1"/>
+        <v>113</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>114</v>
+      </c>
       <c r="F37" s="1" t="s">
-        <v>13</v>
+        <v>206</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-      <c r="E38" s="1"/>
+        <v>211</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="F38" s="1" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>216</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="E39" s="1"/>
       <c r="F39" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="B41" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
-      <c r="F44" s="1"/>
+      <c r="F44" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="G44" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>167</v>
+        <v>243</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>241</v>
-[...6 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
       <c r="F45" s="1" t="s">
-        <v>170</v>
+        <v>23</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>171</v>
+        <v>246</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
-      <c r="F46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>248</v>
+        <v>181</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>251</v>
+        <v>56</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="G47" s="1"/>
+        <v>184</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="H47" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>253</v>
+        <v>185</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="D48" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="E48" s="1" t="s">
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I48" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="F48" s="1" t="s">
+      <c r="J48" s="1" t="s">
         <v>260</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="D49" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E49" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="C49" s="1" t="s">
+      <c r="F49" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="D49" s="1"/>
-[...6 lines deleted...]
-      </c>
+      <c r="G49" s="1"/>
       <c r="H49" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>266</v>
       </c>
       <c r="J49" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="D50" s="1"/>
-      <c r="E50" s="1"/>
+      <c r="D50" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>272</v>
+      </c>
       <c r="F50" s="1" t="s">
-        <v>13</v>
+        <v>273</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>167</v>
+        <v>281</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>279</v>
-[...6 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
       <c r="F52" s="1" t="s">
-        <v>170</v>
+        <v>23</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>171</v>
+        <v>284</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>286</v>
+        <v>181</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-      <c r="E54" s="1"/>
+        <v>292</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="F54" s="1" t="s">
-        <v>13</v>
+        <v>184</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>289</v>
+        <v>185</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>298</v>
-[...6 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
       <c r="F56" s="1" t="s">
-        <v>299</v>
+        <v>23</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-      <c r="E58" s="1"/>
+        <v>311</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="F58" s="1" t="s">
-        <v>13</v>
+        <v>312</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>167</v>
+        <v>334</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="D63" s="1"/>
-      <c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E63" s="1"/>
       <c r="F63" s="1" t="s">
-        <v>170</v>
+        <v>23</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>171</v>
+        <v>336</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>333</v>
-[...6 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
       <c r="F64" s="1" t="s">
-        <v>335</v>
+        <v>23</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
-        <v>338</v>
+        <v>181</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D65" s="1"/>
-      <c r="E65" s="1"/>
+      <c r="E65" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="F65" s="1" t="s">
-        <v>13</v>
+        <v>184</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>341</v>
+        <v>185</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>346</v>
+        <v>271</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>347</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>348</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>349</v>
       </c>
       <c r="J66" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="1"/>
       <c r="F67" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>354</v>
       </c>
       <c r="J67" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="D68" s="1"/>
-[...1 lines deleted...]
-      <c r="F68" s="1"/>
+      <c r="D68" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>361</v>
+      </c>
       <c r="G68" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
-      <c r="F69" s="1"/>
+      <c r="F69" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="G69" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
-      <c r="F70" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F70" s="1"/>
       <c r="G70" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>371</v>
-[...9 lines deleted...]
-      </c>
+        <v>376</v>
+      </c>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
       <c r="G71" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="B72" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
       <c r="F72" s="1" t="s">
-        <v>377</v>
+        <v>23</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>152</v>
+        <v>359</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="D74" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F74" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="E74" s="1" t="s">
+      <c r="G74" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I74" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="F74" s="1" t="s">
+      <c r="J74" s="1" t="s">
         <v>392</v>
-      </c>
-[...10 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="D75" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E75" s="1" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>397</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="F77" s="1"/>
+        <v>167</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>410</v>
+      </c>
       <c r="G77" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>380</v>
+        <v>412</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>381</v>
+        <v>414</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>152</v>
+        <v>403</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>153</v>
+        <v>404</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>385</v>
+        <v>416</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-      <c r="E79" s="1"/>
+        <v>420</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>396</v>
+      </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
-        <v>418</v>
+        <v>393</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>420</v>
+        <v>394</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>421</v>
+        <v>166</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>422</v>
+        <v>167</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>424</v>
+        <v>398</v>
       </c>
       <c r="J80" s="1" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
-        <v>405</v>
+        <v>426</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>427</v>
-[...6 lines deleted...]
-      </c>
+        <v>428</v>
+      </c>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>408</v>
+        <v>429</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
-        <v>405</v>
+        <v>431</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>152</v>
+        <v>434</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="F82" s="1"/>
+        <v>435</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>436</v>
+      </c>
       <c r="G82" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>408</v>
+        <v>437</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="F83" s="1"/>
       <c r="G83" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
-        <v>438</v>
+        <v>418</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="F84" s="1"/>
       <c r="G84" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I84" s="1" t="s">
-        <v>442</v>
+        <v>421</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      <c r="F85" s="1"/>
+        <v>447</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>448</v>
+      </c>
       <c r="G85" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
-        <v>405</v>
+        <v>451</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>152</v>
+        <v>113</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="F86" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>454</v>
+      </c>
       <c r="G86" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>408</v>
+        <v>455</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="1"/>
       <c r="F87" s="1"/>
       <c r="G87" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>383</v>
+        <v>167</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
-        <v>380</v>
+        <v>465</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>459</v>
-[...9 lines deleted...]
-      </c>
+        <v>467</v>
+      </c>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1"/>
+      <c r="F89" s="1"/>
       <c r="G89" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>385</v>
+        <v>468</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
-        <v>167</v>
+        <v>418</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>40</v>
+        <v>166</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="F90" s="1"/>
       <c r="G90" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>171</v>
+        <v>421</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
-        <v>465</v>
+        <v>393</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>468</v>
+        <v>166</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>469</v>
+        <v>167</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>471</v>
+        <v>398</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1" t="s">
-        <v>473</v>
+        <v>181</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>474</v>
-[...3 lines deleted...]
-      <c r="F92" s="1"/>
+        <v>476</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>184</v>
+      </c>
       <c r="G92" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>475</v>
+        <v>185</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>429</v>
-[...3 lines deleted...]
-      <c r="F93" s="1"/>
+        <v>480</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>483</v>
+      </c>
       <c r="G93" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B94" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="B94" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="D94" s="1"/>
       <c r="E94" s="1"/>
       <c r="F94" s="1"/>
       <c r="G94" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>487</v>
+        <v>442</v>
       </c>
       <c r="D95" s="1"/>
       <c r="E95" s="1"/>
       <c r="F95" s="1"/>
       <c r="G95" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="D96" s="1"/>
       <c r="E96" s="1"/>
-      <c r="F96" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F96" s="1"/>
       <c r="G96" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="D97" s="1"/>
       <c r="E97" s="1"/>
-      <c r="F97" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F97" s="1"/>
       <c r="G97" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I97" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J97" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D98" s="1"/>
       <c r="E98" s="1"/>
-      <c r="F98" s="1"/>
+      <c r="F98" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="G98" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I98" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D99" s="1"/>
       <c r="E99" s="1"/>
-      <c r="F99" s="1"/>
+      <c r="F99" s="1" t="s">
+        <v>511</v>
+      </c>
       <c r="G99" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>449</v>
+        <v>516</v>
       </c>
       <c r="D100" s="1"/>
       <c r="E100" s="1"/>
       <c r="F100" s="1"/>
       <c r="G100" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="D101" s="1"/>
       <c r="E101" s="1"/>
       <c r="F101" s="1"/>
       <c r="G101" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="J101" s="1" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>522</v>
+        <v>462</v>
       </c>
       <c r="D102" s="1"/>
       <c r="E102" s="1"/>
       <c r="F102" s="1"/>
       <c r="G102" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="D103" s="1"/>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="G103" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>449</v>
+        <v>535</v>
       </c>
       <c r="D104" s="1"/>
       <c r="E104" s="1"/>
       <c r="F104" s="1"/>
       <c r="G104" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="J104" s="1" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="D105" s="1"/>
       <c r="E105" s="1"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I105" s="1" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="J105" s="1" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>486</v>
+        <v>462</v>
       </c>
       <c r="D106" s="1"/>
       <c r="E106" s="1"/>
       <c r="F106" s="1"/>
       <c r="G106" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>486</v>
+        <v>547</v>
       </c>
       <c r="D107" s="1"/>
       <c r="E107" s="1"/>
       <c r="F107" s="1"/>
       <c r="G107" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="J107" s="1" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>538</v>
+        <v>551</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>544</v>
-[...9 lines deleted...]
-      </c>
+        <v>499</v>
+      </c>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1"/>
+      <c r="F108" s="1"/>
       <c r="G108" s="1" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="J108" s="1" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>549</v>
-[...9 lines deleted...]
-      </c>
+        <v>499</v>
+      </c>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1"/>
+      <c r="F109" s="1"/>
       <c r="G109" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="J109" s="1" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="J110" s="1" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>558</v>
-[...3 lines deleted...]
-      <c r="F111" s="1"/>
+        <v>562</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>563</v>
+      </c>
       <c r="G111" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="J111" s="1" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="D113" s="1"/>
       <c r="E113" s="1"/>
       <c r="F113" s="1"/>
       <c r="G113" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="J113" s="1" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>571</v>
-[...4 lines deleted...]
-      <c r="G114" s="1"/>
+        <v>567</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="H114" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="J114" s="1" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>530</v>
+        <v>579</v>
       </c>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="J115" s="1" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
-      <c r="G116" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G116" s="1"/>
       <c r="H116" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1" t="s">
-        <v>311</v>
+        <v>587</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>584</v>
+        <v>543</v>
       </c>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I117" s="1" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="J117" s="1" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I118" s="1" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="J118" s="1" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1" t="s">
-        <v>592</v>
+        <v>324</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
-      <c r="F119" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F119" s="1"/>
       <c r="G119" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="J119" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="J120" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1" t="s">
-        <v>533</v>
+        <v>605</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
-      <c r="F121" s="1"/>
+      <c r="F121" s="1" t="s">
+        <v>608</v>
+      </c>
       <c r="G121" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I121" s="1" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="J121" s="1" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>609</v>
-[...9 lines deleted...]
-      </c>
+        <v>613</v>
+      </c>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1"/>
+      <c r="F122" s="1"/>
       <c r="G122" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I122" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="J122" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1" t="s">
-        <v>614</v>
+        <v>546</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>410</v>
+        <v>617</v>
       </c>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I123" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-      <c r="E124" s="1"/>
+        <v>622</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>623</v>
+      </c>
       <c r="F124" s="1" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>621</v>
+        <v>39</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I124" s="1" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="J124" s="1" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>626</v>
+        <v>423</v>
       </c>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
-      <c r="F126" s="1"/>
+      <c r="F126" s="1" t="s">
+        <v>633</v>
+      </c>
       <c r="G126" s="1" t="s">
-        <v>13</v>
+        <v>634</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I126" s="1" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I127" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="J127" s="1" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I128" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>646</v>
-[...7 lines deleted...]
-      <c r="F129" s="1" t="s">
         <v>649</v>
       </c>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1"/>
+      <c r="F129" s="1"/>
       <c r="G129" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>650</v>
       </c>
       <c r="J129" s="1" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1" t="s">
         <v>652</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>653</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D130" s="1" t="s">
+      <c r="D130" s="1"/>
+      <c r="E130" s="1"/>
+      <c r="F130" s="1"/>
+      <c r="G130" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I130" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="E130" s="1" t="s">
+      <c r="J130" s="1" t="s">
         <v>656</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="E131" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="C131" s="1" t="s">
+      <c r="F131" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="D131" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="G131" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>663</v>
       </c>
       <c r="J131" s="1" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1" t="s">
         <v>665</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>666</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="D132" s="1"/>
-      <c r="E132" s="1"/>
+      <c r="D132" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>669</v>
+      </c>
       <c r="F132" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="E133" s="1"/>
       <c r="F133" s="1" t="s">
-        <v>674</v>
+        <v>23</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>679</v>
-[...3 lines deleted...]
-      </c>
+        <v>680</v>
+      </c>
+      <c r="D134" s="1"/>
       <c r="E134" s="1"/>
       <c r="F134" s="1" t="s">
-        <v>13</v>
+        <v>681</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>684</v>
-[...3 lines deleted...]
-      <c r="F135" s="1"/>
+        <v>686</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>687</v>
+      </c>
       <c r="G135" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="E136" s="1"/>
       <c r="F136" s="1" t="s">
-        <v>299</v>
+        <v>23</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I136" s="1" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>693</v>
-[...9 lines deleted...]
-      </c>
+        <v>697</v>
+      </c>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1"/>
+      <c r="F137" s="1"/>
       <c r="G137" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="E138" s="1"/>
+        <v>660</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>661</v>
+      </c>
       <c r="F138" s="1" t="s">
-        <v>700</v>
-[...1 lines deleted...]
-      <c r="G138" s="1"/>
+        <v>703</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="H138" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>704</v>
-[...3 lines deleted...]
-      <c r="F139" s="1"/>
+        <v>707</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>312</v>
+      </c>
       <c r="G139" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I139" s="1" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="J139" s="1" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>625</v>
+        <v>712</v>
       </c>
       <c r="D140" s="1"/>
       <c r="E140" s="1"/>
-      <c r="F140" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F140" s="1"/>
       <c r="G140" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="B141" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="B141" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" s="1" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="E141" s="1"/>
       <c r="F141" s="1" t="s">
-        <v>714</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="G141" s="1"/>
       <c r="H141" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I141" s="1" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>719</v>
+        <v>638</v>
       </c>
       <c r="D142" s="1"/>
       <c r="E142" s="1"/>
       <c r="F142" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I142" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="J142" s="1" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>77</v>
+        <v>121</v>
       </c>
       <c r="E143" s="1"/>
-      <c r="F143" s="1"/>
+      <c r="F143" s="1" t="s">
+        <v>727</v>
+      </c>
       <c r="G143" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="D144" s="1"/>
       <c r="E144" s="1"/>
       <c r="F144" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I144" s="1" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>734</v>
-[...1 lines deleted...]
-      <c r="D145" s="1"/>
+        <v>737</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="E145" s="1"/>
-      <c r="F145" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F145" s="1"/>
       <c r="G145" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="D146" s="1"/>
       <c r="E146" s="1"/>
-      <c r="F146" s="1"/>
+      <c r="F146" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="G146" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="J146" s="1" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="D147" s="1"/>
       <c r="E147" s="1"/>
       <c r="F147" s="1" t="s">
-        <v>744</v>
+        <v>23</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I147" s="1" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="D148" s="1"/>
       <c r="E148" s="1"/>
       <c r="F148" s="1"/>
       <c r="G148" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I148" s="1" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="J148" s="1" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D149" s="1"/>
-      <c r="E149" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E149" s="1"/>
       <c r="F149" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="D150" s="1"/>
       <c r="E150" s="1"/>
-      <c r="F150" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F150" s="1"/>
       <c r="G150" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="J150" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>766</v>
-[...3 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="D151" s="1"/>
       <c r="E151" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I151" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="J151" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>773</v>
-[...6 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1"/>
       <c r="F152" s="1" t="s">
         <v>774</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>775</v>
       </c>
       <c r="J152" s="1" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1" t="s">
         <v>777</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>779</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>647</v>
+        <v>271</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>780</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>781</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>782</v>
       </c>
       <c r="J153" s="1" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1" t="s">
         <v>784</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>785</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>786</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>251</v>
+        <v>14</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>787</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>788</v>
       </c>
       <c r="J154" s="1" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1" t="s">
         <v>790</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>791</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>792</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="E155" s="1"/>
+        <v>660</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>793</v>
+      </c>
       <c r="F155" s="1" t="s">
-        <v>152</v>
+        <v>794</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I155" s="1" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="J155" s="1" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="E156" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>264</v>
+      </c>
       <c r="F156" s="1" t="s">
-        <v>299</v>
+        <v>800</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I156" s="1" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="J156" s="1" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>107</v>
+        <v>166</v>
       </c>
       <c r="E157" s="1"/>
       <c r="F157" s="1" t="s">
-        <v>803</v>
+        <v>166</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I157" s="1" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="J157" s="1" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="D158" s="1"/>
+        <v>810</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="E158" s="1"/>
-      <c r="F158" s="1"/>
+      <c r="F158" s="1" t="s">
+        <v>312</v>
+      </c>
       <c r="G158" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I158" s="1" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="J158" s="1" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>390</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="E159" s="1"/>
       <c r="F159" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>820</v>
-[...9 lines deleted...]
-      </c>
+        <v>821</v>
+      </c>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1"/>
+      <c r="F160" s="1"/>
       <c r="G160" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="J160" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-      <c r="F161" s="1"/>
+        <v>403</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>828</v>
+      </c>
       <c r="G161" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I161" s="1" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>176</v>
+        <v>56</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>831</v>
+        <v>312</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I162" s="1" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="J162" s="1" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>660</v>
+      </c>
+      <c r="E163" s="1"/>
+      <c r="F163" s="1"/>
       <c r="G163" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="J163" s="1" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>468</v>
-[...1 lines deleted...]
-      <c r="E164" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="F164" s="1" t="s">
-        <v>468</v>
+        <v>844</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I164" s="1" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="J164" s="1" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>843</v>
       </c>
-      <c r="B165" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D165" s="1" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="E165" s="1"/>
+        <v>55</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="F165" s="1" t="s">
-        <v>846</v>
+        <v>312</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I165" s="1" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="J165" s="1" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>390</v>
-[...3 lines deleted...]
-      </c>
+        <v>481</v>
+      </c>
+      <c r="E166" s="1"/>
       <c r="F166" s="1" t="s">
-        <v>853</v>
+        <v>481</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>854</v>
       </c>
       <c r="J166" s="1" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1" t="s">
         <v>856</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>857</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="D167" s="1"/>
+      <c r="D167" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="E167" s="1"/>
       <c r="F167" s="1" t="s">
-        <v>13</v>
+        <v>859</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I167" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="J167" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>852</v>
+        <v>865</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>853</v>
+        <v>866</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I168" s="1" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="J168" s="1" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>868</v>
-[...3 lines deleted...]
-      </c>
+        <v>871</v>
+      </c>
+      <c r="D169" s="1"/>
       <c r="E169" s="1"/>
       <c r="F169" s="1" t="s">
-        <v>869</v>
+        <v>23</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="J169" s="1" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="1" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-      <c r="E170" s="1"/>
+        <v>876</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>865</v>
+      </c>
       <c r="F170" s="1" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>876</v>
+        <v>39</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>877</v>
       </c>
       <c r="J170" s="1" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1" t="s">
         <v>879</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>880</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>881</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>390</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="E171" s="1"/>
       <c r="F171" s="1" t="s">
-        <v>853</v>
+        <v>882</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I171" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="J171" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>886</v>
-[...6 lines deleted...]
-      </c>
+        <v>887</v>
+      </c>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1"/>
       <c r="F172" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>23</v>
+        <v>889</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I172" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="J172" s="1" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="1" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-      <c r="E173" s="1"/>
+        <v>894</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>865</v>
+      </c>
       <c r="F173" s="1" t="s">
-        <v>893</v>
+        <v>866</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>894</v>
+        <v>39</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>895</v>
       </c>
       <c r="J173" s="1" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1" t="s">
         <v>897</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>898</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>899</v>
       </c>
       <c r="D174" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="F174" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="E174" s="1"/>
-[...2 lines deleted...]
-      </c>
       <c r="G174" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>901</v>
       </c>
       <c r="J174" s="1" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1" t="s">
         <v>903</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>904</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="D175" s="1" t="s">
+      <c r="D175" s="1"/>
+      <c r="E175" s="1"/>
+      <c r="F175" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="E175" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F175" s="1" t="s">
+      <c r="G175" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H175" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I175" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="G175" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I175" s="1" t="s">
+      <c r="J175" s="1" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="B176" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="B176" s="1" t="s">
+      <c r="C176" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="C176" s="1" t="s">
+      <c r="D176" s="1" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
       <c r="E176" s="1"/>
       <c r="F176" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>913</v>
       </c>
       <c r="J176" s="1" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1" t="s">
         <v>915</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>917</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>647</v>
+        <v>918</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>780</v>
+        <v>918</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>258</v>
+        <v>912</v>
       </c>
       <c r="E178" s="1"/>
-      <c r="F178" s="1"/>
+      <c r="F178" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="G178" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>40</v>
+        <v>660</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>41</v>
+        <v>793</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>299</v>
+        <v>930</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>923</v>
+        <v>935</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>647</v>
+        <v>271</v>
       </c>
       <c r="E180" s="1"/>
-      <c r="F180" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F180" s="1"/>
       <c r="G180" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I180" s="1" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="E181" s="1"/>
+        <v>55</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="F181" s="1" t="s">
-        <v>939</v>
+        <v>312</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="J181" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>944</v>
+        <v>935</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>77</v>
+        <v>660</v>
       </c>
       <c r="E182" s="1"/>
       <c r="F182" s="1" t="s">
         <v>945</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>946</v>
       </c>
       <c r="J182" s="1" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1" t="s">
         <v>948</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>949</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>950</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>40</v>
+        <v>403</v>
       </c>
       <c r="E183" s="1"/>
       <c r="F183" s="1" t="s">
-        <v>299</v>
+        <v>951</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I183" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="J183" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>421</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="E184" s="1"/>
       <c r="F184" s="1" t="s">
         <v>957</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>958</v>
       </c>
       <c r="J184" s="1" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1" t="s">
         <v>960</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>961</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>962</v>
       </c>
-      <c r="D185" s="1"/>
+      <c r="D185" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="E185" s="1"/>
-      <c r="F185" s="1"/>
+      <c r="F185" s="1" t="s">
+        <v>312</v>
+      </c>
       <c r="G185" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>963</v>
       </c>
       <c r="J185" s="1" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1" t="s">
         <v>965</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>966</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>967</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>956</v>
+        <v>968</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H186" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I186" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="J186" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>973</v>
-[...3 lines deleted...]
-      </c>
+        <v>974</v>
+      </c>
+      <c r="D187" s="1"/>
       <c r="E187" s="1"/>
-      <c r="F187" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F187" s="1"/>
       <c r="G187" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>975</v>
       </c>
       <c r="J187" s="1" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="1" t="s">
         <v>977</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>978</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>979</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="E188" s="1"/>
+        <v>434</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>968</v>
+      </c>
       <c r="F188" s="1" t="s">
         <v>980</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>981</v>
       </c>
       <c r="J188" s="1" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="1" t="s">
         <v>983</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>984</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>985</v>
       </c>
-      <c r="D189" s="1"/>
+      <c r="D189" s="1" t="s">
+        <v>912</v>
+      </c>
       <c r="E189" s="1"/>
-      <c r="F189" s="1"/>
+      <c r="F189" s="1" t="s">
+        <v>986</v>
+      </c>
       <c r="G189" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I189" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="J189" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>990</v>
-[...1 lines deleted...]
-      <c r="D190" s="1"/>
+        <v>991</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="E190" s="1"/>
-      <c r="F190" s="1"/>
+      <c r="F190" s="1" t="s">
+        <v>992</v>
+      </c>
       <c r="G190" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I190" s="1" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="J190" s="1" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="1" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>995</v>
-[...3 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="D191" s="1"/>
       <c r="E191" s="1"/>
       <c r="F191" s="1"/>
       <c r="G191" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I191" s="1" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="J191" s="1" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="1" t="s">
-        <v>953</v>
+        <v>1000</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>999</v>
-[...9 lines deleted...]
-      </c>
+        <v>1002</v>
+      </c>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1"/>
+      <c r="F192" s="1"/>
       <c r="G192" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I192" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="J192" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>647</v>
+        <v>359</v>
       </c>
       <c r="E193" s="1"/>
-      <c r="F193" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F193" s="1"/>
       <c r="G193" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I193" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="J193" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="1" t="s">
-        <v>1009</v>
+        <v>965</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>647</v>
+        <v>434</v>
       </c>
       <c r="E194" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="J194" s="1" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>967</v>
+        <v>1018</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>1017</v>
-[...3 lines deleted...]
-      </c>
+        <v>660</v>
+      </c>
+      <c r="E195" s="1"/>
       <c r="F195" s="1" t="s">
-        <v>1018</v>
+        <v>945</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>894</v>
+        <v>39</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="J195" s="1" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>107</v>
+        <v>660</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>107</v>
+        <v>1024</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I196" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="J196" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>1028</v>
+        <v>1022</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>1028</v>
-[...3 lines deleted...]
-      <c r="F197" s="1"/>
+        <v>979</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="F197" s="1" t="s">
+        <v>1030</v>
+      </c>
       <c r="G197" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I197" s="1" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="J197" s="1" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>1033</v>
-[...3 lines deleted...]
-      <c r="F198" s="1"/>
+        <v>1035</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F198" s="1" t="s">
+        <v>1036</v>
+      </c>
       <c r="G198" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>1032</v>
+        <v>1040</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="D199" s="1"/>
       <c r="E199" s="1"/>
       <c r="F199" s="1"/>
       <c r="G199" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="D200" s="1"/>
       <c r="E200" s="1"/>
       <c r="F200" s="1"/>
       <c r="G200" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="J200" s="1" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>1047</v>
-[...3 lines deleted...]
-      </c>
+        <v>1049</v>
+      </c>
+      <c r="D201" s="1"/>
       <c r="E201" s="1"/>
-      <c r="F201" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G201" s="1"/>
+      <c r="F201" s="1"/>
+      <c r="G201" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H201" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>1053</v>
-[...3 lines deleted...]
-      </c>
+        <v>1054</v>
+      </c>
+      <c r="D202" s="1"/>
       <c r="E202" s="1"/>
-      <c r="F202" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F202" s="1"/>
       <c r="G202" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="J202" s="1" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>1059</v>
       </c>
-      <c r="D203" s="1"/>
+      <c r="D203" s="1" t="s">
+        <v>434</v>
+      </c>
       <c r="E203" s="1"/>
-      <c r="F203" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F203" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G203" s="1"/>
       <c r="H203" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I203" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="J203" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>1064</v>
-[...1 lines deleted...]
-      <c r="D204" s="1"/>
+        <v>1065</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>403</v>
+      </c>
       <c r="E204" s="1"/>
-      <c r="F204" s="1"/>
+      <c r="F204" s="1" t="s">
+        <v>1066</v>
+      </c>
       <c r="G204" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H204" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I204" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="J204" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="D205" s="1"/>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I205" s="1" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="D206" s="1"/>
       <c r="E206" s="1"/>
-      <c r="F206" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F206" s="1"/>
       <c r="G206" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I206" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1080</v>
-[...3 lines deleted...]
-      </c>
+        <v>1081</v>
+      </c>
+      <c r="D207" s="1"/>
       <c r="E207" s="1"/>
-      <c r="F207" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F207" s="1"/>
       <c r="G207" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H207" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>1085</v>
-[...3 lines deleted...]
-      </c>
+        <v>1086</v>
+      </c>
+      <c r="D208" s="1"/>
       <c r="E208" s="1"/>
       <c r="F208" s="1" t="s">
-        <v>1054</v>
+        <v>1087</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I208" s="1" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>40</v>
+        <v>403</v>
       </c>
       <c r="E209" s="1"/>
       <c r="F209" s="1" t="s">
-        <v>1091</v>
+        <v>1066</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I209" s="1" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="J209" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>900</v>
+        <v>403</v>
       </c>
       <c r="E210" s="1"/>
-      <c r="F210" s="1"/>
+      <c r="F210" s="1" t="s">
+        <v>1066</v>
+      </c>
       <c r="G210" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I210" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="J210" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>1101</v>
-[...1 lines deleted...]
-      <c r="D211" s="1"/>
+        <v>1102</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="E211" s="1"/>
       <c r="F211" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H211" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I211" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="J211" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>1106</v>
-[...1 lines deleted...]
-      <c r="D212" s="1"/>
+        <v>1108</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>912</v>
+      </c>
       <c r="E212" s="1"/>
       <c r="F212" s="1"/>
       <c r="G212" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I212" s="1" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="J212" s="1" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>1100</v>
+        <v>1112</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>1110</v>
-[...3 lines deleted...]
-      </c>
+        <v>1113</v>
+      </c>
+      <c r="D213" s="1"/>
       <c r="E213" s="1"/>
       <c r="F213" s="1" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I213" s="1" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="J213" s="1" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>1100</v>
+        <v>1112</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="D214" s="1"/>
       <c r="E214" s="1"/>
       <c r="F214" s="1"/>
       <c r="G214" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I214" s="1" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="J214" s="1" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>647</v>
+        <v>1029</v>
       </c>
       <c r="E215" s="1"/>
       <c r="F215" s="1" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I215" s="1" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="J215" s="1" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="1" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>1125</v>
+        <v>1112</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>1126</v>
-[...3 lines deleted...]
-      </c>
+        <v>1127</v>
+      </c>
+      <c r="D216" s="1"/>
       <c r="E216" s="1"/>
-      <c r="F216" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F216" s="1"/>
       <c r="G216" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="J216" s="1" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>99</v>
+        <v>660</v>
       </c>
       <c r="E217" s="1"/>
       <c r="F217" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="J217" s="1" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>1132</v>
+        <v>1138</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>99</v>
+        <v>359</v>
       </c>
       <c r="E218" s="1"/>
       <c r="F218" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I218" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="E219" s="1"/>
       <c r="F219" s="1" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I219" s="1" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="J219" s="1" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>1148</v>
-[...1 lines deleted...]
-      <c r="D220" s="1"/>
+        <v>1144</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="E220" s="1"/>
-      <c r="F220" s="1"/>
+      <c r="F220" s="1" t="s">
+        <v>1150</v>
+      </c>
       <c r="G220" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I220" s="1" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="J220" s="1" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>1153</v>
-[...1 lines deleted...]
-      <c r="D221" s="1"/>
+        <v>1155</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="E221" s="1"/>
-      <c r="F221" s="1"/>
+      <c r="F221" s="1" t="s">
+        <v>1150</v>
+      </c>
       <c r="G221" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I221" s="1" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="J221" s="1" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>1158</v>
-[...3 lines deleted...]
-      </c>
+        <v>1160</v>
+      </c>
+      <c r="D222" s="1"/>
       <c r="E222" s="1"/>
-      <c r="F222" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F222" s="1"/>
       <c r="G222" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I222" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="J222" s="1" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>1148</v>
+        <v>1165</v>
       </c>
       <c r="D223" s="1"/>
       <c r="E223" s="1"/>
       <c r="F223" s="1"/>
       <c r="G223" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H223" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I223" s="1" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="J223" s="1" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>390</v>
+        <v>113</v>
       </c>
       <c r="E224" s="1"/>
       <c r="F224" s="1" t="s">
-        <v>1054</v>
+        <v>1171</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I224" s="1" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="J224" s="1" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>1173</v>
+        <v>1160</v>
       </c>
       <c r="D225" s="1"/>
       <c r="E225" s="1"/>
       <c r="F225" s="1"/>
       <c r="G225" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I225" s="1" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="J225" s="1" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="1" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>1178</v>
-[...1 lines deleted...]
-      <c r="D226" s="1"/>
+        <v>1180</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>403</v>
+      </c>
       <c r="E226" s="1"/>
-      <c r="F226" s="1"/>
+      <c r="F226" s="1" t="s">
+        <v>1066</v>
+      </c>
       <c r="G226" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H226" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I226" s="1" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="J226" s="1" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="D227" s="1"/>
       <c r="E227" s="1"/>
       <c r="F227" s="1"/>
       <c r="G227" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I227" s="1" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="J227" s="1" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="1" t="s">
-        <v>942</v>
+        <v>1188</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>1187</v>
-[...3 lines deleted...]
-      </c>
+        <v>1190</v>
+      </c>
+      <c r="D228" s="1"/>
       <c r="E228" s="1"/>
-      <c r="F228" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F228" s="1"/>
       <c r="G228" s="1" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="H228" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I228" s="1" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="J228" s="1" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>1192</v>
-[...3 lines deleted...]
-      </c>
+        <v>1195</v>
+      </c>
+      <c r="D229" s="1"/>
       <c r="E229" s="1"/>
-      <c r="F229" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F229" s="1"/>
       <c r="G229" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H229" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I229" s="1" t="s">
-        <v>1128</v>
+        <v>1196</v>
       </c>
       <c r="J229" s="1" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="1" t="s">
-        <v>1195</v>
+        <v>954</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>346</v>
+        <v>29</v>
       </c>
       <c r="E230" s="1"/>
       <c r="F230" s="1" t="s">
-        <v>1127</v>
+        <v>957</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I230" s="1" t="s">
-        <v>1128</v>
+        <v>1200</v>
       </c>
       <c r="J230" s="1" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>1201</v>
-[...1 lines deleted...]
-      <c r="D231" s="1"/>
+        <v>1204</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>359</v>
+      </c>
       <c r="E231" s="1"/>
-      <c r="F231" s="1"/>
+      <c r="F231" s="1" t="s">
+        <v>1205</v>
+      </c>
       <c r="G231" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I231" s="1" t="s">
-        <v>1202</v>
+        <v>1140</v>
       </c>
       <c r="J231" s="1" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="1" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>1200</v>
+        <v>1208</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>1201</v>
-[...1 lines deleted...]
-      <c r="D232" s="1"/>
+        <v>1209</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>359</v>
+      </c>
       <c r="E232" s="1"/>
-      <c r="F232" s="1"/>
+      <c r="F232" s="1" t="s">
+        <v>1139</v>
+      </c>
       <c r="G232" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H232" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I232" s="1" t="s">
-        <v>1205</v>
+        <v>1140</v>
       </c>
       <c r="J232" s="1" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>1209</v>
-[...3 lines deleted...]
-      </c>
+        <v>1213</v>
+      </c>
+      <c r="D233" s="1"/>
       <c r="E233" s="1"/>
-      <c r="F233" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F233" s="1"/>
       <c r="G233" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I233" s="1" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="J233" s="1" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C234" s="1" t="s">
         <v>1213</v>
       </c>
-      <c r="B234" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D234" s="1"/>
       <c r="E234" s="1"/>
-      <c r="F234" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F234" s="1"/>
       <c r="G234" s="1" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I234" s="1" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="J234" s="1" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>906</v>
+        <v>918</v>
       </c>
       <c r="E235" s="1"/>
       <c r="F235" s="1" t="s">
-        <v>1221</v>
-[...1 lines deleted...]
-      <c r="G235" s="1"/>
+        <v>1222</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="H235" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I235" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="J235" s="1" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>1226</v>
-[...1 lines deleted...]
-      <c r="D236" s="1"/>
+        <v>1227</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>271</v>
+      </c>
       <c r="E236" s="1"/>
-      <c r="F236" s="1"/>
+      <c r="F236" s="1" t="s">
+        <v>780</v>
+      </c>
       <c r="G236" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I236" s="1" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="J236" s="1" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>1225</v>
+        <v>1231</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>1230</v>
-[...1 lines deleted...]
-      <c r="D237" s="1"/>
+        <v>1232</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>918</v>
+      </c>
       <c r="E237" s="1"/>
-      <c r="F237" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F237" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G237" s="1"/>
       <c r="H237" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I237" s="1" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="J237" s="1" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>1235</v>
-[...3 lines deleted...]
-      </c>
+        <v>1238</v>
+      </c>
+      <c r="D238" s="1"/>
       <c r="E238" s="1"/>
-      <c r="F238" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F238" s="1"/>
       <c r="G238" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H238" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I238" s="1" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="J238" s="1" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>1240</v>
+        <v>1237</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>1241</v>
-[...3 lines deleted...]
-      </c>
+        <v>1242</v>
+      </c>
+      <c r="D239" s="1"/>
       <c r="E239" s="1"/>
-      <c r="F239" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F239" s="1"/>
       <c r="G239" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I239" s="1" t="s">
-        <v>1128</v>
+        <v>1243</v>
       </c>
       <c r="J239" s="1" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="E240" s="1"/>
       <c r="F240" s="1" t="s">
-        <v>372</v>
+        <v>1248</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I240" s="1" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="J240" s="1" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>900</v>
+        <v>359</v>
       </c>
       <c r="E241" s="1"/>
       <c r="F241" s="1" t="s">
-        <v>1251</v>
-[...1 lines deleted...]
-      <c r="G241" s="1"/>
+        <v>385</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="H241" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I241" s="1" t="s">
-        <v>1252</v>
+        <v>1140</v>
       </c>
       <c r="J241" s="1" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="E242" s="1"/>
       <c r="F242" s="1" t="s">
-        <v>1127</v>
+        <v>385</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I242" s="1" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="J242" s="1" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>1255</v>
+        <v>1261</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>900</v>
+        <v>912</v>
       </c>
       <c r="E243" s="1"/>
       <c r="F243" s="1" t="s">
-        <v>1251</v>
-[...3 lines deleted...]
-      </c>
+        <v>1263</v>
+      </c>
+      <c r="G243" s="1"/>
       <c r="H243" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I243" s="1" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="J243" s="1" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="E244" s="1"/>
       <c r="F244" s="1" t="s">
-        <v>1266</v>
+        <v>1139</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I244" s="1" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="J244" s="1" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>900</v>
+        <v>912</v>
       </c>
       <c r="E245" s="1"/>
       <c r="F245" s="1" t="s">
-        <v>1271</v>
+        <v>1263</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I245" s="1" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="J245" s="1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>1264</v>
+        <v>1276</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>900</v>
+        <v>359</v>
       </c>
       <c r="E246" s="1"/>
       <c r="F246" s="1" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I246" s="1" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="J246" s="1" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>1280</v>
+        <v>1276</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>900</v>
+        <v>912</v>
       </c>
       <c r="E247" s="1"/>
       <c r="F247" s="1" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I247" s="1" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="J247" s="1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>1286</v>
+        <v>1276</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>900</v>
+        <v>912</v>
       </c>
       <c r="E248" s="1"/>
-      <c r="F248" s="1"/>
+      <c r="F248" s="1" t="s">
+        <v>1288</v>
+      </c>
       <c r="G248" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H248" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I248" s="1" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="J248" s="1" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>77</v>
+        <v>912</v>
       </c>
       <c r="E249" s="1"/>
       <c r="F249" s="1" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H249" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I249" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="J249" s="1" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="1" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>77</v>
+        <v>912</v>
       </c>
       <c r="E250" s="1"/>
-      <c r="F250" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F250" s="1"/>
       <c r="G250" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H250" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="J250" s="1" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>1304</v>
       </c>
-      <c r="D251" s="1"/>
+      <c r="D251" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="E251" s="1"/>
-      <c r="F251" s="1"/>
+      <c r="F251" s="1" t="s">
+        <v>1305</v>
+      </c>
       <c r="G251" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H251" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I251" s="1" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="J251" s="1" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>1309</v>
-[...1 lines deleted...]
-      <c r="D252" s="1"/>
+        <v>1310</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="E252" s="1"/>
-      <c r="F252" s="1"/>
+      <c r="F252" s="1" t="s">
+        <v>1311</v>
+      </c>
       <c r="G252" s="1" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H252" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I252" s="1" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="J252" s="1" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>1313</v>
-[...1 lines deleted...]
-      <c r="C253" s="1"/>
+        <v>1315</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>1316</v>
+      </c>
       <c r="D253" s="1"/>
       <c r="E253" s="1"/>
-      <c r="F253" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G253" s="1"/>
+      <c r="F253" s="1"/>
+      <c r="G253" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H253" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I253" s="1" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="J253" s="1" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>1313</v>
-[...3 lines deleted...]
-      </c>
+        <v>1321</v>
+      </c>
+      <c r="D254" s="1"/>
       <c r="E254" s="1"/>
-      <c r="F254" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F254" s="1"/>
       <c r="G254" s="1" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I254" s="1" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="J254" s="1" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>1322</v>
-[...6 lines deleted...]
-      </c>
+        <v>1325</v>
+      </c>
+      <c r="C255" s="1"/>
+      <c r="D255" s="1"/>
       <c r="E255" s="1"/>
       <c r="F255" s="1" t="s">
-        <v>1324</v>
+        <v>114</v>
       </c>
       <c r="G255" s="1"/>
       <c r="H255" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I255" s="1" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="J255" s="1" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1" t="s">
-        <v>1199</v>
+        <v>1328</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>1327</v>
-[...2 lines deleted...]
-      <c r="D256" s="1"/>
+        <v>1329</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>434</v>
+      </c>
       <c r="E256" s="1"/>
-      <c r="F256" s="1"/>
+      <c r="F256" s="1" t="s">
+        <v>1330</v>
+      </c>
       <c r="G256" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I256" s="1" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="J256" s="1" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>1332</v>
-[...1 lines deleted...]
-      <c r="D257" s="1"/>
+        <v>1335</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>434</v>
+      </c>
       <c r="E257" s="1"/>
-      <c r="F257" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F257" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G257" s="1"/>
       <c r="H257" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="I257" s="1" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="J257" s="1" t="s">
-        <v>1334</v>
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C258" s="1"/>
+      <c r="D258" s="1"/>
+      <c r="E258" s="1"/>
+      <c r="F258" s="1"/>
+      <c r="G258" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I258" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="J258" s="1" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D259" s="1"/>
+      <c r="E259" s="1"/>
+      <c r="F259" s="1"/>
+      <c r="G259" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H259" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I259" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="J259" s="1" t="s">
+        <v>1346</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>