--- v1 (2026-10-29)
+++ v2 (2026-11-01)
@@ -1613,77 +1613,77 @@
   <si>
     <t>Thu, 22 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Pig farm workers Goals: COMPLY WITH THE REQUIREMENT OF RD 306/2020 TO ENSURE THAT ALL PEOPLE ON PIG FARMS IN CONTACT WITH ANIMALS HAVE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-course-personnel-working-pigs</t>
   </si>
   <si>
     <t>Free Software Geographic Information Systems and Remote Sensing</t>
   </si>
   <si>
     <t>Mon, 19 May 2025 - 17:00</t>
   </si>
   <si>
     <t>Thu, 29 May 2025 - 20:00</t>
   </si>
   <si>
     <t>The objectives of the course include: • Know how to define a GIS project in its compartments (objectives, analysis, storage, products…). • Interpret,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-software-geographic-information-systems-and-remote-sensing</t>
   </si>
   <si>
+    <t>Online course on business licenses for agricultural engineers</t>
+  </si>
+  <si>
+    <t>Mon, 19 May 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 15 Jun 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Description  The Official College of Agricultural Engineers of Andalusia, through the Andalusian Foundation of Agricultural Engineers, is launching a…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/online-course-business-licenses-agricultural-engineers</t>
+  </si>
+  <si>
     <t>Application of sustainability methodologies for irrigation efficiency</t>
   </si>
   <si>
-    <t>Mon, 19 May 2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Fri, 23 May 2025 - 00:00</t>
   </si>
   <si>
     <t>COORDINATOR: Juan Manuel Alameda Villamayor / Susana Campelo Rodríguez bzn-formregadios@mapa.es OBJECTIVES: The new methodologies that are being…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/application-sustainability-methodologies-irrigation-efficiency</t>
   </si>
   <si>
-    <t>Online course on business licenses for agricultural engineers</t>
-[...10 lines deleted...]
-  <si>
     <t>BASIC COURSE ON OCCUPATIONAL RISK PREVENTION IN THE AGRICULTURAL SECTOR</t>
   </si>
   <si>
     <t>Fri, 16 May 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: 🔹 Young people who want to join the agricultural business 🔹 Entrepreneurs who take on preventive activities 🔹 Workers in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-occupational-risk-prevention-agricultural-sector-0</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN TRANSPORT. ONLINE</t>
   </si>
   <si>
     <t>Mon, 9 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>ANIMAL WELFARE IN TRANSPORT. ONLINE – 250516BAT Start: 05-16-2025 Final: 09-06-2025 Modality: DISTANCE TRAINING Schedule: Online training Location:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-transport-online-0</t>
   </si>
   <si>
     <t>TRAINING COURSE FOR PERSONNEL WORKING WITH CATTLE</t>
@@ -1895,78 +1895,78 @@
   <si>
     <t>https://akisplataforma.es/en/training-courses/animal-welfare-transport-online</t>
   </si>
   <si>
     <t>How to increase the competitiveness of olive groves within the framework of sustainability</t>
   </si>
   <si>
     <t>Thu, 3 Apr 2025 - 09:00</t>
   </si>
   <si>
     <t>Thu, 3 Apr 2025 - 15:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro de Recepción de Visitantes de Córdoba. Plaza del Triunfo s/n. Córdoba.</t>
   </si>
   <si>
     <t>The Cajamar Foundation is organizing a key event for the olive sector, where the main challenges and opportunities facing this emblematic industry in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-increase-competitiveness-olive-groves-within-framework-sustainability</t>
   </si>
   <si>
+    <t>Farming and livestock farms: Production, innovation, advice and marketing (MOOC)</t>
+  </si>
+  <si>
+    <t>Tue, 1 Apr 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 31 Dec 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>Online, Continuing education</t>
+  </si>
+  <si>
+    <t>The aim of this course is to provide an overview of the functioning of advisory systems within the framework of the latest CAP reform. The course…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/farming-and-livestock-farms-production-innovation-advice-and-marketing-mooc</t>
+  </si>
+  <si>
     <t>Free training in digital skills related to Agricultural Engineering</t>
   </si>
   <si>
-    <t>Tue, 1 Apr 2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>With a pre-registration period ending on February 7, the Council of Colleges of Agricultural Technical Engineers has launched a comprehensive…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-training-digital-skills-related-agricultural-engineering</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://akisplataforma.es/en/training-courses/farming-and-livestock-farms-production-innovation-advice-and-marketing-mooc</t>
   </si>
   <si>
     <t>MTD COURSE TO REDUCE THE ENVIRONMENTAL IMPACT ON PIG FARMS</t>
   </si>
   <si>
     <t>Fri, 28 Mar 2025 - 00:00</t>
   </si>
   <si>
     <t>Tue, 29 Apr 2025 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Course validated as complementary training to access aid intended to encourage the incorporation of young people into the agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/mtd-course-reduce-environmental-impact-pig-farms</t>
   </si>
   <si>
     <t>Spanish AGROTECH Ecosystem. Business Challenges and Opportunities</t>
   </si>
   <si>
     <t>Tue, 25 Mar 2025 - 16:30</t>
   </si>
   <si>
     <t>Tue, 25 Mar 2025 - 18:30</t>
   </si>
@@ -7421,80 +7421,80 @@
       </c>
       <c r="H103" s="1" t="s">
         <v>32</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>531</v>
       </c>
       <c r="J103" s="1" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D104" s="1"/>
       <c r="E104" s="1"/>
       <c r="F104" s="1"/>
       <c r="G104" s="1" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>536</v>
       </c>
       <c r="J104" s="1" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1" t="s">
         <v>538</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D105" s="1"/>
       <c r="E105" s="1"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>540</v>
       </c>
       <c r="J105" s="1" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>543</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D106" s="1"/>
       <c r="E106" s="1"/>
       <c r="F106" s="1"/>
       <c r="G106" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H106" s="1" t="s">
@@ -7991,88 +7991,88 @@
       </c>
       <c r="F124" s="1" t="s">
         <v>624</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>625</v>
       </c>
       <c r="J124" s="1" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
         <v>627</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>423</v>
+        <v>629</v>
       </c>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
-      <c r="F125" s="1"/>
+      <c r="F125" s="1" t="s">
+        <v>630</v>
+      </c>
       <c r="G125" s="1" t="s">
-        <v>68</v>
+        <v>631</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>632</v>
+        <v>423</v>
       </c>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
-      <c r="F126" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F126" s="1"/>
       <c r="G126" s="1" t="s">
-        <v>634</v>
+        <v>68</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>635</v>
       </c>
       <c r="J126" s="1" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
         <v>637</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H127" s="1" t="s">