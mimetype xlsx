--- v1 (2026-10-28)
+++ v2 (2026-10-30)
@@ -47,117 +47,117 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Organic farming: Production, regulations, advice and marketing (MOOC)</t>
   </si>
   <si>
-    <t>Fri, 12/25/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/31/2025 - 00:00</t>
+    <t>Fri, 25 Dec 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 31 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>MOOC</t>
   </si>
   <si>
     <t>Online, Continuing education</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>The aim of this course is to provide an overview of the regulation of organic agricultural production and the basic foundations of this type of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-production-regulations-advice-and-marketing-mooc</t>
   </si>
   <si>
     <t>Customized in-person Food Handler course for your company</t>
   </si>
   <si>
-    <t>Sun, 12/27/2026 - 00:00</t>
+    <t>Sun, 27 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Online, In person</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Stop wasting your time and delegate the operator training to someone else. It's not your "traditional" Food Handler course We train your operators…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/customized-person-food-handler-course-your-company</t>
   </si>
   <si>
     <t>Technology of yogurts and fermented milks</t>
   </si>
   <si>
-    <t>Wed, 12/30/2026 - 00:00</t>
+    <t>Wed, 30 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>Mañanas &gt; Seminario de San Atilano. Pza. del Seminario, 2. Zamora. Tardes &gt; Obrador en el Instituto Alfonso IX. Edificio Ciclos. Ctra. De la Aldehuela, s/n. Zamora</t>
   </si>
   <si>
     <t>Blended learning</t>
   </si>
   <si>
     <t>Addressed to... Professionals in the dairy industry, and all those interested in acquiring knowledge related to the technology and production of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technology-yogurts-and-fermented-milks</t>
   </si>
   <si>
     <t>Organic horticulture</t>
   </si>
   <si>
-    <t>Thu, 12/31/2026 - 00:00</t>
+    <t>Thu, 31 Dec 2026 - 00:00</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Concepts, Foundations and Precedents in the Garden:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-horticulture</t>
   </si>
   <si>
     <t>Olive pests and pathogens: nature, identification, and biological control strategies</t>
   </si>
   <si>
     <t>Training Certificate issued by INEA-University School of Agricultural Engineering. Content: Introduction: This section will provide an overview of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/olive-pests-and-pathogens-nature-identification-and-biological-control-strategies</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -488,52 +488,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="174.529" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>