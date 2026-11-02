--- v0 (2026-08-11)
+++ v1 (2026-11-02)
@@ -12,2429 +12,2456 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="795">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="804">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Digital tools that help you manage your farm</t>
+  </si>
+  <si>
+    <t>Sun, 4 Oct 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>This ONLINE COURSE analyzes the royal decrees published in December 2022 that will affect the way farmers and ranchers conduct their agricultural…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/digital-tools-help-you-manage-your-farm-1</t>
+  </si>
+  <si>
+    <t>Application and handling of plant protection products, blended learning, qualified level (3 days in person)</t>
+  </si>
+  <si>
+    <t>Mon, 1 Jun 2026 - 15:30</t>
+  </si>
+  <si>
+    <t>Wed, 3 Jun 2026 - 21:30</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>El Escorial, Madrid.</t>
+  </si>
+  <si>
+    <t>Blended learning</t>
+  </si>
+  <si>
+    <t>Qualified Level, Blended Learning. 60 hours in total The in-person component consists only of the 3 days of practical training and the exam. In…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/application-and-handling-plant-protection-products-blended-learning-qualified</t>
+  </si>
+  <si>
     <t>Economic management of agricultural holdings: accounting and agricultural taxation</t>
   </si>
   <si>
-    <t>Mon, 06/01/2026 - 00:00</t>
-[...14 lines deleted...]
-    <t>No</t>
+    <t>Mon, 1 Jun 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 16 Jun 2025 - 00:00</t>
   </si>
   <si>
     <t>Face-to-face classes (28 hours) + online platform at your leisure time (10 hours) + self-study at your leisure time, without needing to be online (12…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/economic-management-agricultural-holdings-accounting-and-agricultural-taxation-1</t>
   </si>
   <si>
     <t>Online course: Advanced management of organic greenhouses: agroecological management of pests and diseases</t>
   </si>
   <si>
-    <t>Sun, 05/31/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Online</t>
+    <t>Sun, 31 May 2026 - 00:00</t>
   </si>
   <si>
     <t>The course is divided into 7 modules and is planned to last 45 hours, but you can finish it whenever you want. Upon completion, you will receive a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-advanced-management-organic-greenhouses-agroecological-management-0</t>
   </si>
   <si>
     <t>Free pesticide handler renewal course</t>
   </si>
   <si>
-    <t>Sat, 05/30/2026 - 08:00</t>
-[...2 lines deleted...]
-    <t>Sat, 05/30/2026 - 14:00</t>
+    <t>Sat, 30 May 2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Sat, 30 May 2026 - 14:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>Sala de la BUC (Biblioteca Municipal) Avda Pius XII, 43 de Vila-real</t>
   </si>
   <si>
     <t>In person</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Important information: - Renewal can only be done during the 12 months prior to the expiry date of the license. For example: if your license expires…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-pesticide-handler-renewal-course</t>
   </si>
   <si>
     <t>Remote Sensing Course Applied to Consulting. Processing Satellite Images and Extracting Useful Information in Agriculture</t>
   </si>
   <si>
-    <t>Mon, 05/18/2026 - 15:00</t>
-[...2 lines deleted...]
-    <t>Mon, 05/18/2026 - 19:00</t>
+    <t>Mon, 18 May 2026 - 15:00</t>
+  </si>
+  <si>
+    <t>Mon, 18 May 2026 - 19:00</t>
   </si>
   <si>
     <t>Remote sensing has become a key tool for modern agricultural management, enabling the analysis of crop health, optimization of resource use, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/remote-sensing-course-applied-consulting-processing-satellite-images-and</t>
   </si>
   <si>
     <t>Organic Farming Course: Production, Regulations, Advice and Marketing</t>
   </si>
   <si>
-    <t>Fri, 05/15/2026 - 00:00</t>
+    <t>Fri, 15 May 2026 - 00:00</t>
   </si>
   <si>
     <t>The aim of this course is to provide an overview of the regulation of organic agricultural production, and the basic principles of this type of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-production-regulations-advice-and-marketing</t>
   </si>
   <si>
     <t>Advanced and Precision Technologies for Crop Protection Course</t>
   </si>
   <si>
-    <t>Fri, 05/08/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 05/22/2026 - 13:00</t>
+    <t>Fri, 8 May 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 22 May 2026 - 13:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>This course aims to provide an up-to-date and practical overview of the most advanced technologies used in the application of plant protection…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-and-precision-technologies-crop-protection-course</t>
   </si>
   <si>
     <t>UPCT promotes the 2nd University Microcredential in post-harvest technology and minimal fruit and vegetable processing</t>
   </si>
   <si>
-    <t>Fri, 05/01/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 05/28/2026 - 22:22</t>
+    <t>Fri, 1 May 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 28 May 2026 - 22:22</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Cartagena. Murcia.</t>
   </si>
   <si>
     <t>The Polytechnic University of Cartagena (UPCT) will launch on May 1, 2026 the 2nd University Microcredential in Postharvest Technology and Minimal…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/upct-promotes-2nd-university-microcredential-post-harvest-technology-and-minimal</t>
   </si>
   <si>
     <t>Pumpkin fly control</t>
   </si>
   <si>
-    <t>Tue, 04/28/2026 - 18:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/28/2026 - 21:00</t>
+    <t>Tue, 28 Apr 2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Tue, 28 Apr 2026 - 21:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>C/ Sor Soledad Cobián, 20 La Orotava</t>
   </si>
   <si>
     <t>Location: C/ Sor Soledad Cobián, 20 La Orotava Delivery period: 28-04-2026 / 28-04-2026 Teaching time: At 6:00 PM Places available: 16 Price: Free…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pumpkin-fly-control</t>
   </si>
   <si>
     <t>Options to avoid land abandonment</t>
   </si>
   <si>
-    <t>Tue, 04/28/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/28/2026 - 19:00</t>
+    <t>Tue, 28 Apr 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 28 Apr 2026 - 19:00</t>
   </si>
   <si>
     <t>Centre Cultural Pere Labèrnia C/ Mossén Daniel Llatje i Baset, s/n 12330 – Traiguera</t>
   </si>
   <si>
     <t>Sign  Program</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/options-avoid-land-abandonment</t>
   </si>
   <si>
     <t>Python for Artificial Intelligence: From Data to Neural Networks Applied to the Agri-food Sector</t>
   </si>
   <si>
-    <t>Mon, 04/27/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 04/30/2026 - 14:00</t>
+    <t>Mon, 27 Apr 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 30 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>This course aims to provide a foundation for training in advanced digital skills specifically geared towards the agri-food sector, facilitating the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/python-artificial-intelligence-data-neural-networks-applied-agri-food-sector</t>
   </si>
   <si>
+    <t>Course: Technical advisor on integrated pest management in the agricultural sector</t>
+  </si>
+  <si>
+    <t>Sat, 25 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Course on how to apply Royal Decree 1311/2012 in the agricultural sector: This course does not accredit you as an advisor; its objective is to teach…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/course-technical-advisor-integrated-pest-management-agricultural-sector</t>
+  </si>
+  <si>
     <t>Organic farming course</t>
   </si>
   <si>
-    <t>Sat, 04/25/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>This course focuses on the principles and techniques of organic farming. You will learn how to manage organic production systems, protect crops, and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-course-8</t>
   </si>
   <si>
-    <t>Course: Technical advisor on integrated pest management in the agricultural sector</t>
-[...7 lines deleted...]
-  <si>
     <t>Young Farmer Course in Extremadura</t>
   </si>
   <si>
-    <t>Mon, 04/20/2026 - 00:00</t>
+    <t>Mon, 20 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Badajoz, Cáceres</t>
   </si>
   <si>
     <t>The incorporation certificates for young farmers in Extremadura represent a key training opportunity for those wishing to begin or consolidate their…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/young-farmer-course-extremadura</t>
   </si>
   <si>
     <t>Fruit and vegetable handler</t>
   </si>
   <si>
-    <t>Tue, 04/14/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 04/15/2026 - 14:00</t>
+    <t>Tue, 14 Apr 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>C/ Andenes 18, Caravaca de la Cruz, Murcia</t>
   </si>
   <si>
     <t>Activities for vocational training and skills acquisition, within the framework of the Strategic Plan for the Common Agricultural Policy (PEPAC) 2023…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-and-vegetable-handler</t>
   </si>
   <si>
     <t>Course on risk management and agricultural insurance in a context of climate change</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 22:22</t>
+    <t>Mon, 13 Apr 2026 - 22:22</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
   </si>
   <si>
     <t>Online, In person</t>
   </si>
   <si>
     <t>From April 13 to 17, 2026 , CIHEAM Zaragoza will host the course “Risk Management and Agricultural Insurance in a Context of Climate Change” , a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-risk-management-and-agricultural-insurance-context-climate-change</t>
   </si>
   <si>
     <t>Plant protection product applicator. Basic level</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 18:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/20/2026 - 22:00</t>
+    <t>Mon, 13 Apr 2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Mon, 20 Apr 2026 - 22:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Ctra. Iryda, nº 100. cp 04110 Campohermoso – Nijar (Almería)</t>
   </si>
   <si>
     <t>Date of completion: From April 13 to 20, 2026. 📚 Duration: 25 hours. ⏰ Schedule: From 6:00 PM to 10:00 PM. 📍 Venue: Ctra. Iryda, nº 100. cp 04110…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-2</t>
   </si>
   <si>
     <t>Professional User Course for Plant Protection Products. Basic Level</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>Thu, 04/23/2026 - 19:30</t>
+    <t>Mon, 13 Apr 2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Thu, 23 Apr 2026 - 19:30</t>
   </si>
   <si>
     <t>Mercadillo del Agricultor de La Matanza de Acentejo</t>
   </si>
   <si>
     <t>In courses with pre-registration, accreditation of the questionnaire answers may be required. Pre-registration until April 8th. PRE-REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-user-course-plant-protection-products-basic-level</t>
   </si>
   <si>
     <t>Basic course for the training of professional users and sellers of plant protection products</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 21:00</t>
+    <t>Mon, 13 Apr 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 21:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
     <t>Valoria la Buena (Valladolid)</t>
   </si>
   <si>
     <t>Royal Decree 1311/2012 establishes the framework for action to achieve sustainable use of plant protection products by reducing the risks and effects…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-training-professional-users-and-sellers-plant-protection-products</t>
   </si>
   <si>
     <t>Organic Production Course on regulations, advice, production and marketing</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Thu, 04/16/2026 - 22:22</t>
+    <t>Mon, 13 Apr 2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Thu, 16 Apr 2026 - 22:22</t>
   </si>
   <si>
     <t>From April 13 to 16, 2026, the Course on Organic Production: Production, regulations, advice and marketing will be held in virtual classroom and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-production-course-regulations-advice-production-and-marketing</t>
   </si>
   <si>
     <t>Use of agricultural machinery</t>
   </si>
   <si>
-    <t>Mon, 04/13/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 00:00</t>
+    <t>Mon, 13 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 17 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Palmas, Las</t>
   </si>
   <si>
     <t>Carretera General del Norte nº2. Km 8.5. Cardones. Arucas.</t>
   </si>
   <si>
     <t>To understand the diversity of agricultural machinery available on the market, from small machines (chainsaws, brushcutters, blowers, etc.) to larger…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-agricultural-machinery</t>
   </si>
   <si>
     <t>Sustainability in agricultural production</t>
   </si>
   <si>
-    <t>Fri, 04/10/2026 - 00:00</t>
+    <t>Fri, 10 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>This online course will address how to produce more food with fewer natural resources while preserving the environment. COURSE OBJECTIVES: Promote…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-agricultural-production-0</t>
   </si>
   <si>
     <t>Calculation of water needs and irrigation scheduling</t>
   </si>
   <si>
     <t>In this ONLINE COURSE, you'll learn the different methodologies for determining a crop's water requirements and the tools for scheduling irrigation.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/calculation-water-needs-and-irrigation-scheduling</t>
   </si>
   <si>
     <t>Greenhouses</t>
   </si>
   <si>
     <t>ONLINE COURSE that demonstrates the role of the greenhouse, the different types of greenhouses, equipment, and climate control, among other aspects.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/greenhouses-0</t>
   </si>
   <si>
     <t>Advanced tools for irrigation and nutrition</t>
   </si>
   <si>
-    <t>Thu, 04/09/2026 - 00:00</t>
+    <t>Thu, 9 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Agri-food cooperatives offer farmers an online course on advanced irrigation and nutrition tools.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-tools-irrigation-and-nutrition</t>
   </si>
   <si>
     <t>Application and handling of plant protection products, qualified level</t>
   </si>
   <si>
-    <t>Mon, 04/06/2026 - 00:00</t>
-[...5 lines deleted...]
-    <t>Qualified Level, Blended Learning. 60 hours in total The in-person component consists only of the 3 days of practical training and the exam. In…</t>
+    <t>Mon, 6 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 6 May 2026 - 21:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/application-and-handling-plant-protection-products-qualified-level</t>
   </si>
   <si>
     <t>ONLINE COURSE ON PRECISION AGRICULTURE IN EXTENSIVE IRRIGATED CROPS (RECORDED)</t>
   </si>
   <si>
-    <t>Wed, 04/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>This course addresses the technologies and methodologies used in precision agriculture to optimize the yield and efficiency of irrigated field crops…</t>
+    <t>Wed, 1 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>This course addresses the technologies and methodologies used in precision agriculture to optimize the yield and efficiency of irrigated field crops.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-precision-agriculture-extensive-irrigated-crops-recorded</t>
   </si>
   <si>
+    <t>Integrated Production Course</t>
+  </si>
+  <si>
+    <t>Tue, 31 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria</t>
+  </si>
+  <si>
+    <t>Become an expert in integrated production CONTACT</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/integrated-production-course-0</t>
+  </si>
+  <si>
     <t>Specialization in soil interpretation</t>
   </si>
   <si>
-    <t>Tue, 03/31/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>In the pursuit of sustainable agriculture, soil health, fertilization, and environmental impact are all factors to consider, with soil analysis being…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialization-soil-interpretation-0</t>
   </si>
   <si>
-    <t>Integrated Production Course</t>
-[...10 lines deleted...]
-  <si>
     <t>Advanced Course - Biological Pest Control</t>
   </si>
   <si>
-    <t>Mon, 03/30/2026 - 00:00</t>
+    <t>Mon, 30 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Course Objectives The use of beneficial organisms (pollinators, predators and parasitoids) in recent years has proven useful in improving the quality…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-biological-pest-control</t>
   </si>
   <si>
     <t>Advanced Course - Hydroponics. Soilless Cultivation</t>
   </si>
   <si>
     <t>Course Objectives Agricultural activity, like the rest of the productive sectors, must optimize the consumption of inputs and minimize the levels of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-course-hydroponics-soilless-cultivation</t>
   </si>
   <si>
     <t>Online Course: Cultivated Soil and Climatic Conditions</t>
   </si>
   <si>
     <t>The Soil and Climate Course provides you with essential knowledge about soil management and its relationship to climate in agriculture. Through this…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-cultivated-soil-and-climatic-conditions</t>
   </si>
   <si>
     <t>Auxiliary Activities in Agriculture for the professional certificate AGAX0208</t>
   </si>
   <si>
-    <t>With this online course in Auxiliary Activities in Agriculture, you can accredit your professional skills to obtain your professional certificate: “…</t>
+    <t>With this online course in Auxiliary Activities in Agriculture, you can accredit your professional skills to obtain your professional certificate:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/auxiliary-activities-agriculture-professional-certificate-agax0208</t>
   </si>
   <si>
     <t>Hydroponics Course: Soilless Cultivation</t>
   </si>
   <si>
-    <t>Sat, 03/28/2026 - 00:00</t>
+    <t>Sat, 28 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>This course offers a comprehensive introduction to hydroponics and soil-less cultivation. It explores the components, substrates, and systems…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/hydroponics-course-soilless-cultivation</t>
   </si>
   <si>
     <t>Informative session - Principles of agro-composting</t>
   </si>
   <si>
-    <t>Thu, 03/26/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/26/2026 - 19:00</t>
+    <t>Thu, 26 Mar 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Mar 2026 - 19:00</t>
   </si>
   <si>
     <t>Olmeda de las Fuentes</t>
   </si>
   <si>
     <t>Program Composting as a waste management strategy Technical approach to composting: common mistakes and best practices for proper management of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/informative-session-principles-agro-composting</t>
   </si>
   <si>
     <t>Use of Composting Technologies for Organic Waste Management</t>
   </si>
   <si>
-    <t>Wed, 03/25/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/25/2026 - 14:00</t>
+    <t>Wed, 25 Mar 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 25 Mar 2026 - 14:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández. Ctra. Beniel, km 3,2. E-03312, Orihuela</t>
   </si>
   <si>
     <t>A free demonstration workshop entitled “Use of Composting Technologies for Organic Waste Management” will be held on Wednesday, March 25, from 9:00 a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/use-composting-technologies-organic-waste-management</t>
   </si>
   <si>
-    <t>Wed, 03/25/2026 - 00:00</t>
+    <t>Basic Level Phytosanitary Product Handler Course</t>
+  </si>
+  <si>
+    <t>Wed, 25 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Lomo La Plana 12, local 7-8. Las Palmas de Gran Canaria (Centro de formación Agroislas)</t>
+  </si>
+  <si>
+    <t>Get certified as a basic level Pesticide Handler CONTACT</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/basic-level-phytosanitary-product-handler-course-0</t>
   </si>
   <si>
     <t>ONLINE COURSE that demonstrates the role of the greenhouse, the different types of greenhouses, equipment, and climate control, among other aspects.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/greenhouses</t>
   </si>
   <si>
     <t>Management and organization of the agricultural holding</t>
   </si>
   <si>
     <t>Goals Learn the technological and economic knowledge for the correct management of an agricultural holding, guaranteeing the improvement of its…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/management-and-organization-agricultural-holding</t>
   </si>
   <si>
     <t>Safety and hygiene in the food industry</t>
   </si>
   <si>
     <t>Goals Learn to perform cleaning and general hygiene operations on equipment and facilities, as well as environmental protection support operations in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/safety-and-hygiene-food-industry</t>
   </si>
   <si>
-    <t>Basic Level Phytosanitary Product Handler Course</t>
-[...10 lines deleted...]
-  <si>
     <t>Course on livestock and organic farming</t>
   </si>
   <si>
-    <t>Fri, 03/20/2026 - 00:00</t>
+    <t>Fri, 20 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Specialized training recognized by the Regional Government of Castilla-La Mancha allows for accreditation of hours in the organic field as stipulated…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-livestock-and-organic-farming</t>
   </si>
   <si>
     <t>TRAINING FOR ADVISORS: Course on Sustainable Management of Agricultural Soils</t>
   </si>
   <si>
     <t>Sustainable management of agricultural soils is a fundamental pillar for ensuring the long-term productivity of agroecosystems, environmental…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-advisors-course-sustainable-management-agricultural-soils-0</t>
   </si>
   <si>
     <t>Greenhouse Horticultural Production Course</t>
   </si>
   <si>
-    <t>Wed, 03/18/2026 - 00:00</t>
+    <t>Wed, 18 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Become an expert in horticultural production CONTACT</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/greenhouse-horticultural-production-course-0</t>
   </si>
   <si>
     <t>Soilless cultivation</t>
   </si>
   <si>
-    <t>Tue, 03/17/2026 - 00:00</t>
+    <t>Tue, 17 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>ONLINE COURSE to learn about solutions for soilless growing, also covering substrate quality, different soilless growing systems, equipment, and much…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soilless-cultivation</t>
   </si>
   <si>
     <t>In this ONLINE COURSE, you'll discover the keys to maintaining soil health with sustainable practices for more efficient agriculture. Course…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialization-soil-interpretation</t>
   </si>
   <si>
+    <t>Sun, 15 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>This online course will address how to produce more food with fewer natural resources while preserving the environment. Course objectives: Promote…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/sustainability-agricultural-production</t>
+  </si>
+  <si>
+    <t>Management and verification of basic irrigation systems</t>
+  </si>
+  <si>
+    <t>C/ Demetrio de los Ríos, 15. 41003, Sevilla</t>
+  </si>
+  <si>
+    <t>Agri-food cooperatives offer farmers and the general public a course on the management and verification of basic irrigation systems.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/management-and-verification-basic-irrigation-systems</t>
+  </si>
+  <si>
     <t>Fertilization and manure in organic farming</t>
   </si>
   <si>
-    <t>Sun, 03/15/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Goals Acquire the fundamentals of fertilization and the different composting techniques, as well as their main applications in organic agriculture,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fertilization-and-manure-organic-farming</t>
   </si>
   <si>
-    <t>This online course will address how to produce more food with fewer natural resources while preserving the environment. Course objectives: Promote…</t>
-[...16 lines deleted...]
-  <si>
     <t>INTERPRETATION OF SOIL ANALYSIS AND GUIDELINES FOR SUSTAINABLE FERTILIZATION</t>
   </si>
   <si>
-    <t>Wed, 03/11/2026 - 00:00</t>
+    <t>Wed, 11 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Importance and objectives of soil analysis, Soil sampling methodology, Soil analysis parameters, Interpretation of results, Guidelines for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/interpretation-soil-analysis-and-guidelines-sustainable-fertilization</t>
   </si>
   <si>
     <t>Course on the Registry (REA), Notebook (CUE) and SIEX</t>
   </si>
   <si>
     <t>Course Objectives The new CAP regulations include, among other changes, the creation of an Agricultural Holdings Information System (SIEX) that draws…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-registry-rea-notebook-cue-and-siex</t>
   </si>
   <si>
     <t>Agriculture 4.0-Mixed course</t>
   </si>
   <si>
-    <t>Tue, 03/10/2026 - 00:00</t>
+    <t>Tue, 10 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>The Agriculture 4.0 course, or "Technologies 4.0 in Precision Machinery (Blended)," is a 30-hour online course plus 5 hours of in-person instruction…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agriculture-40-mixed-course</t>
   </si>
   <si>
     <t>Advanced management of ecological greenhouses</t>
   </si>
   <si>
-    <t>Thu, 03/05/2026 - 00:00</t>
+    <t>Thu, 5 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Online Course: Advanced Management of Organic Greenhouses. Living Soil and Its Fertility</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/advanced-management-ecological-greenhouses</t>
   </si>
   <si>
+    <t>GENERIC MODULE: QUALIFICATION OF TECHNICIANS IN INTEGRATED PRODUCTION OF MANUFACTURED AND PROCESSED PRODUCTS</t>
+  </si>
+  <si>
+    <t>Wed, 4 Mar 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 8 Apr 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Jaén</t>
+  </si>
+  <si>
+    <t>Mengíbar</t>
+  </si>
+  <si>
+    <t>Content Introduction, concept and situation of integrated production Traceability and food safety Management of agri-food handling and processing…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-manufactured-and</t>
+  </si>
+  <si>
     <t>ONLINE COURSE - ARTIFICIAL INTELLIGENCE (AI) APPLIED TO AGRICULTURE</t>
   </si>
   <si>
-    <t>Wed, 03/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 03/24/2026 - 00:00</t>
+    <t>Tue, 24 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Aim In the online course Artificial Intelligence (AI) applied to Agriculture, the student will learn to take full advantage of the current tools that…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-artificial-intelligence-ai-applied-agriculture</t>
   </si>
   <si>
-    <t>GENERIC MODULE: QUALIFICATION OF TECHNICIANS IN INTEGRATED PRODUCTION OF MANUFACTURED AND PROCESSED PRODUCTS</t>
-[...16 lines deleted...]
-  <si>
     <t>SPECIALIZED TRAINING IN COVERED GREENS</t>
   </si>
   <si>
-    <t>Mon, 03/02/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 04/06/2026 - 14:00</t>
+    <t>Mon, 2 Mar 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 6 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Campanillas, Málaga</t>
   </si>
   <si>
     <t>This course includes at least one online module. Courses offered on the IFAPA e-learning platform combine distance learning, in-person practical…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-covered-greens</t>
   </si>
   <si>
     <t>Course for training professional users and sellers of phytosanitary products: Basic Level. Bridge Level. Qualified Level</t>
   </si>
   <si>
-    <t>Mon, 03/02/2026 - 00:00</t>
+    <t>Mon, 2 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Royal Decree 1311/2012 establishes the framework for action to achieve the sustainable use of plant protection products by reducing the risks and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-training-professional-users-and-sellers-phytosanitary-products-basic-level</t>
   </si>
   <si>
     <t>Agricultural Pesticides Course - Qualified Level</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>Olivenza</t>
   </si>
   <si>
     <t>This certification is aimed at professional users responsible for ground-based treatments, including non-agricultural applications, and at farmers…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-course-qualified-level-3</t>
   </si>
   <si>
     <t>Organic farming. Soil preparation</t>
   </si>
   <si>
-    <t>Sat, 02/28/2026 - 10:30</t>
-[...2 lines deleted...]
-    <t>Sat, 02/28/2026 - 13:30</t>
+    <t>Sat, 28 Feb 2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Sat, 28 Feb 2026 - 13:30</t>
   </si>
   <si>
     <t>Camino de la Vega, s/n  28830 San Fernando de Henares</t>
   </si>
   <si>
     <t>We'll take a practical look at the first steps in growing a vegetable garden. In this session, we'll discuss what is meant by "living soil" and how…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-soil-preparation</t>
   </si>
   <si>
     <t>PLANT PROTECTION PRODUCT HANDLER COURSE. BASIC RENEWAL LEVEL – ONLINE – 260227FBR</t>
   </si>
   <si>
-    <t>Fri, 02/27/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 03/09/2026 - 00:00</t>
+    <t>Fri, 27 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 9 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: Professional users whose initial basic plant protection product handler's license has expired after 10 years and need to manage its…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-handler-course-basic-renewal-level-online-260227fbr</t>
   </si>
   <si>
     <t>Introduction to Irrigation</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/07/2026 - 14:00</t>
+    <t>Thu, 26 Feb 2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 Apr 2026 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/introduction-irrigation</t>
   </si>
   <si>
     <t>Implementation of the GAP global protocol version 5.4</t>
   </si>
   <si>
-    <t>Thu, 02/26/2026 - 00:00</t>
+    <t>Thu, 26 Feb 2026 - 00:00</t>
   </si>
   <si>
     <t>Contents Module 1 Introduction to the GLOBAL GAP standard (5 hours) Objective: To train for the application of advanced methodologies for process…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/implementation-gap-global-protocol-version-54</t>
   </si>
   <si>
     <t>BASIC COURSE ON OCCUPATIONAL RISK PREVENTION IN THE AGRICULTURAL SECTOR – ONLINE – 260225PRL</t>
   </si>
   <si>
-    <t>Wed, 02/25/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/19/2026 - 00:00</t>
+    <t>Wed, 25 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 19 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>Addressed to: 🔹 Young people who wish to join the agricultural business 🔹 Business owners who take on preventative activities 🔹 Agricultural and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-occupational-risk-prevention-agricultural-sector-online-260225prl</t>
   </si>
   <si>
     <t>GENERIC MODULE: QUALIFICATION OF TECHNICIANS IN INTEGRATED PRODUCTION OF AGRICULTURAL AND LIVESTOCK PRODUCTS</t>
   </si>
   <si>
-    <t>Tue, 02/24/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Thu, 03/26/2026 - 14:00</t>
+    <t>Tue, 24 Feb 2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Thu, 26 Mar 2026 - 14:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Palma del Río</t>
   </si>
   <si>
     <t>Contents Basic concepts on Integrated Production: concept and objectives of Integrated Production; problems of conventional plant protection;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-agricultural-and-1</t>
   </si>
   <si>
     <t>COURSE ON CALCULATION AND DESIGN OF IRRIGATION INSTALLATIONS</t>
   </si>
   <si>
-    <t>Tue, 02/24/2026 - 00:00</t>
+    <t>Tue, 24 Feb 2026 - 00:00</t>
   </si>
   <si>
     <t>This course focuses on the design and maintenance of irrigation systems. You'll learn how to determine the amount of water needed for crops and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-calculation-and-design-irrigation-installations</t>
   </si>
   <si>
     <t>Course on ecological soil management</t>
   </si>
   <si>
-    <t>Thu, 02/19/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/06/2026 - 00:00</t>
+    <t>Thu, 19 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 6 Mar 2026 - 00:00</t>
   </si>
   <si>
     <t>GC-2, Km. 8,5 - Montaña de Cardones 35415. Arucas (Gran Canaria)</t>
   </si>
   <si>
     <t>This course aims to bring farmers closer to the knowledge of soil health, how to diagnose it, how management practices influence it, and how to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-ecological-soil-management</t>
   </si>
   <si>
     <t>INCORPORATION INTO THE AGRICULTURAL ENTERPRISE: INTENSIVE AGRICULTURE</t>
   </si>
   <si>
-    <t>Sat, 02/14/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 04/24/2026 - 00:00</t>
+    <t>Sat, 14 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 24 Apr 2026 - 00:00</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca, Sevilla</t>
   </si>
   <si>
     <t>This course has at least one face-to-face module. This course includes at least one online module. Courses offered on the IFAPA e-learning platform…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/incorporation-agricultural-enterprise-intensive-agriculture</t>
   </si>
   <si>
     <t>Organic Horticulture</t>
   </si>
   <si>
-    <t>Wed, 02/11/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 05/14/2026 - 23:00</t>
+    <t>Wed, 11 Feb 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 14 May 2026 - 23:00</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>Do you want to dedicate yourself professionally to the production of organic and locally sourced food? Do you want to gradually convert your farm to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-horticulture-1</t>
   </si>
   <si>
     <t>PLANT PROTECTION PRODUCT APPLICATOR. BASIC LEVEL</t>
   </si>
   <si>
-    <t>Tue, 02/10/2026 - 08:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/10/2026 - 14:30</t>
+    <t>Tue, 10 Feb 2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Tue, 10 Mar 2026 - 14:30</t>
   </si>
   <si>
     <t>Contents Crop pests: classification and description. Plant protection products: classification and description. Importance and content of labels and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-1</t>
   </si>
   <si>
     <t>Smart Irrigation: Digitalization and Energy Optimization in Irrigation Communities and Irrigation Systems</t>
   </si>
   <si>
-    <t>Mon, 01/26/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 01/29/2026 - 14:00</t>
+    <t>Mon, 26 Jan 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 29 Jan 2026 - 14:00</t>
   </si>
   <si>
     <t>Digitalization is now a reality that improves farmers' profitability through IoT web platforms related to agricultural and livestock activities. The…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/smart-irrigation-digitalization-and-energy-optimization-irrigation-communities-and</t>
   </si>
   <si>
     <t>The UPV and Poscosecha.com launch the VII Postharvest Technology Course for citrus and emerging crops in the Mediterranean</t>
   </si>
   <si>
-    <t>Wed, 01/21/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 03/06/2026 - 20:00</t>
+    <t>Wed, 21 Jan 2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 6 Mar 2026 - 20:00</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>The Polytechnic University of Valencia (UPV), together with the Higher Technical School of Agricultural and Environmental Engineering (ETSIAMN) and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/upv-and-poscosechacom-launch-vii-postharvest-technology-course-citrus-and-emerging</t>
   </si>
   <si>
     <t>Plant Protection Product Applicator. Basic Level.</t>
   </si>
   <si>
-    <t>Thu, 01/08/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/05/2026 - 23:00</t>
+    <t>Thu, 8 Jan 2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Feb 2026 - 23:00</t>
   </si>
   <si>
     <t>The objective of this course is to train plant protection treatment assistants, farmers who carry out treatments on their own farms without…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-applicator-basic-level-0</t>
   </si>
   <si>
     <t>Course for joining an agricultural business in Aragon</t>
   </si>
   <si>
-    <t>Fri, 12/19/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/10/2026 - 00:00</t>
+    <t>Fri, 19 Dec 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 10 Feb 2026 - 00:00</t>
   </si>
   <si>
     <t>Farmer Course in Aragon for the incorporation of Agricultural Business accredited by the Government of Aragon dated 10/07/2018 and validated by the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-joining-agricultural-business-aragon</t>
   </si>
   <si>
     <t>Course for joining an agricultural business in Castilla - La Mancha</t>
   </si>
   <si>
-    <t>Tue, 01/27/2026 - 00:00</t>
+    <t>Tue, 27 Jan 2026 - 00:00</t>
   </si>
   <si>
     <t>Call for applications for the farmer course in Castilla la Mancha PURPOSE OF THE COURSE The objective is to provide appropriate training to young…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-joining-agricultural-business-castilla-la-mancha</t>
   </si>
   <si>
     <t>FREE course on PLANT PROTECTOR'S CARD (basic level) in PEDRO BERNARDO - Ávila</t>
   </si>
   <si>
-    <t>Wed, 12/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/18/2025 - 21:00</t>
+    <t>Wed, 10 Dec 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Dec 2025 - 21:00</t>
   </si>
   <si>
     <t>Ávila</t>
   </si>
   <si>
     <t>Centro cultural Arturo Duperier. Calle Santa Ana, s/n</t>
   </si>
   <si>
     <t>Registration: amfaravila@hotmail.com</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-plant-protectors-card-basic-level-pedro-bernardo-avila</t>
   </si>
   <si>
     <t>FREE course on ENVIRONMENTAL AWARENESS in AGUADULCE - Almería</t>
   </si>
   <si>
-    <t>Tue, 12/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 12/12/2025 - 14:00</t>
+    <t>Tue, 9 Dec 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Dec 2025 - 14:00</t>
   </si>
   <si>
     <t>Escuela Familiar Agraria "Campomar". Calle Don Juan de Austria, 44, Aguadulce, Almería.</t>
   </si>
   <si>
     <t>Registration: formacionamfar@mujerrural.com</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-course-environmental-awareness-aguadulce-almeria</t>
   </si>
   <si>
     <t>Soil and Sustainable Fertilization 4th Ed.</t>
   </si>
   <si>
-    <t>Mon, 12/08/2025 - 00:00</t>
+    <t>Mon, 8 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>It is increasingly necessary to shift from the current production model to one that aims to obtain safe, high-quality food in sufficient quantity for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soil-and-sustainable-fertilization-4th-ed</t>
   </si>
   <si>
     <t>Basic course in organic agriculture 7th. ed</t>
   </si>
   <si>
     <t>Organic farming is increasingly becoming a significant part of the Valencian Community's agri-food sector, both in terms of land area, production,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-course-organic-agriculture-7th-ed</t>
   </si>
   <si>
     <t>Prevention of Food Loss and Waste 3rd Ed.</t>
   </si>
   <si>
-    <t>Fri, 12/05/2025 - 00:00</t>
+    <t>Fri, 5 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>This self-paced course is part of the action plan against food waste promoted by the Valencian Community through the Ministry of Agriculture,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/prevention-food-loss-and-waste-3rd-ed</t>
   </si>
   <si>
     <t>VARIOUS CROPS LEARNING WORKSHOP - LEARNING WORKSHOP: AGRI-FOOD INDUSTRY I</t>
   </si>
   <si>
-    <t>Tue, 12/02/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/02/2025 - 21:00</t>
+    <t>Tue, 2 Dec 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 2 Dec 2025 - 21:00</t>
   </si>
   <si>
     <t>Almocita</t>
   </si>
   <si>
     <t>Contents Plant material and cultural practices in crops Crop phytopathology</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/various-crops-learning-workshop-learning-workshop-agri-food-industry-i</t>
   </si>
   <si>
     <t>Pest and disease control in organic farming</t>
   </si>
   <si>
-    <t>Mon, 12/01/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>Wed, 12/03/2025 - 21:00</t>
+    <t>Mon, 1 Dec 2025 - 17:00</t>
+  </si>
+  <si>
+    <t>Wed, 3 Dec 2025 - 21:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Defense against pests and diseases in organic agriculture MODE: virtual classroom (live online*). DATES: December 1, 2 and 3,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pest-and-disease-control-organic-farming</t>
   </si>
   <si>
     <t>Starting a business in agriculture</t>
   </si>
   <si>
-    <t>Thu, 11/27/2025 - 18:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/27/2025 - 21:00</t>
+    <t>Thu, 27 Nov 2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Nov 2025 - 21:00</t>
   </si>
   <si>
     <t>Casa de la Cultura de Güímar, Plaza del Ayuntamiento de Güímar</t>
   </si>
   <si>
     <t>Primary sector workshop: Starting a business in agriculture (NITO Fruits and Vegetables) REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/starting-business-agriculture</t>
   </si>
   <si>
     <t>ORGANIC FARMING</t>
   </si>
   <si>
-    <t>Tue, 11/25/2025 - 17:00</t>
+    <t>Tue, 25 Nov 2025 - 17:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Organic Agriculture: Production, regulations, advice and marketing MODE: virtual classroom (live online*). DATES: November 25-27…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming</t>
   </si>
   <si>
     <t>Efficient use of water in the agricultural sector</t>
   </si>
   <si>
-    <t>Tue, 11/25/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/27/2025 - 20:00</t>
+    <t>Tue, 25 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE ACTION: Efficient use of water in the agricultural sector MODE: virtual classroom DATES: November 25-27, 2025 SCHEDULE: 4:00 PM TO 8:00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/efficient-use-water-agricultural-sector</t>
   </si>
   <si>
     <t>GLOBALG.AP V6 Intensive Course: Implementation, Maintenance, and Audit with Post-Course Technical Support</t>
   </si>
   <si>
-    <t>Fri, 11/21/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/11/2025 - 00:00</t>
+    <t>Fri, 21 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>An intensive, practical, and rigorous program designed specifically for quality managers, field technicians, consultants, and farm owners seeking to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/globalgap-v6-intensive-course-implementation-maintenance-and-audit-post-course</t>
   </si>
   <si>
     <t>Technical Course: Digitalization Tools in Irrigation</t>
   </si>
   <si>
-    <t>Thu, 11/20/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/22/2025 - 00:00</t>
+    <t>Thu, 20 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mon, 22 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Irrigation update (PERTE, PEPAC, URA) 1. General framework and financing programs PERTE Digitalization of the Water Cycle. PEPAC / Irrigation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technical-course-digitalization-tools-irrigation</t>
   </si>
   <si>
     <t>RED FRUIT PRODUCTION</t>
   </si>
   <si>
-    <t>Tue, 11/18/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/20/2025 - 20:00</t>
+    <t>Tue, 18 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 20 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>TITLE OF THE STOCK: Red fruit production MODE: virtual classroom DATE: November 18-20, 2025 SCHEDULE: 4:00 PM TO 8:00 PM NUMBER OF HOURS: 12 NUMBER…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/red-fruit-production</t>
   </si>
   <si>
     <t>VIII International Postharvest Course 2025</t>
   </si>
   <si>
-    <t>Mon, 11/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/14/2025 - 00:00</t>
+    <t>Mon, 10 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 14 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>The eighth edition of the International Postharvest Technology and Management Course will take place the week of November 10-14, 2025 . If you are…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/viii-international-postharvest-course-2025</t>
   </si>
   <si>
     <t>PLANT PROTECTION PRODUCT HANDLER COURSE. QUALIFIED RENEWAL LEVEL. NAVARRA – 251107FCR</t>
   </si>
   <si>
-    <t>Fri, 11/07/2025 - 00:00</t>
+    <t>Fri, 7 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Mode: ONLINE TRAINING Schedule: Online training Location: Online training Number of hours: 7 Places available: 7 Addressed to: Residents in the…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-handler-course-qualified-renewal-level-navarra-251107fcr</t>
   </si>
   <si>
     <t>Plant Protection Product Handler. Basic Level. Online – Zaragoza – 251106FB</t>
   </si>
   <si>
-    <t>Thu, 11/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/27/2025 - 00:00</t>
+    <t>Thu, 6 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 27 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Buñuel, Zaragoza</t>
   </si>
   <si>
     <t>Modality: MIXED Schedule: Morning and afternoon Location: JORN. IN-PERSON BUÑUEL Number of hours: 25 Places available: 15 Price: €145.00 Addressed to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/plant-protection-product-handler-basic-level-online-zaragoza-251106fb</t>
   </si>
   <si>
     <t>ONLINE COURSE - QGIS APPLIED TO AGRICULTURE (advanced level)</t>
   </si>
   <si>
-    <t>Wed, 11/05/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/02/2025 - 00:00</t>
+    <t>Wed, 5 Nov 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 2 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Through the virtual campus, students access the theoretical content (theory videos) and practical content of the course (video tutorials and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-qgis-applied-agriculture-advanced-level</t>
   </si>
   <si>
     <t>Obtaining and multiplying seeds for organic horticulture</t>
   </si>
   <si>
-    <t>Tue, 11/04/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/06/2025 - 20:00</t>
+    <t>Tue, 4 Nov 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 6 Nov 2025 - 20:00</t>
   </si>
   <si>
     <t>GOALS Seeds are an essential part of all agriculture, but particularly for organic production, where producers are heavily involved in obtaining…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/obtaining-and-multiplying-seeds-organic-horticulture</t>
   </si>
   <si>
     <t>Regenerative Agriculture: Photosynthesis and Crop Health</t>
   </si>
   <si>
-    <t>Mon, 11/03/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>Wed, 11/05/2025 - 20:30</t>
+    <t>Mon, 3 Nov 2025 - 16:30</t>
+  </si>
+  <si>
+    <t>Wed, 5 Nov 2025 - 20:30</t>
   </si>
   <si>
     <t>GOALS Bringing regenerative agriculture practices closer to home and how they differ from other production models. Identify the keys to implementing…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/regenerative-agriculture-photosynthesis-and-crop-health</t>
   </si>
   <si>
     <t>Creating Fertilizer Plans with aGROSlab</t>
   </si>
   <si>
-    <t>Fri, 10/31/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/31/2025 - 10:00</t>
+    <t>Fri, 31 Oct 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 31 Oct 2025 - 10:00</t>
   </si>
   <si>
     <t>After analyzing the basic regulatory framework for sustainable soil nutrition in Spain and laying the groundwork for developing fertilizer plans,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/creating-fertilizer-plans-agroslab</t>
   </si>
   <si>
     <t>Training session on carbon footprint and cooperatives is now open</t>
   </si>
   <si>
-    <t>Thu, 10/30/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 10/30/2025 - 14:30</t>
+    <t>Thu, 30 Oct 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 30 Oct 2025 - 14:30</t>
   </si>
   <si>
     <t>The Galician Association of Agri-Food Cooperatives (AGACA) is organizing the online conference "Carbon Footprint and Cooperatives" on Thursday,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-session-carbon-footprint-and-cooperatives-now-open</t>
   </si>
   <si>
     <t>Soil as the core of agricultural sustainability</t>
   </si>
   <si>
-    <t>Wed, 10/29/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 11/18/2025 - 00:00</t>
+    <t>Wed, 29 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 18 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>Increase technical knowledge of soil resources and relate it to sustainable agriculture. REGISTRATION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soil-core-agricultural-sustainability-1</t>
   </si>
   <si>
     <t>Basic training course for professional users and sellers of phytosanitary products.</t>
   </si>
   <si>
-    <t>Mon, 10/27/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/31/2025 - 21:00</t>
+    <t>Mon, 27 Oct 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Fri, 31 Oct 2025 - 21:00</t>
   </si>
   <si>
     <t>Burgos</t>
   </si>
   <si>
     <t>Melgar de Fernamental, Burgos, Castilla y León</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-training-course-professional-users-and-sellers-phytosanitary-products-0</t>
   </si>
   <si>
     <t>Technologies in berry production</t>
   </si>
   <si>
-    <t>Mon, 10/27/2025 - 00:00</t>
+    <t>Mon, 27 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>To master, at an expert level, the use of technologies necessary for berry cultivation, through knowledge of available technological solutions,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technologies-berry-production</t>
   </si>
   <si>
     <t>Agriculture Course WITHOUT Pesticide Residues</t>
   </si>
   <si>
-    <t>Mon, 10/20/2025 - 00:00</t>
+    <t>Mon, 20 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba, Andalucía.</t>
   </si>
   <si>
     <t>Course 2025: Production Systems Without Pesticide Residues This course is for you if you're looking to specialize in zero-waste production. The 17th…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agriculture-course-without-pesticide-residues</t>
   </si>
   <si>
     <t>Conference on Opportunities for Regenerative Agriculture Applied to Consulting</t>
   </si>
   <si>
-    <t>Tue, 10/14/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/14/2025 - 18:00</t>
+    <t>Tue, 14 Oct 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 Oct 2025 - 18:00</t>
   </si>
   <si>
     <t>Regenerative agriculture is an agricultural management approach based on ecological principles that seeks to restore, maintain, and improve soil…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/conference-opportunities-regenerative-agriculture-applied-consulting</t>
   </si>
   <si>
     <t>Become an agent of organic change!</t>
   </si>
   <si>
-    <t>Tue, 10/14/2025 - 10:00</t>
+    <t>Tue, 14 Oct 2025 - 10:00</t>
   </si>
   <si>
     <t>Finca "El Encín", Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>Drive local organic change A team of specialists will assist you in designing decentralized biowaste management solutions through community…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/become-agent-organic-change</t>
   </si>
   <si>
     <t>Taxation of agricultural activities</t>
   </si>
   <si>
-    <t>Mon, 10/13/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/12/2025 - 00:00</t>
+    <t>Mon, 13 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 12 Nov 2025 - 00:00</t>
   </si>
   <si>
     <t>The online course "Taxation of Agricultural Activities" will be held from October 8 to November 12, 2025. Registration is now open and we have…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/taxation-agricultural-activities</t>
   </si>
   <si>
     <t>2nd Edition. COURSE: Technology and digitalization for greenhouse horticultural crop production</t>
   </si>
   <si>
-    <t>Thu, 10/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/04/2025 - 00:00</t>
+    <t>Thu, 9 Oct 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Thu, 4 Dec 2025 - 00:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería.</t>
   </si>
   <si>
     <t>The CAJAMAR GROUP FOUNDATION promotes the development of technologies capable of addressing the major challenges of sustainable food production. To…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/2nd-edition-course-technology-and-digitalization-greenhouse-horticultural-crop</t>
   </si>
   <si>
     <t>Basic level phytosanitary product handler course</t>
   </si>
   <si>
-    <t>Mon, 09/29/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>Fri, 10/03/2025 - 20:00</t>
+    <t>Mon, 29 Sep 2025 - 15:00</t>
+  </si>
+  <si>
+    <t>Fri, 3 Oct 2025 - 20:00</t>
   </si>
   <si>
     <t>Parque Agroalimentaria de LÁlcudia, C/ Bastida de les Alcusses 7</t>
   </si>
   <si>
     <t>UNIÓ offers a basic level in-person pesticide handler course Membership price: free</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-level-phytosanitary-product-handler-course-1</t>
   </si>
   <si>
     <t>Specialized training for agri-food advisors in protected organic horticulture</t>
   </si>
   <si>
-    <t>Thu, 09/25/2025 - 00:00</t>
+    <t>Thu, 25 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
   </si>
   <si>
     <t>50-hour online course with application deadline until 09/11/2025 Observations Criteria for evaluating applications at: https://lajunta.es/5chea</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-agri-food-advisors-protected-organic-horticulture</t>
   </si>
   <si>
     <t>Training and capacity building session: "Learn how to implement plant cover without reducing production: save water and structure the soil for sustainable fertilization."</t>
   </si>
   <si>
-    <t>Wed, 09/24/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>Wed, 09/24/2025 - 14:00</t>
+    <t>Wed, 24 Sep 2025 - 11:00</t>
+  </si>
+  <si>
+    <t>Wed, 24 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>CIFEA (Torre Pacheco); Av. D. Gerardo Molina, 20, 30700 Torre-Pacheco, Murcia</t>
   </si>
   <si>
     <t>This workshop trains farmers to design smart plant covers that save water, nourish the soil, and reduce the need for fertilizers. REGISTRATIONS</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-and-capacity-building-session-learn-how-implement-plant-cover-without</t>
   </si>
   <si>
     <t>Hydroponic cultivation course</t>
   </si>
   <si>
-    <t>Mon, 09/22/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 09/30/2025 - 20:00</t>
+    <t>Mon, 22 Sep 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 30 Sep 2025 - 20:00</t>
   </si>
   <si>
     <t>Finca La Isla, Ctra. N-III, Km 22.  28500 Arganda del Rey</t>
   </si>
   <si>
     <t>In-person course, 20 hours long. September 22, 23, 24, 29, and 30, 2025, from 4:00 p.m. to 8:00 p.m., at Finca La Isla, Arganda del Rey. PROGRAM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/hydroponic-cultivation-course</t>
   </si>
   <si>
     <t>Pests and diseases in horticulture, control and monitoring applications</t>
   </si>
   <si>
-    <t>Thu, 09/18/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/18/2025 - 14:00</t>
+    <t>Thu, 18 Sep 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 18 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>In-person workshop, 5 hours long. Thursday, September 18th, from 9:00 a.m. to 2:00 p.m. at Finca La Isla, Arganda del Rey. PROGRAM Introduction to…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pests-and-diseases-horticulture-control-and-monitoring-applications</t>
   </si>
   <si>
     <t>Robotics in greenhouses: Advances and challenges</t>
   </si>
   <si>
-    <t>Tue, 09/16/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>Tue, 09/16/2025 - 14:00</t>
+    <t>Tue, 16 Sep 2025 - 12:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
     <t>An in-person event that will showcase the challenges and advances of robotics in greenhouses with presentations of demonstration projects, success…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/robotics-greenhouses-advances-and-challenges</t>
   </si>
   <si>
     <t>PHYTOSANITARY APPLICATION AND MANAGEMENT COURSES 2025 SEMI-PRESENTIAL QUALIFIED LEVEL</t>
   </si>
   <si>
-    <t>Mon, 09/15/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/15/2025 - 00:00</t>
+    <t>Mon, 15 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Online, Blended learning</t>
   </si>
   <si>
     <t>Qualified Level, Blended Learning. 60 hours total. The in-person portion consists only of the three days of practice and exam. You must also log in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/phytosanitary-application-and-management-courses-2025-semi-presential-qualified</t>
   </si>
   <si>
     <t>Organic horticulture</t>
   </si>
   <si>
     <t>ONLINE COURSE that provides diagnostic tools for improving fruit quality in organic production. Course objectives: Highlight the importance of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-horticulture-0</t>
   </si>
   <si>
     <t>Renewal of the phytosanitary product handler's card, Ledaña (CU)</t>
   </si>
   <si>
-    <t>Thu, 09/11/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>Thu, 09/11/2025 - 14:00</t>
+    <t>Thu, 11 Sep 2025 - 08:00</t>
+  </si>
+  <si>
+    <t>Thu, 11 Sep 2025 - 14:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>Centro Socio-Cultural, c/ Princesa, 1 – Ledaña (CUE)</t>
   </si>
   <si>
     <t>Renew the training of individuals who hold phytosanitary product handler licenses based on the level they require, updating their knowledge in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/renewal-phytosanitary-product-handlers-card-ledana-cu</t>
   </si>
   <si>
-    <t>Wed, 09/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>Wed, 10/15/2025 - 12:00</t>
+    <t>Wed, 10 Sep 2025 - 10:00</t>
+  </si>
+  <si>
+    <t>Wed, 15 Oct 2025 - 12:00</t>
   </si>
   <si>
     <t>Contents Basic concepts of Integrated Production: concept and objectives of Integrated Production; problems with conventional plant protection;…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/generic-module-qualification-technicians-integrated-production-agricultural-and-0</t>
   </si>
   <si>
     <t>Digitalization of water consumption and sensors</t>
   </si>
   <si>
-    <t>Wed, 09/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/12/2025 - 14:30</t>
+    <t>Wed, 10 Sep 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Sep 2025 - 14:30</t>
   </si>
   <si>
     <t>León</t>
   </si>
   <si>
     <t>Sede de la Comunidad de Regantes del Canal Alto de Villares en Estébanez de la Calzada</t>
   </si>
   <si>
     <t>Free in-person training course. 2nd Edition, September 10, 11, and 12, 2025. Limited seats. Registration deadline: September 9, 2025 Aim: Provide…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/digitalization-water-consumption-and-sensors</t>
   </si>
   <si>
     <t>Pilot course for phytosanitary applicators</t>
   </si>
   <si>
-    <t>Wed, 09/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/14/2025 - 00:00</t>
+    <t>Wed, 10 Sep 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 14 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Travesía Eras 10 Villaviciosa de Odón, 27670 Madrid, España.</t>
   </si>
   <si>
     <t>The pesticide pilot applicator course is an official training program regulated by the Ministry of Agriculture, designed to train professionals in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/pilot-course-phytosanitary-applicators</t>
   </si>
   <si>
     <t>Professional Certificate in Auxiliary Activities in Agriculture</t>
   </si>
   <si>
-    <t>Sun, 09/07/2025 - 00:00</t>
+    <t>Sun, 7 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>Perform auxiliary operations on agricultural crops following instructions from superiors or a work plan, and complying with occupational risk…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/professional-certificate-auxiliary-activities-agriculture-0</t>
   </si>
   <si>
     <t>Qualified course on phytosanitary products</t>
   </si>
   <si>
-    <t>Thu, 08/28/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 09/12/2025 - 00:00</t>
+    <t>Thu, 28 Aug 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 12 Sep 2025 - 00:00</t>
   </si>
   <si>
     <t>Tr.ª Eras, 10, 28670 Villaviciosa de Odón, Madrid</t>
   </si>
   <si>
     <t>Online course + 2 in-person sessions. This online qualified phytosanitary product course is aimed at professional workers who, by simply attending…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/qualified-course-phytosanitary-products</t>
   </si>
   <si>
     <t>Course on the importance of quality brands in the agri-food sector, using the PGI "Pataca de Galicia" as an example.</t>
   </si>
   <si>
-    <t>Tue, 08/26/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Tue, 08/26/2025 - 16:00</t>
+    <t>Tue, 26 Aug 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Tue, 26 Aug 2025 - 16:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Ourense</t>
   </si>
   <si>
     <t>Casa do Concello Porqueira. Ourense.</t>
   </si>
   <si>
     <t>The Limia-Arnoia Rural Development Group (GDR10) will hold a training event on August 26th, focusing on the importance of differentiated quality…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-importance-quality-brands-agri-food-sector-using-pgi-pataca-galicia-example</t>
   </si>
   <si>
     <t>Call for applications for the agricultural course in Madrid</t>
   </si>
   <si>
-    <t>Fri, 08/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 10/21/2025 - 00:00</t>
+    <t>Fri, 8 Aug 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 21 Oct 2025 - 00:00</t>
   </si>
   <si>
     <t>Travesia Eras, 10, Villaviciosa de Odón, Madrid, España</t>
   </si>
   <si>
     <t>Course on Incorporating an Agricultural Business in the Community of Madrid or Farm Modernization to enable young farmers to acquire training and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/call-applications-agricultural-course-madrid</t>
   </si>
   <si>
     <t>Agricultural Pesticides Course - Basic Level</t>
   </si>
   <si>
-    <t>Mon, 08/04/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 08/12/2025 - 00:00</t>
+    <t>Mon, 4 Aug 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 12 Aug 2025 - 00:00</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>C/ Gómez Becerra, 4, 4ºA, Cáceres (Cáceres)</t>
   </si>
   <si>
     <t>The Rural Environment Training Program of the Regional Government of Extremadura offers a 25-hour basic agricultural pesticide course.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/agricultural-pesticides-course-basic-level-4</t>
   </si>
   <si>
     <t>Sustainability and Precision Agriculture, Villanueva de los Infantes (CR)</t>
   </si>
   <si>
-    <t>Thu, 07/24/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 07/24/2025 - 13:30</t>
+    <t>Thu, 24 Jul 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 24 Jul 2025 - 13:30</t>
   </si>
   <si>
     <t>Ciudad Real</t>
   </si>
   <si>
     <t>Coop. Ntra. Sra. de la Antigua y Sto. Tomás, Paseo de las Cooperativas, s/n - Villanueva de los Infantes (CR)</t>
   </si>
   <si>
     <t>SPECIFIC OBJECTIVES How to use sustainable development as a competitive advantage. Learn about the benefits precision agriculture brings us. Reflect…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/sustainability-and-precision-agriculture-villanueva-los-infantes-cr</t>
   </si>
   <si>
     <t>New agricultural technologies. A practical introduction to generative AI in the field.</t>
   </si>
   <si>
-    <t>Thu, 07/17/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>Thu, 07/17/2025 - 13:30</t>
+    <t>Thu, 17 Jul 2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Thu, 17 Jul 2025 - 13:30</t>
   </si>
   <si>
     <t>Coop. Cózar de la Sierra, c/ Maestro Lara, 75 – Cózar (CR)</t>
   </si>
   <si>
-    <t>Bringing the basic concepts of generative artificial intelligence closer to agricultural environments without the need for prior technical knowledge…</t>
+    <t>Bringing the basic concepts of generative artificial intelligence closer to agricultural environments without the need for prior technical knowledge.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/new-agricultural-technologies-practical-introduction-generative-ai-field</t>
   </si>
   <si>
     <t>Practical session of the course on efficient water use in greenhouses, by Carrefour and Cajamar, in Almería</t>
   </si>
   <si>
-    <t>Wed, 07/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/09/2025 - 14:00</t>
+    <t>Wed, 9 Jul 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 9 Jul 2025 - 14:00</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar. Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
     <t>On July 9, 2025 , a free in-person workshop focusing on efficient water management in greenhouse crops will be held in El Ejido, Almería . The event…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-session-course-efficient-water-use-greenhouses-carrefour-and-cajamar</t>
   </si>
   <si>
     <t>TRAINING OF PROFESSIONAL OPERATORS AUTHORIZED TO ISSUE PHYTOSANITARY PASSPORTS</t>
   </si>
   <si>
-    <t>Wed, 07/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/23/2025 - 00:00</t>
+    <t>Wed, 9 Jul 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 23 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Mengibar</t>
   </si>
   <si>
-    <t>Contents Plant health legislation. Background and regulatory developments. Professional operators and registration (ROPVEG). Classification of pests…</t>
+    <t>Contents Plant health legislation. Background and regulatory developments. Professional operators and registration (ROPVEG). Classification of pests.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/training-professional-operators-authorized-issue-phytosanitary-passports</t>
   </si>
   <si>
     <t>Course: Artificial intelligence applied to improving work productivity</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Wed, 07/23/2025 - 18:00</t>
+    <t>Mon, 7 Jul 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Wed, 23 Jul 2025 - 18:00</t>
   </si>
   <si>
     <t>DESCRIPTION: The Foundation for the Promotion of Agricultural Engineering is organizing the course "Artificial Intelligence Applied to Improving…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-artificial-intelligence-applied-improving-work-productivity</t>
   </si>
   <si>
     <t>Organic Farming ONLINE</t>
   </si>
   <si>
-    <t>Mon, 07/07/2025 - 00:00</t>
+    <t>Mon, 7 Jul 2025 - 00:00</t>
   </si>
   <si>
     <t>Agri-food cooperatives offer a 30-hour online course on organic farming, aimed at young farmers, members of agricultural cooperatives, and, in…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-farming-online</t>
   </si>
   <si>
     <t>FREE Fruit and Vegetable Handler Course</t>
   </si>
   <si>
-    <t>Fri, 06/20/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>Mon, 06/23/2025 - 14:00</t>
+    <t>Fri, 20 Jun 2025 - 09:00</t>
+  </si>
+  <si>
+    <t>Mon, 23 Jun 2025 - 14:00</t>
   </si>
   <si>
     <t>Centro de formación La Encomienda Ayto. Abanilla C/ La Encomienda s/n · Abanilla</t>
   </si>
   <si>
     <t>Fruit and vegetable handler course related to vocational training and skills acquisition activities, within the framework of the Common Agricultural…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-fruit-and-vegetable-handler-course-0</t>
   </si>
   <si>
     <t>FREE Food Handler Course. Rural Food Processing and Restaurant Sector</t>
   </si>
   <si>
-    <t>Mon, 06/16/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>Tue, 06/17/2025 - 21:00</t>
+    <t>Mon, 16 Jun 2025 - 16:00</t>
+  </si>
+  <si>
+    <t>Tue, 17 Jun 2025 - 21:00</t>
   </si>
   <si>
     <t>Biblioteca municipal Casa de la Cultura C/ Capitán D. Francisco Melendreras 46 · Librilla</t>
   </si>
   <si>
     <t>Free food handler course in relation to activities for professional training and acquisition of skills, within the framework of the Strategic Plan of…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/free-food-handler-course-rural-food-processing-and-restaurant-sector</t>
   </si>
   <si>
     <t>Course on the cultivation of aromatic plants for advisors</t>
   </si>
   <si>
-    <t>Mon, 05/12/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>Wed, 05/14/2025 - 18:30</t>
+    <t>Mon, 12 May 2025 - 15:30</t>
+  </si>
+  <si>
+    <t>Wed, 14 May 2025 - 18:30</t>
   </si>
   <si>
     <t>The cultivation of aromatic plants has become a viable option for diversifying agricultural production and improving the profitability of traditional…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-cultivation-aromatic-plants-advisors</t>
   </si>
   <si>
     <t>IFS v8 Protocol Course: Contents and Certification Process</t>
   </si>
   <si>
-    <t>Mon, 03/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sun, 04/13/2025 - 00:00</t>
+    <t>Mon, 3 Mar 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Sun, 13 Apr 2025 - 00:00</t>
   </si>
   <si>
     <t>RECIPIENTS Food sector professionals, Production-Quality and Purchasing Directors, Specialized Consultants, Technicians assigned to carry out and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/ifs-v8-protocol-course-contents-and-certification-process</t>
   </si>
   <si>
     <t>Course on the design of efficient irrigation facilities in urban gardening</t>
   </si>
   <si>
-    <t>Wed, 02/12/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Wed, 03/26/2025 - 00:00</t>
+    <t>Wed, 12 Feb 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Wed, 26 Mar 2025 - 00:00</t>
   </si>
   <si>
     <t>COURSE PRESENTATION The content of this course focuses on the design and sizing of irrigation systems that optimize the use of water in public…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-design-efficient-irrigation-facilities-urban-gardening</t>
   </si>
   <si>
     <t>GlobalGAP (IFA) v.6 protocol course. Fruits and vegetables: Contents and certification processes OPEN ENROLLMENT</t>
   </si>
   <si>
-    <t>Mon, 01/20/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Fri, 02/28/2025 - 00:00</t>
+    <t>Mon, 20 Jan 2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Fri, 28 Feb 2025 - 00:00</t>
   </si>
   <si>
     <t>This training activity is aimed at ACQUIRING THE NECESSARY KNOWLEDGE AND KEYS TO THE GLOBALG.AP IFA SCHEME, version 6 and OBTAINING THE NECESSARY…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/globalgap-ifa-v6-protocol-course-fruits-and-vegetables-contents-and-certification</t>
   </si>
   <si>
     <t>Qualified level plant protection product handler course</t>
   </si>
   <si>
-    <t>Tue, 01/14/2025 - 00:00</t>
+    <t>Tue, 14 Jan 2025 - 00:00</t>
   </si>
   <si>
     <t>Get certified as a qualified level handler of plant protection products Who is the course for? This course is for anyone interested in acquiring…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/qualified-level-plant-protection-product-handler-course</t>
   </si>
   <si>
     <t>Course for the training of professional users and sellers of phytosanitary products. Basic</t>
   </si>
   <si>
-    <t>Tue, 12/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Mon, 12/16/2024 - 21:00</t>
+    <t>Tue, 10 Dec 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Mon, 16 Dec 2024 - 21:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Calzada de los Molinos (Palencia)</t>
   </si>
   <si>
     <t>strategies and techniques for integrated pest management. Integrated production and organic production. Symptoms of poisoning and recommendations for…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/course-training-professional-users-and-sellers-phytosanitary-products-basic</t>
   </si>
   <si>
     <t>Practical workshop "Sustainable tutoring: changes for a circular economy"</t>
   </si>
   <si>
-    <t>Thu, 11/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/21/2024 - 13:00</t>
+    <t>Thu, 21 Nov 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 Nov 2024 - 13:00</t>
   </si>
   <si>
     <t>La Mojonera. Almería.</t>
   </si>
   <si>
     <t>This event will include a theoretical part that will take place in the IFAPA-Centro La Mojonera auditorium (Almería) and a practical part guided by…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/practical-workshop-sustainable-tutoring-changes-circular-economy</t>
   </si>
   <si>
     <t>Technology and digitalization for greenhouse horticultural crop production</t>
   </si>
   <si>
-    <t>Thu, 10/03/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>Thu, 11/21/2024 - 20:00</t>
+    <t>Thu, 3 Oct 2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Thu, 21 Nov 2024 - 20:00</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido – Almería</t>
   </si>
   <si>
     <t>Course in 5 face-to-face sessions to train farmers in the use of different digital tools and new technologies to promote differentiation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/technology-and-digitalization-greenhouse-horticultural-crop-production</t>
   </si>
   <si>
     <t>Specialized Training in Protected Organic Horticulture</t>
   </si>
   <si>
-    <t>Wed, 10/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Wed, 11/13/2024 - 15:00</t>
+    <t>Wed, 2 Oct 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Wed, 13 Nov 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>Specialized 50-hour course in which various aspects of protected ecological horticulture are studied: pest and disease management, fertilization,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-protected-organic-horticulture</t>
   </si>
   <si>
     <t>Bases of organic horticultural production</t>
   </si>
   <si>
-    <t>Tue, 09/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Fri, 11/29/2024 - 20:00</t>
+    <t>Tue, 10 Sep 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Fri, 29 Nov 2024 - 20:00</t>
   </si>
   <si>
     <t>60-hour course aimed at people in the sector and people who want to get started in this type of production and who want to obtain organic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/bases-organic-horticultural-production</t>
   </si>
   <si>
     <t>Autumn courses for incorporation into agricultural activity in Cantabria</t>
   </si>
   <si>
-    <t>Sun, 09/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Tue, 12/31/2024 - 00:00</t>
+    <t>Sun, 1 Sep 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 31 Dec 2024 - 00:00</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>The courses organised by the Centre for Agricultural Research and Training (CIFA), of the Government of Cantabria, for incorporation into…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/autumn-courses-incorporation-agricultural-activity-cantabria</t>
   </si>
   <si>
     <t>Soilless cultivation, online.</t>
   </si>
   <si>
-    <t>Sat, 08/31/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 10/12/2024 - 00:00</t>
+    <t>Sat, 31 Aug 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 12 Oct 2024 - 00:00</t>
   </si>
   <si>
     <t>Online continuing education that we at akisplataforma.es recommend you follow this summer, taking advantage of the slower pace of everyday life.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/soilless-cultivation-online</t>
   </si>
   <si>
     <t>Day of traditional tomato varieties from the Albaida Valley</t>
   </si>
   <si>
-    <t>Mon, 07/29/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>Mon, 07/29/2024 - 13:00</t>
+    <t>Mon, 29 Jul 2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Mon, 29 Jul 2024 - 13:00</t>
   </si>
   <si>
     <t>EEA Llutxent - C/ Fra Tomàs Canet "Tomaset", s/n - LLutxent (VALENCIA).</t>
   </si>
   <si>
     <t>Conference on traditional tomato varieties from the Albaida Valley Information and registration: 962249992 - EEA Llutxent - esexag_llutxent@gva.es…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/day-traditional-tomato-varieties-albaida-valley</t>
   </si>
   <si>
     <t>Workshop on biosolarization with biocidal crops</t>
   </si>
   <si>
-    <t>Tue, 07/23/2024 - 00:00</t>
+    <t>Tue, 23 Jul 2024 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera. Almería.</t>
   </si>
   <si>
     <t>5-hour workshop focused on the practice of biosolarization with vegetable crop residues in greenhouses. Contents Practical experience of chopping…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/workshop-biosolarization-biocidal-crops</t>
   </si>
   <si>
     <t>Basic organic horticulture</t>
   </si>
   <si>
-    <t>Tue, 05/14/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>Tue, 06/25/2024 - 19:30</t>
+    <t>Tue, 14 May 2024 - 15:30</t>
+  </si>
+  <si>
+    <t>Tue, 25 Jun 2024 - 19:30</t>
   </si>
   <si>
     <t>Xemein hiribidea, 12 - MARKINA-XEMEIN - BIZKAIA</t>
   </si>
   <si>
     <t>Theoretical-practical course with general training on the basic concepts necessary to start a horticultural company: plot preparation for planting,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/basic-organic-horticulture</t>
   </si>
   <si>
     <t>Fruit and vegetable manipulator</t>
   </si>
   <si>
-    <t>Mon, 04/15/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>Tue, 04/16/2024 - 22:00</t>
+    <t>Mon, 15 Apr 2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Tue, 16 Apr 2024 - 22:00</t>
   </si>
   <si>
     <t>Alguazas, Murcia</t>
   </si>
   <si>
     <t>10-hour in-person course that teaches current legislation on the safety and health of food intended for the final consumer and the correct and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-and-vegetable-manipulator</t>
   </si>
   <si>
     <t>Specialized training in the use and valorization of agricultural by-products</t>
   </si>
   <si>
-    <t>Mon, 04/08/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 05/07/2024 - 15:00</t>
+    <t>Mon, 8 Apr 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 7 May 2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
     <t>30-hour course in which you will see specific content on the use and recovery of waste from olive groves, horticulture and other sectors. PROGRAM |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/specialized-training-use-and-valorization-agricultural-products</t>
   </si>
   <si>
     <t>How to optimize irrigation and fertilization of tomato crops in a greenhouse</t>
   </si>
   <si>
-    <t>Tue, 03/12/2024 - 11:30</t>
-[...2 lines deleted...]
-    <t>Tue, 03/12/2024 - 13:30</t>
+    <t>Tue, 12 Mar 2024 - 11:30</t>
+  </si>
+  <si>
+    <t>Tue, 12 Mar 2024 - 13:30</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido - Almería</t>
   </si>
   <si>
     <t>Webinar of the tools and results of the iGUESS-MED project of the PRIMA program financed by the EU for the sustainable management of irrigation and…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/how-optimize-irrigation-and-fertilization-tomato-crops-greenhouse</t>
   </si>
   <si>
     <t>FRUIT AND VEGETABLE SECTOR COST CONTROL IN HORTICULTURE</t>
   </si>
   <si>
-    <t>Wed, 02/21/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 12/05/2024 - 09:00</t>
+    <t>Wed, 21 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 5 Dec 2024 - 09:00</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>Garaiko Udaletxea - GARAY - BIZKAIA</t>
   </si>
   <si>
     <t>Calculation of initial investment, sizing according to needs, amortization of investment, preparation of budgets, cost estimates, monitoring, etc.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/fruit-and-vegetable-sector-cost-control-horticulture</t>
   </si>
   <si>
     <t>Cost control in horticulture</t>
   </si>
   <si>
-    <t>Thu, 02/15/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Thu, 02/22/2024 - 14:00</t>
+    <t>Thu, 15 Feb 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Thu, 22 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Garay</t>
   </si>
   <si>
     <t>Calculation of the initial investment, sizing according to needs, amortization of the investment, budgeting, cost estimates, monitoring, etc. PROGRAM…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/cost-control-horticulture</t>
   </si>
   <si>
     <t>Planning and management of the horticultural company</t>
   </si>
   <si>
-    <t>Tue, 01/23/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>Tue, 02/13/2024 - 14:00</t>
+    <t>Tue, 23 Jan 2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Tue, 13 Feb 2024 - 14:00</t>
   </si>
   <si>
     <t>Production schedule. Planning of the work to be carried out. Purchase forecast. Crop rotation. Personnel management. Aimed at people who want to join…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/planning-and-management-horticultural-company</t>
   </si>
   <si>
     <t>Organic horticulture | 2nd edition</t>
   </si>
   <si>
-    <t>Mon, 01/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Sat, 02/10/2024 - 00:00</t>
+    <t>Mon, 1 Jan 2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Sat, 10 Feb 2024 - 00:00</t>
   </si>
   <si>
     <t>Currently, organic production operators and advisors nationwide must have extensive and diverse training in fruit, horticultural and greenhouse crops…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/organic-horticulture-2nd-edition</t>
   </si>
   <si>
     <t>Online course: Plant health in organic horticultural crops</t>
   </si>
   <si>
-    <t>Thu, 06/22/2023 - 00:00</t>
-[...5 lines deleted...]
-    <t>REGISTRATION FORM The continuous growth of organic production that is being experienced both nationally and internationally, highlights the not-so-…</t>
+    <t>Thu, 22 Jun 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>Tue, 8 Aug 2023 - 00:00</t>
+  </si>
+  <si>
+    <t>REGISTRATION FORM The continuous growth of organic production that is being experienced both nationally and internationally, highlights the not-so…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/online-course-plant-health-organic-horticultural-crops</t>
   </si>
   <si>
     <t>HYDROPONICS COURSE. SOILLESS CULTIVATION</t>
   </si>
   <si>
-    <t>Sun, 11/14/2021 - 00:00</t>
+    <t>Sun, 14 Nov 2021 - 00:00</t>
   </si>
   <si>
     <t>This course offers a comprehensive introduction to hydroponics and soilless cultivation. It explores the components, substrates, and systems…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/en/training-courses/hydroponics-course-soilless-cultivation-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2747,4458 +2774,4514 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J151"/>
+  <dimension ref="A1:J153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J151"/>
+      <selection activeCell="A1" sqref="A1:J153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="201.665" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="133.253" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="1" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="1"/>
-[...2 lines deleted...]
-      <c r="F3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="H6" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-      <c r="F7" s="1" t="s">
         <v>46</v>
       </c>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>52</v>
-      </c>
-[...16 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>58</v>
-      </c>
-[...22 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>66</v>
-      </c>
-[...22 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="G11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...14 lines deleted...]
-      <c r="I11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C12" s="1"/>
-[...2 lines deleted...]
-      <c r="F12" s="1"/>
+      <c r="D12" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>78</v>
+      </c>
       <c r="G12" s="1" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C13" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>83</v>
+      </c>
       <c r="D13" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F13" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="G13" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C15" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="J15" s="1" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="E16" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="F16" s="1"/>
+      <c r="G16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="J16" s="1" t="s">
         <v>98</v>
-      </c>
-[...16 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="J17" s="1" t="s">
         <v>104</v>
-      </c>
-[...25 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="J18" s="1" t="s">
         <v>113</v>
-      </c>
-[...22 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="F19" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="G19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="J19" s="1" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I20" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="J20" s="1" t="s">
         <v>127</v>
-      </c>
-[...16 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="E21" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="F21" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="1" t="s">
+      <c r="G21" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I21" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="F21" s="1" t="s">
+      <c r="J21" s="1" t="s">
         <v>135</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I22" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="J22" s="1" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="1"/>
+      <c r="C23" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>145</v>
+      </c>
       <c r="G23" s="1" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C25" s="1"/>
-      <c r="D25" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>155</v>
-[...9 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I26" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="J26" s="1" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F27" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>161</v>
+      </c>
       <c r="G27" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="C28" s="1"/>
+        <v>165</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>166</v>
+      </c>
       <c r="D28" s="1" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="E28" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>21</v>
+        <v>111</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>165</v>
+        <v>23</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C30" s="1"/>
-      <c r="D30" s="1"/>
-[...1 lines deleted...]
-      <c r="F30" s="1"/>
+      <c r="D30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>174</v>
+      </c>
       <c r="G30" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C31" s="1"/>
-      <c r="D31" s="1"/>
+      <c r="D31" s="1" t="s">
+        <v>117</v>
+      </c>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>189</v>
-[...10 lines deleted...]
-      <c r="F35" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="G35" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I35" s="1" t="s">
+      <c r="J35" s="1" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B36" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="J36" s="1" t="s">
         <v>196</v>
-      </c>
-[...19 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>145</v>
+        <v>197</v>
       </c>
       <c r="B37" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I37" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C37" s="1"/>
-[...13 lines deleted...]
-      <c r="I37" s="1" t="s">
+      <c r="J37" s="1" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="B38" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F38" s="1"/>
+      <c r="C38" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>207</v>
+      </c>
       <c r="G38" s="1" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="C39" s="1"/>
-      <c r="D39" s="1"/>
-[...1 lines deleted...]
-      <c r="F39" s="1"/>
+      <c r="D39" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>212</v>
+      </c>
       <c r="G39" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>210</v>
+        <v>155</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1" t="s">
-        <v>60</v>
+        <v>117</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="F40" s="1"/>
       <c r="G40" s="1" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C43" s="1"/>
-      <c r="D43" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C44" s="1"/>
-      <c r="D44" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>163</v>
+        <v>230</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="F45" s="1"/>
+        <v>144</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>174</v>
+      </c>
       <c r="G45" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-      <c r="E46" s="1"/>
+        <v>235</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>118</v>
+      </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>138</v>
+        <v>177</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" s="1" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>237</v>
+        <v>148</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="1" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="F48" s="1"/>
       <c r="G48" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="C49" s="1"/>
       <c r="D49" s="1" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-      <c r="F49" s="1"/>
+        <v>117</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>244</v>
+      </c>
       <c r="G49" s="1" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>201</v>
-[...6 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>251</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>252</v>
+      </c>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="C52" s="1"/>
+        <v>251</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>211</v>
+      </c>
       <c r="D52" s="1" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>255</v>
+        <v>144</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>256</v>
       </c>
       <c r="J52" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I53" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="J53" s="1" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="1" t="s">
+      <c r="C54" s="1"/>
+      <c r="D54" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E54" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E54" s="1" t="s">
+      <c r="F54" s="1"/>
+      <c r="G54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I54" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="F54" s="1" t="s">
+      <c r="J54" s="1" t="s">
         <v>266</v>
-      </c>
-[...10 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="B55" s="1" t="s">
+      <c r="D55" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E55" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="F55" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="D55" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E55" s="1" t="s">
+      <c r="G55" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I55" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="F55" s="1" t="s">
+      <c r="J55" s="1" t="s">
         <v>273</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>277</v>
-[...4 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="B57" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D57" s="1" t="s">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>281</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>282</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>283</v>
       </c>
       <c r="J57" s="1" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
         <v>285</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="C58" s="1"/>
+      <c r="D58" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
+      <c r="G58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I58" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="D58" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F58" s="1" t="s">
+      <c r="J58" s="1" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="F59" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="B59" s="1" t="s">
+      <c r="G59" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I59" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="J59" s="1" t="s">
         <v>293</v>
-      </c>
-[...13 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="D60" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="G60" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I60" s="1" t="s">
         <v>298</v>
-      </c>
-[...16 lines deleted...]
-        <v>274</v>
       </c>
       <c r="J60" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>260</v>
+        <v>302</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>306</v>
-[...3 lines deleted...]
-      <c r="F62" s="1"/>
+        <v>307</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>282</v>
+      </c>
       <c r="G62" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>307</v>
+        <v>283</v>
       </c>
       <c r="J62" s="1" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
         <v>309</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
+      <c r="G63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I63" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="D63" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E63" s="1" t="s">
+      <c r="J63" s="1" t="s">
         <v>312</v>
-      </c>
-[...13 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="C64" s="1"/>
+        <v>314</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>315</v>
+      </c>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="D65" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E65" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="C65" s="1" t="s">
+      <c r="F65" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="D65" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F65" s="1" t="s">
+      <c r="G65" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I65" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="G65" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I65" s="1" t="s">
+      <c r="J65" s="1" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B66" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="B66" s="1" t="s">
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I66" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="C66" s="1" t="s">
+      <c r="J66" s="1" t="s">
         <v>328</v>
-      </c>
-[...19 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="B67" s="1" t="s">
+      <c r="G67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I67" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="C67" s="1" t="s">
+      <c r="J67" s="1" t="s">
         <v>334</v>
-      </c>
-[...19 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F68" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="B68" s="1" t="s">
+      <c r="G68" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I68" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="C68" s="1" t="s">
+      <c r="J68" s="1" t="s">
         <v>340</v>
-      </c>
-[...19 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="B69" s="1" t="s">
+      <c r="D69" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F69" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="C69" s="1" t="s">
+      <c r="G69" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I69" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="D69" s="1" t="s">
-[...14 lines deleted...]
-      <c r="I69" s="1" t="s">
+      <c r="J69" s="1" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B70" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B70" s="1" t="s">
+      <c r="C70" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="D70" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I70" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="D70" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F70" s="1" t="s">
+      <c r="J70" s="1" t="s">
         <v>351</v>
-      </c>
-[...10 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="B71" s="1" t="s">
+      <c r="D71" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I71" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="C71" s="1" t="s">
+      <c r="J71" s="1" t="s">
         <v>356</v>
-      </c>
-[...19 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="B72" s="1" t="s">
+      <c r="D72" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="F72" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="C72" s="1" t="s">
+      <c r="G72" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I72" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="D72" s="1"/>
-[...8 lines deleted...]
-      <c r="I72" s="1" t="s">
+      <c r="J72" s="1" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B73" s="1" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="D73" s="1"/>
-[...1 lines deleted...]
-      <c r="F73" s="1"/>
+      <c r="D73" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>344</v>
+      </c>
       <c r="G73" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>366</v>
       </c>
       <c r="J73" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="D74" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="1" t="s">
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+      <c r="G74" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I74" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="F74" s="1" t="s">
+      <c r="J74" s="1" t="s">
         <v>372</v>
-      </c>
-[...10 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
+      <c r="F75" s="1"/>
+      <c r="G75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I75" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="B75" s="1" t="s">
+      <c r="J75" s="1" t="s">
         <v>376</v>
-      </c>
-[...22 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="F76" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="B76" s="1" t="s">
+      <c r="G76" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I76" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="C76" s="1"/>
-[...9 lines deleted...]
-      <c r="I76" s="1" t="s">
+      <c r="J76" s="1" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B77" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="B77" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F77" s="1"/>
+      <c r="C77" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>387</v>
+      </c>
       <c r="G77" s="1" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C78" s="1"/>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>393</v>
-[...10 lines deleted...]
-      <c r="F79" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1"/>
+      <c r="F79" s="1"/>
+      <c r="G79" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I79" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="G79" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I79" s="1" t="s">
+      <c r="J79" s="1" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B80" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
       <c r="G80" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="B81" s="1" t="s">
+      <c r="D81" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F81" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="G81" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I81" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="D81" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F81" s="1" t="s">
+      <c r="J81" s="1" t="s">
         <v>406</v>
-      </c>
-[...10 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="D82" s="1"/>
       <c r="E82" s="1"/>
       <c r="F82" s="1"/>
       <c r="G82" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I82" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="J82" s="1" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B83" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="C83" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="D83" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F83" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="D83" s="1"/>
-[...1 lines deleted...]
-      <c r="F83" s="1"/>
       <c r="G83" s="1" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>416</v>
       </c>
       <c r="J83" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="D84" s="1"/>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I84" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="J84" s="1" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B85" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="B85" s="1" t="s">
+      <c r="C85" s="1" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="D85" s="1"/>
       <c r="E85" s="1"/>
       <c r="F85" s="1"/>
       <c r="G85" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I85" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="J85" s="1" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B86" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="B86" s="1" t="s">
+      <c r="C86" s="1" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="D86" s="1"/>
       <c r="E86" s="1"/>
       <c r="F86" s="1"/>
       <c r="G86" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="I86" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="J86" s="1" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B87" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="C87" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="D87" s="1"/>
+      <c r="E87" s="1"/>
+      <c r="F87" s="1"/>
+      <c r="G87" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I87" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="D87" s="1" t="s">
+      <c r="J87" s="1" t="s">
         <v>436</v>
-      </c>
-[...16 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>419</v>
-[...6 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1"/>
       <c r="F88" s="1"/>
       <c r="G88" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="E89" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="B89" s="1" t="s">
+      <c r="F89" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I89" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="J89" s="1" t="s">
         <v>448</v>
-      </c>
-[...19 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E90" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B90" s="1" t="s">
-[...6 lines deleted...]
-      <c r="E90" s="1"/>
       <c r="F90" s="1"/>
       <c r="G90" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="D91" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F91" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="G91" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I91" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="D91" s="1" t="s">
-[...10 lines deleted...]
-      <c r="I91" s="1" t="s">
+      <c r="J91" s="1" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B92" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="B92" s="1" t="s">
+      <c r="C92" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="C92" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D92" s="1"/>
       <c r="E92" s="1"/>
       <c r="F92" s="1"/>
       <c r="G92" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="I92" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="J92" s="1" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B93" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="B93" s="1" t="s">
+      <c r="C93" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="1"/>
+      <c r="D93" s="1" t="s">
+        <v>131</v>
+      </c>
       <c r="E93" s="1"/>
       <c r="F93" s="1"/>
       <c r="G93" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I93" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="J93" s="1" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B94" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="B94" s="1" t="s">
+      <c r="C94" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="C94" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="1"/>
+      <c r="D94" s="1" t="s">
+        <v>131</v>
+      </c>
       <c r="E94" s="1"/>
       <c r="F94" s="1"/>
       <c r="G94" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I94" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="J94" s="1" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B95" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="B95" s="1" t="s">
+      <c r="C95" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="C95" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D95" s="1"/>
       <c r="E95" s="1"/>
       <c r="F95" s="1"/>
       <c r="G95" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I95" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="J95" s="1" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B96" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="B96" s="1" t="s">
+      <c r="C96" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="C96" s="1" t="s">
+      <c r="D96" s="1"/>
+      <c r="E96" s="1"/>
+      <c r="F96" s="1"/>
+      <c r="G96" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I96" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="D96" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E96" s="1" t="s">
+      <c r="J96" s="1" t="s">
         <v>485</v>
-      </c>
-[...13 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="B97" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D97" s="1" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="E97" s="1"/>
       <c r="F97" s="1"/>
       <c r="G97" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I97" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="J97" s="1" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B98" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="B98" s="1" t="s">
+      <c r="C98" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" s="1" t="s">
-        <v>107</v>
+        <v>131</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>312</v>
+        <v>494</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I98" s="1" t="s">
-        <v>495</v>
+        <v>287</v>
       </c>
       <c r="J98" s="1" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1" t="s">
         <v>497</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="D99" s="1"/>
+        <v>450</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>131</v>
+      </c>
       <c r="E99" s="1"/>
       <c r="F99" s="1"/>
       <c r="G99" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I99" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="J99" s="1" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B100" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="B100" s="1" t="s">
+      <c r="C100" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F100" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F100" s="1" t="s">
+      <c r="G100" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I100" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="G100" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I100" s="1" t="s">
+      <c r="J100" s="1" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B101" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="B101" s="1" t="s">
+      <c r="C101" s="1" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="D101" s="1"/>
       <c r="E101" s="1"/>
       <c r="F101" s="1"/>
       <c r="G101" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I101" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="J101" s="1" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B102" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="B102" s="1" t="s">
+      <c r="C102" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F102" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="G102" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I102" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="D102" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F102" s="1" t="s">
+      <c r="J102" s="1" t="s">
         <v>515</v>
-      </c>
-[...10 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="B103" s="1" t="s">
+      <c r="D103" s="1"/>
+      <c r="E103" s="1"/>
+      <c r="F103" s="1"/>
+      <c r="G103" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I103" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="C103" s="1" t="s">
+      <c r="J103" s="1" t="s">
         <v>520</v>
-      </c>
-[...19 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F104" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="B104" s="1" t="s">
+      <c r="G104" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I104" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F104" s="1" t="s">
+      <c r="J104" s="1" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="B105" s="1" t="s">
+      <c r="D105" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="F105" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="C105" s="1" t="s">
+      <c r="G105" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I105" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="D105" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F105" s="1" t="s">
+      <c r="J105" s="1" t="s">
         <v>532</v>
-      </c>
-[...10 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F106" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B106" s="1" t="s">
+      <c r="G106" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I106" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="C106" s="1" t="s">
+      <c r="J106" s="1" t="s">
         <v>537</v>
-      </c>
-[...19 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F107" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B107" s="1" t="s">
+      <c r="G107" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I107" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="C107" s="1" t="s">
+      <c r="J107" s="1" t="s">
         <v>543</v>
-      </c>
-[...19 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="C108" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="B108" s="1" t="s">
+      <c r="D108" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F108" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="G108" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I108" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="D108" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F108" s="1" t="s">
+      <c r="J108" s="1" t="s">
         <v>549</v>
-      </c>
-[...10 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="B109" s="1" t="s">
+      <c r="D109" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I109" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="C109" s="1" t="s">
+      <c r="J109" s="1" t="s">
         <v>554</v>
-      </c>
-[...17 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F110" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="B110" s="1" t="s">
-[...9 lines deleted...]
-      <c r="F110" s="1"/>
       <c r="G110" s="1" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>559</v>
       </c>
       <c r="J110" s="1" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>563</v>
       </c>
       <c r="D111" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F111" s="1"/>
+      <c r="G111" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="E111" s="1" t="s">
+      <c r="H111" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I111" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="F111" s="1" t="s">
+      <c r="J111" s="1" t="s">
         <v>566</v>
-      </c>
-[...10 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1" t="s">
-        <v>309</v>
+        <v>567</v>
       </c>
       <c r="B112" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F112" s="1"/>
+      <c r="G112" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="J112" s="1" t="s">
         <v>569</v>
-      </c>
-[...22 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D113" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="B113" s="1" t="s">
+      <c r="E113" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="C113" s="1" t="s">
+      <c r="F113" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="D113" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E113" s="1" t="s">
+      <c r="G113" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I113" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="F113" s="1" t="s">
+      <c r="J113" s="1" t="s">
         <v>577</v>
-      </c>
-[...10 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I114" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="B114" s="1" t="s">
+      <c r="J114" s="1" t="s">
         <v>581</v>
-      </c>
-[...22 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="F115" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="B115" s="1" t="s">
+      <c r="G115" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I115" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="C115" s="1"/>
-[...9 lines deleted...]
-      <c r="I115" s="1" t="s">
+      <c r="J115" s="1" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="B116" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="B116" s="1" t="s">
+      <c r="C116" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="C116" s="1" t="s">
+      <c r="D116" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F116" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="D116" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F116" s="1" t="s">
+      <c r="G116" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I116" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="G116" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I116" s="1" t="s">
+      <c r="J116" s="1" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="B117" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="B117" s="1" t="s">
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1"/>
+      <c r="F117" s="1"/>
+      <c r="G117" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I117" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="C117" s="1" t="s">
+      <c r="J117" s="1" t="s">
         <v>598</v>
-      </c>
-[...19 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I118" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="J118" s="1" t="s">
         <v>604</v>
-      </c>
-[...25 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="F119" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="B119" s="1" t="s">
+      <c r="G119" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I119" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="J119" s="1" t="s">
         <v>612</v>
-      </c>
-[...19 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I120" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="B120" s="1" t="s">
+      <c r="J120" s="1" t="s">
         <v>618</v>
-      </c>
-[...22 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I121" s="1" t="s">
         <v>624</v>
       </c>
-      <c r="B121" s="1" t="s">
+      <c r="J121" s="1" t="s">
         <v>625</v>
-      </c>
-[...22 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="F122" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="B122" s="1" t="s">
+      <c r="G122" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I122" s="1" t="s">
         <v>631</v>
       </c>
-      <c r="C122" s="1" t="s">
+      <c r="J122" s="1" t="s">
         <v>632</v>
-      </c>
-[...19 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="F123" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="B123" s="1" t="s">
+      <c r="G123" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I123" s="1" t="s">
         <v>637</v>
       </c>
-      <c r="C123" s="1" t="s">
+      <c r="J123" s="1" t="s">
         <v>638</v>
-      </c>
-[...19 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F124" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="B124" s="1" t="s">
+      <c r="G124" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I124" s="1" t="s">
         <v>643</v>
       </c>
-      <c r="C124" s="1" t="s">
+      <c r="J124" s="1" t="s">
         <v>644</v>
-      </c>
-[...13 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C125" s="1" t="s">
         <v>647</v>
       </c>
-      <c r="B125" s="1" t="s">
+      <c r="D125" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="F125" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="C125" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F125" s="1"/>
       <c r="G125" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>649</v>
       </c>
       <c r="J125" s="1" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1" t="s">
         <v>651</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="D126" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F126" s="1" t="s">
+      <c r="D126" s="1"/>
+      <c r="E126" s="1"/>
+      <c r="F126" s="1"/>
+      <c r="G126" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I126" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="G126" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I126" s="1" t="s">
+      <c r="J126" s="1" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B127" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="B127" s="1" t="s">
+      <c r="C127" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1"/>
+      <c r="F127" s="1"/>
+      <c r="G127" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I127" s="1" t="s">
         <v>658</v>
       </c>
-      <c r="C127" s="1" t="s">
+      <c r="J127" s="1" t="s">
         <v>659</v>
-      </c>
-[...19 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F128" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="B128" s="1" t="s">
+      <c r="G128" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I128" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="C128" s="1" t="s">
+      <c r="J128" s="1" t="s">
         <v>665</v>
-      </c>
-[...15 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>668</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="D129" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F129" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="C129" s="1" t="s">
+      <c r="G129" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I129" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="D129" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I129" s="1" t="s">
+      <c r="J129" s="1" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="C130" s="1" t="s">
         <v>674</v>
       </c>
-      <c r="C130" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D130" s="1"/>
       <c r="E130" s="1"/>
       <c r="F130" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I130" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="J130" s="1" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="C131" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="C131" s="1" t="s">
+      <c r="D131" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E131" s="1"/>
+      <c r="F131" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I131" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="D131" s="1" t="s">
-[...10 lines deleted...]
-      <c r="I131" s="1" t="s">
+      <c r="J131" s="1" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="B132" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="C132" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="C132" s="1"/>
       <c r="D132" s="1" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="E132" s="1"/>
       <c r="F132" s="1" t="s">
-        <v>168</v>
+        <v>12</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>685</v>
       </c>
       <c r="J132" s="1" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1" t="s">
         <v>687</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>688</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>689</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="E133" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E133" s="1"/>
+      <c r="F133" s="1"/>
+      <c r="G133" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I133" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="F133" s="1" t="s">
+      <c r="J133" s="1" t="s">
         <v>691</v>
-      </c>
-[...10 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I134" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="B134" s="1" t="s">
+      <c r="J134" s="1" t="s">
         <v>695</v>
-      </c>
-[...22 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="F135" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="B135" s="1" t="s">
+      <c r="G135" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I135" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="C135" s="1" t="s">
+      <c r="J135" s="1" t="s">
         <v>702</v>
-      </c>
-[...19 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F136" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="G136" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I136" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="C136" s="1" t="s">
+      <c r="J136" s="1" t="s">
         <v>708</v>
-      </c>
-[...17 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F137" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="G137" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I137" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="C137" s="1" t="s">
+      <c r="J137" s="1" t="s">
         <v>714</v>
-      </c>
-[...15 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="D138" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E138" s="1"/>
+      <c r="F138" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="C138" s="1" t="s">
+      <c r="G138" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I138" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="D138" s="1" t="s">
+      <c r="J138" s="1" t="s">
         <v>720</v>
-      </c>
-[...16 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="D139" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="E139" s="1"/>
+      <c r="F139" s="1"/>
+      <c r="G139" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I139" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="C139" s="1" t="s">
+      <c r="J139" s="1" t="s">
         <v>725</v>
-      </c>
-[...15 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="B140" s="1" t="s">
+      <c r="D140" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="E140" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I140" s="1" t="s">
         <v>730</v>
       </c>
-      <c r="D140" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F140" s="1" t="s">
+      <c r="J140" s="1" t="s">
         <v>731</v>
-      </c>
-[...10 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="B141" s="1" t="s">
+      <c r="D141" s="1"/>
+      <c r="E141" s="1"/>
+      <c r="F141" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I141" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="C141" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F141" s="1" t="s">
+      <c r="J141" s="1" t="s">
         <v>736</v>
-      </c>
-[...10 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="B142" s="1" t="s">
+      <c r="D142" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="F142" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="C142" s="1" t="s">
+      <c r="G142" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I142" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="D142" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F142" s="1" t="s">
+      <c r="J142" s="1" t="s">
         <v>742</v>
-      </c>
-[...10 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F143" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="B143" s="1" t="s">
+      <c r="G143" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I143" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="J143" s="1" t="s">
         <v>747</v>
-      </c>
-[...15 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>107</v>
+        <v>252</v>
       </c>
       <c r="E144" s="1"/>
       <c r="F144" s="1" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I144" s="1" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>759</v>
-[...3 lines deleted...]
-      </c>
+        <v>756</v>
+      </c>
+      <c r="D145" s="1"/>
       <c r="E145" s="1"/>
       <c r="F145" s="1" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E146" s="1"/>
+      <c r="F146" s="1" t="s">
         <v>763</v>
       </c>
-      <c r="B146" s="1" t="s">
+      <c r="G146" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H146" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="I146" s="1" t="s">
         <v>764</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="J146" s="1" t="s">
         <v>765</v>
-      </c>
-[...19 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>243</v>
+        <v>117</v>
       </c>
       <c r="E147" s="1"/>
       <c r="F147" s="1" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I147" s="1" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>775</v>
+        <v>771</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="F148" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="B148" s="1" t="s">
+      <c r="G148" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I148" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="C148" s="1" t="s">
+      <c r="J148" s="1" t="s">
         <v>778</v>
-      </c>
-[...17 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="B149" s="1" t="s">
+      <c r="D149" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E149" s="1"/>
+      <c r="F149" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="C149" s="1" t="s">
+      <c r="G149" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I149" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="D149" s="1" t="s">
-[...10 lines deleted...]
-      <c r="I149" s="1" t="s">
+      <c r="J149" s="1" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B150" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="B150" s="1" t="s">
+      <c r="C150" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="C150" s="1" t="s">
+      <c r="D150" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E150" s="1"/>
+      <c r="F150" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I150" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="D150" s="1"/>
-[...8 lines deleted...]
-      <c r="I150" s="1" t="s">
+      <c r="J150" s="1" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="B151" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="B151" s="1" t="s">
+      <c r="C151" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="C151" s="1"/>
-      <c r="D151" s="1"/>
+      <c r="D151" s="1" t="s">
+        <v>117</v>
+      </c>
       <c r="E151" s="1"/>
       <c r="F151" s="1"/>
       <c r="G151" s="1" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>793</v>
       </c>
       <c r="J151" s="1" t="s">
         <v>794</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1"/>
+      <c r="F152" s="1"/>
+      <c r="G152" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="J152" s="1" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1"/>
+      <c r="F153" s="1"/>
+      <c r="G153" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I153" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="J153" s="1" t="s">
+        <v>803</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>