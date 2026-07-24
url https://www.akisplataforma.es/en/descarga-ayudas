--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2613">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2666">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
@@ -3803,4098 +3803,4257 @@
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874145</t>
   </si>
   <si>
     <t>Subsidies for non-productive forestry investments in forest damage prevention. 2026 Call for Proposals</t>
   </si>
   <si>
     <t>2026-10-01</t>
   </si>
   <si>
     <t>2026-11-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874148</t>
   </si>
   <si>
     <t>Grants for investments in the processing, marketing and development of agri-food products. 2025 Call for Proposals</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874455</t>
   </si>
   <si>
+    <t>Aid for the contracting of combined agricultural insurance in the Autonomous Community of the Balearic Islands corresponding to the 47th Combined Agricultural Insurance Plan</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876459</t>
+  </si>
+  <si>
+    <t>Financial Instruments - INVESTMENT LOANS LINKED TO THE INTERVENTION OF YOUNG FARMERS - 1.1</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876487</t>
+  </si>
+  <si>
+    <t>Financial Instruments - WORKING CAPITAL LOANS LINKED TO THE INTERVENTION OF YOUNG FARMERS - 1.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876497</t>
+  </si>
+  <si>
+    <t>Financial Instruments - INVESTMENT LOANS LINKED TO INVESTMENT INTERVENTION IN THE PROCESSING AND MARKETING OF AGRI-FOOD PRODUCTS - 3.1</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876518</t>
+  </si>
+  <si>
+    <t>Financial Instruments - WORKING CAPITAL LOANS LINKED TO INVESTMENTS IN THE PROCESSING AND MARKETING OF AGRI-FOOD PRODUCTS - 3.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876529</t>
+  </si>
+  <si>
+    <t>AID INTERVENTIONS IN THE FORM OF DIRECT PAYMENTS 2026 -3 -Supplementary aid for young farmers</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883940</t>
+  </si>
+  <si>
+    <t>Aid for the professional agricultural sector of the Balearic Islands 2024.- 1.-UNIONS AND COOPERATIVE FEDERATIONS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763018</t>
+  </si>
+  <si>
+    <t>Aid for the professional agricultural sector of the Balearic Islands 2024.- 2.-PROFESSIONAL AGRICULTURAL ORGANIZATIONS (Mallorca headquarters)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763043</t>
+  </si>
+  <si>
+    <t>Agreement approving the terms and conditions for the 2024 call for applications for rural development aid on the island of Mallorca, linked to projects related to the agricultural and/or environmental fields and framed within the Local Development Strategy</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753458</t>
+  </si>
+  <si>
+    <t>Resolution approving the call for applications to grant subsidies for carrying out projects advising workers and companies, in the preparation of workload studies and in the preparation of good practice procedures</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754538</t>
+  </si>
+  <si>
+    <t>PROG. EST. FOREIGN TRADE -MINIMIS2024</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776872</t>
+  </si>
+  <si>
+    <t>STRATEGIC PROGRAM FOR FOREIGN TRADE-MINIMIS-ACTIONS2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776873</t>
+  </si>
+  <si>
+    <t>CONSOLIDATION OF SELF-EMPLOYMENT (AUT) MINIMIS AGRO-FORESTRY</t>
+  </si>
+  <si>
+    <t>2024-07-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777113</t>
+  </si>
+  <si>
+    <t>Support for commercial revitalization (DIN)</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784900</t>
+  </si>
+  <si>
+    <t>Comprehensive Business Consulting Agreement - Federation of Companies of La Rioja</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>TEC Econ.Circular and Trans.Energética (Reg.651/2014)</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791171</t>
+  </si>
+  <si>
+    <t>TI4 Digitalization and Industry (Reg. Minimis 2023/2831)</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803400</t>
+  </si>
+  <si>
+    <t>LA RIOJA - ECONOMIC DEVELOPMENT AGENCY OF LA RIOJA</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827108</t>
+  </si>
+  <si>
+    <t>Digital Twins. Challenge 1. Irrigation Twin</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836386</t>
+  </si>
+  <si>
+    <t>Order to offset marketing problems</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778143</t>
+  </si>
+  <si>
+    <t>Aid for the establishment of the agricultural sector</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813183</t>
+  </si>
+  <si>
+    <t>Aid for investments in agricultural holdings</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813186</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870764</t>
+  </si>
+  <si>
+    <t>Apidit agreement to promote innovative business activity - footwear sector</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680946</t>
+  </si>
+  <si>
+    <t>"Food+i Cluster Association" to boost competitiveness and innovation</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680947</t>
+  </si>
+  <si>
+    <t>CS challenges experimental development and innovation projects</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789228</t>
+  </si>
+  <si>
+    <t>Promotion of agri-food SMEs (PAL) Reg. exemption 2022/2472</t>
+  </si>
+  <si>
+    <t>2024-04-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761750</t>
+  </si>
+  <si>
+    <t>Hazinnova</t>
+  </si>
+  <si>
+    <t>2025-05-06</t>
+  </si>
+  <si>
+    <t>2025-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830227</t>
+  </si>
+  <si>
+    <t>Aid for quality schemes for agricultural and food products, 2025</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829517</t>
+  </si>
+  <si>
+    <t>GROWTH Program. Grant program to support the growth of innovative business projects in San Sebastián</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>EKINN+ 2025 PROGRAM: GUIDELINES FOR PARTICIPATION IN THE PROGRAM TO PROMOTE THE CREATION, GROWTH AND CONSOLIDATION OF NEW INNOVATIVE BUSINESS INITIATIVES.</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>EKINN TALENT PROGRAM. AID PROGRAM TO PROMOTE THE HIRING OF QUALIFIED PROFILES TO DEVELOP INNOVATIVE PROJECTS IN COMPANIES AND ENTITIES IN SAN SEBASTIAN</t>
+  </si>
+  <si>
+    <t>2025-06-21</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838797</t>
+  </si>
+  <si>
+    <t>TECHNOLOGY VOUCHERS PROGRAM. AID PROGRAM FOR TECHNOLOGY TRANSFER TO PROMOTE AND IMPROVE THE COMPETITIVENESS OF INNOVATIVE BUSINESS PROJECTS IN SAN SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838804</t>
+  </si>
+  <si>
+    <t>STRATEGY PROGRAM. SUPPORT PROGRAM FOR THE GROWTH OF INNOVATIVE BUSINESS PROJECTS IN SAN SEBASTIÁN.</t>
+  </si>
+  <si>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838807</t>
+  </si>
+  <si>
+    <t>CALL FOR APPLICATIONS FOR YOUNG PEOPLE FOR RESEARCH PROJECTS - IKERLAN 2025-2026</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840624</t>
+  </si>
+  <si>
+    <t>GRANTS FOR INVESTMENT IN INNOVATION OF ENTITIES TRAINING EMPLOYMENT 2025</t>
+  </si>
+  <si>
+    <t>2025-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840623</t>
+  </si>
+  <si>
+    <t>AgrotecUV Innova is aimed at undergraduate, master's and doctoral students of the University of Valencia during the 2023-2024 academic year.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Resolution of 25/04/2024, of the Asturian Agency for Science, Business Competitiveness and Innovation approving the call for subsidies for the Digital Transformation aid program, year 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760451</t>
+  </si>
+  <si>
+    <t>Resolution of 7/4/2025, of the Asturian Agency for Science, Business Competitiveness and Innovation, approving the call for the granting of subsidies for the execution of R&amp;D projects in the Principality of Asturias for the year 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Call for applications for grants to promote innovative entrepreneurship (Entrepreneur's Check) for the year 2025</t>
+  </si>
+  <si>
+    <t>2025-04-04</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823095</t>
+  </si>
+  <si>
+    <t>Resolution of May 3, 2024 of the Ministry of Rural Affairs and Agricultural Policy announcing aid to the Livestock Health Defense Groups (ADSG) recognized in the Principality of Asturias for the year 2024</t>
+  </si>
+  <si>
+    <t>2024-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758265</t>
+  </si>
+  <si>
+    <t>Agreement authorizing subsidies to Agricultural Professional Organizations to help cover their operating expenses 2024</t>
+  </si>
+  <si>
+    <t>2024-05-14</t>
+  </si>
+  <si>
+    <t>2024-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758806</t>
+  </si>
+  <si>
+    <t>Resolution of July 17, 2024, calling for applications for Subsidies to Local Entities of the Ministry of Rural Affairs and Agricultural Policy, corresponding to the year 2024</t>
+  </si>
+  <si>
+    <t>2024-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775563</t>
+  </si>
+  <si>
+    <t>Resolution of 10 December 2024 approving the call for advance expenditure of grants for advisory services in small and medium-sized agricultural holdings of the PA within the framework of the PEPAC 2023-2027 for the year 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807305</t>
+  </si>
+  <si>
+    <t>2025 Grant Cooperation for the succession of agricultural holdings</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>2025-06-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818054</t>
+  </si>
+  <si>
+    <t>Resolution of April 7, 2025, of the Ministry of Rural Affairs and Agricultural Policy, approving the Regulatory Bases and the Call for Interventions in the form of direct payments to agriculture and livestock and of the Interventions</t>
+  </si>
+  <si>
+    <t>2025-04-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825594</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825856</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825857</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825858</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825859</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825860</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825861</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825862</t>
+  </si>
+  <si>
+    <t>RESOLUTION of April 21, 2025, approving the call for subsidies for advisory services in small and medium-sized agricultural holdings in the Principality of Asturias carried out by ATRIAS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828215</t>
+  </si>
+  <si>
+    <t>Resolution of April 21, 2025, of the Ministry of Rural Affairs and Agricultural Policy, approving the call for subsidies to non-profit entities, for the purpose of holding agri-food product competitions</t>
+  </si>
+  <si>
+    <t>2025-05-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828477</t>
+  </si>
+  <si>
+    <t>Resolution of December 4, 2025 of the Ministry of Rural Affairs and Agricultural Policy, which calls for aid for non-productive investments in agricultural holdings of the Principality of Asturias linked to the mitigation-adaptation to climate change</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873052</t>
+  </si>
+  <si>
+    <t>Resolution of December 4, 2025, of the Ministry of Rural Affairs and Agricultural Policy, announcing aid for investments in the modernization and/or improvement of agricultural holdings within the framework of the strategic plan of the Common Agricultural Policy of Spain</t>
+  </si>
+  <si>
+    <t>2025-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873053</t>
+  </si>
+  <si>
+    <t>Resolution of December 4, 2025 of the Ministry of Rural Affairs and Agricultural Policy, which calls for aid for productive investments in agricultural holdings linked to contributing to the mitigation-adaptation to climate change, efficient use</t>
+  </si>
+  <si>
+    <t>2025-12-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873054</t>
+  </si>
+  <si>
+    <t>AID FOR THE PROVISION OF REPLACEMENT SERVICES TO SMALL AND MEDIUM-SIZED AGRICULTURAL HOLDINGS IN THE PRINCIPALITY OF ASTURIAS 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878436</t>
+  </si>
+  <si>
+    <t>Resolution approving the call for aid for the provision of advisory services, 2026 call</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881239</t>
+  </si>
+  <si>
+    <t>RESOLUTION of May 27, 2024 approving the call for subsidies for advisory services in small and medium-sized agricultural holdings in the Principality of Asturias dedicated to the primary production of agricultural products</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764185</t>
+  </si>
+  <si>
+    <t>Resolution of February 15, 2024 of the Ministry of Ecological Transition, Industry and Economic Development approving the call for subsidies for the improvement of competitiveness, innovation and digitalization of small and medium-sized businesses</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744440</t>
+  </si>
+  <si>
+    <t>Order of the Ministry of Water, Agriculture, Livestock and Fisheries approving the call for aid intended for investment in agricultural holdings, within the framework of the CAP strategic plan, period 2023-2027, year 2023</t>
+  </si>
+  <si>
+    <t>2024-03-14</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730737</t>
+  </si>
+  <si>
+    <t>Resolution of March 23, 2024 authorizing the call for subsidies to promote and encourage consumption in retail businesses in the Principality of Asturias through the Asturias Commerce Voucher</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755065</t>
+  </si>
+  <si>
+    <t>ORDER of 16 APRIL 2024 of the MINISTRY of WATER, AGRICULTURE, LIVESTOCK AND FISHERIES CONVENING, FOR THE YEAR 2024, THE AID FOR INVESTMENTS IN THE PROCESSING, MARKETING AND/OR DEVELOPMENT OF AGRI-FOOD PRODUCTS of the PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761807</t>
+  </si>
+  <si>
+    <t>Order of July 31st from the Ministry of Water, Agriculture, Livestock and Fisheries announcing public aid for projects under the Galpemur Local Development Strategy in the Region of Murcia under the FEMPA program for 2024</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778425</t>
+  </si>
+  <si>
+    <t>GRANTS INTENDED FOR LIVESTOCK HEALTH DEFENSE GROUPS OF THE REGION OF MURCIA FOR THE YEAR 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783906</t>
+  </si>
+  <si>
+    <t>Order of June 21, 2024, from the Ministry of Water, Agriculture, Livestock and Fisheries, announcing grants for the Regulatory Councils of Designations of Origin, Protected Geographical Indications and the Organic Farming Council. 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784338</t>
+  </si>
+  <si>
+    <t>Royal Decree 905/2022, of October 25, which regulates the Wine Sector Intervention within the framework of the Strategic Plan of the Common Agricultural Policy.</t>
+  </si>
+  <si>
+    <t>2022-10-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795067</t>
+  </si>
+  <si>
+    <t>Call for aid for the exchange of knowledge and information activities, through activities for vocational training and acquisition of skills (7201), in the agricultural, agri-food, forestry and rural sectors, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807479</t>
+  </si>
+  <si>
+    <t>Order of February 17, 2025 from the Ministry of Water, Agriculture, Livestock and Fisheries approving the call for aid for the restructuring and conversion of vineyards in the Region of Murcia for the year 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816503</t>
+  </si>
+  <si>
+    <t>Order of March 18, 2025 from the Ministry of Water, Agriculture, Livestock and Fisheries approving the call for aid for the 2025 Green Harvest</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821612</t>
+  </si>
+  <si>
+    <t>Call for aid aimed at rice farmers corresponding to the environmental and climate management commitments of the PEPAC 2023-2027 rural development intervention. Protection of the rice-growing area in the Region of Murcia.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827905</t>
+  </si>
+  <si>
+    <t>Order of 16/04/2025, of the Ministry of Water, Agriculture, Livestock and Fisheries, 1st Call for aid for the granting of subsidies, intervention 7161 "Coop.Operational Groups of the European Association for Agricultural Innovation"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829661</t>
+  </si>
+  <si>
+    <t>Order of May 6, 2025, from the Ministry of Water, Agriculture, Livestock and Fisheries, announcing subsidies for Agricultural Professional Organizations for the year 2025, to promote activities providing services to the agricultural sector</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831592</t>
+  </si>
+  <si>
+    <t>Order of August 13, 2024 of the Ministry of Water, Agriculture, Livestock and Fisheries, approving the call for applications for the year 2024 for aid for intervention in the beekeeping sector of the Autonomous Community of the Region of Murcia.</t>
+  </si>
+  <si>
+    <t>2024-08-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780393</t>
+  </si>
+  <si>
+    <t>CALL FOR APPLICATIONS FOR THE AID LINE CORRESPONDING TO THE ENVIRONMENTAL AND CLIMATE MANAGEMENT COMMITMENTS OF THE FEADER PEPAC INTERVENTION (2023-2027), 6503 (ORGANIC AGRICULTURE), IN THE REGION OF MURCIA.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763681</t>
+  </si>
+  <si>
+    <t>Call for applications for grants to support external stays for predoctoral researchers in foreign centers</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747404</t>
+  </si>
+  <si>
+    <t>Resolution of 20/12/2024 of the Director of the Institute for the Promotion of the Region of Murcia, by delegation, of the call for aid to encourage innovation in the fields of Defense, Security and Reconstruction and Development, by regional companies.</t>
+  </si>
+  <si>
+    <t>2024-12-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805154</t>
+  </si>
+  <si>
+    <t>Resolution of 29/12/2023 of the president of the Murcia region's development institute regarding the call for aid for energy efficiency actions in SMEs and large companies in the industrial sector.</t>
+  </si>
+  <si>
+    <t>2024-01-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736740</t>
+  </si>
+  <si>
+    <t>Resolution of 01/04/2025 of the Director of the Institute for the Promotion of the Region of Murcia, by delegation, regarding the call for applications for aid to participate in trade fairs, events and missions. Saudi Agriculture Fair. Saudi Arabia 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Resolution of 08/04/2025, from the Director of the Institute for the Promotion of the Region of Murcia, by delegation, regarding the multi-year call for aid to incentivize the contracting of innovation and competitiveness services. Internationalization Voucher.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825867</t>
+  </si>
+  <si>
+    <t>Resolution of June 22, 2025, of the Director of the Institute for the Promotion of the Region of Murcia, by delegation, regarding the call for aid aimed at promoting innovation and entrepreneurship. Incubators.</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842160</t>
+  </si>
+  <si>
+    <t>Resolution of 24/05/2024 of the President of the Institute for the Promotion of the Region of Murcia, regarding the call for aid aimed at the entry of private investors into newly created innovative companies.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
+  </si>
+  <si>
+    <t>Resolution of 24/05/2024, of the President of the Institute for the Promotion of the Region of Murcia, regarding the call for aid aimed at promoting innovation and entrepreneurship.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
+  </si>
+  <si>
+    <t>Aid for the modernization of tourist accommodations in the Region of Murcia and improvement of the areas of green and sustainable transition, energy efficiency and digital transition within the framework of the PRTR financed by the EU-NextG (MRR C14.I1.2)</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>2024-12-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783437</t>
+  </si>
+  <si>
+    <t>Call for applications in 2024 for aid to industrial projects in the agri-food sector within the Strategic Project for the Recovery and Economic Transformation of the Agri-food Sector, within the framework of the Recovery, Transformation and Resilience Plan.</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781371</t>
+  </si>
+  <si>
+    <t>COMPETITIVE GRANTS LINE A FOR THE DEVELOPMENT OF ACTIVITIES OF GENERAL INTEREST CONSIDERED TO BE OF SOCIAL INTEREST, IN THE FIELD OF SCIENTIFIC AND TECHNICAL RESEARCH AND ENVIRONMENTAL PROTECTION IN MATTERS OF STATE COMPETENCE. ANNUAL 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782254</t>
+  </si>
+  <si>
+    <t>Order of April 27, 2023, from the Ministry of Agriculture, Fisheries and Food, announcing the grants of Royal Decree 388/2021, of June 1, intended for obtaining SAEC guarantees in the agri-food and fisheries sector.</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692318</t>
+  </si>
+  <si>
+    <t>Order of April 27, 2023, from the Ministry of Agriculture, Fisheries and Food, announcing the grants established by Royal Decree 388/2021, of June 1, for obtaining SAEC guarantees in the agri-food and fisheries sector. Agri-food industry sector</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692320</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692321</t>
+  </si>
+  <si>
+    <t>Subsidies for inland aquaculture insurance included in the 44 combined agricultural insurance scheme</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711773</t>
+  </si>
+  <si>
+    <t>Subsidies for marine aquaculture insurance included in the 44 combined agricultural insurance scheme</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711778</t>
+  </si>
+  <si>
+    <t>Order of November 15, 2023, of the map, by which the subsidies of Royal Decree 388/2021, of June 1, are called for the obtaining of SAEC guarantees in the agri-food and fisheries sector.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727810</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727815</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727820</t>
+  </si>
+  <si>
+    <t>Subsidies for agricultural, livestock and forestry insurance included in the 45th combined agricultural insurance plan</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
+  </si>
+  <si>
+    <t>EDUCATIONAL COOPERATION AGREEMENT BETWEEN THE GENERALITAT, THROUGH THE MINISTRY OF AGRICULTURE, LIVESTOCK AND FISHERIES AND THE UNIVERSITY OF ALICANTE, FOR THE IMPLEMENTATION OF SUBSIDIZED TRAINING PRACTICES DURING THE YEAR 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758161</t>
+  </si>
+  <si>
+    <t>Resolution of May 14, 2024, of the (FEGA), by which the subsidies for advisory services of supra-regional scope, intended for the agri-food and forestry sector, within the framework of the PEPAC, are announced in advance.</t>
+  </si>
+  <si>
+    <t>2023-06-29</t>
+  </si>
+  <si>
+    <t>2024-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760755</t>
+  </si>
+  <si>
+    <t>Order of April 29, which calls for applications for the 2024 financial year for the Cultiva program, relating to training stays for young farmers in model farms</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761477</t>
+  </si>
+  <si>
+    <t>National Agricultural Machinery Fleet Renewal Plan (PLAN RENOVE) 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776847</t>
+  </si>
+  <si>
+    <t>Order of October 30, 2024, from the MAPA, which calls for the subsidies of Royal Decree 388/2021, of June 1, intended to obtain SAECA guarantees in the agri-food and fisheries sector.</t>
+  </si>
+  <si>
+    <t>2024-12-17</t>
+  </si>
+  <si>
+    <t>2027-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803358</t>
+  </si>
+  <si>
+    <t>Extraordinary aid for the renewal of agricultural machinery, approved by article 26 of Royal Decree-Law 7/2024</t>
+  </si>
+  <si>
+    <t>2024-12-29</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805575</t>
+  </si>
+  <si>
+    <t>Order of December 26, 2024, of the MAPA, by which the subsidies of article 6 of Royal Decree-law 4/2022, of March 15, intended to subsidize the principal of credits to owners of agricultural holdings (DANA 2024).</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805586</t>
+  </si>
+  <si>
+    <t>Extract from the Order of 13 March 2025 of the Ministry of Agriculture, Fisheries and Food announcing the “Foods of Spain Best Wines, year 2025” Award</t>
+  </si>
+  <si>
+    <t>2025-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/820406</t>
+  </si>
+  <si>
+    <t>Extract from the Order of 17 March 2025 of the Ministry of Agriculture, Fisheries and Food convening the “Foods of Spain Award for the Best Spirit Drink with Geographical Indication, year 2025”</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821048</t>
+  </si>
+  <si>
+    <t>Extract from the Order of April 7, 2025 of the Ministry of Agriculture, Fisheries and Food, which announces the "Foods of Spain to the Best Hams" Award, year 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825807</t>
+  </si>
+  <si>
+    <t>Resolution of April 25, 2025 of the Spanish Agricultural Guarantee Fund (FEGA), which calls for aid for material or immaterial investments in the transformation, marketing or development of agri-food products PEPAC</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
+  </si>
+  <si>
+    <t>Aid for the preparation and implementation of innovation projects of general interest by supra-regional operational groups of the European Innovation Partnership for Agricultural Productivity and Sustainability (EIP-Agri), within the framework of the Strategic Plan of the CAP of Spain (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830482</t>
+  </si>
+  <si>
+    <t>Multi-regional training programs 2025</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+  </si>
+  <si>
+    <t>National Agricultural Machinery Fleet Renewal Plan (PLAN RENOVE) for the year 2025</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841714</t>
+  </si>
+  <si>
+    <t>Subsidies to associative entities in the agricultural and food sector, for carrying out specific activities of special interest to the Spanish agri-food sector, as well as their integration into entities of European scope</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842490</t>
+  </si>
+  <si>
+    <t>Extract from the Order of February 3, 2025 of the Ministry of Agriculture, Fisheries and Food announcing the “Foods of Spain, year 2025” Award</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>2025-03-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813668</t>
+  </si>
+  <si>
+    <t>Resolution of March 27, which calls for applications for the 2025 financial year for the Cultiva program, relating to training stays for young farmers in model farms</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823917</t>
+  </si>
+  <si>
+    <t>Extract from the Order of 13 January 2026 of the Ministry of Agriculture, Fisheries and Food announcing the “Foods of Spain, year 2026” Award</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881607</t>
+  </si>
+  <si>
+    <t>Resolution of November 17, 2025, of the FEGA, by which subsidies are announced in advance for the performance of applied research projects in the beekeeping sector and its products within the ISA, within the PEPAC framework.</t>
+  </si>
+  <si>
+    <t>2025-11-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869288</t>
+  </si>
+  <si>
+    <t>Resolution of December 16, 2025, of the FEGA, by which the subsidies for advisory services of supra-regional scope are called in advance within the framework of the PEPAC (PIV)</t>
+  </si>
+  <si>
+    <t>2025-12-29</t>
+  </si>
+  <si>
+    <t>2027-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875849</t>
+  </si>
+  <si>
+    <t>Extraordinary aid to compensate for damage to productive infrastructure on farms affected by the DANA storm. List C.</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876318</t>
+  </si>
+  <si>
+    <t>Extraordinary aid to compensate for damage to productive infrastructure on farms affected by the DANA storm. List A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877136</t>
+  </si>
+  <si>
+    <t>Subsidies for agricultural, livestock and forestry insurance included in the 46th Combined Agricultural Insurance Plan</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806457</t>
+  </si>
+  <si>
+    <t>Innovative agriculture intervention in the desert for resilient livelihoods (idfrl)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711078</t>
+  </si>
+  <si>
+    <t>2023 Philippines. Provision of electricity from renewable sources in Palawan.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711192</t>
+  </si>
+  <si>
+    <t>Support for public policies that create employment through entrepreneurship, research, and innovation. Being a creative entrepreneur, phase II</t>
+  </si>
+  <si>
+    <t>2023-07-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711343</t>
+  </si>
+  <si>
+    <t>Call for applications for a grant from the Ethiopian Ministry of Agriculture</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720798</t>
+  </si>
+  <si>
+    <t>Resolution of May 22, 2025 of the Presidency of the Centre for Technological Development and Innovation EPE (CDTI), approving the call for the year 2025 for aid intended for R&amp;D projects Science and Innovation Missions.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834244</t>
+  </si>
+  <si>
+    <t>Order of November 24, 2025 approving the 2025 call for aid to public-private collaboration projects (aid for non-economic activities of research bodies).</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870533</t>
+  </si>
+  <si>
+    <t>ICO Line of Guarantees Response Plan to Damage Caused by Isolated Depression at High Levels (DANA) - III -. Regulation (EU) 2022/2472 Agriculture Investment</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802541</t>
+  </si>
+  <si>
+    <t>ICO Line of Guarantees Response Plan to Damage Caused by Isolated Depression at High Levels (DANA) – IV - Regulation (EU) 2022/2472 Agriculture Disaster</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802557</t>
+  </si>
+  <si>
+    <t>ICO Line of Guarantees Response Plan to Damage Caused by Isolated Depression at High Levels (DANA) - Regulation (EU) 1408/2013 – De Minimis Agricultural Sector</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802590</t>
+  </si>
+  <si>
+    <t>“First National Awards for Educational Experiences that Promote Students’ Digital Competence”</t>
+  </si>
+  <si>
+    <t>2025-09-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836676</t>
+  </si>
+  <si>
+    <t>No late payment interest accrues during the first 6 months for deferrals of tax debt payments under Article 8.2 of Royal Decree-Law 6/2024. Agriculture. Year 2024</t>
+  </si>
+  <si>
+    <t>2024-10-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829172</t>
+  </si>
+  <si>
+    <t>Aid to cover the price of diesel fuel consumed by agricultural producers, Articles 24 to 27 of Royal Decree-Law 20/2022. Year 2024</t>
+  </si>
+  <si>
+    <t>2028-04-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816995</t>
+  </si>
+  <si>
+    <t>Reduction in 2024 of the net income calculated by the objective estimation method in Personal Income Tax of article 11 of Royal Decree-Law 7/2024. Agriculture</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817145</t>
+  </si>
+  <si>
+    <t>Reduction in 2024 of the fee accrued for current operations of the simplified regime of the Value Added Tax of article 11 of RD.law 7/2024. Agriculture</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817148</t>
+  </si>
+  <si>
+    <t>Reinforcement of the guarantee program for agricultural SMEs 2024 mrr</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742466</t>
+  </si>
+  <si>
+    <t>DIRECT LINE of INNOVATION LINKED TO CUTTING-EDGE AEROSPACE AND HEALTH SECTORS, WITHIN THE FRAMEWORK of the RECOVERY, TRANSFORMATION AND RESILIENCE PLAN, FUNDED BY THE EUROPEAN UNION “NEXT GENERATION EU”</t>
+  </si>
+  <si>
+    <t>2024-05-18</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761123</t>
+  </si>
+  <si>
+    <t>Aid to municipalities in the Community of Madrid for the development of commercial and trade fair promotion activities 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Energy efficiency program for SMEs and large companies in the industrial sector</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694708</t>
+  </si>
+  <si>
+    <t>Supplementary aid for agricultural insurance in Madrid, policies from 01/01/24 to 31/10/24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/733074</t>
+  </si>
+  <si>
+    <t>COLLABORATION AGREEMENT BETWEEN THE CITY OF MELILLA AND THE CHAMBER INSTITUTE FOUNDATION FOR THE CREATION AND DEVELOPMENT OF THE COMPANY (INCYDE), FOR THE DEVELOPMENT OF THREE TRAINING AND SUPPORT PROGRAMS WITHIN THE "REACTIVATE YOUR FUTURE" PROJECT.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749903</t>
+  </si>
+  <si>
+    <t>AID TO THE ORGANIC FARMING COMMITTEE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755377</t>
+  </si>
+  <si>
+    <t>Aid for investments with environmental objectives in the agri-food industry. De minimis</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Aid for the production and marketing of honey year 2024 FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Aid for investments with environmental objectives in the agri-food industry, co-financed by FEADESR and AGE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>AID FOR GROUPS OF INTEGRATED TREATMENT IN AGRICULTURE (ATRIAS) 2024</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797854</t>
+  </si>
+  <si>
+    <t>Supplementary aid for agricultural insurance in Madrid. Policies from 01/11/24 to 31/12/24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798585</t>
+  </si>
+  <si>
+    <t>Supplementary aid for agricultural insurance in Madrid. Policies from 01/01/25 to 31/12/25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798586</t>
+  </si>
+  <si>
+    <t>Aid for Livestock Health Defense Groups - LINE A</t>
+  </si>
+  <si>
+    <t>2024-12-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799155</t>
+  </si>
+  <si>
+    <t>Aid for Livestock Health Defense Groups - LINE B</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799156</t>
+  </si>
+  <si>
+    <t>Aid for Integrated Treatment Groups in Agriculture (ATRIAS) 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805849</t>
+  </si>
+  <si>
+    <t>Supplementary income support for young farmers 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810484</t>
+  </si>
+  <si>
+    <t>Aid for farmers of certain crops facing difficulties in the 2025 season</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810488</t>
+  </si>
+  <si>
+    <t>AID FOR AGRICULTURAL PROFESSIONAL ORGANIZATIONS AND AGRICULTURAL COOPERATIVE UNION (OPAS 2025)</t>
+  </si>
+  <si>
+    <t>2025-04-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821617</t>
+  </si>
+  <si>
+    <t>AID FOR AGRICULTURAL COOPERATIVES (UCAS 2025)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821618</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>INVESTMENT AID WITH ENVIRONMENTAL OBJECTIVES AGRI-FOOD INDUSTRY</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>Aid for the incorporation of new farmers. 2025 Call for Applications</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>AID FOR INVESTMENTS, MODERNIZATION AND/OR IMPROVEMENT OF AGRICULTURAL HOLDINGS 2025</t>
+  </si>
+  <si>
+    <t>2025-04-24</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828758</t>
+  </si>
+  <si>
+    <t>Aid for the production and marketing of honey, year 2025, FEAGA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>SUPPORT FOR THE PROMOTION, PROCESSING AND MARKETING OF FISH PRODUCTS</t>
+  </si>
+  <si>
+    <t>2025-05-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>EAFRD aid for promoting afforestation of agricultural land Community of Madrid 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834674</t>
+  </si>
+  <si>
+    <t>FEADER.AID FOR ORGANIC AGRICULTURE AND LIVESTOCK.PEPAC.PROG 2025-29 AND ANNUAL</t>
+  </si>
+  <si>
+    <t>2025-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836675</t>
+  </si>
+  <si>
+    <t>EAFRD AID FOR YOUNG FARMERS ENTERING THE FARM - 2025 CALL FOR APPLICATIONS</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>SUPPLEMENTARY AID FOR AGRICULTURAL INSURANCE IN THE REGION OF MADRID, POLICIES FROM 01/01/26 TO 31/12/26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874707</t>
+  </si>
+  <si>
+    <t>AID FOR AGRICULTURAL PROFESSIONAL ORGANIZATIONS AND AGRICULTURAL COOPERATIVE UNION (OPAS 2026)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876980</t>
+  </si>
+  <si>
+    <t>AID FOR AGRICULTURAL PROFESSIONAL ORGANIZATIONS AND AGRICULTURAL COOPERATIVE UNION (OCAS 2026)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876985</t>
+  </si>
+  <si>
+    <t>AID FOR GROUPS OF INTEGRATED TREATMENT IN AGRICULTURE (ATRIAS) 2026</t>
+  </si>
+  <si>
+    <t>2026-02-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877386</t>
+  </si>
+  <si>
+    <t>AID FOR LIVESTOCK HEALTH DEFENSE GROUPS - LINE A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877388</t>
+  </si>
+  <si>
+    <t>AID FOR LIVESTOCK HEALTH DEFENSE GROUPS - LINE B</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877389</t>
+  </si>
+  <si>
+    <t>Aid for farmers of certain crops facing difficulties in the 2026 season</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882799</t>
+  </si>
+  <si>
+    <t>ENERGY EFFICIENCY PROGRAM FOR SMEs AND LARGE COMPANIES IN THE INDUSTRIAL SECTOR</t>
+  </si>
+  <si>
+    <t>2019-08-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763836</t>
+  </si>
+  <si>
+    <t>AID TO MUNICIPALITIES FOR TRADE AND TRADE FAIR PROMOTION 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
+  </si>
+  <si>
+    <t>Regulatory bases 2025-2027 and call for aid to improve the production and marketing of beekeeping products within the framework of the Apicultural Sectoral Intervention, included in the PEPAC, for the 2025 campaign.</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>AID FOR INVESTMENTS, MODERNIZATION AND/OR IMPROVEMENT OF AGRICULTURAL HOLDINGS CONV.24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755162</t>
+  </si>
+  <si>
+    <t>AID TO COMPANIES SEC AGR.GANAD.FOREST AND INDUST DESARR PROY INV 2025</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
+  </si>
+  <si>
+    <t>AID TO COMPANIES SECT AGRI, LIVESTOCK, FOREST AND INDUS DESARR PROY INV 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>Regulatory framework and call for subsidies for the subscription of agricultural insurance included in the 2023 plan (44th plan)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669197</t>
+  </si>
+  <si>
+    <t>Call for applications and regulations governing agricultural insurance subsidies plan 2024 (45th plan)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744143</t>
+  </si>
+  <si>
+    <t>Call for applications for 2024 for aid to associations of artisan food businesses to promote agri-food crafts in Navarre</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754332</t>
+  </si>
+  <si>
+    <t>Authorization of an expenditure of 153,334.00 euros for a subsidy to UAGN for the defense of the interests of farmers and livestock breeders, which for these purposes is provided for in the General Budgets of Navarre for 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755009</t>
+  </si>
+  <si>
+    <t>Regulatory framework and call for applications for aid for investments in agricultural holdings (Environmental Objective) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756333</t>
+  </si>
+  <si>
+    <t>Authorization of an expenditure of 225,000 euros for "Subsidy to the Union of Agricultural Cooperatives of Navarre (UCAN) Promotion of agricultural cooperativism" 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756335</t>
+  </si>
+  <si>
+    <t>Aid to Livestock Health Defense Groups, for the implementation of health programs for the prevention, control and eradication of animal diseases, for the year 2024</t>
+  </si>
+  <si>
+    <t>2024-05-09</t>
+  </si>
+  <si>
+    <t>2024-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760084</t>
+  </si>
+  <si>
+    <t>Authorize a multi-year expenditure of 2,100,000.00 euros charged to budget item 720007 72300 4400 412108 'EAFRD PDR 2014-2022. Advisory services through INTIA', of the 2024 expenditure budget and its equivalent in 2025</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762365</t>
+  </si>
+  <si>
+    <t>Authorization of an expenditure of 153,334.00 euros for a subsidy to EHNE for the defense of the interests of farmers and livestock breeders, which for these purposes is provided for in the General Budgets of Navarre for 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762717</t>
+  </si>
+  <si>
+    <t>Agreement with PLENA INCLUSIÓN for the project "Digital transformation for inclusion in Navarre"</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762722</t>
+  </si>
+  <si>
+    <t>2025 Call for aid for the establishment of part-time farmers within the framework of PEPAC</t>
+  </si>
+  <si>
+    <t>2025-01-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806725</t>
+  </si>
+  <si>
+    <t>Regulations and call for applications for 2025 for aid to investments in agricultural holdings PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>2025-06-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828104</t>
+  </si>
+  <si>
+    <t>Regulatory framework and call for applications for 2025 for aid to investments in agricultural holdings (Environmental Objective) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828337</t>
+  </si>
+  <si>
+    <t>Aid to Livestock Health Defense Groups, for the implementation of health programs for the prevention, control and eradication of animal diseases, year 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831443</t>
+  </si>
+  <si>
+    <t>Aid for the promotion of agricultural products through the organization of livestock shows, for the year 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831460</t>
+  </si>
+  <si>
+    <t>2025 Call for Aid for Participation in Trade Fairs under the De Minimis Regime</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838026</t>
+  </si>
+  <si>
+    <t>2025 Call for Proposals. Aid to agri-food producer associations that market through short supply chains, and associations managing agricultural TEST spaces</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839001</t>
+  </si>
+  <si>
+    <t>2025 Call for Aid for control and certification activities for agri-food quality figures of Navarre, recognized as PDO or PGI, covered by the de minimis regime.</t>
+  </si>
+  <si>
+    <t>2025-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840055</t>
+  </si>
+  <si>
+    <t>2025 Call for Aid to Local Entities to Promote Short Marketing Channels for Agri-food Products</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840288</t>
+  </si>
+  <si>
+    <t>Aid for productive forestry investments intended for forest harvesting, silvicultural work, forestry services and primary processing. (PEPAC Intervention 6883) in the year 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875061</t>
+  </si>
+  <si>
+    <t>2026-2027 Call for Cooperation Aid for the Promotion of Agricultural and Food Products under Quality Schemes, within the framework of the Strategic Plan for the Common Agricultural Policy (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875481</t>
+  </si>
+  <si>
+    <t>Call for applications for 2026 for aid to the first installation of young professional farmers within the framework of PEPAC</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878627</t>
+  </si>
+  <si>
+    <t>2026 Call for applications for aid to help young part-time farmers establish themselves</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878804</t>
+  </si>
+  <si>
+    <t>2026 Call for Applications for Aid to the Establishment of New Farmers</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879137</t>
+  </si>
+  <si>
+    <t>2026 Call for Aid to Management Entities of Agri-food Quality Designations</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879619</t>
+  </si>
+  <si>
+    <t>Approve the regulatory framework and the call for proposals for the promotion of innovation and forestry dissemination, period 2025 and 2026</t>
+  </si>
+  <si>
+    <t>2025-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828604</t>
+  </si>
+  <si>
+    <t>To approve the regulatory bases and the call for aid for the 2024-2025 campaign for the sustainable management of mountain pastures in Navarre, included in Intervention 6881.1 Forest Reforestation and Agroforestry Systems of the PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/767810</t>
+  </si>
+  <si>
+    <t>Call for applications 2025-2026 for aid to Cooperation for the promotion of agricultural and food products under quality schemes, within the framework of the PEPAC, of the Chartered Community of Navarre</t>
+  </si>
+  <si>
+    <t>2025-02-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807136</t>
+  </si>
+  <si>
+    <t>RESOLUTION 51E/2024, of April 30, of the Director General of Trade and Consumer Affairs, approving the call for subsidies for the promotion of artisan companies in Navarre in 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>2024-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
+  </si>
+  <si>
+    <t>Aid for the promotion of agricultural products through the organization of livestock shows, for the year 2024</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
+  </si>
+  <si>
+    <t>Call for applications for the subsidy for the promotion and management of retail trade groups in 2024</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757723</t>
+  </si>
+  <si>
+    <t>Aid to agricultural holdings for the energy transition</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
+  </si>
+  <si>
+    <t>Aid to Energy Communities for the energy transition 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761325</t>
+  </si>
+  <si>
+    <t>Subsidies to local entities to revitalize rural trade</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
+  </si>
+  <si>
+    <t>Aid for investment in agri-food industries. 2023 Call for Proposals</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Aid to agricultural holdings for the energy transition 2025. Commission Regulation 651/2014</t>
+  </si>
+  <si>
+    <t>2024-12-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
+  </si>
+  <si>
+    <t>Aid to agricultural holdings for the energy transition 2025. De Minimis 1408/2013</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
+  </si>
+  <si>
+    <t>Grants for innovation projects in industrial SMEs. 2025 Call for Proposals</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Aid for the creation and consolidation of innovative technology-based companies in 2025 within the framework of the Recovery, Transformation and Resilience Plan - Funded by the European Union – Next Generation EU.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806176</t>
+  </si>
+  <si>
+    <t>Investment aid for agri-food industries. 2026 Call for Proposals</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Grants for the hiring of doctoral students by companies, research centers and technology centers: Industrial PhDs 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871426</t>
+  </si>
+  <si>
+    <t>Aid intended for the transfer of knowledge from technology centers, research centers and universities PCTIN 2026</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876093</t>
+  </si>
+  <si>
+    <t>Extraordinary aid for the price of agricultural diesel fuel as of 20/2022</t>
+  </si>
+  <si>
+    <t>2023-03-31</t>
+  </si>
+  <si>
+    <t>2027-03-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/681411</t>
+  </si>
+  <si>
+    <t>Resolution of February 15, 2024, of the director of the Valencian Agency for Agricultural Development and Guarantee, announcing aid for the distillation of winemaking by-products, 2023/2024 campaign</t>
+  </si>
+  <si>
+    <t>2024-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744366</t>
+  </si>
+  <si>
+    <t>Grant for the implementation of the Wine Sector Intervention within the framework of the Strategic Plan of the Common Agricultural Policy</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756272</t>
+  </si>
+  <si>
+    <t>Resolution of April 22, 2024 of the Director of the Valencian Agency for Agricultural Development and Guarantee, announcing the call for aid for intervention in the beekeeping sector for the year 2024 in the Valencian Community</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761038</t>
+  </si>
+  <si>
+    <t>Resolution of July 22, 2024, of the Director of the Valencian Agency for Agricultural Development and Guarantee, announcing the aid to the wine sector of the Valencian Community for promotion and communication in third-country markets.</t>
+  </si>
+  <si>
+    <t>2024-09-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776438</t>
+  </si>
+  <si>
+    <t>Resolution of September 2, 2024, of the Director of the (AVFGA), announcing the call for aid for investments in the transformation, marketing and/or development of agri-food products within the framework of the Strategic Plan of the Common Agricultural Policy</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783462</t>
+  </si>
+  <si>
+    <t>Decree Law 10/2024, of September 24, of the Consell, adopting urgent aid measures in agricultural matters in response to the worsening conditions of the primary sector resulting from the armed conflict in Ukraine and the climatic conditions</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/788214</t>
+  </si>
+  <si>
+    <t>Resolution of December 19, 2024, of the Director of the Valencian Agency for Agricultural Development and Guarantee, by which the advance call for aid for the 2025 financial year for information and promotion activities of agri-food quality schemes is made</t>
+  </si>
+  <si>
+    <t>2025-01-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806987</t>
+  </si>
+  <si>
+    <t>Resolution of January 28, 2025, of the Director of the Valencian Agency for Agricultural Development and Guarantee, establishing the call for applications for the granting and annual payment of aid included in the single application within the framework of</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811643</t>
+  </si>
+  <si>
+    <t>Resolution of April 17, 2025, of the Director of the Valencian Agency for Agricultural Development and Guarantee (AVFGA), announcing the call for aid for investments in the modernization of infrastructure and irrigation systems in irrigation communities and communities</t>
+  </si>
+  <si>
+    <t>2025-08-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829972</t>
+  </si>
+  <si>
+    <t>Resolution of May 5, 2025, of the Director of the Valencian Agency for Agricultural Development and Guarantee (AVFGA), which calls for the aid provided for in intervention 7119.02 LEADER of the CAP Strategic Plan 2023-2027 in the Valencian Community, “</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830964</t>
+  </si>
+  <si>
+    <t>Resolution of May 15, 2025, of the Director of the Valencian Agency for Agricultural Development and Guarantee, announcing the call for applications for aid for cooperation in the framework of rural development interventions of the Strategic Plan for the year 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833015</t>
+  </si>
+  <si>
+    <t>RESOLUTION of December 23, 2025, of the Director of the Valencian Agency for Agricultural Development and Guarantee, by which the advance call for aid for the 2026 financial year for information and promotion activities of agri-food quality schemes is made</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880609</t>
+  </si>
+  <si>
+    <t>Resolution of May 8, 2024, of the Director of the Valencian Agency for Agricultural Development and Guarantee, announcing aid for collective reconversion and restructuring plans, within the framework of the Rural Development Program of the Valencian Community</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760272</t>
+  </si>
+  <si>
+    <t>Complementary actions to promote and strengthen innovation. NO STATE AID</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760275</t>
+  </si>
+  <si>
+    <t>Valorization and transfer of research results to companies. NO STATE AID</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838838</t>
+  </si>
+  <si>
+    <t>Boosting innovative public procurement (IPP) REG MINIMIS 2023/2831</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838852</t>
+  </si>
+  <si>
+    <t>Boost to innovative public procurement (IPP) REGIME 651</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838853</t>
+  </si>
+  <si>
+    <t>Boosting innovative public procurement (IPP) L2 NO STATE AID</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838858</t>
+  </si>
+  <si>
+    <t>Complementary actions to promote and strengthen innovation. MINIMIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838867</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838869</t>
+  </si>
+  <si>
+    <t>Assimilation of advanced technologies and their dissemination in the Valencian Innovation System REG (EU) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838871</t>
+  </si>
+  <si>
+    <t>Resolution of the Ministry of Agriculture, Water, Livestock and Fisheries, announcing the call for applications for aid for the certification of organic production in the Valencian Community for the year 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831390</t>
+  </si>
+  <si>
+    <t>2024-02-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752940</t>
+  </si>
+  <si>
+    <t>Terms and conditions for the call for innovative projects for the “AGRO·LAB TONOWASTE” acceleration program promoted by VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Generalitat, through the Presidency and the University of Alicante, for collaboration in the functioning of the commissioner of the Presidency of the Generalitat, for the digitization and cybersecurity of the community</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704505</t>
+  </si>
+  <si>
+    <t>COLLABORATION AGREEMENT BETWEEN LABORA-VALENCIAN EMPLOYMENT AND TRAINING SERVICE AND AIMPLAS-ASSOCIATION FOR RESEARCH IN PLASTIC MATERIALS AND RELATED PRODUCTS FOR THE IMPLEMENTATION OF TRAINING ACTIONS PRIMARILY AIMED AT UNEMPLOYED PEOPLE IN THE FIELD</t>
+  </si>
+  <si>
+    <t>2024-06-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759575</t>
+  </si>
+  <si>
+    <t>Resolution of April 30, 2024, of the President of IVACE, calling for aid in the field of renewable energies charged to the 2024 budget, with co-financing from the European Union through the European Regional Development Fund</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760235</t>
+  </si>
+  <si>
+    <t>Agreement between the Ministry of Health and PS and FRS for the development of an innovation project</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>RESOLUTION of August 19, 2024, of the General Directorate of Agricultural and Livestock Production, by which the aid for the promotion of threatened native breeds in the Valencian Community is called for the year 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782898</t>
+  </si>
+  <si>
+    <t>Collaboration Agreement between the Ministry of Agriculture, Water, Livestock and Fisheries and AINIA, for the study of nitrogen management in livestock manure through anaerobic digestion technology in the Valencian Community</t>
+  </si>
+  <si>
+    <t>2024-11-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784990</t>
+  </si>
+  <si>
+    <t>Resolution of the Director General of Agricultural and Livestock Production, establishing the advance call, for the 2025 Plan, of the aid of the Valencian Community intended for the subscription of agricultural insurance included in the plans to</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804861</t>
+  </si>
+  <si>
+    <t>SUBSIDY FOR COOPERATIVE INTEGRATION IN THE CV</t>
+  </si>
+  <si>
+    <t>2025-04-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823340</t>
+  </si>
+  <si>
+    <t>2025-05-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824993</t>
+  </si>
+  <si>
+    <t>Procedure for the direct granting of additional aid to owners of agricultural holdings of herbaceous, forage and aromatic crops, horticultural crops and nurseries affected by the natural disaster PDRCV (M23)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825852</t>
+  </si>
+  <si>
+    <t>Resolution of April 17, 2025, of the General Directorate of Agricultural and Livestock Production, announcing the call for applications for the 2025 financial year for aid to improve the competitiveness and sustainability of livestock farms in the Valencian Community.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828256</t>
+  </si>
+  <si>
+    <t>Resolution DG of Agricultural and Livestock Production, for the year 2025 the aid provided for in Order 6/2024, which approves the regulatory bases of the compensation aid for the eradication and control of the Xylella fastidiosa bacteria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831154</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831391</t>
+  </si>
+  <si>
+    <t>SUPPORT FOR THE PROMOTION OF TECHNOLOGICAL INNOVATION THROUGH COLLABORATING FARMS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832542</t>
+  </si>
+  <si>
+    <t>Resolution of November 14, 2025, of the General Directorate of Agricultural and Livestock Production, by which advance calls for aid for the improvement of competitiveness and sustainability of livestock farms in the Valencian Community for the year 2026 are made.</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869502</t>
+  </si>
+  <si>
+    <t>RESOLUTION DG of Agricultural and Livestock Production, by which the aid provided for in Order 6/2024, which approves compensation aid for «Xylella fastidiosa», is announced in advance for the year 2026.</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874765</t>
+  </si>
+  <si>
+    <t>RESOLUTION of the Ministry of Agriculture, Water, Livestock and Fisheries by which the aid for the Regulatory Councils or Management Bodies of the differentiated quality agri-food figures is called in advance for the year 2026 d</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880385</t>
+  </si>
+  <si>
+    <t>INSTITUT VALENCIÀ of CONSERVATION, RESTORATION AND RESEARCH, FOR THE FINANCING OF INVESTMENTS AND CAPITAL OPERATIONS OF THE ENTITY</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
+  </si>
+  <si>
+    <t>Resolution of May 8, 2024, of the President of IVACE, announcing grants for the promotion of self-consumption installations of electrical energy under renewable energy communities, charged to the 2024 budget</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>Resolution by which the call for applications for the 2024 financial year is made, for the subsidies regulated in articles 16 and 17 of Order 2/2020, of February 27, of the Ministry of Sustainable Economy, Productive Sectors, Trade and</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757349</t>
+  </si>
+  <si>
+    <t>Agreement between the Ministry of Education, Universities and Employment and the Miguel Hernández University, for support in 2023-2024 for the construction and updating of buildings and infrastructures of excellence for R&amp;D&amp;I - research buildings of excellence</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>2024-12-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730747</t>
+  </si>
+  <si>
+    <t>Resolution of the Director General of Agricultural and Livestock Production, by which the advance call is made, for the year 2025, for de minimis aid intended for the replanting of fruit plots whose crop is or has been destroyed</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804483</t>
+  </si>
+  <si>
+    <t>Resolution of the Director General of Agricultural and Livestock Production making the advance call, for the year 2025, of aid to cherry farms in areas affected by climatic, environmental and</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805096</t>
+  </si>
+  <si>
+    <t>Aid for the Regulatory Councils or management bodies of the differentiated quality agri-food products of the Valencian Community</t>
+  </si>
+  <si>
+    <t>2025-02-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807564</t>
+  </si>
+  <si>
+    <t>Boosting local climate action through the Climate and Energy Action Plan (Covenant of Mayors for Climate and Energy) in 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>EDUCATIONAL COOPERATION AGREEMENT BETWEEN THE GENERALITAT, THROUGH THE MINISTRY OF AGRICULTURE, LIVESTOCK AND FISHERIES AND THE CEU CARDENAL HERRERA UNIVERSITY, FOR THE IMPLEMENTATION OF SUBSIDIZED TRAINING INTERNSHIPS DURING THE YEAR 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761911</t>
+  </si>
+  <si>
+    <t>EDUCATIONAL COOPERATION AGREEMENT BETWEEN THE GENERALITAT, THROUGH THE MINISTRY OF AGRICULTURE, LIVESTOCK AND FISHERIES AND THE MIGUEL HERNÁNDEZ UNIVERSITY OF ELCHE, FOR THE IMPLEMENTATION OF SUBSIDIZED TRAINING PRACTICES DURING THE YEAR 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763059</t>
+  </si>
+  <si>
+    <t>RESOLUTION of December 29, 2025 approving the multi-year call for subsidies for the line of promotion of contracting and regularization of Combined Agricultural Insurance in the 2026 financial year under the modality of advance expenditure</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882337</t>
+  </si>
+  <si>
+    <t>Direct subsidies 2024 to promote the contracting of combined agricultural insurance policies, according to decree 286/2023 of December 19</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/740265</t>
+  </si>
+  <si>
+    <t>2024 Call for Applications for Aid to Livestock Health Defense Groups and Beekeeping Health Defense Groups</t>
+  </si>
+  <si>
+    <t>2024-07-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774687</t>
+  </si>
+  <si>
+    <t>Aid 2024 intended for the granting of subsidies for investments for the joint marketing of livestock as per Decree 132/2024 of October 22nd which calls for them</t>
+  </si>
+  <si>
+    <t>2024-11-21</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797186</t>
+  </si>
+  <si>
+    <t>2025 Grants for the provision of technical advice to the agricultural sector on plant protection Resolution 20 December 2024.</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>2025-03-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813441</t>
+  </si>
+  <si>
+    <t>2025 Subsidies for financing loans to owners of dryland olive and vineyard farms located in Extremadura, pursuant to Decree 35/2025 of May 6, which announces them</t>
+  </si>
+  <si>
+    <t>2025-06-13</t>
+  </si>
+  <si>
+    <t>2025-08-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838948</t>
+  </si>
+  <si>
+    <t>Subsidy 2025 for agricultural holding owners to promote participation in food quality schemes. s/ Resolution of June 19, 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842305</t>
+  </si>
+  <si>
+    <t>2026 Grants for the provision of technical advice to the agricultural sector on plant protection Resolution of December 3, 2025.</t>
+  </si>
+  <si>
+    <t>2026-01-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880343</t>
+  </si>
+  <si>
+    <t>Resolution of March 21, 2024 of ICEX Spain Export and Investment, EPE, announcing the call for applications for grants for Group Participation in the OVUM 2024 Fair - XXVIII Latin American Poultry Congress - Punta del Este (URUGUAY) - November 12-15, 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XXII Call (RDP 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>2024-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XII Call (RDP 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), pursuant to the XII Call (RDP 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), pursuant to the VIII Call (RDP 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ XXII Call (RDP 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XII Call (RDP 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the 13th Call for Proposals (RDP 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XIII Call (RDP 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ XIII Call (RDP 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the IX Call for Proposals (RDP 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the IX Call (RDP 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ IX Call (RDP 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XII Call (RDP 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XII Call (RDP 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), pursuant to the XII Call (RDP 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the XIV Call for Proposals (RDP 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), under the XIV Call (RDP 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ XXIII Call (RDP 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ IX Call (RDP 2014-2020) GAL ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>2025 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), according to the XXIV Call (RDP 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>2025 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ IX Call (RDP 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>2025 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ IX Call (RDP 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>2025 Aid: LEADER approach to investments in the processing and marketing of agricultural products. State aid. (Interv, 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>2025 Aid: LEADER approach to investments in the processing and marketing of agricultural products. NO State Aid. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>2025 Aid: LEADER approach to investments in the processing and marketing of agricultural products. NO State Aid. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>2025 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>2026 Aid to finance measures to combat depopulation in rural population centers with special demographic difficulties. Line 4: Consolidation of agricultural activity as per the additional provision of Decree 178/205.</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876756</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, under the De Minimis Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the VIII Call for Proposals (RDP 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Aid, NOT COVERED by the MINIMIS Regime, for investments in the processing and marketing of agricultural products (Sub-measure 19.2.2 RDP), pursuant to the VIII Call (RDP 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), pursuant to the VIII Call (RDP 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>2024 Leader Approach Grants for support of social innovation, multi-level governance and social and economic revitalization (Sub-measure 19.2.7 RDP), pursuant to the XIV Call (RDP 2014-2020) of the GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764490</t>
+  </si>
+  <si>
+    <t>2024 Grants to companies for the acceleration of entrepreneurship and innovation ecosystems based on digital twins (RETECH) pursuant to Decree 145/2024 of November 19, 2024, which calls for them</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>2024 Aid Actions for the Promotion and Development of Business L1_Advice, according to Decree 65/2024 of July 2nd which calls for them.</t>
+  </si>
+  <si>
+    <t>2024-10-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777945</t>
+  </si>
+  <si>
+    <t>Aid 2025 for the implementation of irrigation systems that promote the efficient use of water and energy in agricultural holdings, according to Decree 12/2025, of March 11, which calls for them</t>
+  </si>
+  <si>
+    <t>2025-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823462</t>
+  </si>
+  <si>
+    <t>Aid 2026 intended for the Improvement of Energy Efficiency of Irrigation (program II) whose promoters are irrigation communities, s/Resolution of the General Secretariat dated 18/12/2025 that approves the call for aid for the year 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882228</t>
+  </si>
+  <si>
+    <t>2024 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Sub-measure 19.2.3 RDP), s/ XIII Call (RDP 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759835</t>
+  </si>
+  <si>
+    <t>Aid 2024 for Investments in Agri-food Industries, according to Decree 87/2024, of July 30, which establishes the regulatory bases for granting agri-food incentives in the Autonomous Community of Extremadura, to support investments aimed at the transformation and marketing of agricultural products, and approves its single call</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Aid 2025-26 for the establishment of young farmers in the Autonomous Community of Extremadura, first call incorporated into Decree 169/2024</t>
+  </si>
+  <si>
+    <t>2025-01-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809138</t>
+  </si>
+  <si>
+    <t>Aid 2025-26 Investments in Modernization and/or Improvement of Agricultural Holdings in which the young farmer is established, first call incorporated in Decree 169/2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809139</t>
+  </si>
+  <si>
+    <t>PEPAC 2025 Aid. Complementary Aid to Young Farmers, according to the Resolution of January 27, 2025 that calls for them</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811619</t>
+  </si>
+  <si>
+    <t>PEPAC 2025 Aid. Organic Farming, according to the Resolution of January 27, 2025 that calls for them</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811622</t>
+  </si>
+  <si>
+    <t>PEPAC 2025 Aid. Agricultural Associated Aid, according to the Resolution of January 27, 2025 that calls for them</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811625</t>
+  </si>
+  <si>
+    <t>Aid 2025 for investments aimed at the transformation and marketing of agricultural products, pursuant to the Resolution of October 29, 2025 that calls for applications</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>PEPAC 2026 Aid. Complementary Aid to Young Farmers, according to the Resolution of January 21, 2026 that calls for them.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882885</t>
+  </si>
+  <si>
+    <t>PEPAC 2026 Aid. Agricultural Associated Aid, according to the Resolution of January 21, 2026 that calls for them.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882886</t>
+  </si>
+  <si>
+    <t>Extremadura Avante grants to companies for group participation in the Fruit Attraction 2025 Fair, according to the Agreement of March 27, 2025 that calls for them.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Aid 2025 to companies for group participation in the Food Ingredients 2025 Fair, according to the Agreement of August 26, 2025 that calls for them.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>2024 Grants to Public Research Entities of the SECTI for R&amp;D projects on energy storage under public-private collaboration, according to the Resolution of December 5, 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805280</t>
+  </si>
+  <si>
+    <t>2024 Grants to Companies for R&amp;D projects on energy storage under public-private partnership agreements, according to the Resolution of December 5, 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805281</t>
+  </si>
+  <si>
+    <t>2024 Aid for the internationalization of Extremadura companies and the improvement of foreign marketing conditions, according to the resolution of October 30, 2023, which calls for them</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>Subsidy 2024-2025 aimed at municipalities and smaller local entities to finance commercial revitalization projects, according to Decree 130/2024, of October 15, 2024, which calls for</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subsidy 2024-2025 aimed at associations, federations and confederations of the trade sector to finance commercial revitalization projects, according to Decree 130/2024, of October 15, 2024 which calls</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>2026 Grant, Agricultural Sector, for the social/labor integration of minors/young people complying or having complied with judicial measures, by Resolution of November 14, 2025</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871614</t>
+  </si>
+  <si>
+    <t>Subsidies 2023 to private non-agricultural companies for the hiring of people participating in the projects of the dual employment professional schools program (line ii), according to the resolution of August 9, 2023 that calls them</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subsidies 2023 to private agricultural companies for the hiring of people participating in the projects of the dual employment professional schools program (line ii), according to the resolution of August 9, 2023 that calls them</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715999</t>
+  </si>
+  <si>
+    <t>Subsidy 2023 to private agricultural companies for the hiring of people participating in the projects of the rural collaborative program (line ii), according to the resolution of August 9, 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716031</t>
+  </si>
+  <si>
+    <t>Subsidy 2023 to private non-agricultural companies for the hiring of people participating in the projects of the rural collaborative program (line ii), according to the resolution of August 9, 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Agreement between GAIN, the Ministry of Education, UDC, USC, UVI and CSIC to promote the research activity of finalist research staff in the ERC calls for aid within the framework of the Horizon Europe program</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723850</t>
+  </si>
+  <si>
+    <t>Regulatory bases for the granting of VInnovate Galicia aid to promote transnational cooperation of the agents of the Galician R&amp;D System through collaborative projects with other European agents</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785078</t>
+  </si>
+  <si>
+    <t>Aid 2024 for Improvement of Production and Marketing of Apiculture Products, according to the Resolution of May 6, 2024 that calls for them</t>
+  </si>
+  <si>
+    <t>2024-03-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750241</t>
+  </si>
+  <si>
+    <t>Resolution of 24 March 2025 establishing the regulatory bases for aid to support cooperation in information and promotion activities for Galician agricultural and food products covered by quality schemes carried out by producer groups, within the framework of the CAP Strategic Plan 2023-2027, and calling for applications for the 2025 budget year</t>
+  </si>
+  <si>
+    <t>2025-05-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823827</t>
+  </si>
+  <si>
+    <t>Resolution of April 16, 2025 establishing the regulatory framework for aid for quality programs developed by regulatory councils of agri-food quality designations and announcing the call for applications for 2025 (procedure code</t>
+  </si>
+  <si>
+    <t>2025-05-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828643</t>
+  </si>
+  <si>
+    <t>Resolution of June 17, 2025 establishing the regulatory bases for aid to agricultural holdings belonging to the protected geographical indication Faba de Lourenzá and calling for applications for the year 2025 (procedure code MR302)</t>
+  </si>
+  <si>
+    <t>2025-06-28</t>
+  </si>
+  <si>
+    <t>2025-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842301</t>
+  </si>
+  <si>
+    <t>Resolution of December 19, 2025 establishing the regulatory framework for aid to support cooperation in information and promotion activities for Galician agricultural and food products covered by quality schemes</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877528</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Department of Culture, Education, Vocational Training and Universities and the University of Santiago de Compostela (USC) to complete the axudas to the principal investigator staff for two grant programs (ERC) 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
+  </si>
+  <si>
+    <t>Agreement for the implementation of university research infrastructure</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721409</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Ministry of Culture, Education, Vocational Training and Universities and the State Agency Higher Council for Scientific Research for the development of activities at the Padre Sarmiento Institute of Galician Studies</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722242</t>
+  </si>
+  <si>
+    <t>Agreement coa udc-usc-uvigo to reinforce transfer management personnel and innovation and consolidation of research structures</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723129</t>
+  </si>
+  <si>
+    <t>Order of January 30, 2025 establishing the regulatory bases for the granting, on a non-competitive basis, of subsidies to promote innovation and sustainability in local and artisanal trade</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Order of 21 November 2025 establishing the regulatory bases for aid to mitigate the damage caused by wild boar to agricultural crops and calling for applications for the year 2026 (procedure code MT809E)</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
+  </si>
+  <si>
+    <t>Order of December 19, 2023 establishing the regulatory bases for aid to alleviate the damage caused by wild boar to agricultural crops and calling for applications for the year 2024 (procedure code mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>Agreement between the Ministry of Employment Promotion and Equality and the Federation of Family Agricultural Schools of Galicia for the development of a pilot project for training integration</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720425</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Ministry of Employment Promotion and Equality and the Galician Trade Federation to carry out training actions for the qualification and requalification of the active population in strategic sectors and capacity improvement</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>ORdained on June 25, 2024, the regulatory bases are established for the granting, in a regime of competitive competition, of aid to promote innovation, technological improvement and competitiveness in the aquaculture sector, co-financed with the Fond</t>
+  </si>
+  <si>
+    <t>2024-08-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772185</t>
+  </si>
+  <si>
+    <t>Order of December 15, 2023 establishes the regulatory bases of aid for the promotion of the contracting of agricultural insurance in the autonomous community of Galicia and is convened for the year 2024 (procedure code mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>Order of 15 October 2024 establishing the regulatory bases for aid to professional agricultural organizations and agricultural associations for carrying out activities of agricultural interest and announcing the call for applications for the year 2024 (Procedure Code)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791659</t>
+  </si>
+  <si>
+    <t>Aid for investments in the production and marketing of wine products</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801551</t>
+  </si>
+  <si>
+    <t>Order of 20 December 2024 establishing the regulatory bases for aid to promote the use of agricultural machinery under an associative scheme in Galicia, financed with the European Union Recovery Instrument (EURI)</t>
+  </si>
+  <si>
+    <t>2025-02-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808627</t>
+  </si>
+  <si>
+    <t>ORdained on December 26, 2024, in which the regulatory bases for aid are established for the promotion of the contracting of agricultural insurance in the Autonomous Community of Galicia and are convened for the year 2025 (Procedure code MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>ORDER of June 11, 2025 establishing the regulatory bases for aid intended for young farmers, within the framework of the Strategic Plan of the Common Agricultural Policy of Spain 2023-2027, co-financed by the European Fund</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841548</t>
+  </si>
+  <si>
+    <t>Order of August 21, 2025 establishing the regulatory bases for aid intended to promote the use of facilities and equipment in common under an associative scheme, within the framework of the Strategic Plan of the Common Agricultural Policy</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>2025-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853100</t>
+  </si>
+  <si>
+    <t>Order of 18 September 2025 establishing the regulatory bases for aid to professional agricultural organizations and agricultural associations for carrying out activities of agricultural interest and calling for applications for the year 2025 (code of</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/858070</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874009</t>
+  </si>
+  <si>
+    <t>Order of December 12, 2025, establishing the regulatory bases for aid to entities recognized as livestock health defense groups (ADSG) in Galicia and calling for applications for the year 2026-2027 (Procedure Code MR2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878167</t>
+  </si>
+  <si>
+    <t>Order of December 29, 2025, in which the regulatory bases of aid are established for the promotion of the contracting of agricultural insurance in the Autonomous Community of Galicia and are convened for the year 2026 (Procedure code MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Aid for investments in the processing and marketing of agricultural products co-financed by the European Agricultural Fund for Rural Development (EAFRD)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>ORDER of December 30, 2025, establishing the regulatory framework for competitive grants for reforestation investments with broadleaf and/or coniferous species, co-financed by the European Agricultural Fund for Development</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>ORDER of December 30, 2025 establishing the regulatory bases for aid, in competitive bidding, for the promotion and support of joint management forestry groups of forest producers, co-financed by the Eur Fund</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882671</t>
+  </si>
+  <si>
+    <t>Regulations governing the procedure for granting aid for energy improvement projects, aimed at self-employed individuals and SMEs, within the territory of the Autonomous Community of Galicia</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>Call for proposals for grants aimed at promoting open innovation through the "Activa Startups" initiative, within the framework of the Recovery, Transformation and Resilience Plan</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787822</t>
+  </si>
+  <si>
+    <t>Call for applications for 2025 for aid to support innovative business groups in order to improve their competitiveness and their contribution to strategic autonomy</t>
+  </si>
+  <si>
+    <t>2025-08-29</t>
+  </si>
+  <si>
+    <t>2025-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853152</t>
+  </si>
+  <si>
+    <t>Program for the Promotion of Agricultural Employment in Andalusia and Extremadura. Projects for the Generation of Stable Employment 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759307</t>
+  </si>
+  <si>
+    <t>SEPE-LOCAL CORPORATIONS GRANTS 2024 of the AGRICULTURAL EMPLOYMENT PROMOTION PROGRAM</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761338</t>
+  </si>
+  <si>
+    <t>2024 Agricultural Employment Promotion Program for Income Guarantee Projects</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761339</t>
+  </si>
+  <si>
+    <t>Resolution of April 30, 2024 of the EOI Foundation, FSP, which calls for aid to promote the national innovative entrepreneurial ecosystem within the Program to Promote the Innovative Entrepreneurial Ecosystem within the framework of the PRTR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762052</t>
+  </si>
+  <si>
+    <t>2024 Agricultural Employment Promotion Program for Projects Generating Stable Employment</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762465</t>
+  </si>
+  <si>
+    <t>Program for the Promotion of Agricultural Employment. Income Guarantee Projects 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762466</t>
+  </si>
+  <si>
+    <t>Program for the Promotion of Agricultural Employment in Andalusia and Extremadura 2024 (Cadiz) - Projects generating stable employment</t>
+  </si>
+  <si>
+    <t>2024-08-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776966</t>
+  </si>
+  <si>
+    <t>STATE - MINISTRY OF LABOUR AND SOCIAL ECONOMY - PROVINCIAL DIRECTORATE OF THE SEPE OF CASTELLÓ/CASTELLÓN</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827164</t>
+  </si>
+  <si>
+    <t>Agricultural Employment Promotion Program 2025. Income Guarantee Projects</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829544</t>
+  </si>
+  <si>
+    <t>2025 Agricultural Employment Promotion Program for Income Guarantee Projects</t>
+  </si>
+  <si>
+    <t>2025-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831777</t>
+  </si>
+  <si>
+    <t>2025 Agricultural Employment Promotion Program for Projects Generating Stable Employment</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831780</t>
+  </si>
+  <si>
+    <t>GRANTS PROGRAM FOR THE PROMOTION OF AGRICULTURAL EMPLOYMENT 2025 DP SEPE MURCIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832066</t>
+  </si>
+  <si>
+    <t>PROGRAM FOR THE PROMOTION OF AGRICULTURAL EMPLOYMENT IN DEPRESSED RURAL AREAS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833180</t>
+  </si>
+  <si>
+    <t>Agricultural Employment Promotion Program 2025 (Stable Employment)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836506</t>
+  </si>
+  <si>
+    <t>Agricultural Employment Promotion Program 2025 (Income Guarantee)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836508</t>
+  </si>
+  <si>
+    <t>Program for the Promotion of Agricultural Employment in Depressed Rural Areas 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842067</t>
+  </si>
+  <si>
+    <t>PROGRAM FOR THE PROMOTION OF AGRICULTURAL EMPLOYMENT IN DEPRESSED RURAL AREAS (2025). SALAMANCA</t>
+  </si>
+  <si>
+    <t>2025-07-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842268</t>
+  </si>
+  <si>
+    <t>Agricultural Employment Promotion Program 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838004</t>
+  </si>
+  <si>
+    <t>PROGRAM FOR THE PROMOTION OF AGRICULTURAL EMPLOYMENT JAÉN 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764318</t>
+  </si>
+  <si>
+    <t>GRANTS PROGRAM FOR THE PROMOTION OF AGRICULTURAL EMPLOYMENT CCE 2024 DP SEPE MURCIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763362</t>
+  </si>
+  <si>
+    <t>Agricultural Employment Promotion Program 2024</t>
+  </si>
+  <si>
+    <t>2024-07-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764051</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764127</t>
+  </si>
+  <si>
+    <t>Addendum to the resolution of September 28, 2023, from ICEX Spain Export and Investment, EPE, announcing the call for applications for grants for group participation in the IWF 2024 trade fair - Atlanta (USA) August 6-9, 2024</t>
+  </si>
+  <si>
+    <t>2023-09-29</t>
+  </si>
+  <si>
+    <t>2024-07-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/719422</t>
+  </si>
+  <si>
+    <t>Resolution of November 23, 2023 of ICEX Spain Export and Investment, EPE, announcing the call for applications for grants for group participation in the Kind &amp; Jugend 2024 trade fair - Cologne (Germany) September 3-5, 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729256</t>
+  </si>
+  <si>
+    <t>Resolution of January 25, 2024 of ICEX Spain Export and Investment, EPE, announcing the call for applications for grants for group participation in IDEOBAIN-INTERCLIMA 2024 Paris (France) from September 30, 2024 to October 3, 2024</t>
+  </si>
+  <si>
+    <t>2024-01-25</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741213</t>
+  </si>
+  <si>
+    <t>Resolution of 25 January 2024 of ICEX Spain Export and Investment, EPE by which the granting of aid for group participation in the AMB (International Exhibition for Metal Working) Stuttgart (Germany) 10 to 14 September 2024 is called</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741219</t>
+  </si>
+  <si>
+    <t>Resolution of January 25, 2024 of ICEX Spain Export and Investment, EPE, announcing the call for applications for grants for group participation in the IMTS (International Manufacturing Technology Show) Chicago, USA, September 9-14, 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741336</t>
+  </si>
+  <si>
+    <t>Resolution of 25 January 2024 of ICEX Spain Export and Investment, EPE by which the granting of aid for group participation in the fair (International Sheet Metal Working Technology Exhibition) Hannover 22 to 25 October 2024 is called</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741338</t>
+  </si>
+  <si>
+    <t>Resolution of March 21, 2024 of ICEX Spain Export and Investment, EPE by which the granting of aid for Group Participation in the AGRIEXPO Fair - Lima (PERU) - October 23 to 25, 2024 is called</t>
+  </si>
+  <si>
+    <t>2024-03-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750838</t>
+  </si>
+  <si>
+    <t>Resolution of April 25, 2024 of ICEX Spain Export and Investment, EPE by which the granting of aid for Group Participation in the INTERSOLAR 2024 Fair - Munich (GERMANY) - June 19 to 21, 2024 is called</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750841</t>
+  </si>
+  <si>
+    <t>Resolution of March 21, 2024 of ICEX Spain Export and Investment, EPE by which the granting of aid for Group Participation in the SAUDI AGRICULTURE 2024 Fair is called - Riyadh (SAUDI ARABIA) - October 21 to 24, 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750846</t>
+  </si>
+  <si>
+    <t>Program for the Promotion of Agricultural Employment. Projects Generating Stable Employment 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757555</t>
+  </si>
+  <si>
+    <t>Resolution of epe red.es by which aid is called for the digitization of communities of property, civil companies with commercial purpose, professional civil companies and jointly owned agricultural holdings of segment i, ii, iii.</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/709378</t>
+  </si>
+  <si>
+    <t>Resolution epe red.es of the call for aid to digitize joint ownership communities, civil companies with commercial purpose, professional civil companies and jointly owned agricultural holdings. Segment i, ii, iii. Agricultural sector.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713025</t>
+  </si>
+  <si>
+    <t>Resolution epe red.es of the call for aid to digitize joint ownership communities, civil companies with commercial purpose, professional civil companies and jointly owned agricultural holdings. Segment i, ii, iii. Fishing sector.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713031</t>
+  </si>
+  <si>
+    <t>Resolution of the EPE Red.es call for applications for grants to digitize joint ownership communities, civil partnerships with a commercial purpose, professional civil partnerships and jointly owned agricultural holdings. Segment I, II, III. Sector SIEG</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713034</t>
+  </si>
+  <si>
+    <t>Call for applications for the "UNICO Demanda Bono PYME" Connectivity Voucher Program. Agricultural sector.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776624</t>
+  </si>
+  <si>
+    <t>Resolution of the EPE Red.es announcing grants for the digitalization of companies in segment IV (between 50 and fewer than 100 employees) and segment V (between 100 and fewer than 250 employees). Digital Kit Program. Agricultural sector.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801151</t>
+  </si>
+  <si>
+    <t>Second call for applications for the aid program for the digitalization of irrigation within the framework of the PRTR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790409</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the Biodiversity Foundation and the Azti-Azti Foundation, for the execution of actions included in the LIFE15 IPE/ES/012 project “Integrated, innovative and participatory management of the Natura 2000 network in the marine environment</t>
+  </si>
+  <si>
+    <t>2021-03-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/674176</t>
+  </si>
+  <si>
+    <t>Agreement between the Ministry of Agriculture, Livestock, Fisheries and Sustainable Development and the Biodiversity Foundation, for the implementation of actions included in the LIFE15 IPE/ES/012 project “Integrated, innovative and participatory management of the Natura 20 network</t>
+  </si>
+  <si>
+    <t>2022-03-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731506</t>
+  </si>
+  <si>
+    <t>Collaboration agreement between the biodiversity foundation and the Ministry of Agriculture, Livestock, Fisheries and Sustainable Development for the execution of actions included in the life project marbled teal (life19 nat/es/000906)</t>
+  </si>
+  <si>
+    <t>2022-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731543</t>
+  </si>
+  <si>
+    <t>Program 1 Innovative projects of agrivoltaic installations with storage (INNOVATIVE RENEWABLE ENERGIES) within the framework of the Recovery, Transformation and Resilience Plan, financed by the European Union-Next Generation EU</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778726</t>
+  </si>
+  <si>
+    <t>ORDER CONVENING GRANTS FOR THE FINANCING OF INNOVATIVE PROJECTS FOR TERRITORIAL TRANSFORMATION AND THE FIGHT AGAINST DEPOPULATION, PROMOTED BY NON-PROFIT ENTITIES, DURING THE YEAR 2025</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871620</t>
+  </si>
+  <si>
+    <t>Resolution of the Biodiversity Foundation Directorate publishing the call for subsidies to carry out projects that contribute to environmental improvement in the agricultural and forestry field, and contribution to sustainable territorial development in Doñana.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803854</t>
+  </si>
+  <si>
+    <t>Resolution of the Directorate of the Biodiversity Foundation, approving the publication of a call for subsidies, to support projects approved within the framework of the LIFE program in the field of biodiversity and promotion of digitalization.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804448</t>
+  </si>
+  <si>
+    <t>Subsidies for agricultural, livestock and forestry insurance included in the 47th Combined Agricultural Insurance Plan</t>
+  </si>
+  <si>
+    <t>2027-07-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886334</t>
+  </si>
+  <si>
+    <t>“ICO Growth Exporters” Financing Line - De Minimis Agriculture</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886390</t>
+  </si>
+  <si>
+    <t>Resolution of February 5, 2026, from the Presidency of IVACE, announcing the call for applications for grants to companies for R&amp;D projects for the year 2026, with EU funding through the ERDF.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885694</t>
+  </si>
+  <si>
+    <t>Resolution of December 30, 2025, convening aid for the valorization, second transformation and eco-innovation of forest products and the digitization of the second transformation and eco-innovation of forest products</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886463</t>
+  </si>
+  <si>
+    <t>Resolution of December 31, 2025, establishing and announcing the grants for the organization of non-regulated training activities and dissemination activities that promote knowledge and competitiveness of the forestry industry</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886478</t>
+  </si>
+  <si>
+    <t>Order of December 29, 2025 establishing the regulatory bases of the Galicia Suma Talento: Empléate Program of incentives for hiring in ordinary companies, and proceeding to its call for the year 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885613</t>
+  </si>
+  <si>
+    <t>Order of December 29, 2025 establishing the regulatory bases for the granting of public subsidies, intended for the financing of the Investigo Program, for the hiring of young job seekers</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885618</t>
+  </si>
+  <si>
+    <t>Order of December 30, 2025 establishing the regulatory framework for the incentive program for companies classified as technology-based employment initiatives (IEBT), and announcing its call for applications for the year 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885416</t>
+  </si>
+  <si>
+    <t>Order of December 29, 2025, establishing the regulatory framework for the Aid Program to implement workplace equality, work-life balance and corporate social responsibility (CSR), and announcing its call for applications for the year 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>To livestock owners, make movements through livestock trails esp.natur.</t>
+  </si>
+  <si>
+    <t>2026-03-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885888</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885510</t>
+  </si>
+  <si>
+    <t>Call for applications for aid for sustainable forest management on privately owned land for the year 2026 corresponding to the restoration of forest damage</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886517</t>
+  </si>
+  <si>
+    <t>Call derived from the regulatory bases of the aid to support the scientific activity of research groups in Catalonia (SGR-Cat 2025)</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885631</t>
+  </si>
+  <si>
+    <t>Promoting ecosystem services in sustainable forest management.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885626</t>
+  </si>
+  <si>
+    <t>Order of December 30, 2025 establishes the regulatory bases for the call for applications for the year 2026 for aid for studies and investments linked to the conservation, recovery and rehabilitation of natural and cultural heritage and sensitivity.</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886141</t>
+  </si>
+  <si>
+    <t>Forest reforestation, truffle and pine nut production.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886505</t>
+  </si>
+  <si>
+    <t>Resolution of December 29, 2025, of the Galician Institute of Consumer Affairs and Competition, call for aid to associations to carry out actions of information, mediation, advice and assistance during the year 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886042</t>
+  </si>
+  <si>
+    <t>Resolution of 10/02/2026 of the General Directorate of Agri-food Production and Cooperatives, which calls for aid for attendance at the World Olive Oil Exhibition (WOOE) agri-food fair for the year 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886495</t>
+  </si>
+  <si>
+    <t>Resolution of 10/02/2026, of the General Directorate of Agricultural Planning, by which the subsidies for the year 2026 are called for the promotion of Spanish native breeds.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886491</t>
+  </si>
+  <si>
+    <t>Resolution of February 9, 2026, convening for the year 2026 the aid aimed at supporting the provision of advisory services (Intervention 7202.06. advice for young farmers) provided for in the Order of April 8</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886458</t>
+  </si>
+  <si>
+    <t>Resolution, of 05/02/2026, of the General Directorate of Agriculture and Livestock, by which the call for aid of the Apicultural Sectoral Intervention is made within the framework of the Strategic Plan of the Common Agricultural Policy (Pepac) in Castilla-La Mancha.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885714</t>
+  </si>
+  <si>
+    <t>Order of February 4, 2026 of the CMAV and OT by which the compensatory premium for the year 2026 is called, co-financed by the EAFRD in the framework of PEPAC Spain 2023-2027, for afforestation files of agricultural land (1993-1999, 2000-2006 and 2007-2013)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887418</t>
+  </si>
+  <si>
+    <t>Resolution of December 30, 2025 establishing funds for investments in forestry technologies, processing, mobilization and marketing of forestry products</t>
+  </si>
+  <si>
+    <t>2026-02-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887954</t>
+  </si>
+  <si>
+    <t>Direct payments to agriculture 2023/2027</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888025</t>
+  </si>
+  <si>
+    <t>Aid to sheep and goat farmers without pasture</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888029</t>
+  </si>
+  <si>
+    <t>Aid for extensive livestock farmers of suckler cows</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888038</t>
+  </si>
+  <si>
+    <t>Aid for sheep and goat farmers for meat</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888040</t>
+  </si>
+  <si>
+    <t>Aid for dairy farmers</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888045</t>
+  </si>
+  <si>
+    <t>Aid for sheep and dairy goat farmers</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888058</t>
+  </si>
+  <si>
+    <t>ORDER of February 13, 2026, which regulates the application of two direct payments to agriculture and livestock and the aid to rural development subject to the integrated management and control system (procedure codes MR250A, MR239G, MR239K, MR2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888126</t>
+  </si>
+  <si>
+    <t>RESOLUTION of February 19, 2026, of the Director of the Valencian Agency for Agricultural Development and Guarantee, approving the call for aid for the restructuring and conversion of vineyards in the Valencian Community for operations that finalize</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888572</t>
+  </si>
+  <si>
+    <t>Aid to cover the price of diesel fuel consumed by agricultural producers, Articles 24 to 27 of Royal Decree-Law 20/2022. Year 2025</t>
+  </si>
+  <si>
+    <t>2029-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888922</t>
+  </si>
+  <si>
+    <t>Order of the Ministry of Water, Agriculture, Livestock and Fisheries approving the call for aid for the restructuring and conversion of vineyards in the Region of Murcia, for the year 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888969</t>
+  </si>
+  <si>
+    <t>Resolution of 20/02/2026 of the General Directorate of Agricultural Planning, by which aid for the provision of advisory services in integrated pest management by the Ag is called, by the advance processing procedure, by the Ag</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889012</t>
+  </si>
+  <si>
+    <t>Regulatory bases and call for subsidies for the subscription of agricultural insurance included in the Combined Insurance Plan of 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890287</t>
+  </si>
+  <si>
+    <t>Reinforcement of the Guarantee Programme for SMEs Year 2026 MRR Reg (EU) 2023/2831 de minimis, General</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890292</t>
+  </si>
+  <si>
+    <t>Reinforcement of the Guarantee Program for SMEs 2026 MRR Regulation (EU) 651/2014 SA.112149</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890304</t>
+  </si>
+  <si>
+    <t>Reinforcement of the Guarantee Program for SMEs 2026 REG (EU) 1408/2013 de minimis, Agricultural</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890274</t>
+  </si>
+  <si>
+    <t>Reinforcement of the Guarantee Program for SMEs 2026 REG (EU) 1408/2013 de minimis, Agricultural, Recovery and Resilience Facility (RRF)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890279</t>
+  </si>
+  <si>
+    <t>Reinforcement of the Guarantee Programme for SMEs Year 2026 REG (EU) 2023/2831 de minimis, General</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890291</t>
+  </si>
+  <si>
+    <t>Reinforcement of the Guarantee Program for SMEs 2026 Regulation (EU) 651/2014 SA.112149</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890300</t>
+  </si>
+  <si>
+    <t>Call for grants to improve the competitiveness of SMEs in the trade sector from 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890314</t>
+  </si>
+  <si>
+    <t>Call for applications for 2026, for the 2025 financial year, for the granting of subsidies under line 2 to social enterprises for the implementation of actions to improve employment and the labor market integration of groups at risk of social exclusion</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889855</t>
+  </si>
+  <si>
+    <t>Order of the Vice President and Minister of the Presidency, Economy and Justice of the Government of Aragon, convening aid for small and medium-sized enterprises for digitization actions</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890710</t>
+  </si>
+  <si>
+    <t>Order of February 27, 2026 from the Ministry of Agriculture, Livestock and Rural Development, which calls for applications for the year 2026 for aid to official milk yield control activities in Castilla y León.</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890132</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890368</t>
+  </si>
+  <si>
+    <t>Order of February 28, 2026 from the Ministry of Agriculture, Livestock and Rural Development, which calls for aid for vaccination against salmonella in laying hens in Castilla y León.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890367</t>
+  </si>
+  <si>
+    <t>Order of the Ministry of Water, Agriculture, Livestock and Fisheries approving the Call for Aid for the Establishment of Young Farmers, within the Framework of the Strategic Plan of the Common Agricultural Policy, Period 2023-2027</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
+  </si>
+  <si>
+    <t>Resolution of the General Directorate of Agricultural Planning announcing, under a competitive bidding system, for the year 2026, aid to compensate for the loss of profits of livestock farms in which a culling order has been imposed</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890551</t>
+  </si>
+  <si>
+    <t>Order IND/8/2026, of February 25, approving the call for subsidies aimed at promoting employment and improving competitiveness in cooperatives and worker-owned companies. Regulation (EU) 1408/2013 on De Minimis Agricola.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
+  </si>
+  <si>
+    <t>Order of February 27, 2025, from the Ministry of Industry, Trade and Employment, announcing subsidies for the financing of professional activity support units in special employment centers for the year 2026</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
+  </si>
+  <si>
+    <t>Aid to companies in Navarre within the framework of the Europe+closer program in 2026</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
+  </si>
+  <si>
+    <t>Aid to trade unions of workers in the agri-food sector for the development of their collaboration and representation activities before the General State Administration</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890371</t>
+  </si>
+  <si>
+    <t>Aid for actions to promote the private forestry sector</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
+  </si>
+  <si>
+    <t>Aid for the Energy Improvement of Buildings Intended for Municipal Public Service in Rural Areas for the YEAR 2026</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890870</t>
+  </si>
+  <si>
+    <t>Call for applications for aid to municipalities for the construction of new works and improvement of agricultural infrastructure in 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890665</t>
+  </si>
+  <si>
+    <t>Extract from the Order of February 27, 2026 of the Ministry of Agriculture, Fisheries and Food announcing the “Foods of Spain Best Wines, year 2026” Award</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890573</t>
+  </si>
+  <si>
+    <t>ORDER AGA/XXX/2026, of XX of xxxx, of the Minister of Agriculture, Livestock and Food, by which subsidies are called for the improvement of the production and marketing of apiculture products, for the year 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Order of 26 February 2026 establishing the regulatory bases for aid intended for young farmers, within the framework of the Strategic Plan of the Common Agricultural Policy of Spain 2023-2027, co-financed by the European Fund</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891035</t>
+  </si>
+  <si>
+    <t>Extract from the Order of 9 March 2026 of the Ministry of Agriculture, Fisheries and Food announcing the “Foods of Spain Award for the Best Spirit Drink with Geographical Indication, year 2026”</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892012</t>
+  </si>
+  <si>
+    <t>Resolution of March 9, 2026, of the Regional Ministry of Rural Affairs and Agricultural Policy, announcing the call for applications for aid under the Interventions in the form of direct payments and Rural Development Interventions. Conv 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892274</t>
+  </si>
+  <si>
+    <t>Resolution of March 9, 2026, of the Ministry of Rural Affairs and Agricultural Policy, by which the aid of the Interventions in the form of direct payments to agriculture and livestock and of the Rural Development Interventions within</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892275</t>
+  </si>
+  <si>
+    <t>Subsidies for investments in agricultural holdings in the nut sector. 2027 Call for Proposals</t>
+  </si>
+  <si>
+    <t>2027-05-03</t>
+  </si>
+  <si>
+    <t>2027-06-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892725</t>
+  </si>
+  <si>
+    <t>Call for Aid for the Production and Marketing of Honey, within the Framework of the Apicultural Sectoral Intervention for the YEAR 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>2026 Call for the aid line of the Strategic Plan of the Common Agricultural Policy for Spain (PEPAC) 2023-2027 called “6501.4 - Beekeeping for biodiversity in the Autonomous Community in the Region of Murcia.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892923</t>
+  </si>
+  <si>
+    <t>Resolution of March 13, 2026, Subsidy Order of April 9, 2025 Line 4.2. Subsidies to private companies in the ordinary labor market for each participant they hire during the three months following the end of the Agricultural De Minimis itinerary</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Subsidies for investments in physical assets in non-productive actions to be carried out in the socio-economic influence zones of the protected natural spaces of Aragon, within the framework of the Strategic Plan of the Common Agricultural Policy, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893201</t>
+  </si>
+  <si>
+    <t>Silvicultural actions, improvement of the forest road network and agroforestry actions.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
+  </si>
+  <si>
+    <t>Exceptional grant 2023, Andalusian for promotion at points of sale of Andalusian agri-food products through the quality and promotion brand “taste of the south”.</t>
+  </si>
+  <si>
+    <t>2023-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/718994</t>
+  </si>
+  <si>
+    <t>SME Innova 2025 Call for Proposals - Seville Chamber of Commerce</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824198</t>
+  </si>
+  <si>
+    <t>Order of April 18, 2024, subsidies aimed at promoting integration and merger processes of agri-food associations. Line 1 - Aid for the promotion and encouragement of the integration of agri-food associations.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755805</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755806</t>
+  </si>
+  <si>
+    <t>Order of May 15, 2024, convening the aid for the production and marketing plans OPPcampaña 2024 - Non-profit entities</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758960</t>
+  </si>
+  <si>
+    <t>Order of April 18, 2024, subsidies aimed at promoting integration and merger processes of agri-food associations. Line 2 - Aid to promote and encourage the merger of agri-food associations in Andalusia.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761489</t>
+  </si>
+  <si>
+    <t>Royal Decree 905/2022, of October 25, regulating the Wine Sector Intervention within the framework of the Strategic Plan of the Common Agricultural Policy_Call 2025</t>
+  </si>
+  <si>
+    <t>2023-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775546</t>
+  </si>
+  <si>
+    <t>Order of September 17, 2024, conv.2024-25, on aid aimed at the transfer of knowledge and information to farmers and livestock breeders through the holding of agricultural and livestock events related to olive groves</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785903</t>
+  </si>
+  <si>
+    <t>Order of September 24, 2024, which calls for aid for 2024-25 aimed at the transfer of knowledge and information to farmers and livestock breeders through the holding of widely disseminated technical workshops, PDRA 2014-22(Subm.1.2)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787192</t>
+  </si>
+  <si>
+    <t>RESOLUTION of ** of ** of 2024 by which the aid for the year 2024 aimed at cooperation for the promotion of agricultural and food products in quality schemes is called (Intervention 7132)</t>
+  </si>
+  <si>
+    <t>2025-02-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807115</t>
+  </si>
+  <si>
+    <t>ORDER of 10 JANUARY 2025, of the General Directorate of Agricultural and Livestock Production, by which aid is called for the execution of national veterinary programs by the Livestock Health Defense Associations of non-competitive concurrence</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809082</t>
+  </si>
+  <si>
+    <t>Order of January 27, 2025, which makes the call for the year 2025 of subsidies corresponding to the operations of Organic Farming Maintenance of Dryland Fruit Trees and Irrigated Fruit Trees (6503.2), corresponding to the Interventions</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811220</t>
+  </si>
+  <si>
+    <t>Order of 28 January 2025, by which the call for the year 2025 of the subsidy for operation 10.1.14 Limestone amendment of the soil for prevention and control of root rot in dehesa formations of Measure 10: Agroambi</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811578</t>
+  </si>
+  <si>
+    <t>Order of March 27, 2025, 2025 call for aid aimed at the execution, through the Livestock Health Defense Groups, of health programs that do not have community funding under a competitive bidding system</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823494</t>
+  </si>
+  <si>
+    <t>Order of April 30, 2025, subsidies aimed at promoting integration and merger processes of agri-food associations. Line 1 - Aid for the promotion and encouragement of the integration of agri-food associations</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829762</t>
+  </si>
+  <si>
+    <t>Order of April 30, 2025, subsidies aimed at promoting integration and merger processes of agri-food associations. Line 2 - Aid to promote and encourage the merger of agri-food associations in Andalusia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829763</t>
+  </si>
+  <si>
+    <t>Resolution of May 8, 2025 announcing grants to organizations and entities representing the agricultural and rural development sector in Andalusia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831440</t>
+  </si>
+  <si>
+    <t>Order of May 20, 2025, approving the regulatory bases for the granting of subsidies, under a competitive bidding system, aimed at owners of agricultural and livestock farms in municipalities affected by DANA 2024/2025 damage</t>
+  </si>
+  <si>
+    <t>2025-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834575</t>
+  </si>
+  <si>
+    <t>Order of December 16, 2025, which calls for applications for the year 2026 for aid aimed at the execution, through the Livestock Health Defense Groups, of health programs that do not have community funding.</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876280</t>
+  </si>
+  <si>
+    <t>Resolution of December 19, 2025, of the Directorate General for Industries, Innovation and the Agri-food Chain, announcing grants for investments in the processing, marketing and/or development of agri-food products for the 2026 financial year. Intervention 68422-01 SMEs</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876918</t>
+  </si>
+  <si>
+    <t>Resolution of December 19, 2025, of the Directorate General for Industries, Innovation and the Agri-food Chain, announcing the call for applications for 2026 for aid for investments in the processing, marketing and/or development of agri-food products. FRUITS AND VEGETABLES. SMEs</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876920</t>
+  </si>
+  <si>
+    <t>ORDER 21 JANUARY 2026 Aid for contracting Agricultural Insurance Combined Decree 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883398</t>
+  </si>
+  <si>
+    <t>Resolution of May 6, 2024, 2024 Call for Subsidies under non-competitive conc.reg. to representative organizations and entities of the agricultural and rural development sectors of Andalusia.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759011</t>
+  </si>
+  <si>
+    <t>RESOLUTION of 29 MAY 2025, LINE 4.2 inclusion of Ordinary Company Lab. De Minimis Agricultural</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836204</t>
+  </si>
+  <si>
+    <t>Resolution of May 24, 2024, of the DG Labor, Safety and Occupational Health by which the call for 2024 sub in rég.de conc.comp. a pyme for occupational risk prevention projects, Line 1: - minimi agricultural</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763943</t>
+  </si>
+  <si>
+    <t>Resolution of May 24, 2024, of the DG Labor, Safety and Occupational Health by which the call for 2024 sub in rég.de conc.comp. a pyme for occupational risk prevention projects, Line 2: - minimi agricultural</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763980</t>
+  </si>
+  <si>
+    <t>Resolution of May 2, 2025, of the SGIM, by which the just transition incentives in the province of Almería are called for the tractor project «Innovation and sustainability in the auxiliary industry of Almería agriculture»</t>
+  </si>
+  <si>
+    <t>2025-07-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830397</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830398</t>
+  </si>
+  <si>
+    <t>Resolution of XX of XXX of 2025 announcing competitive grants for innovation projects developed by Technology Centers. Line 5 of the Order of February 10, 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842216</t>
+  </si>
+  <si>
+    <t>RESOLUTION, of XX of XXXX of 2025, of the DG for the PROMOTION OF INNOVATION, CONVENING FOR THE 2025 FISCAL YEAR, IN COMPETITIVE CONTEST, THE GRANTING OF SUBSIDIES FOR INNOVATION PROJECTS BY CLUSTERS LINE 2 NON-STATE AID</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842306</t>
+  </si>
+  <si>
+    <t>RESOLUTION, of XX of XXXX of 2025, of the DG of PROMOTION OF INNOVATION, WHICH CALLS FOR THE 2025 FISCAL YEAR, IN COMPETITIVE CONTEST, THE GRANTING OF SUBSIDIES FOR INNOVATION PROJECTS BY THE CLUSTERS LINE 2 R (EU) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842307</t>
+  </si>
+  <si>
+    <t>RESOLUTION, of XX of XXXX of 2025, of the DG of PROMOTION OF INNOVATION, WHICH CALLS FOR THE 2025 FISCAL YEAR, IN COMPETITIVE CONTEST, THE GRANTING OF SUBSIDIES FOR THE ACQUISITION OF EQUIPMENT AND IMPROVEMENT OF INFRASTRUCTURE IN C.TECN. LINE 6</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842312</t>
+  </si>
+  <si>
+    <t>Resolution of May 6, 2024, of the DGComercio, Conv2024, Subv.en rég.conc.comp.intended to promote the commercial and artisan association, to promote and revitalize small urban commerce and to promote crafts in Andalusia. -Commercial Sector</t>
+  </si>
+  <si>
+    <t>2024-03-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749917</t>
+  </si>
+  <si>
+    <t>SATi - SME agreement with the Zaragoza Chamber of Commerce, Industry and Services</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743242</t>
+  </si>
+  <si>
+    <t>Satipymes agreement with the Huesca Chamber of Commerce, Industry and Services</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743260</t>
+  </si>
+  <si>
+    <t>Satipymes agreement with the Teruel Chamber of Commerce, Industry and Services</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743268</t>
+  </si>
+  <si>
+    <t>Resolution of March 18, 2024, Call for the XX edition of the Blas Infante Awards for Study and Research on Public Administration and Management.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751853</t>
+  </si>
+  <si>
+    <t>ORDER EEI/319/2024, of March 27, which calls for aid for investment and improvement, as well as for the digitization of small businesses.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762824</t>
+  </si>
+  <si>
+    <t>ORDER EEI/ /2024, of July 1, which calls for applications for the aid corresponding to the “VOLVEREMOS” program for the promotion of small retail trade, for the commercial revitalization in the urban and rural areas of the Autonomous Community of Aragon</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/771873</t>
+  </si>
+  <si>
+    <t>Order convening subsidies for the establishment of young farmers and for the modernization and/or improvement of agricultural holdings, within the framework of the CAP strategic plan for the period 2023-2027, for the year 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746859</t>
+  </si>
+  <si>
+    <t>ORDER AGA/1365/2024, of November 14, approving the regulatory bases and the call for aid on damages to production and infrastructure of agricultural holdings as a result of torrential rains in 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796799</t>
+  </si>
+  <si>
+    <t>ORDER AGA/…/2024, of December 5, which calls for subsidies aimed at the establishment of young farmers and modernization and/or improvement of agricultural holdings, within the framework of the CAP Strategic Plan, for the period 2023-2027.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801265</t>
+  </si>
+  <si>
+    <t>Order AGA/…/2024, of December 19, which calls for subsidies for the provision of agricultural advisory services, within the framework of the National Strategic Plan of the CAP 2023-2027, for Aragon, for the year 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805028</t>
+  </si>
+  <si>
+    <t>ORDER AGA/268/2025, of March 6, which calls for subsidies in the field of cooperation for the operational groups of the European Innovation Partnership (EIP), within the framework of the National Strategic Plan of the CAP 23-27, for Aragon for 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818995</t>
+  </si>
+  <si>
+    <t>ORDER AGA/685/2025, of June 23, approving the regulatory bases and the call for aid on damages to production and infrastructure of agricultural holdings as a result of torrential rains 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841927</t>
+  </si>
+  <si>
+    <t>Order AGA/XX/2025, of XX, which calls for subsidies for the contracting of agricultural insurance in the autonomous community of Aragon, for the year 2025 for the lines of the forty-sixth combined agricultural insurance plan (plan 2025)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853835</t>
+  </si>
+  <si>
+    <t>Order of the Vice President and Minister of the Presidency, Economy and Justice of the Government of Aragon, dated February 4, 2026, announcing grants for attracting new businesses and supporting the growth of existing businesses in the province of Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
+    <t>RESOLUTION of February 2, 2026, from the Presidency, announcing grants for the hiring of young people for the internationalization of SMEs in the Valencian Community, financed by the European Social Fund Plus Program, 2026 financial year</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
+    <t>2026 Grants to companies to finance projects that promote the implementation of artificial intelligence solutions in the Autonomous Community of Extremadura - pursuant to Decree 173/2025 that calls for them</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>2026 Grant Cooperation for the succession of agricultural holdings (advance expenditure)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879098</t>
+  </si>
+  <si>
+    <t>2026 Aid: LEADER approach to investments in the processing and marketing of agricultural products. NO State Aid. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Call for applications from the Provincial Directorate of the SEPE of Granada for subsidies for the execution of projects of general and social interest for income guarantee under the Program for the Promotion of Agricultural Employment in 2026.</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903577</t>
+  </si>
+  <si>
+    <t>Call for applications from the Provincial Directorate of the SEPE of Granada for subsidies for the execution of projects of general and social interest for the generation of stable employment under the Program for the Promotion of Agricultural Employment in 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903585</t>
+  </si>
+  <si>
+    <t>2026 Aid: LEADER approach to investments in the processing and marketing of agricultural products. NO State Aid. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>2026 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
+  </si>
+  <si>
+    <t>Aid for the professional agricultural sector of the Balearic Islands 2026 - PROFESSIONAL AGRICULTURAL ORGANIZATIONS (Mallorca headquarters)</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891942</t>
+  </si>
+  <si>
+    <t>Subsidies for investments in agricultural holdings in the nut sector. 2026 Call for Proposals</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892719</t>
+  </si>
+  <si>
+    <t>Order of May 26, 2025 of the Ministry of Agriculture, Livestock and Rural Development, which calls for subsidies for the subscription of agricultural insurance policies included in the Combined Annual Agricultural Insurance Plans.</t>
+  </si>
+  <si>
+    <t>2025-06-01</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835729</t>
+  </si>
+  <si>
+    <t>Aid 2025/2026 for improving the advanced capabilities of SMEs in the retail sector, according to the call made by Resolution of November 21, 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Aid for the professional agricultural sector of the Balearic Islands 2026.- PROFESSIONAL AGRICULTURAL ORGANIZATIONS (Menorca headquarters)</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891944</t>
+  </si>
+  <si>
+    <t>2026 Aid: LEADER approach to investments in the processing and marketing of agricultural products. NO State Aid. (Interv, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891006</t>
+  </si>
+  <si>
+    <t>2026 Aid Leader approach to investments in the creation and development of non-agricultural businesses and activities in rural areas (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+  </si>
+  <si>
+    <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
+    <t>Resolution of 20/03/2026 of the Asturian Agency for Science, Business Competitiveness and Innovation on the Call for Aid to Support the International Promotion and Diversification of Markets of SMEs in the Principality of Asturias 2026</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
+  </si>
+  <si>
+    <t>Resolution of May 18, 2026 of the General Directorate of the CDTI, on the direct granting of aid to Spanish projects with the Seal of Excellence of the Accelerator of the European Innovation Council (ERDF)</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906733</t>
+  </si>
+  <si>
+    <t>RESOLUTION of May 14, 2026 of the Ministry of Rural Affairs and Agricultural Policy, approving the call for applications for grants to promote the marketing of organic food in the Principality of Asturias, year 2026</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906082</t>
+  </si>
+  <si>
+    <t>2026 Aid: Leader approach to investments in the processing and marketing of agricultural products. State aid (Intervention 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL DIVA</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897633</t>
+  </si>
+  <si>
+    <t>DP Córdoba 2026 Agricultural Employment Promotion Program for Income Guarantee Projects</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904904</t>
+  </si>
+  <si>
+    <t>Program for the Promotion of Agricultural Employment DP of Cordoba, for the year 2026 for projects generating stable employment.</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904909</t>
+  </si>
+  <si>
+    <t>Aid for Investments in Agricultural Infrastructure to Promote Competitiveness 2026</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904163</t>
+  </si>
+  <si>
+    <t>Order of May 11, 2026, from the Ministry of Rural Affairs and Agricultural Policy, approving the regulatory framework and call for aid to cooperatives for the promotion of agricultural and food products within the framework of PEPAC's Initiative 7132</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905526</t>
+  </si>
+  <si>
+    <t>2026 Call for aid to agri-food producers who market their products through short supply chains, covered by the de minimis regime</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904314</t>
+  </si>
+  <si>
+    <t>RESOLUTION 22/05/2026 of the president of IVACE, by which subsidies are called for transformative investment projects in digitalization in medium capitalization and intermediate size industrial companies of the Valencian Community for 2026</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907880</t>
+  </si>
+  <si>
     <t>Aid for livestock health defense groups for the development of health programs corresponding to the year 2026 - BLUETONGINE -</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876423</t>
   </si>
   <si>
     <t>Aid for livestock health defense groups for the development of health programs corresponding to the year 2026 -OTHER ACTIONS-</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876428</t>
   </si>
   <si>
-    <t>Aid for the contracting of combined agricultural insurance in the Autonomous Community of the Balearic Islands corresponding to the 47th Combined Agricultural Insurance Plan</t>
-[...4031 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+    <t>Aid for sustainable forest management for publicly owned properties and actions of general interest aimed at the drafting and revision of the IOF within the framework of the PEPAC 2023-2027 (intervention 6881.4)</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-07-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903544</t>
+  </si>
+  <si>
+    <t>Aid to Companies Sect Agri, livestock, forest and Indus Development Proy INV 2026</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
+  </si>
+  <si>
+    <t>Aid for the year 2026 for the improvement of the production and marketing of beekeeping products corresponding to the Apicultural Sectoral Intervention - EIVISSA</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903673</t>
+  </si>
+  <si>
+    <t>Aid for the year 2026 for the improvement of the production and marketing of beekeeping products corresponding to the Apicultural Sectoral Intervention - FORMENTERA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903675</t>
+  </si>
+  <si>
+    <t>Aid for the year 2026 for the improvement of the production and marketing of apiculture products corresponding to the Apiculture Sectoral Intervention - MALLORCA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903679</t>
+  </si>
+  <si>
+    <t>Aid for the year 2026 for the improvement of the production and marketing of beekeeping products corresponding to the Apicultural Sectoral Intervention - MENORCA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903680</t>
+  </si>
+  <si>
+    <t>It helps with cooperation for the succession of agricultural holdings and the transfer of knowledge to young people</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904601</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8201,54 +8360,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H983"/>
+  <dimension ref="A1:H1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H983"/>
+      <selection activeCell="A1" sqref="A1:H1000"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="570.861" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -19162,14157 +19321,14597 @@
       </c>
       <c r="C431" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E431" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G431" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H431" s="1" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>102</v>
+        <v>318</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1264</v>
+        <v>319</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E432" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B433" s="1" t="s">
         <v>1266</v>
       </c>
-      <c r="B433" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C433" s="1" t="s">
-        <v>1264</v>
+        <v>79</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E433" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G433" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H433" s="1" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>318</v>
+        <v>1266</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>319</v>
+        <v>79</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E434" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H434" s="1" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E435" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1" t="s">
-        <v>1273</v>
+        <v>1272</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E436" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>1274</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1271</v>
+        <v>56</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E437" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1271</v>
+        <v>417</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>79</v>
+        <v>1201</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E438" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>56</v>
+        <v>417</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>57</v>
+        <v>1201</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E439" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>1281</v>
-      </c>
-[...4 lines deleted...]
-        <v>1201</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E440" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H440" s="1" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>417</v>
+        <v>502</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1201</v>
+        <v>1127</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E441" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="H441" s="1" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>833</v>
+        <v>1286</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1286</v>
+        <v>1127</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E442" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="H442" s="1" t="s">
         <v>1287</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>502</v>
+        <v>1286</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1127</v>
+        <v>670</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E443" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F443" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G443" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H443" s="1" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1127</v>
+        <v>444</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E444" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G444" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H444" s="1" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1291</v>
+        <v>595</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>670</v>
+        <v>1294</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E445" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1296</v>
+        <v>133</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>444</v>
+        <v>352</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E446" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H446" s="1" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>595</v>
+        <v>1299</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1299</v>
+        <v>1127</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E447" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H447" s="1" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>133</v>
+        <v>1302</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>352</v>
+        <v>254</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E448" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1127</v>
+        <v>94</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E449" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1307</v>
+        <v>137</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>254</v>
+        <v>102</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E450" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H450" s="1" t="s">
         <v>1308</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1310</v>
+        <v>1291</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>94</v>
+        <v>966</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E451" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>1311</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B452" s="1" t="s">
         <v>1312</v>
       </c>
-      <c r="B452" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C452" s="1" t="s">
-        <v>102</v>
+        <v>873</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E452" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H452" s="1" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1296</v>
+        <v>1312</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>966</v>
+        <v>254</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E453" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H453" s="1" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1317</v>
+        <v>374</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>873</v>
+        <v>344</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E454" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1" t="s">
-        <v>1319</v>
+        <v>1317</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1317</v>
+        <v>140</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>254</v>
+        <v>1318</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E455" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>374</v>
+        <v>140</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>344</v>
+        <v>1318</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E456" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H456" s="1" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>140</v>
+        <v>1323</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E457" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F457" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H457" s="1" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>140</v>
+        <v>1327</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>1323</v>
+        <v>412</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E458" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H458" s="1" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E459" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="H459" s="1" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1332</v>
+        <v>1305</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>412</v>
+        <v>1334</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E460" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="H460" s="1" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1336</v>
+        <v>694</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E461" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H461" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1310</v>
+        <v>554</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E462" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G462" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H462" s="1" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>694</v>
+        <v>1344</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E463" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F463" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G463" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H463" s="1" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>554</v>
+        <v>1343</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>1345</v>
+        <v>496</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E464" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F464" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H464" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1348</v>
+        <v>1343</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E465" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F465" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G465" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H465" s="1" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1348</v>
+        <v>947</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>496</v>
+        <v>639</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E466" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H466" s="1" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1348</v>
+        <v>1007</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E467" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H467" s="1" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>947</v>
+        <v>1038</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>639</v>
+        <v>542</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E468" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F468" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="H468" s="1" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1007</v>
+        <v>830</v>
       </c>
       <c r="C469" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E469" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F469" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H469" s="1" t="s">
         <v>1359</v>
-      </c>
-[...13 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="1" t="s">
-        <v>1361</v>
+        <v>1360</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1038</v>
+        <v>1002</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>542</v>
+        <v>470</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E470" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F470" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H470" s="1" t="s">
-        <v>1362</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B471" s="1" t="s">
         <v>1363</v>
       </c>
-      <c r="B471" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C471" s="1" t="s">
-        <v>1286</v>
+        <v>1364</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E471" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F471" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H471" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="1" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1002</v>
+        <v>1367</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>470</v>
+        <v>1039</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E472" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F472" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H472" s="1" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="1" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E473" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F473" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H473" s="1" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="1" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1039</v>
+        <v>1123</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E474" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H474" s="1" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="1" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>1375</v>
+        <v>872</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1376</v>
+        <v>988</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E475" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F475" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H475" s="1" t="s">
         <v>1377</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1123</v>
+        <v>1380</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E476" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H476" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>872</v>
+        <v>1383</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>988</v>
+        <v>1334</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E477" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F477" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H477" s="1" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B478" s="1" t="s">
         <v>1383</v>
       </c>
-      <c r="B478" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C478" s="1" t="s">
-        <v>1385</v>
+        <v>1334</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E478" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F478" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H478" s="1" t="s">
-        <v>1386</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E479" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F479" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H479" s="1" t="s">
-        <v>1389</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E480" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F480" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H480" s="1" t="s">
-        <v>1390</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E481" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F481" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H481" s="1" t="s">
-        <v>1391</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E482" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F482" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H482" s="1" t="s">
-        <v>1392</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E483" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F483" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H483" s="1" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E484" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F484" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H484" s="1" t="s">
-        <v>1394</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="1" t="s">
-        <v>1387</v>
+        <v>1392</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1388</v>
+        <v>1168</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>1339</v>
+        <v>94</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E485" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F485" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H485" s="1" t="s">
-        <v>1395</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="1" t="s">
-        <v>1387</v>
+        <v>1394</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1388</v>
+        <v>1395</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1339</v>
+        <v>1380</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E486" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F486" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H486" s="1" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1168</v>
+        <v>1025</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>94</v>
+        <v>844</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E487" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F487" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H487" s="1" t="s">
         <v>1398</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>1385</v>
+        <v>844</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E488" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F488" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H488" s="1" t="s">
         <v>1401</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1025</v>
+        <v>1403</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>844</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E489" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F489" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H489" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1405</v>
+        <v>485</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>844</v>
+        <v>347</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E490" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F490" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H490" s="1" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="B491" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C491" s="1" t="s">
         <v>1408</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E491" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F491" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H491" s="1" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>485</v>
+        <v>133</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E492" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F492" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H492" s="1" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>564</v>
+        <v>1131</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>1413</v>
+        <v>542</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E493" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F493" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H493" s="1" t="s">
-        <v>1414</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B494" s="1" t="s">
         <v>1415</v>
       </c>
-      <c r="B494" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C494" s="1" t="s">
-        <v>352</v>
+        <v>1367</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E494" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F494" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>174</v>
+        <v>1416</v>
       </c>
       <c r="H494" s="1" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1131</v>
+        <v>652</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>542</v>
+        <v>653</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E495" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F495" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>174</v>
+        <v>1416</v>
       </c>
       <c r="H495" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1420</v>
+        <v>1367</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1372</v>
+        <v>356</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E496" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F496" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G496" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H496" s="1" t="s">
         <v>1421</v>
-      </c>
-[...1 lines deleted...]
-        <v>1422</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B497" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="B497" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C497" s="1" t="s">
-        <v>653</v>
+        <v>1424</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E497" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F497" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H497" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1372</v>
+        <v>821</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>356</v>
+        <v>1124</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E498" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F498" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H498" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="1" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1428</v>
+        <v>821</v>
       </c>
       <c r="C499" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E499" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F499" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H499" s="1" t="s">
         <v>1429</v>
-      </c>
-[...13 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B500" s="1" t="s">
         <v>1431</v>
       </c>
-      <c r="B500" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C500" s="1" t="s">
-        <v>1124</v>
+        <v>79</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E500" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F500" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H500" s="1" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>821</v>
+        <v>1434</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>880</v>
+        <v>988</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E501" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F501" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H501" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1436</v>
+        <v>526</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>79</v>
+        <v>578</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E502" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F502" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H502" s="1" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>988</v>
+        <v>714</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E503" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F503" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H503" s="1" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>526</v>
+        <v>385</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>578</v>
+        <v>1334</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E504" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F504" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H504" s="1" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="B505" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E505" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F505" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H505" s="1" t="s">
         <v>1444</v>
-      </c>
-[...16 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E506" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F506" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H506" s="1" t="s">
         <v>1446</v>
-      </c>
-[...19 lines deleted...]
-        <v>1447</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B507" s="1" t="s">
         <v>1448</v>
       </c>
-      <c r="B507" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C507" s="1" t="s">
-        <v>401</v>
+        <v>1448</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E507" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F507" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H507" s="1" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1013</v>
+        <v>833</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>82</v>
+        <v>861</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E508" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F508" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H508" s="1" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="B509" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E509" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F509" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H509" s="1" t="s">
         <v>1453</v>
-      </c>
-[...16 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B510" s="1" t="s">
         <v>1455</v>
       </c>
-      <c r="B510" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C510" s="1" t="s">
-        <v>861</v>
+        <v>254</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E510" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F510" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H510" s="1" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>86</v>
+        <v>1458</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>551</v>
+        <v>1201</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E511" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F511" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H511" s="1" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="1" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1460</v>
+        <v>717</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>254</v>
+        <v>94</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E512" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F512" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H512" s="1" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="B513" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E513" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F513" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H513" s="1" t="s">
         <v>1463</v>
-      </c>
-[...16 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B514" s="1" t="s">
         <v>1465</v>
       </c>
-      <c r="B514" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C514" s="1" t="s">
-        <v>94</v>
+        <v>1052</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E514" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F514" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H514" s="1" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>717</v>
+        <v>474</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>401</v>
+        <v>474</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E515" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F515" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H515" s="1" t="s">
         <v>1468</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="B516" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E516" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F516" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H516" s="1" t="s">
         <v>1470</v>
-      </c>
-[...16 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B517" s="1" t="s">
         <v>1472</v>
       </c>
-      <c r="B517" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C517" s="1" t="s">
-        <v>474</v>
+        <v>1473</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E517" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F517" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="H517" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="1" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>573</v>
+        <v>1476</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>573</v>
+        <v>1299</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E518" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F518" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G518" s="1"/>
       <c r="H518" s="1" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="1" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1477</v>
+        <v>677</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E519" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F519" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G519" s="1"/>
       <c r="H519" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="1" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1304</v>
+        <v>78</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E520" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F520" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G520" s="1"/>
       <c r="H520" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="1" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>677</v>
+        <v>1482</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1484</v>
+        <v>78</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E521" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F521" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G521" s="1"/>
       <c r="H521" s="1" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="1" t="s">
-        <v>1486</v>
+        <v>1481</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1487</v>
+        <v>1173</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E522" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F522" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G522" s="1"/>
       <c r="H522" s="1" t="s">
-        <v>1488</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="1" t="s">
-        <v>1489</v>
+        <v>1487</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1487</v>
+        <v>60</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>78</v>
+        <v>542</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E523" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F523" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G523" s="1"/>
       <c r="H523" s="1" t="s">
-        <v>1490</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="1" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1173</v>
+        <v>60</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>78</v>
+        <v>542</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E524" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F524" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G524" s="1"/>
       <c r="H524" s="1" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="1" t="s">
-        <v>1492</v>
+        <v>1491</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>542</v>
+        <v>78</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E525" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G525" s="1"/>
       <c r="H525" s="1" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="1" t="s">
-        <v>1494</v>
+        <v>1491</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>60</v>
+        <v>1493</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>542</v>
+        <v>78</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E526" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F526" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G526" s="1"/>
       <c r="H526" s="1" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="1" t="s">
-        <v>1496</v>
+        <v>1491</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>29</v>
+        <v>1493</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E527" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F527" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G527" s="1"/>
       <c r="H527" s="1" t="s">
-        <v>1497</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1498</v>
+        <v>133</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>78</v>
+        <v>479</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E528" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F528" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G528" s="1"/>
       <c r="H528" s="1" t="s">
-        <v>1499</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="1" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1498</v>
+        <v>272</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>78</v>
+        <v>542</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E529" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F529" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G529" s="1"/>
       <c r="H529" s="1" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B530" s="1" t="s">
         <v>1501</v>
       </c>
-      <c r="B530" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C530" s="1" t="s">
-        <v>479</v>
+        <v>1502</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E530" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F530" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G530" s="1"/>
       <c r="H530" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>272</v>
+        <v>522</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>542</v>
+        <v>1039</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E531" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F531" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G531" s="1"/>
       <c r="H531" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1506</v>
+        <v>649</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1507</v>
+        <v>78</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E532" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F532" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G532" s="1"/>
       <c r="H532" s="1" t="s">
-        <v>1508</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B533" s="1" t="s">
         <v>1509</v>
       </c>
-      <c r="B533" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C533" s="1" t="s">
-        <v>1039</v>
+        <v>1510</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E533" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G533" s="1"/>
       <c r="H533" s="1" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="1" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>649</v>
+        <v>1513</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>78</v>
+        <v>1514</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E534" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F534" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G534" s="1"/>
       <c r="H534" s="1" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="1" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E535" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F535" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G535" s="1"/>
       <c r="H535" s="1" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="1" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1519</v>
+        <v>711</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E536" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F536" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G536" s="1"/>
       <c r="H536" s="1" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1522</v>
+        <v>1439</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E537" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F537" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G537" s="1"/>
       <c r="H537" s="1" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="1" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1526</v>
+        <v>1524</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>711</v>
+        <v>1013</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E538" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F538" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G538" s="1"/>
       <c r="H538" s="1" t="s">
         <v>1527</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1444</v>
+        <v>386</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1529</v>
+        <v>725</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E539" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G539" s="1"/>
       <c r="H539" s="1" t="s">
-        <v>1530</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C540" s="1" t="s">
         <v>1531</v>
-      </c>
-[...4 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E540" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F540" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G540" s="1"/>
       <c r="H540" s="1" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>386</v>
+        <v>370</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>725</v>
+        <v>947</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E541" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F541" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G541" s="1"/>
       <c r="H541" s="1" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>370</v>
+        <v>733</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>1536</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E542" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F542" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G542" s="1"/>
       <c r="H542" s="1" t="s">
         <v>1537</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>370</v>
+        <v>401</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>947</v>
+        <v>1539</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E543" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F543" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G543" s="1"/>
       <c r="H543" s="1" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>733</v>
+        <v>1542</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E544" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F544" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G544" s="1"/>
       <c r="H544" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="1" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>401</v>
+        <v>1546</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>1544</v>
+        <v>1305</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E545" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F545" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G545" s="1"/>
       <c r="H545" s="1" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="1" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1547</v>
+        <v>739</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E546" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F546" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G546" s="1"/>
       <c r="H546" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="1" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>1310</v>
+        <v>1029</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E547" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F547" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G547" s="1"/>
       <c r="H547" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="1" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>739</v>
+        <v>1555</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E548" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F548" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G548" s="1"/>
       <c r="H548" s="1" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="1" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>1029</v>
+        <v>724</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E549" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F549" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G549" s="1"/>
       <c r="H549" s="1" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B550" s="1" t="s">
         <v>1559</v>
       </c>
-      <c r="B550" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C550" s="1" t="s">
-        <v>1561</v>
+        <v>724</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E550" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F550" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G550" s="1"/>
       <c r="H550" s="1" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1564</v>
+        <v>137</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>724</v>
+        <v>642</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E551" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F551" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G551" s="1"/>
       <c r="H551" s="1" t="s">
-        <v>1565</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="1" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1564</v>
+        <v>1501</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>724</v>
+        <v>102</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E552" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F552" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G552" s="1"/>
       <c r="H552" s="1" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="1" t="s">
-        <v>1568</v>
+        <v>1567</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>642</v>
+        <v>102</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E553" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F553" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G553" s="1"/>
       <c r="H553" s="1" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B554" s="1" t="s">
         <v>1570</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D554" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E554" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F554" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G554" s="1"/>
       <c r="H554" s="1" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E555" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F555" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G555" s="1"/>
       <c r="H555" s="1" t="s">
         <v>1573</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="1" t="s">
         <v>1574</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1575</v>
+        <v>725</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>102</v>
+        <v>478</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E556" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F556" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G556" s="1"/>
       <c r="H556" s="1" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="1" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>140</v>
+        <v>485</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>102</v>
+        <v>721</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E557" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F557" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G557" s="1"/>
       <c r="H557" s="1" t="s">
-        <v>1578</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="1" t="s">
-        <v>1579</v>
+        <v>1578</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>725</v>
+        <v>691</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>478</v>
+        <v>915</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E558" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F558" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G558" s="1"/>
       <c r="H558" s="1" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="1" t="s">
-        <v>1581</v>
+        <v>1580</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>485</v>
+        <v>691</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>721</v>
+        <v>915</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E559" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F559" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G559" s="1"/>
       <c r="H559" s="1" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="1" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>691</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>915</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E560" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F560" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G560" s="1"/>
       <c r="H560" s="1" t="s">
-        <v>1584</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="C561" s="1" t="s">
         <v>1585</v>
-      </c>
-[...4 lines deleted...]
-        <v>915</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E561" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F561" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G561" s="1"/>
       <c r="H561" s="1" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>691</v>
+        <v>1588</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>915</v>
+        <v>479</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E562" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F562" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G562" s="1"/>
       <c r="H562" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>784</v>
+        <v>1155</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E563" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F563" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G563" s="1"/>
       <c r="H563" s="1" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="1" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>479</v>
+        <v>401</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E564" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F564" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G564" s="1"/>
       <c r="H564" s="1" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="1" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1155</v>
+        <v>137</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1596</v>
+        <v>360</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E565" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F565" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G565" s="1"/>
       <c r="H565" s="1" t="s">
         <v>1597</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1599</v>
+        <v>133</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>401</v>
+        <v>352</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E566" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F566" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G566" s="1"/>
       <c r="H566" s="1" t="s">
-        <v>1600</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B567" s="1" t="s">
         <v>1601</v>
       </c>
-      <c r="B567" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C567" s="1" t="s">
-        <v>360</v>
+        <v>1602</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E567" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F567" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G567" s="1"/>
       <c r="H567" s="1" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="1" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>133</v>
+        <v>1605</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>352</v>
+        <v>1606</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E568" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F568" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G568" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="H568" s="1" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="1" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>1607</v>
+        <v>626</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E569" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F569" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G569" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="H569" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="1" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1610</v>
+        <v>133</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>1611</v>
+        <v>444</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E570" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F570" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H570" s="1" t="s">
         <v>1612</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1614</v>
+        <v>753</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>626</v>
+        <v>526</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E571" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F571" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H571" s="1" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="1" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>133</v>
+        <v>1091</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>444</v>
+        <v>587</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E572" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F572" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H572" s="1" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C573" s="1" t="s">
         <v>1618</v>
-      </c>
-[...4 lines deleted...]
-        <v>526</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E573" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F573" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H573" s="1" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1091</v>
+        <v>1621</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>587</v>
+        <v>1061</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E574" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F574" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G574" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H574" s="1" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="1" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>622</v>
+        <v>1621</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>1623</v>
+        <v>1061</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E575" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F575" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G575" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H575" s="1" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="B576" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="C576" s="1" t="s">
         <v>1626</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E576" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F576" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H576" s="1" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1626</v>
+        <v>541</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>1061</v>
+        <v>352</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E577" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F577" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G577" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H577" s="1" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>977</v>
+        <v>137</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>1631</v>
+        <v>102</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E578" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F578" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G578" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H578" s="1" t="s">
-        <v>1632</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C579" s="1" t="s">
         <v>1633</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E579" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F579" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G579" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H579" s="1" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>137</v>
+        <v>577</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>102</v>
+        <v>1633</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E580" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F580" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G580" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H580" s="1" t="s">
         <v>1636</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>577</v>
+        <v>778</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>1638</v>
+        <v>1312</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E581" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F581" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G581" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H581" s="1" t="s">
-        <v>1639</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" s="1" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>577</v>
+        <v>385</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1638</v>
+        <v>386</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E582" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F582" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G582" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H582" s="1" t="s">
-        <v>1641</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" s="1" t="s">
-        <v>1642</v>
+        <v>1641</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>778</v>
+        <v>385</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>1317</v>
+        <v>386</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E583" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F583" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G583" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H583" s="1" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B584" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C584" s="1" t="s">
         <v>1644</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E584" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F584" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G584" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H584" s="1" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>385</v>
+        <v>1439</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>386</v>
+        <v>1644</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E585" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F585" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G585" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H585" s="1" t="s">
         <v>1647</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B586" s="1" t="s">
         <v>1648</v>
       </c>
-      <c r="B586" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C586" s="1" t="s">
-        <v>1649</v>
+        <v>1559</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E586" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F586" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G586" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H586" s="1" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="1" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1444</v>
+        <v>1648</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>1649</v>
+        <v>1559</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E587" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F587" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G587" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H587" s="1" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="1" t="s">
-        <v>1622</v>
+        <v>1652</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1653</v>
+        <v>711</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>1564</v>
+        <v>1334</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E588" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F588" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G588" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H588" s="1" t="s">
-        <v>1654</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B589" s="1" t="s">
         <v>1655</v>
       </c>
-      <c r="B589" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C589" s="1" t="s">
-        <v>1564</v>
+        <v>1656</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E589" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F589" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H589" s="1" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" s="1" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>1339</v>
+        <v>82</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E590" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F590" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G590" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H590" s="1" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1661</v>
+        <v>1531</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E591" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F591" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G591" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H591" s="1" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" s="1" t="s">
         <v>1663</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>714</v>
+        <v>1656</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>82</v>
+        <v>555</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E592" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F592" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G592" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H592" s="1" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="B593" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C593" s="1" t="s">
         <v>1666</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E593" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F593" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G593" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H593" s="1" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1661</v>
+        <v>478</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>555</v>
+        <v>1669</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E594" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F594" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H594" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" s="1" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>554</v>
+        <v>318</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1671</v>
+        <v>319</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E595" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F595" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G595" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H595" s="1" t="s">
         <v>1672</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>478</v>
+        <v>318</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1674</v>
+        <v>56</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E596" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F596" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G596" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H596" s="1" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" s="1" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>319</v>
+        <v>56</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E597" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F597" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G597" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H597" s="1" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B598" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="C598" s="1" t="s">
         <v>1678</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E598" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F598" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G598" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H598" s="1" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>318</v>
+        <v>907</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>56</v>
+        <v>1678</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E599" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F599" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G599" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H599" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1683</v>
+        <v>1678</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E600" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F600" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G600" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H600" s="1" t="s">
-        <v>1684</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" s="1" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>907</v>
+        <v>56</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1683</v>
+        <v>57</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E601" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F601" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G601" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H601" s="1" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B602" s="1" t="s">
         <v>1687</v>
       </c>
-      <c r="B602" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C602" s="1" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E602" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F602" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G602" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H602" s="1" t="s">
         <v>1688</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" s="1" t="s">
         <v>1689</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>56</v>
+        <v>944</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>57</v>
+        <v>574</v>
       </c>
       <c r="D603" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E603" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F603" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G603" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H603" s="1" t="s">
         <v>1690</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1692</v>
+        <v>478</v>
       </c>
       <c r="C604" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="D604" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E604" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F604" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G604" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H604" s="1" t="s">
         <v>1693</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>944</v>
+        <v>1091</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>574</v>
+        <v>1286</v>
       </c>
       <c r="D605" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E605" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F605" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H605" s="1" t="s">
         <v>1695</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>478</v>
+        <v>1656</v>
       </c>
       <c r="C606" s="1" t="s">
         <v>1697</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E606" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F606" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G606" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H606" s="1" t="s">
         <v>1698</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" s="1" t="s">
         <v>1699</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1091</v>
+        <v>1236</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1291</v>
+        <v>1156</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E607" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F607" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>113</v>
+        <v>266</v>
       </c>
       <c r="H607" s="1" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1661</v>
+        <v>140</v>
       </c>
       <c r="C608" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E608" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F608" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H608" s="1" t="s">
         <v>1702</v>
-      </c>
-[...13 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" s="1" t="s">
-        <v>1704</v>
+        <v>1703</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1236</v>
+        <v>133</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1156</v>
+        <v>479</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E609" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F609" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G609" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H609" s="1" t="s">
-        <v>1705</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" s="1" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>140</v>
+        <v>416</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>622</v>
+        <v>934</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E610" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F610" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G610" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H610" s="1" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B611" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C611" s="1" t="s">
         <v>1708</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E611" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F611" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G611" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H611" s="1" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>416</v>
+        <v>1367</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>934</v>
+        <v>962</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E612" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F612" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G612" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H612" s="1" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1201</v>
+        <v>1367</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1713</v>
+        <v>962</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E613" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H613" s="1" t="s">
-        <v>1714</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B614" s="1" t="s">
         <v>1715</v>
       </c>
-      <c r="B614" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C614" s="1" t="s">
-        <v>962</v>
+        <v>1716</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E614" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F614" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G614" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H614" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" s="1" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1372</v>
+        <v>830</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>962</v>
+        <v>1719</v>
       </c>
       <c r="D615" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E615" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F615" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G615" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H615" s="1" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" s="1" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1720</v>
+        <v>355</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E616" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F616" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G616" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H616" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>830</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1724</v>
+        <v>680</v>
       </c>
       <c r="D617" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E617" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F617" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G617" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H617" s="1" t="s">
         <v>1725</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>355</v>
+        <v>635</v>
       </c>
       <c r="C618" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="D618" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E618" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F618" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G618" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H618" s="1" t="s">
         <v>1728</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" s="1" t="s">
         <v>1729</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>830</v>
+        <v>1730</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>680</v>
+        <v>1731</v>
       </c>
       <c r="D619" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E619" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F619" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G619" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H619" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" s="1" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>635</v>
+        <v>1734</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1732</v>
+        <v>467</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E620" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F620" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H620" s="1" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" s="1" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1735</v>
+        <v>1013</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1736</v>
+        <v>911</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E621" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F621" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H621" s="1" t="s">
         <v>1737</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1739</v>
+        <v>1013</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>467</v>
+        <v>911</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E622" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F622" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H622" s="1" t="s">
-        <v>1740</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" s="1" t="s">
-        <v>1741</v>
+        <v>1740</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>1013</v>
+        <v>1241</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E623" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F623" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H623" s="1" t="s">
-        <v>1742</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B624" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C624" s="1" t="s">
         <v>1743</v>
-      </c>
-[...4 lines deleted...]
-        <v>911</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E624" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F624" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H624" s="1" t="s">
         <v>1744</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1241</v>
+        <v>1746</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>912</v>
+        <v>1465</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E625" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F625" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H625" s="1" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" s="1" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>425</v>
+        <v>1749</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1748</v>
+        <v>478</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E626" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F626" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G626" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H626" s="1" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" s="1" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1751</v>
+        <v>492</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1470</v>
+        <v>493</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E627" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F627" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G627" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H627" s="1" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>478</v>
+        <v>56</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E628" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F628" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G628" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H628" s="1" t="s">
         <v>1755</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>496</v>
+      </c>
+      <c r="C629" s="1"/>
       <c r="D629" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E629" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F629" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G629" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H629" s="1" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1759</v>
-[...3 lines deleted...]
-      </c>
+        <v>496</v>
+      </c>
+      <c r="C630" s="1"/>
       <c r="D630" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E630" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F630" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G630" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H630" s="1" t="s">
-        <v>1760</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" s="1" t="s">
-        <v>1761</v>
+        <v>1760</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>496</v>
+        <v>102</v>
       </c>
       <c r="C631" s="1"/>
       <c r="D631" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E631" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F631" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G631" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H631" s="1" t="s">
-        <v>1762</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" s="1" t="s">
-        <v>1763</v>
+        <v>1762</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>496</v>
+        <v>619</v>
       </c>
       <c r="C632" s="1"/>
       <c r="D632" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E632" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F632" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G632" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H632" s="1" t="s">
-        <v>1764</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B633" s="1" t="s">
         <v>1765</v>
       </c>
-      <c r="B633" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C633" s="1"/>
+      <c r="C633" s="1" t="s">
+        <v>555</v>
+      </c>
       <c r="D633" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E633" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F633" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G633" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H633" s="1" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="C634" s="1"/>
+        <v>573</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>573</v>
+      </c>
       <c r="D634" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E634" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F634" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G634" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H634" s="1" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="B635" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C635" s="1" t="s">
         <v>1770</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E635" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F635" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G635" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H635" s="1" t="s">
         <v>1771</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>573</v>
+        <v>1773</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>573</v>
+        <v>1774</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E636" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F636" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G636" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H636" s="1" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" s="1" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>872</v>
+        <v>1777</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1775</v>
+        <v>1039</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E637" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F637" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G637" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H637" s="1" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" s="1" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1779</v>
+        <v>417</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E638" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F638" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G638" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H638" s="1" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" s="1" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1782</v>
+        <v>1076</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1039</v>
+        <v>1783</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E639" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F639" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G639" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H639" s="1" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" s="1" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1785</v>
+        <v>183</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>417</v>
+        <v>1195</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E640" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F640" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G640" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H640" s="1" t="s">
         <v>1786</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" s="1" t="s">
         <v>1787</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1076</v>
+        <v>1138</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1788</v>
+        <v>691</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E641" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F641" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G641" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H641" s="1" t="s">
-        <v>1789</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C642" s="1" t="s">
         <v>1790</v>
-      </c>
-[...4 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E642" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F642" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G642" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H642" s="1" t="s">
         <v>1791</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" s="1" t="s">
         <v>1792</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1138</v>
+        <v>454</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>691</v>
+        <v>1793</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E643" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F643" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G643" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H643" s="1" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" s="1" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>635</v>
+        <v>827</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1795</v>
+        <v>1180</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E644" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F644" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G644" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H644" s="1" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" s="1" t="s">
         <v>1797</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>454</v>
+        <v>1180</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>1798</v>
+        <v>366</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E645" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F645" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G645" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H645" s="1" t="s">
-        <v>1799</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" s="1" t="s">
-        <v>1800</v>
+        <v>1799</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>827</v>
+        <v>137</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>1180</v>
+        <v>385</v>
       </c>
       <c r="D646" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E646" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F646" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G646" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H646" s="1" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C647" s="1" t="s">
         <v>1802</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D647" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E647" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F647" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G647" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H647" s="1" t="s">
         <v>1803</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>137</v>
+        <v>619</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>385</v>
+        <v>57</v>
       </c>
       <c r="D648" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E648" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F648" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G648" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H648" s="1" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>619</v>
+        <v>318</v>
       </c>
       <c r="C649" s="1" t="s">
         <v>1807</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E649" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F649" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G649" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H649" s="1" t="s">
         <v>1808</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" s="1" t="s">
         <v>1809</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>619</v>
+        <v>1810</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>57</v>
+        <v>1811</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E650" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F650" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G650" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H650" s="1" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" s="1" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>318</v>
+        <v>1814</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1812</v>
+        <v>849</v>
       </c>
       <c r="D651" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E651" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F651" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="H651" s="1" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" s="1" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>1815</v>
+        <v>1780</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1816</v>
+        <v>661</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E652" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F652" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="H652" s="1" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" s="1" t="s">
         <v>1818</v>
       </c>
       <c r="B653" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C653" s="1" t="s">
         <v>1819</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E653" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F653" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G653" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H653" s="1" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>1785</v>
+        <v>1291</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>661</v>
+        <v>1822</v>
       </c>
       <c r="D654" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E654" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F654" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G654" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H654" s="1" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" s="1" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>522</v>
+        <v>1472</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>1824</v>
+        <v>596</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E655" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F655" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G655" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H655" s="1" t="s">
         <v>1825</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1296</v>
+        <v>971</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>1827</v>
+        <v>541</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E656" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F656" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G656" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H656" s="1" t="s">
-        <v>1828</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B657" s="1" t="s">
         <v>1829</v>
       </c>
-      <c r="B657" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C657" s="1" t="s">
-        <v>596</v>
+        <v>455</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E657" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F657" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G657" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H657" s="1" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" s="1" t="s">
         <v>1831</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>971</v>
+        <v>385</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>541</v>
+        <v>386</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E658" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F658" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G658" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H658" s="1" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="B659" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C659" s="1" t="s">
         <v>1834</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E659" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F659" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G659" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H659" s="1" t="s">
         <v>1835</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" s="1" t="s">
         <v>1836</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>385</v>
+        <v>1334</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>386</v>
+        <v>57</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E660" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F660" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G660" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H660" s="1" t="s">
         <v>1837</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>370</v>
+        <v>82</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>1839</v>
+        <v>1731</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E661" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F661" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G661" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H661" s="1" t="s">
-        <v>1840</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C662" s="1" t="s">
         <v>1841</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E662" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F662" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G662" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H662" s="1" t="s">
         <v>1842</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" s="1" t="s">
         <v>1843</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>82</v>
+        <v>631</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>1736</v>
+        <v>1844</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E663" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F663" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G663" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H663" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" s="1" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>492</v>
+        <v>631</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>1846</v>
+        <v>1844</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E664" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F664" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G664" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H664" s="1" t="s">
         <v>1847</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" s="1" t="s">
         <v>1848</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>631</v>
+        <v>1007</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>1849</v>
+        <v>793</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E665" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F665" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G665" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H665" s="1" t="s">
-        <v>1850</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" s="1" t="s">
-        <v>1851</v>
+        <v>1850</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>631</v>
+        <v>1007</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>1849</v>
+        <v>793</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E666" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F666" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H666" s="1" t="s">
-        <v>1852</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" s="1" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>1007</v>
+        <v>1749</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>793</v>
+        <v>1016</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E667" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F667" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H667" s="1" t="s">
-        <v>1854</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" s="1" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>1007</v>
+        <v>554</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>793</v>
+        <v>1841</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E668" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F668" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H668" s="1" t="s">
-        <v>1856</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" s="1" t="s">
-        <v>1857</v>
+        <v>1856</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1754</v>
+        <v>1007</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>1016</v>
+        <v>793</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E669" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F669" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G669" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H669" s="1" t="s">
-        <v>1858</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" s="1" t="s">
-        <v>1859</v>
+        <v>1846</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>554</v>
+        <v>1007</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>1846</v>
+        <v>793</v>
       </c>
       <c r="D670" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E670" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F670" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G670" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H670" s="1" t="s">
-        <v>1860</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" s="1" t="s">
-        <v>1861</v>
+        <v>1859</v>
       </c>
       <c r="B671" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C671" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E671" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F671" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H671" s="1" t="s">
-        <v>1862</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" s="1" t="s">
-        <v>1851</v>
+        <v>1861</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1007</v>
+        <v>783</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>793</v>
+        <v>1380</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E672" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F672" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H672" s="1" t="s">
-        <v>1863</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" s="1" t="s">
-        <v>1864</v>
+        <v>1856</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1007</v>
+        <v>1863</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>793</v>
+        <v>704</v>
       </c>
       <c r="D673" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E673" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F673" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H673" s="1" t="s">
-        <v>1865</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" s="1" t="s">
-        <v>1866</v>
+        <v>1865</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>783</v>
+        <v>940</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>1385</v>
+        <v>761</v>
       </c>
       <c r="D674" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E674" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F674" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G674" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H674" s="1" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" s="1" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1868</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="C675" s="1"/>
       <c r="D675" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E675" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F675" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G675" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H675" s="1" t="s">
-        <v>1869</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C676" s="1" t="s">
         <v>1870</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
       <c r="D676" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E676" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F676" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G676" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H676" s="1" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C677" s="1"/>
+        <v>183</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>1201</v>
+      </c>
       <c r="D677" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E677" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F677" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G677" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H677" s="1" t="s">
         <v>1873</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1375</v>
+        <v>1875</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>1875</v>
+        <v>1719</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E678" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F678" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G678" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H678" s="1" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>183</v>
+        <v>1424</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>1201</v>
+        <v>1323</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E679" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F679" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G679" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H679" s="1" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="B680" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C680" s="1" t="s">
         <v>1880</v>
-      </c>
-[...1 lines deleted...]
-        <v>1724</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E680" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F680" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G680" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H680" s="1" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>1429</v>
+        <v>137</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>1328</v>
+        <v>102</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E681" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F681" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G681" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H681" s="1" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" s="1" t="s">
-        <v>1884</v>
+        <v>1882</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>395</v>
+        <v>137</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>1885</v>
+        <v>102</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E682" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F682" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G682" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H682" s="1" t="s">
-        <v>1886</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" s="1" t="s">
-        <v>1887</v>
+        <v>1885</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>137</v>
+        <v>1886</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>102</v>
+        <v>1395</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E683" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F683" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G683" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H683" s="1" t="s">
-        <v>1888</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" s="1" t="s">
-        <v>1887</v>
+        <v>278</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>137</v>
+        <v>1524</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>102</v>
+        <v>1888</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E684" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F684" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G684" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H684" s="1" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>1891</v>
+        <v>717</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>1400</v>
+        <v>386</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E685" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F685" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G685" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H685" s="1" t="s">
-        <v>1892</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" s="1" t="s">
-        <v>278</v>
+        <v>1892</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>1529</v>
+        <v>1165</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>1893</v>
+        <v>82</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E686" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F686" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G686" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H686" s="1" t="s">
-        <v>1894</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" s="1" t="s">
-        <v>1895</v>
+        <v>1894</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>717</v>
+        <v>1888</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>386</v>
+        <v>425</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E687" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F687" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G687" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H687" s="1" t="s">
-        <v>1896</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" s="1" t="s">
-        <v>1897</v>
+        <v>1861</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>1165</v>
+        <v>783</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>82</v>
+        <v>1380</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E688" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F688" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G688" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H688" s="1" t="s">
-        <v>1898</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" s="1" t="s">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>1893</v>
+        <v>1334</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>425</v>
+        <v>1531</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E689" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F689" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G689" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H689" s="1" t="s">
-        <v>1900</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" s="1" t="s">
-        <v>1866</v>
+        <v>1899</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>783</v>
+        <v>1900</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>1385</v>
+        <v>721</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E690" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F690" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G690" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H690" s="1" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>1339</v>
+        <v>1903</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>1536</v>
+        <v>1904</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E691" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F691" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G691" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H691" s="1" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" s="1" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>1905</v>
+        <v>492</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>721</v>
+        <v>1841</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E692" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F692" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G692" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H692" s="1" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" s="1" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>1908</v>
+        <v>133</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>1909</v>
+        <v>352</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E693" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F693" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G693" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H693" s="1" t="s">
-        <v>1910</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" s="1" t="s">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>492</v>
+        <v>1370</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>1846</v>
+        <v>542</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E694" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F694" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G694" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H694" s="1" t="s">
-        <v>1912</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" s="1" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="B695" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C695" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E695" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F695" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G695" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H695" s="1" t="s">
-        <v>1914</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B696" s="1" t="s">
         <v>1915</v>
       </c>
-      <c r="B696" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C696" s="1" t="s">
-        <v>542</v>
+        <v>1916</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E696" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F696" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G696" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H696" s="1" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" s="1" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>133</v>
+        <v>635</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E697" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F697" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G697" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H697" s="1" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" s="1" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>1920</v>
+        <v>635</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>1921</v>
+        <v>360</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E698" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F698" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G698" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H698" s="1" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C699" s="1" t="s">
         <v>1923</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E699" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F699" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G699" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H699" s="1" t="s">
         <v>1924</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" s="1" t="s">
         <v>1925</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>360</v>
+        <v>290</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E700" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F700" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G700" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H700" s="1" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" s="1" t="s">
         <v>1927</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>407</v>
+        <v>1773</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>1928</v>
+        <v>290</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E701" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F701" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G701" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H701" s="1" t="s">
-        <v>1929</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" s="1" t="s">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>631</v>
+        <v>289</v>
       </c>
       <c r="C702" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E702" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F702" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G702" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H702" s="1" t="s">
-        <v>1931</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E703" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F703" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H703" s="1" t="s">
         <v>1932</v>
-      </c>
-[...19 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E704" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F704" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G704" s="1" t="s">
         <v>1934</v>
-      </c>
-[...16 lines deleted...]
-        <v>273</v>
       </c>
       <c r="H704" s="1" t="s">
         <v>1935</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" s="1" t="s">
         <v>1936</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>565</v>
+        <v>1937</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>319</v>
+        <v>32</v>
       </c>
       <c r="D705" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E705" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F705" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>174</v>
+        <v>1934</v>
       </c>
       <c r="H705" s="1" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" s="1" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>133</v>
+        <v>1940</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>352</v>
+        <v>1941</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E706" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F706" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H706" s="1" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" s="1" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>32</v>
+        <v>1945</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E707" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F707" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H707" s="1" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" s="1" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E708" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F708" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H708" s="1" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" s="1" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>1949</v>
+        <v>478</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>1950</v>
+        <v>1692</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E709" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F709" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H709" s="1" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" s="1" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>1954</v>
+        <v>1408</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E710" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F710" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H710" s="1" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" s="1" t="s">
         <v>1956</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>478</v>
+        <v>1200</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>1697</v>
+        <v>1819</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E711" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F711" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H711" s="1" t="s">
         <v>1957</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" s="1" t="s">
         <v>1958</v>
       </c>
       <c r="B712" s="1" t="s">
         <v>1959</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>1413</v>
+        <v>1960</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E712" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F712" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H712" s="1" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" s="1" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>1200</v>
+        <v>1963</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>1824</v>
+        <v>590</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E713" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F713" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H713" s="1" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B714" s="1" t="s">
         <v>1963</v>
       </c>
-      <c r="B714" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C714" s="1" t="s">
-        <v>1965</v>
+        <v>590</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E714" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F714" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H714" s="1" t="s">
         <v>1966</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" s="1" t="s">
         <v>1967</v>
       </c>
       <c r="B715" s="1" t="s">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="C715" s="1" t="s">
         <v>590</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E715" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F715" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H715" s="1" t="s">
-        <v>1969</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E716" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F716" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H716" s="1" t="s">
         <v>1970</v>
-      </c>
-[...19 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E717" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F717" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H717" s="1" t="s">
         <v>1972</v>
-      </c>
-[...19 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E718" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F718" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H718" s="1" t="s">
         <v>1974</v>
-      </c>
-[...19 lines deleted...]
-        <v>1975</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E719" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F719" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H719" s="1" t="s">
         <v>1976</v>
-      </c>
-[...19 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" s="1" t="s">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="B720" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C720" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E720" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F720" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H720" s="1" t="s">
-        <v>1979</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" s="1" t="s">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="B721" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E721" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F721" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H721" s="1" t="s">
-        <v>1981</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" s="1" t="s">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="B722" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C722" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E722" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F722" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H722" s="1" t="s">
-        <v>1983</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" s="1" t="s">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="B723" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C723" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E723" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F723" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H723" s="1" t="s">
-        <v>1985</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" s="1" t="s">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="B724" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C724" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E724" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F724" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H724" s="1" t="s">
-        <v>1987</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" s="1" t="s">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="B725" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C725" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E725" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F725" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H725" s="1" t="s">
-        <v>1989</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" s="1" t="s">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="B726" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C726" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E726" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F726" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H726" s="1" t="s">
-        <v>1991</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E727" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F727" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H727" s="1" t="s">
         <v>1992</v>
-      </c>
-[...19 lines deleted...]
-        <v>1993</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E728" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F728" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H728" s="1" t="s">
         <v>1994</v>
-      </c>
-[...19 lines deleted...]
-        <v>1995</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="1" t="s">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="B729" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="C729" s="1" t="s">
         <v>443</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E729" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F729" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H729" s="1" t="s">
-        <v>1997</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B730" s="1" t="s">
         <v>1998</v>
       </c>
-      <c r="B730" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C730" s="1" t="s">
-        <v>443</v>
+        <v>806</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E730" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F730" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H730" s="1" t="s">
         <v>1999</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" s="1" t="s">
         <v>2000</v>
       </c>
       <c r="B731" s="1" t="s">
-        <v>1076</v>
+        <v>1434</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>443</v>
+        <v>1944</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E731" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F731" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H731" s="1" t="s">
         <v>2001</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" s="1" t="s">
         <v>2002</v>
       </c>
       <c r="B732" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E732" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F732" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H732" s="1" t="s">
         <v>2003</v>
-      </c>
-[...16 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C733" s="1" t="s">
         <v>2005</v>
       </c>
-      <c r="B733" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D733" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E733" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F733" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H733" s="1" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" s="1" t="s">
         <v>2007</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>1519</v>
+        <v>374</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>873</v>
+        <v>1255</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E734" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F734" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H734" s="1" t="s">
         <v>2008</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" s="1" t="s">
         <v>2009</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>1519</v>
+        <v>434</v>
       </c>
       <c r="C735" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E735" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F735" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H735" s="1" t="s">
         <v>2010</v>
-      </c>
-[...13 lines deleted...]
-        <v>2011</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B736" s="1" t="s">
         <v>2012</v>
       </c>
-      <c r="B736" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C736" s="1" t="s">
-        <v>1255</v>
+        <v>2013</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E736" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F736" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H736" s="1" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" s="1" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B737" s="1" t="s">
-        <v>434</v>
+        <v>2012</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>348</v>
+        <v>2013</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E737" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F737" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H737" s="1" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" s="1" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B738" s="1" t="s">
-        <v>2017</v>
+        <v>918</v>
       </c>
       <c r="C738" s="1" t="s">
         <v>2018</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E738" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F738" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H738" s="1" t="s">
         <v>2019</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" s="1" t="s">
         <v>2020</v>
       </c>
       <c r="B739" s="1" t="s">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E739" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F739" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H739" s="1" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" s="1" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B740" s="1" t="s">
-        <v>918</v>
+        <v>2021</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E740" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F740" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H740" s="1" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" s="1" t="s">
         <v>2025</v>
       </c>
       <c r="B741" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E741" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F741" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H741" s="1" t="s">
         <v>2026</v>
-      </c>
-[...16 lines deleted...]
-        <v>2027</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E742" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F742" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H742" s="1" t="s">
         <v>2028</v>
-      </c>
-[...19 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E743" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F743" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H743" s="1" t="s">
         <v>2030</v>
-      </c>
-[...19 lines deleted...]
-        <v>2031</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="C744" s="1" t="s">
         <v>2032</v>
       </c>
-      <c r="B744" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D744" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E744" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F744" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H744" s="1" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" s="1" t="s">
         <v>2034</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>827</v>
+        <v>1546</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>1180</v>
+        <v>2035</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E745" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F745" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H745" s="1" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" s="1" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>966</v>
+        <v>565</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E746" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F746" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H746" s="1" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" s="1" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="B747" s="1" t="s">
-        <v>1551</v>
+        <v>631</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>2040</v>
+        <v>1774</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E747" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F747" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H747" s="1" t="s">
         <v>2041</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" s="1" t="s">
         <v>2042</v>
       </c>
       <c r="B748" s="1" t="s">
-        <v>565</v>
+        <v>1423</v>
       </c>
       <c r="C748" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E748" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F748" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H748" s="1" t="s">
         <v>2043</v>
-      </c>
-[...13 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B749" s="1" t="s">
         <v>2045</v>
       </c>
-      <c r="B749" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C749" s="1" t="s">
-        <v>1779</v>
+        <v>319</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E749" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F749" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H749" s="1" t="s">
         <v>2046</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" s="1" t="s">
         <v>2047</v>
       </c>
       <c r="B750" s="1" t="s">
-        <v>1428</v>
+        <v>2045</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>656</v>
+        <v>319</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E750" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F750" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H750" s="1" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" s="1" t="s">
         <v>2049</v>
       </c>
       <c r="B751" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C751" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E751" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F751" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H751" s="1" t="s">
         <v>2050</v>
-      </c>
-[...16 lines deleted...]
-        <v>2051</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B752" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C752" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E752" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F752" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H752" s="1" t="s">
         <v>2052</v>
-      </c>
-[...19 lines deleted...]
-        <v>2053</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" s="1" t="s">
-        <v>2054</v>
+        <v>2053</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C753" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E753" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F753" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H753" s="1" t="s">
-        <v>2055</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B754" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C754" s="1" t="s">
         <v>2056</v>
       </c>
-      <c r="B754" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D754" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E754" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F754" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H754" s="1" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" s="1" t="s">
         <v>2058</v>
       </c>
       <c r="B755" s="1" t="s">
-        <v>385</v>
+        <v>56</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>386</v>
+        <v>57</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E755" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F755" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H755" s="1" t="s">
         <v>2059</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" s="1" t="s">
         <v>2060</v>
       </c>
       <c r="B756" s="1" t="s">
-        <v>434</v>
+        <v>56</v>
       </c>
       <c r="C756" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E756" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F756" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H756" s="1" t="s">
         <v>2061</v>
-      </c>
-[...13 lines deleted...]
-        <v>2062</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B757" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C757" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E757" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F757" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H757" s="1" t="s">
         <v>2063</v>
-      </c>
-[...19 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B758" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E758" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F758" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H758" s="1" t="s">
         <v>2065</v>
-      </c>
-[...19 lines deleted...]
-        <v>2066</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B759" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C759" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E759" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F759" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H759" s="1" t="s">
         <v>2067</v>
-      </c>
-[...19 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B760" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C760" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E760" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F760" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H760" s="1" t="s">
         <v>2069</v>
-      </c>
-[...19 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B761" s="1" t="s">
         <v>2071</v>
       </c>
-      <c r="B761" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C761" s="1" t="s">
-        <v>1317</v>
+        <v>670</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E761" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F761" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H761" s="1" t="s">
         <v>2072</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" s="1" t="s">
         <v>2073</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>778</v>
+        <v>2074</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>1317</v>
+        <v>479</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E762" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F762" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H762" s="1" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" s="1" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>2076</v>
+        <v>2074</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>670</v>
+        <v>479</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E763" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F763" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H763" s="1" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" s="1" t="s">
         <v>2078</v>
       </c>
       <c r="B764" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C764" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E764" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F764" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H764" s="1" t="s">
         <v>2079</v>
-      </c>
-[...16 lines deleted...]
-        <v>2080</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B765" s="1" t="s">
         <v>2081</v>
       </c>
-      <c r="B765" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C765" s="1" t="s">
-        <v>479</v>
+        <v>2082</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E765" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F765" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H765" s="1" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" s="1" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>1025</v>
+        <v>2081</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>1259</v>
+        <v>2082</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E766" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F766" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H766" s="1" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" s="1" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>2086</v>
+        <v>2081</v>
       </c>
       <c r="C767" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E767" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F767" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H767" s="1" t="s">
         <v>2087</v>
-      </c>
-[...13 lines deleted...]
-        <v>2088</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B768" s="1" t="s">
         <v>2089</v>
       </c>
-      <c r="B768" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C768" s="1" t="s">
-        <v>2087</v>
+        <v>573</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E768" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F768" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H768" s="1" t="s">
         <v>2090</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" s="1" t="s">
         <v>2091</v>
       </c>
       <c r="B769" s="1" t="s">
-        <v>2086</v>
+        <v>2092</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>2087</v>
+        <v>2093</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E769" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F769" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>1939</v>
+        <v>117</v>
       </c>
       <c r="H769" s="1" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" s="1" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="B770" s="1" t="s">
-        <v>2094</v>
+        <v>880</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>573</v>
+        <v>694</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E770" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F770" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>1939</v>
+        <v>117</v>
       </c>
       <c r="H770" s="1" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" s="1" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="B771" s="1" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>2098</v>
+        <v>590</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E771" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F771" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G771" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H771" s="1" t="s">
         <v>2099</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" s="1" t="s">
         <v>2100</v>
       </c>
       <c r="B772" s="1" t="s">
-        <v>880</v>
+        <v>1546</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>694</v>
+        <v>2101</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E772" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F772" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G772" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H772" s="1" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" s="1" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="B773" s="1" t="s">
-        <v>2103</v>
+        <v>720</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>590</v>
+        <v>2104</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E773" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F773" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G773" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H773" s="1" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" s="1" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="B774" s="1" t="s">
-        <v>1551</v>
+        <v>2107</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E774" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F774" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G774" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H774" s="1" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" s="1" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="B775" s="1" t="s">
-        <v>720</v>
+        <v>102</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2109</v>
+        <v>721</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E775" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F775" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G775" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H775" s="1" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" s="1" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>2112</v>
+        <v>140</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2113</v>
+        <v>79</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E776" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F776" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G776" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H776" s="1" t="s">
-        <v>2114</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" s="1" t="s">
-        <v>2115</v>
+        <v>2114</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>102</v>
+        <v>301</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>721</v>
+        <v>352</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E777" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F777" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G777" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H777" s="1" t="s">
-        <v>2116</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" s="1" t="s">
-        <v>2117</v>
+        <v>2116</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="D778" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E778" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F778" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G778" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H778" s="1" t="s">
-        <v>2118</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" s="1" t="s">
-        <v>2119</v>
+        <v>2118</v>
       </c>
       <c r="B779" s="1" t="s">
-        <v>301</v>
+        <v>140</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>352</v>
+        <v>319</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E779" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F779" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G779" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H779" s="1" t="s">
-        <v>2120</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B780" s="1" t="s">
         <v>2121</v>
       </c>
-      <c r="B780" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C780" s="1" t="s">
-        <v>102</v>
+        <v>2122</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E780" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F780" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G780" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H780" s="1" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" s="1" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="B781" s="1" t="s">
-        <v>140</v>
+        <v>2125</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>319</v>
+        <v>2126</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E781" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F781" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G781" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H781" s="1" t="s">
-        <v>2124</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" s="1" t="s">
-        <v>2125</v>
+        <v>2128</v>
       </c>
       <c r="B782" s="1" t="s">
-        <v>2126</v>
+        <v>2129</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>2127</v>
+        <v>940</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E782" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F782" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G782" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H782" s="1" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" s="1" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
       <c r="B783" s="1" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E783" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F783" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G783" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H783" s="1" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" s="1" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="B784" s="1" t="s">
-        <v>2134</v>
+        <v>395</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>940</v>
+        <v>352</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E784" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F784" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G784" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H784" s="1" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" s="1" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="B785" s="1" t="s">
-        <v>2137</v>
+        <v>646</v>
       </c>
       <c r="C785" s="1" t="s">
         <v>2138</v>
       </c>
       <c r="D785" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E785" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F785" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G785" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H785" s="1" t="s">
         <v>2139</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="B786" s="1" t="s">
-        <v>395</v>
+        <v>2141</v>
       </c>
       <c r="C786" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D786" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E786" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F786" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G786" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H786" s="1" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" s="1" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="B787" s="1" t="s">
-        <v>646</v>
+        <v>1294</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>2143</v>
+        <v>695</v>
       </c>
       <c r="D787" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E787" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F787" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G787" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H787" s="1" t="s">
         <v>2144</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" s="1" t="s">
         <v>2145</v>
       </c>
       <c r="B788" s="1" t="s">
-        <v>2146</v>
+        <v>1127</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>352</v>
+        <v>237</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E788" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F788" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G788" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H788" s="1" t="s">
-        <v>2147</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B789" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C789" s="1" t="s">
         <v>2148</v>
-      </c>
-[...4 lines deleted...]
-        <v>695</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E789" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F789" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G789" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H789" s="1" t="s">
         <v>2149</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" s="1" t="s">
         <v>2150</v>
       </c>
       <c r="B790" s="1" t="s">
-        <v>1127</v>
+        <v>237</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>237</v>
+        <v>102</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E790" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F790" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G790" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H790" s="1" t="s">
         <v>2151</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" s="1" t="s">
         <v>2152</v>
       </c>
       <c r="B791" s="1" t="s">
-        <v>1522</v>
+        <v>478</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>2153</v>
+        <v>1669</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E791" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F791" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G791" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H791" s="1" t="s">
-        <v>2154</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B792" s="1" t="s">
         <v>2155</v>
       </c>
-      <c r="B792" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C792" s="1" t="s">
-        <v>102</v>
+        <v>2156</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E792" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F792" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G792" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H792" s="1" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" s="1" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>478</v>
+        <v>2159</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>1674</v>
+        <v>2160</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E793" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F793" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G793" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H793" s="1" t="s">
-        <v>2158</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" s="1" t="s">
-        <v>2159</v>
+        <v>2145</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>2160</v>
+        <v>1754</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>2161</v>
+        <v>721</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E794" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F794" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G794" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H794" s="1" t="s">
         <v>2162</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" s="1" t="s">
         <v>2163</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>2164</v>
+        <v>319</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>2165</v>
+        <v>721</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E795" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F795" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G795" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H795" s="1" t="s">
-        <v>2166</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" s="1" t="s">
-        <v>2150</v>
+        <v>2165</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>1759</v>
+        <v>843</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>721</v>
+        <v>319</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E796" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F796" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G796" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H796" s="1" t="s">
-        <v>2167</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B797" s="1" t="s">
         <v>2168</v>
       </c>
-      <c r="B797" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C797" s="1" t="s">
-        <v>721</v>
+        <v>2169</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E797" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F797" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G797" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H797" s="1" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" s="1" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>843</v>
+        <v>2172</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E798" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F798" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G798" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H798" s="1" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" s="1" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>2173</v>
+        <v>564</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E799" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F799" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G799" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H799" s="1" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" s="1" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>322</v>
+        <v>2179</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E800" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F800" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G800" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H800" s="1" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" s="1" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>564</v>
+        <v>451</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>2180</v>
+        <v>444</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E801" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F801" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G801" s="1"/>
       <c r="H801" s="1" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" s="1" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E802" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F802" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G802" s="1"/>
       <c r="H802" s="1" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" s="1" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>451</v>
+        <v>933</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>444</v>
+        <v>694</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E803" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F803" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G803" s="1"/>
       <c r="H803" s="1" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" s="1" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>2189</v>
+        <v>1601</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>2190</v>
+        <v>523</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E804" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F804" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G804" s="1"/>
       <c r="H804" s="1" t="s">
-        <v>2191</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" s="1" t="s">
-        <v>2192</v>
+        <v>2191</v>
       </c>
       <c r="B805" s="1" t="s">
-        <v>933</v>
+        <v>1601</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>694</v>
+        <v>523</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E805" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F805" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G805" s="1"/>
       <c r="H805" s="1" t="s">
-        <v>2193</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" s="1" t="s">
-        <v>2194</v>
+        <v>2193</v>
       </c>
       <c r="B806" s="1" t="s">
-        <v>1606</v>
+        <v>355</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>523</v>
+        <v>1774</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E806" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F806" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G806" s="1"/>
       <c r="H806" s="1" t="s">
-        <v>2195</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" s="1" t="s">
-        <v>2196</v>
+        <v>2195</v>
       </c>
       <c r="B807" s="1" t="s">
-        <v>1606</v>
+        <v>1367</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>523</v>
+        <v>653</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E807" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F807" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G807" s="1"/>
       <c r="H807" s="1" t="s">
-        <v>2197</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" s="1" t="s">
-        <v>2198</v>
+        <v>2197</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>355</v>
+        <v>1367</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>1779</v>
+        <v>653</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E808" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F808" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G808" s="1"/>
       <c r="H808" s="1" t="s">
-        <v>2199</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B809" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C809" s="1" t="s">
         <v>2200</v>
-      </c>
-[...4 lines deleted...]
-        <v>653</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E809" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F809" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G809" s="1"/>
       <c r="H809" s="1" t="s">
         <v>2201</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" s="1" t="s">
         <v>2202</v>
       </c>
       <c r="B810" s="1" t="s">
-        <v>1372</v>
+        <v>927</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>653</v>
+        <v>1344</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E810" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F810" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G810" s="1"/>
       <c r="H810" s="1" t="s">
         <v>2203</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="B811" s="1" t="s">
-        <v>1291</v>
+        <v>1395</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>2205</v>
+        <v>1888</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E811" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F811" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G811" s="1"/>
       <c r="H811" s="1" t="s">
-        <v>2206</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B812" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C812" s="1" t="s">
         <v>2207</v>
-      </c>
-[...4 lines deleted...]
-        <v>1349</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E812" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F812" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G812" s="1"/>
       <c r="H812" s="1" t="s">
         <v>2208</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" s="1" t="s">
         <v>2209</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>1400</v>
+        <v>1661</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>1893</v>
+        <v>2207</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E813" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F813" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G813" s="1"/>
       <c r="H813" s="1" t="s">
         <v>2210</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" s="1" t="s">
         <v>2211</v>
       </c>
       <c r="B814" s="1" t="s">
-        <v>1666</v>
+        <v>1661</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>2212</v>
+        <v>1241</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E814" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F814" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G814" s="1"/>
       <c r="H814" s="1" t="s">
-        <v>2213</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" s="1" t="s">
-        <v>2214</v>
+        <v>2213</v>
       </c>
       <c r="B815" s="1" t="s">
-        <v>1666</v>
+        <v>717</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2212</v>
+        <v>386</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E815" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F815" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G815" s="1"/>
       <c r="H815" s="1" t="s">
-        <v>2215</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" s="1" t="s">
-        <v>2216</v>
+        <v>2215</v>
       </c>
       <c r="B816" s="1" t="s">
-        <v>1666</v>
+        <v>137</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>1241</v>
+        <v>102</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E816" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F816" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G816" s="1"/>
       <c r="H816" s="1" t="s">
-        <v>2217</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" s="1" t="s">
-        <v>2218</v>
+        <v>2217</v>
       </c>
       <c r="B817" s="1" t="s">
-        <v>717</v>
+        <v>137</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>386</v>
+        <v>102</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E817" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F817" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G817" s="1"/>
       <c r="H817" s="1" t="s">
-        <v>2219</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" s="1" t="s">
-        <v>2220</v>
+        <v>2219</v>
       </c>
       <c r="B818" s="1" t="s">
-        <v>137</v>
+        <v>478</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>102</v>
+        <v>479</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E818" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F818" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G818" s="1"/>
       <c r="H818" s="1" t="s">
-        <v>2221</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C819" s="1" t="s">
         <v>2222</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E819" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F819" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G819" s="1"/>
       <c r="H819" s="1" t="s">
         <v>2223</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" s="1" t="s">
         <v>2224</v>
       </c>
       <c r="B820" s="1" t="s">
-        <v>478</v>
+        <v>911</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>479</v>
+        <v>912</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E820" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F820" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G820" s="1"/>
       <c r="H820" s="1" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" s="1" t="s">
         <v>2226</v>
       </c>
       <c r="B821" s="1" t="s">
-        <v>912</v>
+        <v>133</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>2227</v>
+        <v>352</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E821" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F821" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G821" s="1"/>
       <c r="H821" s="1" t="s">
-        <v>2228</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" s="1" t="s">
-        <v>2229</v>
+        <v>2228</v>
       </c>
       <c r="B822" s="1" t="s">
-        <v>911</v>
+        <v>523</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>912</v>
+        <v>523</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E822" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F822" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G822" s="1"/>
       <c r="H822" s="1" t="s">
-        <v>2230</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B823" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C823" s="1" t="s">
         <v>2231</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E823" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F823" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G823" s="1"/>
       <c r="H823" s="1" t="s">
         <v>2232</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="1" t="s">
-        <v>2233</v>
+        <v>2230</v>
       </c>
       <c r="B824" s="1" t="s">
-        <v>523</v>
+        <v>133</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>523</v>
+        <v>352</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E824" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F824" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G824" s="1"/>
       <c r="H824" s="1" t="s">
-        <v>2234</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B825" s="1" t="s">
         <v>2235</v>
-      </c>
-[...1 lines deleted...]
-        <v>1779</v>
       </c>
       <c r="C825" s="1" t="s">
         <v>2236</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E825" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F825" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G825" s="1"/>
       <c r="H825" s="1" t="s">
         <v>2237</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="1" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
       <c r="B826" s="1" t="s">
-        <v>133</v>
+        <v>64</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>352</v>
+        <v>626</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E826" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F826" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G826" s="1"/>
       <c r="H826" s="1" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" s="1" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="B827" s="1" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E827" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F827" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G827" s="1"/>
       <c r="H827" s="1" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" s="1" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="B828" s="1" t="s">
-        <v>64</v>
+        <v>833</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>626</v>
+        <v>1281</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E828" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F828" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G828" s="1"/>
       <c r="H828" s="1" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" s="1" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="B829" s="1" t="s">
-        <v>2246</v>
+        <v>833</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2247</v>
+        <v>1281</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E829" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F829" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G829" s="1"/>
       <c r="H829" s="1" t="s">
-        <v>2248</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" s="1" t="s">
-        <v>2249</v>
+        <v>2248</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>1286</v>
+        <v>1337</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E830" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F830" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G830" s="1"/>
       <c r="H830" s="1" t="s">
-        <v>2250</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B831" s="1" t="s">
         <v>2251</v>
       </c>
-      <c r="B831" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C831" s="1" t="s">
-        <v>1286</v>
+        <v>1337</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E831" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F831" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G831" s="1"/>
       <c r="H831" s="1" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" s="1" t="s">
         <v>2253</v>
       </c>
       <c r="B832" s="1" t="s">
-        <v>833</v>
+        <v>2251</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>1342</v>
+        <v>36</v>
       </c>
       <c r="D832" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E832" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F832" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G832" s="1"/>
       <c r="H832" s="1" t="s">
         <v>2254</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" s="1" t="s">
         <v>2255</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>2256</v>
+        <v>2251</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>1342</v>
+        <v>670</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E833" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F833" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G833" s="1"/>
       <c r="H833" s="1" t="s">
-        <v>2257</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" s="1" t="s">
-        <v>2258</v>
+        <v>2257</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>2256</v>
+        <v>1091</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>36</v>
+        <v>1960</v>
       </c>
       <c r="D834" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E834" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F834" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G834" s="1"/>
       <c r="H834" s="1" t="s">
-        <v>2259</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B835" s="1" t="s">
         <v>2260</v>
       </c>
-      <c r="B835" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C835" s="1" t="s">
-        <v>670</v>
+        <v>352</v>
       </c>
       <c r="D835" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E835" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F835" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G835" s="1"/>
       <c r="H835" s="1" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" s="1" t="s">
         <v>2262</v>
       </c>
       <c r="B836" s="1" t="s">
-        <v>1091</v>
+        <v>2260</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>1965</v>
+        <v>352</v>
       </c>
       <c r="D836" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E836" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F836" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G836" s="1"/>
       <c r="H836" s="1" t="s">
         <v>2263</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" s="1" t="s">
         <v>2264</v>
       </c>
       <c r="B837" s="1" t="s">
-        <v>2265</v>
+        <v>2260</v>
       </c>
       <c r="C837" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E837" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F837" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G837" s="1"/>
       <c r="H837" s="1" t="s">
-        <v>2266</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" s="1" t="s">
-        <v>2267</v>
+        <v>2266</v>
       </c>
       <c r="B838" s="1" t="s">
-        <v>2265</v>
+        <v>2260</v>
       </c>
       <c r="C838" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E838" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F838" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G838" s="1"/>
       <c r="H838" s="1" t="s">
-        <v>2268</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" s="1" t="s">
-        <v>2269</v>
+        <v>2268</v>
       </c>
       <c r="B839" s="1" t="s">
-        <v>2265</v>
+        <v>545</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>352</v>
+        <v>1156</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E839" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F839" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G839" s="1"/>
       <c r="H839" s="1" t="s">
-        <v>2270</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" s="1" t="s">
-        <v>2271</v>
+        <v>2270</v>
       </c>
       <c r="B840" s="1" t="s">
-        <v>2265</v>
+        <v>1941</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>352</v>
+        <v>401</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E840" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F840" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G840" s="1"/>
       <c r="H840" s="1" t="s">
-        <v>2272</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" s="1" t="s">
-        <v>2273</v>
+        <v>2272</v>
       </c>
       <c r="B841" s="1" t="s">
-        <v>545</v>
+        <v>421</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>1156</v>
+        <v>1829</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E841" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F841" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G841" s="1"/>
       <c r="H841" s="1" t="s">
-        <v>2274</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B842" s="1" t="s">
         <v>2275</v>
       </c>
-      <c r="B842" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C842" s="1" t="s">
-        <v>401</v>
+        <v>352</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E842" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F842" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G842" s="1"/>
       <c r="H842" s="1" t="s">
         <v>2276</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" s="1" t="s">
         <v>2277</v>
       </c>
       <c r="B843" s="1" t="s">
-        <v>421</v>
+        <v>2278</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>1834</v>
+        <v>352</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E843" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F843" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G843" s="1"/>
       <c r="H843" s="1" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" s="1" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="B844" s="1" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>352</v>
+        <v>102</v>
       </c>
       <c r="D844" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E844" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F844" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G844" s="1"/>
       <c r="H844" s="1" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" s="1" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="B845" s="1" t="s">
-        <v>2283</v>
+        <v>670</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>352</v>
+        <v>695</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E845" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F845" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G845" s="1"/>
       <c r="H845" s="1" t="s">
         <v>2284</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" s="1" t="s">
         <v>2285</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>2286</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>102</v>
+        <v>2172</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E846" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F846" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G846" s="1"/>
       <c r="H846" s="1" t="s">
         <v>2287</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" s="1" t="s">
         <v>2288</v>
       </c>
       <c r="B847" s="1" t="s">
-        <v>670</v>
+        <v>1302</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>695</v>
+        <v>1770</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E847" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F847" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G847" s="1"/>
       <c r="H847" s="1" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" s="1" t="s">
         <v>2290</v>
       </c>
       <c r="B848" s="1" t="s">
-        <v>2291</v>
+        <v>1793</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>2177</v>
+        <v>1945</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E848" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F848" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G848" s="1"/>
       <c r="H848" s="1" t="s">
-        <v>2292</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B849" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C849" s="1" t="s">
         <v>2293</v>
       </c>
-      <c r="B849" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D849" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E849" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F849" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G849" s="1"/>
       <c r="H849" s="1" t="s">
         <v>2294</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" s="1" t="s">
         <v>2295</v>
       </c>
       <c r="B850" s="1" t="s">
-        <v>1798</v>
+        <v>2296</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>1950</v>
+        <v>2297</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E850" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F850" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G850" s="1"/>
       <c r="H850" s="1" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" s="1" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="B851" s="1" t="s">
-        <v>318</v>
+        <v>666</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2298</v>
+        <v>1318</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E851" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F851" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G851" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>273</v>
+      </c>
       <c r="H851" s="1" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" s="1" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="B852" s="1" t="s">
-        <v>2301</v>
+        <v>1053</v>
       </c>
       <c r="C852" s="1" t="s">
         <v>2302</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E852" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F852" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G852" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>117</v>
+      </c>
       <c r="H852" s="1" t="s">
         <v>2303</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" s="1" t="s">
         <v>2304</v>
       </c>
       <c r="B853" s="1" t="s">
-        <v>666</v>
+        <v>1053</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>1323</v>
+        <v>2302</v>
       </c>
       <c r="D853" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E853" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F853" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>273</v>
+        <v>117</v>
       </c>
       <c r="H853" s="1" t="s">
         <v>2305</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" s="1" t="s">
         <v>2306</v>
       </c>
       <c r="B854" s="1" t="s">
-        <v>1053</v>
+        <v>1105</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2307</v>
+        <v>1096</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E854" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F854" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G854" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H854" s="1" t="s">
-        <v>2308</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" s="1" t="s">
-        <v>2309</v>
+        <v>2308</v>
       </c>
       <c r="B855" s="1" t="s">
-        <v>1053</v>
+        <v>1105</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2307</v>
+        <v>322</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E855" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F855" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G855" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H855" s="1" t="s">
-        <v>2310</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" s="1" t="s">
-        <v>2311</v>
+        <v>2310</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C856" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E856" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F856" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G856" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H856" s="1" t="s">
-        <v>2312</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B857" s="1" t="s">
         <v>2313</v>
       </c>
-      <c r="B857" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C857" s="1" t="s">
-        <v>322</v>
+        <v>2314</v>
       </c>
       <c r="D857" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E857" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F857" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G857" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H857" s="1" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" s="1" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="B858" s="1" t="s">
-        <v>1105</v>
+        <v>1053</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>1096</v>
+        <v>2317</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E858" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F858" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="H858" s="1" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" s="1" t="s">
-        <v>2317</v>
+        <v>1311</v>
       </c>
       <c r="B859" s="1" t="s">
-        <v>2318</v>
+        <v>1841</v>
       </c>
       <c r="C859" s="1" t="s">
         <v>2319</v>
       </c>
       <c r="D859" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E859" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F859" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="H859" s="1" t="s">
         <v>2320</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" s="1" t="s">
         <v>2321</v>
       </c>
       <c r="B860" s="1" t="s">
-        <v>1053</v>
+        <v>844</v>
       </c>
       <c r="C860" s="1" t="s">
         <v>2322</v>
       </c>
       <c r="D860" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E860" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F860" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>134</v>
+        <v>937</v>
       </c>
       <c r="H860" s="1" t="s">
         <v>2323</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" s="1" t="s">
-        <v>1316</v>
+        <v>2324</v>
       </c>
       <c r="B861" s="1" t="s">
-        <v>1846</v>
+        <v>2325</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2324</v>
+        <v>322</v>
       </c>
       <c r="D861" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E861" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F861" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>134</v>
+        <v>937</v>
       </c>
       <c r="H861" s="1" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" s="1" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="B862" s="1" t="s">
-        <v>844</v>
+        <v>666</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>2327</v>
+        <v>2322</v>
       </c>
       <c r="D862" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E862" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F862" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G862" s="1" t="s">
         <v>937</v>
       </c>
       <c r="H862" s="1" t="s">
         <v>2328</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" s="1" t="s">
         <v>2329</v>
       </c>
       <c r="B863" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C863" s="1" t="s">
         <v>2330</v>
       </c>
-      <c r="C863" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D863" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E863" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F863" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>937</v>
+        <v>117</v>
       </c>
       <c r="H863" s="1" t="s">
         <v>2331</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" s="1" t="s">
         <v>2332</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>666</v>
+        <v>2333</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E864" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F864" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G864" s="1" t="s">
         <v>937</v>
       </c>
       <c r="H864" s="1" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" s="1" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>666</v>
+        <v>1105</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2335</v>
+        <v>1102</v>
       </c>
       <c r="D865" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E865" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F865" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G865" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H865" s="1" t="s">
         <v>2336</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" s="1" t="s">
         <v>2337</v>
       </c>
       <c r="B866" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C866" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E866" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F866" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H866" s="1" t="s">
         <v>2338</v>
-      </c>
-[...16 lines deleted...]
-        <v>2339</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B867" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C867" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E867" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F867" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H867" s="1" t="s">
         <v>2340</v>
-      </c>
-[...19 lines deleted...]
-        <v>2341</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B868" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C868" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E868" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F868" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H868" s="1" t="s">
         <v>2342</v>
-      </c>
-[...19 lines deleted...]
-        <v>2343</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" s="1" t="s">
-        <v>2344</v>
+        <v>2343</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>2338</v>
+        <v>666</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2335</v>
+        <v>2322</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E869" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F869" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G869" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H869" s="1" t="s">
-        <v>2345</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B870" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C870" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E870" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F870" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H870" s="1" t="s">
         <v>2346</v>
-      </c>
-[...19 lines deleted...]
-        <v>2347</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B871" s="1" t="s">
         <v>2348</v>
       </c>
-      <c r="B871" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C871" s="1" t="s">
-        <v>2327</v>
+        <v>1802</v>
       </c>
       <c r="D871" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E871" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F871" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>83</v>
+        <v>117</v>
       </c>
       <c r="H871" s="1" t="s">
         <v>2349</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" s="1" t="s">
         <v>2350</v>
       </c>
       <c r="B872" s="1" t="s">
-        <v>2318</v>
+        <v>56</v>
       </c>
       <c r="C872" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E872" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F872" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>61</v>
+        <v>134</v>
       </c>
       <c r="H872" s="1" t="s">
         <v>2351</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" s="1" t="s">
         <v>2352</v>
       </c>
       <c r="B873" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C873" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E873" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F873" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H873" s="1" t="s">
         <v>2353</v>
-      </c>
-[...16 lines deleted...]
-        <v>2354</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" s="1" t="s">
-        <v>2355</v>
+        <v>2354</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C874" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E874" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F874" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G874" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H874" s="1" t="s">
-        <v>2356</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" s="1" t="s">
-        <v>2357</v>
+        <v>2356</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C875" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E875" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F875" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G875" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H875" s="1" t="s">
-        <v>2358</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" s="1" t="s">
-        <v>2359</v>
+        <v>2358</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C876" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D876" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E876" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F876" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G876" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H876" s="1" t="s">
-        <v>2360</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" s="1" t="s">
-        <v>2361</v>
+        <v>2360</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C877" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D877" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E877" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F877" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G877" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H877" s="1" t="s">
-        <v>2362</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" s="1" t="s">
-        <v>2363</v>
+        <v>2362</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C878" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D878" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E878" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F878" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="H878" s="1" t="s">
-        <v>2364</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B879" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C879" s="1" t="s">
         <v>2365</v>
       </c>
-      <c r="B879" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D879" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E879" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F879" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>134</v>
+        <v>273</v>
       </c>
       <c r="H879" s="1" t="s">
         <v>2366</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" s="1" t="s">
         <v>2367</v>
       </c>
       <c r="B880" s="1" t="s">
-        <v>56</v>
+        <v>1594</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>57</v>
+        <v>2368</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E880" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F880" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G880" s="1"/>
       <c r="H880" s="1" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" s="1" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="B881" s="1" t="s">
-        <v>1255</v>
+        <v>2371</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>2370</v>
+        <v>1318</v>
       </c>
       <c r="D881" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E881" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F881" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>273</v>
+        <v>1416</v>
       </c>
       <c r="H881" s="1" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" s="1" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="B882" s="1" t="s">
-        <v>1599</v>
+        <v>2371</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E882" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F882" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G882" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>83</v>
+      </c>
       <c r="H882" s="1" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" s="1" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="B883" s="1" t="s">
-        <v>2376</v>
+        <v>318</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>1323</v>
+        <v>2293</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E883" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F883" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>1421</v>
+        <v>266</v>
       </c>
       <c r="H883" s="1" t="s">
         <v>2377</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" s="1" t="s">
         <v>2378</v>
       </c>
       <c r="B884" s="1" t="s">
-        <v>2376</v>
+        <v>318</v>
       </c>
       <c r="C884" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E884" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F884" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G884" s="1"/>
+      <c r="H884" s="1" t="s">
         <v>2379</v>
-      </c>
-[...13 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" s="1" t="s">
-        <v>2381</v>
+        <v>2380</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2298</v>
+        <v>319</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E885" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F885" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G885" s="1"/>
       <c r="H885" s="1" t="s">
-        <v>2382</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" s="1" t="s">
-        <v>2383</v>
+        <v>2382</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C886" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D886" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E886" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F886" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G886" s="1"/>
       <c r="H886" s="1" t="s">
-        <v>2384</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" s="1" t="s">
-        <v>2385</v>
+        <v>2384</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C887" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D887" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E887" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F887" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G887" s="1"/>
       <c r="H887" s="1" t="s">
-        <v>2386</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" s="1" t="s">
-        <v>2387</v>
+        <v>2386</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C888" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D888" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E888" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F888" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G888" s="1"/>
       <c r="H888" s="1" t="s">
-        <v>2388</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" s="1" t="s">
-        <v>2389</v>
+        <v>2388</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C889" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D889" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E889" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F889" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G889" s="1"/>
       <c r="H889" s="1" t="s">
-        <v>2390</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B890" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C890" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E890" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F890" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H890" s="1" t="s">
         <v>2391</v>
-      </c>
-[...17 lines deleted...]
-        <v>2392</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B891" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C891" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E891" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F891" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H891" s="1" t="s">
         <v>2393</v>
-      </c>
-[...17 lines deleted...]
-        <v>2394</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B892" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C892" s="1" t="s">
         <v>2395</v>
       </c>
-      <c r="B892" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D892" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E892" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F892" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G892" s="1" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="H892" s="1" t="s">
         <v>2396</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="B893" s="1" t="s">
-        <v>322</v>
+        <v>2398</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>1032</v>
+        <v>1102</v>
       </c>
       <c r="D893" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E893" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F893" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>937</v>
+        <v>61</v>
       </c>
       <c r="H893" s="1" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" s="1" t="s">
-        <v>2399</v>
+        <v>1538</v>
       </c>
       <c r="B894" s="1" t="s">
-        <v>1554</v>
+        <v>2398</v>
       </c>
       <c r="C894" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="D894" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E894" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F894" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G894" s="1"/>
       <c r="H894" s="1" t="s">
         <v>2401</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="B895" s="1" t="s">
-        <v>2403</v>
+        <v>889</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>1102</v>
+        <v>2400</v>
       </c>
       <c r="D895" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E895" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F895" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G895" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H895" s="1" t="s">
-        <v>2404</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" s="1" t="s">
-        <v>1543</v>
+        <v>2404</v>
       </c>
       <c r="B896" s="1" t="s">
-        <v>2403</v>
+        <v>889</v>
       </c>
       <c r="C896" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="D896" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E896" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F896" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G896" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>1416</v>
+      </c>
       <c r="H896" s="1" t="s">
         <v>2406</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" s="1" t="s">
         <v>2407</v>
       </c>
       <c r="B897" s="1" t="s">
-        <v>889</v>
+        <v>1083</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2405</v>
+        <v>57</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E897" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F897" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="H897" s="1" t="s">
         <v>2408</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" s="1" t="s">
         <v>2409</v>
       </c>
       <c r="B898" s="1" t="s">
-        <v>889</v>
+        <v>57</v>
       </c>
       <c r="C898" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E898" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F898" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H898" s="1" t="s">
         <v>2410</v>
-      </c>
-[...13 lines deleted...]
-        <v>2411</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B899" s="1" t="s">
         <v>2412</v>
       </c>
-      <c r="B899" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C899" s="1" t="s">
-        <v>57</v>
+        <v>2413</v>
       </c>
       <c r="D899" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E899" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F899" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="H899" s="1" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" s="1" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="B900" s="1" t="s">
-        <v>57</v>
+        <v>2416</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>57</v>
+        <v>2417</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E900" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F900" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G900" s="1" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="H900" s="1" t="s">
-        <v>2415</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" s="1" t="s">
-        <v>2416</v>
+        <v>2419</v>
       </c>
       <c r="B901" s="1" t="s">
-        <v>2417</v>
+        <v>322</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E901" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F901" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G901" s="1"/>
       <c r="H901" s="1" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" s="1" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
       <c r="B902" s="1" t="s">
-        <v>2421</v>
+        <v>322</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>2422</v>
+        <v>2013</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E902" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F902" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G902" s="1" t="s">
-        <v>266</v>
+        <v>134</v>
       </c>
       <c r="H902" s="1" t="s">
         <v>2423</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" s="1" t="s">
         <v>2424</v>
       </c>
       <c r="B903" s="1" t="s">
-        <v>322</v>
+        <v>2398</v>
       </c>
       <c r="C903" s="1" t="s">
         <v>2425</v>
       </c>
       <c r="D903" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E903" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F903" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G903" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="H903" s="1" t="s">
         <v>2426</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" s="1" t="s">
         <v>2427</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>322</v>
+        <v>1549</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2018</v>
+        <v>2395</v>
       </c>
       <c r="D904" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E904" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F904" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>134</v>
+        <v>47</v>
       </c>
       <c r="H904" s="1" t="s">
         <v>2428</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" s="1" t="s">
         <v>2429</v>
       </c>
       <c r="B905" s="1" t="s">
-        <v>2403</v>
+        <v>2398</v>
       </c>
       <c r="C905" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E905" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F905" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G905" s="1"/>
+      <c r="H905" s="1" t="s">
         <v>2430</v>
-      </c>
-[...13 lines deleted...]
-        <v>2431</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B906" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C906" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E906" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F906" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H906" s="1" t="s">
         <v>2432</v>
-      </c>
-[...19 lines deleted...]
-        <v>2433</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B907" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C907" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E907" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F907" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H907" s="1" t="s">
         <v>2434</v>
-      </c>
-[...17 lines deleted...]
-        <v>2435</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B908" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C908" s="1" t="s">
         <v>2436</v>
       </c>
-      <c r="B908" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D908" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E908" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F908" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G908" s="1"/>
       <c r="H908" s="1" t="s">
         <v>2437</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" s="1" t="s">
         <v>2438</v>
       </c>
       <c r="B909" s="1" t="s">
-        <v>2403</v>
+        <v>1102</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2430</v>
+        <v>57</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E909" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F909" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G909" s="1" t="s">
-        <v>117</v>
+        <v>174</v>
       </c>
       <c r="H909" s="1" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" s="1" t="s">
         <v>2440</v>
       </c>
       <c r="B910" s="1" t="s">
-        <v>2327</v>
-[...1 lines deleted...]
-      <c r="C910" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C910" s="1"/>
+      <c r="D910" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E910" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F910" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H910" s="1" t="s">
         <v>2441</v>
-      </c>
-[...11 lines deleted...]
-        <v>2442</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B911" s="1" t="s">
         <v>2443</v>
       </c>
-      <c r="B911" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C911" s="1" t="s">
-        <v>57</v>
+        <v>2444</v>
       </c>
       <c r="D911" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E911" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F911" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G911" s="1" t="s">
-        <v>174</v>
+        <v>121</v>
       </c>
       <c r="H911" s="1" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" s="1" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="B912" s="1" t="s">
-        <v>2319</v>
-[...1 lines deleted...]
-      <c r="C912" s="1"/>
+        <v>2314</v>
+      </c>
+      <c r="C912" s="1" t="s">
+        <v>2447</v>
+      </c>
       <c r="D912" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E912" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F912" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G912" s="1" t="s">
-        <v>174</v>
+        <v>47</v>
       </c>
       <c r="H912" s="1" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" s="1" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="B913" s="1" t="s">
-        <v>2448</v>
+        <v>56</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2449</v>
+        <v>57</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E913" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F913" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G913" s="1" t="s">
-        <v>121</v>
+        <v>1416</v>
       </c>
       <c r="H913" s="1" t="s">
         <v>2450</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" s="1" t="s">
         <v>2451</v>
       </c>
       <c r="B914" s="1" t="s">
-        <v>2319</v>
+        <v>2314</v>
       </c>
       <c r="C914" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E914" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F914" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H914" s="1" t="s">
         <v>2452</v>
-      </c>
-[...13 lines deleted...]
-        <v>2453</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B915" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C915" s="1" t="s">
         <v>2454</v>
       </c>
-      <c r="B915" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D915" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E915" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F915" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G915" s="1" t="s">
-        <v>1421</v>
+        <v>12</v>
       </c>
       <c r="H915" s="1" t="s">
         <v>2455</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" s="1" t="s">
         <v>2456</v>
       </c>
       <c r="B916" s="1" t="s">
-        <v>2319</v>
+        <v>2314</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>2452</v>
+        <v>2447</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E916" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F916" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G916" s="1" t="s">
-        <v>326</v>
+        <v>937</v>
       </c>
       <c r="H916" s="1" t="s">
         <v>2457</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" s="1" t="s">
         <v>2458</v>
       </c>
       <c r="B917" s="1" t="s">
-        <v>2319</v>
+        <v>2459</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2459</v>
+        <v>542</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E917" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F917" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G917" s="1" t="s">
-        <v>12</v>
+        <v>326</v>
       </c>
       <c r="H917" s="1" t="s">
         <v>2460</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" s="1" t="s">
         <v>2461</v>
       </c>
       <c r="B918" s="1" t="s">
-        <v>2319</v>
+        <v>1363</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2452</v>
+        <v>1524</v>
       </c>
       <c r="D918" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E918" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F918" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G918" s="1" t="s">
-        <v>937</v>
+        <v>326</v>
       </c>
       <c r="H918" s="1" t="s">
         <v>2462</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" s="1" t="s">
         <v>2463</v>
       </c>
       <c r="B919" s="1" t="s">
-        <v>2464</v>
+        <v>1069</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>542</v>
+        <v>626</v>
       </c>
       <c r="D919" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E919" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F919" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G919" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H919" s="1" t="s">
-        <v>2465</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" s="1" t="s">
-        <v>2466</v>
+        <v>2463</v>
       </c>
       <c r="B920" s="1" t="s">
-        <v>1368</v>
+        <v>1069</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>1529</v>
+        <v>626</v>
       </c>
       <c r="D920" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E920" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F920" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G920" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H920" s="1" t="s">
-        <v>2467</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" s="1" t="s">
-        <v>2468</v>
+        <v>2466</v>
       </c>
       <c r="B921" s="1" t="s">
-        <v>1069</v>
+        <v>1370</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>626</v>
+        <v>1870</v>
       </c>
       <c r="D921" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E921" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F921" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G921" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H921" s="1" t="s">
-        <v>2469</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" s="1" t="s">
         <v>2468</v>
       </c>
       <c r="B922" s="1" t="s">
-        <v>1069</v>
+        <v>631</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>626</v>
+        <v>934</v>
       </c>
       <c r="D922" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E922" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F922" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G922" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H922" s="1" t="s">
-        <v>2470</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B923" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C923" s="1" t="s">
         <v>2471</v>
-      </c>
-[...4 lines deleted...]
-        <v>1875</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E923" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F923" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G923" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H923" s="1" t="s">
         <v>2472</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" s="1" t="s">
         <v>2473</v>
       </c>
       <c r="B924" s="1" t="s">
-        <v>631</v>
+        <v>880</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>934</v>
+        <v>1209</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E924" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F924" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G924" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H924" s="1" t="s">
         <v>2474</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" s="1" t="s">
         <v>2475</v>
       </c>
       <c r="B925" s="1" t="s">
-        <v>406</v>
+        <v>1722</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>2476</v>
+        <v>1324</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E925" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F925" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G925" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H925" s="1" t="s">
-        <v>2477</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B926" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C926" s="1" t="s">
         <v>2478</v>
-      </c>
-[...4 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E926" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F926" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G926" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H926" s="1" t="s">
         <v>2479</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" s="1" t="s">
         <v>2480</v>
       </c>
       <c r="B927" s="1" t="s">
-        <v>1727</v>
+        <v>407</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>1329</v>
+        <v>1043</v>
       </c>
       <c r="D927" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E927" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F927" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G927" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H927" s="1" t="s">
         <v>2481</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" s="1" t="s">
         <v>2482</v>
       </c>
       <c r="B928" s="1" t="s">
-        <v>872</v>
+        <v>385</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2483</v>
+        <v>386</v>
       </c>
       <c r="D928" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E928" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F928" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G928" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H928" s="1" t="s">
-        <v>2484</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" s="1" t="s">
-        <v>2485</v>
+        <v>2484</v>
       </c>
       <c r="B929" s="1" t="s">
-        <v>407</v>
+        <v>366</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>1043</v>
+        <v>386</v>
       </c>
       <c r="D929" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E929" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F929" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G929" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H929" s="1" t="s">
-        <v>2486</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" s="1" t="s">
-        <v>2487</v>
+        <v>2486</v>
       </c>
       <c r="B930" s="1" t="s">
-        <v>385</v>
+        <v>578</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>386</v>
+        <v>514</v>
       </c>
       <c r="D930" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E930" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F930" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G930" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H930" s="1" t="s">
-        <v>2488</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" s="1" t="s">
-        <v>2489</v>
+        <v>2488</v>
       </c>
       <c r="B931" s="1" t="s">
-        <v>366</v>
+        <v>1168</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>386</v>
+        <v>94</v>
       </c>
       <c r="D931" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E931" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F931" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G931" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H931" s="1" t="s">
-        <v>2490</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" s="1" t="s">
-        <v>2491</v>
+        <v>2490</v>
       </c>
       <c r="B932" s="1" t="s">
-        <v>578</v>
+        <v>1168</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>514</v>
+        <v>94</v>
       </c>
       <c r="D932" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E932" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F932" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G932" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H932" s="1" t="s">
-        <v>2492</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" s="1" t="s">
-        <v>2493</v>
+        <v>2492</v>
       </c>
       <c r="B933" s="1" t="s">
-        <v>1168</v>
+        <v>1013</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>94</v>
+        <v>911</v>
       </c>
       <c r="D933" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E933" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F933" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G933" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H933" s="1" t="s">
-        <v>2494</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B934" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C934" s="1" t="s">
         <v>2495</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E934" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F934" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G934" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H934" s="1" t="s">
         <v>2496</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" s="1" t="s">
         <v>2497</v>
       </c>
       <c r="B935" s="1" t="s">
-        <v>1013</v>
+        <v>492</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>911</v>
+        <v>2498</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E935" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F935" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G935" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H935" s="1" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" s="1" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="B936" s="1" t="s">
-        <v>82</v>
+        <v>2501</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>2500</v>
+        <v>2319</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E936" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F936" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G936" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H936" s="1" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" s="1" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="B937" s="1" t="s">
-        <v>492</v>
+        <v>2501</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>2503</v>
+        <v>2319</v>
       </c>
       <c r="D937" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E937" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F937" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G937" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H937" s="1" t="s">
         <v>2504</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" s="1" t="s">
         <v>2505</v>
       </c>
       <c r="B938" s="1" t="s">
-        <v>2506</v>
+        <v>318</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>2324</v>
+        <v>319</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E938" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F938" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G938" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H938" s="1" t="s">
-        <v>2507</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" s="1" t="s">
-        <v>2508</v>
+        <v>2507</v>
       </c>
       <c r="B939" s="1" t="s">
-        <v>2506</v>
+        <v>1370</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2324</v>
+        <v>1870</v>
       </c>
       <c r="D939" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E939" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F939" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G939" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H939" s="1" t="s">
-        <v>2509</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" s="1" t="s">
-        <v>2510</v>
+        <v>2509</v>
       </c>
       <c r="B940" s="1" t="s">
-        <v>318</v>
+        <v>94</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>319</v>
+        <v>2207</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E940" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F940" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G940" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H940" s="1" t="s">
-        <v>2511</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" s="1" t="s">
-        <v>2512</v>
+        <v>2511</v>
       </c>
       <c r="B941" s="1" t="s">
-        <v>1375</v>
+        <v>1774</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>1875</v>
+        <v>2231</v>
       </c>
       <c r="D941" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E941" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F941" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G941" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H941" s="1" t="s">
-        <v>2513</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" s="1" t="s">
-        <v>2514</v>
+        <v>2513</v>
       </c>
       <c r="B942" s="1" t="s">
-        <v>94</v>
+        <v>1774</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2212</v>
+        <v>2231</v>
       </c>
       <c r="D942" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E942" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F942" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G942" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H942" s="1" t="s">
-        <v>2515</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B943" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C943" s="1" t="s">
         <v>2516</v>
-      </c>
-[...4 lines deleted...]
-        <v>2236</v>
       </c>
       <c r="D943" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E943" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F943" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G943" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H943" s="1" t="s">
         <v>2517</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" s="1" t="s">
-        <v>2518</v>
+        <v>2515</v>
       </c>
       <c r="B944" s="1" t="s">
-        <v>1779</v>
+        <v>2104</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2236</v>
+        <v>2516</v>
       </c>
       <c r="D944" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E944" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F944" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G944" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H944" s="1" t="s">
-        <v>2519</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" s="1" t="s">
-        <v>2520</v>
+        <v>2519</v>
       </c>
       <c r="B945" s="1" t="s">
-        <v>2109</v>
+        <v>1743</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2521</v>
+        <v>1536</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E945" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F945" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G945" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H945" s="1" t="s">
-        <v>2522</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" s="1" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="B946" s="1" t="s">
-        <v>2109</v>
+        <v>555</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>2521</v>
+        <v>1536</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E946" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F946" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G946" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H946" s="1" t="s">
-        <v>2523</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" s="1" t="s">
-        <v>2524</v>
+        <v>2523</v>
       </c>
       <c r="B947" s="1" t="s">
-        <v>1748</v>
+        <v>555</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>1541</v>
+        <v>1536</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E947" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F947" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G947" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H947" s="1" t="s">
-        <v>2525</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" s="1" t="s">
-        <v>2526</v>
+        <v>2525</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>555</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>1541</v>
+        <v>1536</v>
       </c>
       <c r="D948" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E948" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F948" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G948" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H948" s="1" t="s">
-        <v>2527</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B949" s="1" t="s">
         <v>2528</v>
       </c>
-      <c r="B949" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C949" s="1" t="s">
-        <v>1541</v>
+        <v>677</v>
       </c>
       <c r="D949" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E949" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F949" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G949" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H949" s="1" t="s">
         <v>2529</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" s="1" t="s">
         <v>2530</v>
       </c>
       <c r="B950" s="1" t="s">
-        <v>555</v>
+        <v>133</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>1541</v>
+        <v>319</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E950" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F950" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G950" s="1" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="H950" s="1" t="s">
         <v>2531</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" s="1" t="s">
         <v>2532</v>
       </c>
       <c r="B951" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C951" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E951" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F951" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H951" s="1" t="s">
         <v>2533</v>
-      </c>
-[...16 lines deleted...]
-        <v>2534</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" s="1" t="s">
-        <v>2535</v>
+        <v>2534</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C952" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D952" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E952" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F952" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G952" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H952" s="1" t="s">
-        <v>2536</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" s="1" t="s">
-        <v>2537</v>
+        <v>2536</v>
       </c>
       <c r="B953" s="1" t="s">
-        <v>133</v>
+        <v>764</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>319</v>
+        <v>542</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E953" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F953" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G953" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H953" s="1" t="s">
-        <v>2538</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" s="1" t="s">
-        <v>2539</v>
+        <v>2538</v>
       </c>
       <c r="B954" s="1" t="s">
-        <v>133</v>
+        <v>265</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>319</v>
+        <v>1076</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E954" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F954" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G954" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H954" s="1" t="s">
-        <v>2540</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B955" s="1" t="s">
         <v>2541</v>
       </c>
-      <c r="B955" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C955" s="1" t="s">
-        <v>542</v>
+        <v>352</v>
       </c>
       <c r="D955" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E955" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F955" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G955" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H955" s="1" t="s">
         <v>2542</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" s="1" t="s">
         <v>2543</v>
       </c>
       <c r="B956" s="1" t="s">
-        <v>265</v>
+        <v>922</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>1076</v>
+        <v>747</v>
       </c>
       <c r="D956" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E956" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F956" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G956" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H956" s="1" t="s">
         <v>2544</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" s="1" t="s">
         <v>2545</v>
       </c>
       <c r="B957" s="1" t="s">
-        <v>2546</v>
+        <v>704</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>352</v>
+        <v>1156</v>
       </c>
       <c r="D957" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E957" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F957" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G957" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H957" s="1" t="s">
-        <v>2547</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" s="1" t="s">
-        <v>2548</v>
+        <v>2547</v>
       </c>
       <c r="B958" s="1" t="s">
-        <v>922</v>
+        <v>1035</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>747</v>
+        <v>1043</v>
       </c>
       <c r="D958" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E958" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F958" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G958" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H958" s="1" t="s">
-        <v>2549</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" s="1" t="s">
-        <v>2550</v>
+        <v>2549</v>
       </c>
       <c r="B959" s="1" t="s">
-        <v>704</v>
+        <v>1517</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>1156</v>
+        <v>1542</v>
       </c>
       <c r="D959" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E959" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F959" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G959" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H959" s="1" t="s">
-        <v>2551</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" s="1" t="s">
-        <v>2552</v>
+        <v>2551</v>
       </c>
       <c r="B960" s="1" t="s">
-        <v>1035</v>
+        <v>1606</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>1043</v>
+        <v>1644</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E960" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F960" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G960" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H960" s="1" t="s">
-        <v>2553</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" s="1" t="s">
-        <v>2554</v>
+        <v>2553</v>
       </c>
       <c r="B961" s="1" t="s">
-        <v>1522</v>
+        <v>555</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>1547</v>
+        <v>479</v>
       </c>
       <c r="D961" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E961" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F961" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G961" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H961" s="1" t="s">
-        <v>2555</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" s="1" t="s">
-        <v>2556</v>
+        <v>2555</v>
       </c>
       <c r="B962" s="1" t="s">
-        <v>1611</v>
+        <v>784</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>1649</v>
+        <v>102</v>
       </c>
       <c r="D962" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E962" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F962" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G962" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H962" s="1" t="s">
-        <v>2557</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B963" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C963" s="1" t="s">
         <v>2558</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
       <c r="D963" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E963" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F963" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G963" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H963" s="1" t="s">
         <v>2559</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" s="1" t="s">
         <v>2560</v>
       </c>
       <c r="B964" s="1" t="s">
-        <v>784</v>
+        <v>1904</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>102</v>
+        <v>338</v>
       </c>
       <c r="D964" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E964" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F964" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>12</v>
+        <v>273</v>
       </c>
       <c r="H964" s="1" t="s">
         <v>2561</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" s="1" t="s">
         <v>2562</v>
       </c>
       <c r="B965" s="1" t="s">
-        <v>666</v>
+        <v>1408</v>
       </c>
       <c r="C965" s="1" t="s">
         <v>2563</v>
       </c>
       <c r="D965" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E965" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F965" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G965" s="1" t="s">
-        <v>12</v>
+        <v>1934</v>
       </c>
       <c r="H965" s="1" t="s">
         <v>2564</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" s="1" t="s">
         <v>2565</v>
       </c>
       <c r="B966" s="1" t="s">
-        <v>1909</v>
+        <v>1266</v>
       </c>
       <c r="C966" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E966" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F966" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G966" s="1" t="s">
-        <v>273</v>
+        <v>174</v>
       </c>
       <c r="H966" s="1" t="s">
         <v>2566</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" s="1" t="s">
         <v>2567</v>
       </c>
       <c r="B967" s="1" t="s">
-        <v>1413</v>
+        <v>2169</v>
       </c>
       <c r="C967" s="1" t="s">
         <v>2568</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E967" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F967" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G967" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H967" s="1" t="s">
         <v>2569</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" s="1" t="s">
         <v>2570</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>1271</v>
+        <v>2313</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>338</v>
+        <v>2571</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E968" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F968" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G968" s="1" t="s">
-        <v>174</v>
+        <v>1934</v>
       </c>
       <c r="H968" s="1" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" s="1" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="B969" s="1" t="s">
-        <v>2174</v>
+        <v>2574</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E969" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F969" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G969" s="1"/>
       <c r="H969" s="1" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B970" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C970" s="1" t="s">
         <v>2575</v>
       </c>
-      <c r="B970" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D970" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E970" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F970" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G970" s="1"/>
       <c r="H970" s="1" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" s="1" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="B971" s="1" t="s">
-        <v>2579</v>
+        <v>2319</v>
       </c>
       <c r="C971" s="1" t="s">
         <v>2580</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E971" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F971" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G971" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>1934</v>
+      </c>
       <c r="H971" s="1" t="s">
         <v>2581</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" s="1" t="s">
         <v>2582</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>2579</v>
+        <v>2319</v>
       </c>
       <c r="C972" s="1" t="s">
         <v>2580</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E972" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F972" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G972" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>1934</v>
+      </c>
       <c r="H972" s="1" t="s">
         <v>2583</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" s="1" t="s">
         <v>2584</v>
       </c>
       <c r="B973" s="1" t="s">
-        <v>2324</v>
+        <v>2322</v>
       </c>
       <c r="C973" s="1" t="s">
         <v>2585</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E973" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F973" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G973" s="1" t="s">
-        <v>1939</v>
+        <v>121</v>
       </c>
       <c r="H973" s="1" t="s">
         <v>2586</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" s="1" t="s">
         <v>2587</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>2324</v>
+        <v>1102</v>
       </c>
       <c r="C974" s="1" t="s">
         <v>2585</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E974" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F974" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G974" s="1" t="s">
-        <v>1939</v>
+        <v>121</v>
       </c>
       <c r="H974" s="1" t="s">
         <v>2588</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" s="1" t="s">
         <v>2589</v>
       </c>
       <c r="B975" s="1" t="s">
-        <v>2327</v>
+        <v>2590</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E975" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F975" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G975" s="1" t="s">
-        <v>121</v>
+        <v>61</v>
       </c>
       <c r="H975" s="1" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" s="1" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="B976" s="1" t="s">
-        <v>1102</v>
+        <v>2594</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E976" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F976" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G976" s="1" t="s">
-        <v>121</v>
+        <v>1934</v>
       </c>
       <c r="H976" s="1" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" s="1" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
       <c r="B977" s="1" t="s">
-        <v>2595</v>
+        <v>2302</v>
       </c>
       <c r="C977" s="1" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E977" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F977" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G977" s="1" t="s">
-        <v>61</v>
+        <v>121</v>
       </c>
       <c r="H977" s="1" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" s="1" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>2599</v>
+        <v>2398</v>
       </c>
       <c r="C978" s="1" t="s">
-        <v>2596</v>
+        <v>2600</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E978" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F978" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G978" s="1" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="H978" s="1" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" s="1" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>2307</v>
+        <v>2398</v>
       </c>
       <c r="C979" s="1" t="s">
-        <v>2602</v>
+        <v>2600</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E979" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F979" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G979" s="1" t="s">
-        <v>121</v>
+        <v>1934</v>
       </c>
       <c r="H979" s="1" t="s">
         <v>2603</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" s="1" t="s">
         <v>2604</v>
       </c>
       <c r="B980" s="1" t="s">
-        <v>2403</v>
+        <v>2398</v>
       </c>
       <c r="C980" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E980" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F980" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H980" s="1" t="s">
         <v>2605</v>
-      </c>
-[...13 lines deleted...]
-        <v>2606</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B981" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C981" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E981" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F981" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H981" s="1" t="s">
         <v>2607</v>
-      </c>
-[...19 lines deleted...]
-        <v>2608</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B982" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C982" s="1" t="s">
         <v>2609</v>
       </c>
-      <c r="B982" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D982" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E982" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F982" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G982" s="1" t="s">
-        <v>1939</v>
+        <v>174</v>
       </c>
       <c r="H982" s="1" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" s="1" t="s">
         <v>2611</v>
       </c>
       <c r="B983" s="1" t="s">
-        <v>2403</v>
+        <v>2612</v>
       </c>
       <c r="C983" s="1" t="s">
-        <v>2605</v>
+        <v>2609</v>
       </c>
       <c r="D983" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E983" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F983" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G983" s="1"/>
       <c r="H983" s="1" t="s">
-        <v>2612</v>
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B984" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C984" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E984" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F984" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G984" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H984" s="1" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B985" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C985" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E985" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F985" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H985" s="1" t="s">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B986" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C986" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E986" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F986" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H986" s="1" t="s">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B987" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C987" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E987" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F987" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H987" s="1" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B988" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C988" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E988" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F988" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H988" s="1" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B989" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C989" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E989" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F989" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H989" s="1" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B990" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C990" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E990" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F990" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H990" s="1" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B991" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C991" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E991" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F991" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H991" s="1" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B992" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C992" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E992" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F992" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H992" s="1" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B993" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C993" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E993" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F993" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H993" s="1" t="s">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B994" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C994" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E994" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F994" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H994" s="1" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B995" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C995" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E995" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F995" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H995" s="1" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B996" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C996" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E996" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F996" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H996" s="1" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B997" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C997" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E997" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F997" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H997" s="1" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B998" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C998" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E998" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F998" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H998" s="1" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B999" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C999" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E999" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F999" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H999" s="1" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B1000" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C1000" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E1000" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F1000" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H1000" s="1" t="s">
+        <v>2665</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>