--- v0 (2026-06-09)
+++ v1 (2026-10-20)
@@ -799,147 +799,147 @@
     <t>El desarrollo rural lo gestionan en Finlandia de una manera descentralizada las comunidades autónomas del país por medio de 2 programas de desarrollo rural (PDR), que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. LosPlan Estratégico establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Grecia</t>
   </si>
   <si>
     <t>En Grecia, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Holanda</t>
   </si>
   <si>
     <t>En los Paises Bajos, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Hungría</t>
   </si>
   <si>
     <t>En Hungaria, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
+    <t>Red PAC de Italia</t>
+  </si>
+  <si>
+    <t>El desarrollo rural lo gestionan en Italia de una manera descentralizada las comunidades autónomas del país por medio de 21  Planes Estratégicos, que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. LosPlan Estratégico establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
+La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
+    <t>Red PAC de la República Checa</t>
+  </si>
+  <si>
+    <t>En la República Checa, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
+La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
+    <t>Red PAC de Letonia</t>
+  </si>
+  <si>
+    <t>En Letonia, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
+La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
+    <t>Red PAC de Lituania</t>
+  </si>
+  <si>
+    <t>En Lituania, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
+La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
     <t>Red PAC de Polonia</t>
   </si>
   <si>
     <t>En Polonia, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Portugal</t>
   </si>
   <si>
     <t>El desarrollo rural lo gestionan en Portugal de una manera descentralizada las comunidades autónomas del país por medio de tres  Planes Estratégicos, que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. LosPlan Estratégico establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
-    <t>Red PAC de Italia</t>
-[...26 lines deleted...]
-  <si>
     <t>Red PAC de Suecia</t>
   </si>
   <si>
     <t>El desarrollo rural lo gestionan en Suecia de una manera descentralizada las comunidades autónomas del país por medio de un Plan Estratégico, que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. Los Planes Estratégicos establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red Valenciana de Desarrollo Rural</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en Valencia. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de Valencia</t>
   </si>
   <si>
     <t>Red PAC de España</t>
   </si>
   <si>
     <t>Plataforma que promueve la creación de grupos de trabajo sobre cuestiones relavantes para el medio rural</t>
   </si>
   <si>
     <t>Red-iCAT</t>
   </si>
   <si>
     <t>Red de innovación agroalimentaria y rural de Cataluña</t>
-  </si>
-[...4 lines deleted...]
-    <t>Este proyecto se centra en frutas orgánicas de poma, piedra y cítricos y tiene como objetivo fortalecer la competitividad de la producción de frutas orgánicas europeas</t>
   </si>
   <si>
     <t>INNOSETA</t>
   </si>
   <si>
     <t>El objetivo principal de InnoSeta es establecer una innovadora red temática autosostenible en equipos de pulverización, capacitación y aconsejar para contribuir a cerrar la brecha entre las nuevas soluciones de protección de cultivos de alta gama disponibles, ya sea comercial o de resultados de investigación aplicables, con los resultados de la investigación aplicables, con el prácticas agrícolas europeas cotidianas.
  Esto se logrará promoviendo un intercambio efectivo de ideas y información novedosas entre:
  investigación
  industria
  servicios de extensión
  y la comunidad agrícola
  para que la investigación existente y las soluciones comerciales puedan comunicarse ampliamente, al tiempo que captura las necesidades de nivel de base e ideas innovadoras"&amp;" de la comunidad agrícola.")</t>
   </si>
   <si>
     <t>OK-Net Arable</t>
   </si>
   <si>
     <t>Net Net Arable trabajó con 14 grupos de innovación de agricultores en 10 países. Los datos de los grupos mostraron una amplia gama de rendimientos de cultivos. Esto indica una necesidad, pero también una clara posi"&amp;"bilidad de mejoras. Basado en la literatura científica y los aportes de los agricultores, se han reunido más de 100 materiales con soluciones prácticas en la plataforma de conocimiento cultivable de Net Net (Farmknowledge.org). Los grupos de agricultores "&amp;"evaluaron formatos y algunas soluciones en la práctica. Sus experiencias se han documentado en videos y resúmenes de práctica. Los grupos de agricultores tradujeron materiales que eran relevantes para ellos en su propio idioma. Se llevaron a cabo cursos e"&amp;"n línea presentando los materiales a los agricultores y asesores</t>
   </si>
   <si>
     <t>Rosewood4.0</t>
   </si>
   <si>
     <t>Rosewood4.0 recopilará y estructurará las mejores prácticas e innovación relevantes (BP &amp; amp; i) con el objetivo de mejorar el marco de movilización de madera en cinco centros regionales. Se desarrollarán cinco hojas de ruta regionales (y una interregional transregional) en función de la priorización de BP &amp; amp recolectados; coincidía con las necesidades/desafíos identificados de las diferentes regiones. El proyecto organizará talleres específicos y visitas de estudio vinculadas con materiales de capacitación de nuevo diseño que favorecen la implementación de BP &amp; amp; i. Acciones de difusión intensas para la transferencia de BP &amp; amp; me lograré utilizando diferentes herramientas y canales (por ejemplo, plataforma de conocimiento, resúmenes de práctica, producción de videos, etc</t>
   </si>
   <si>
+    <t>BIOFRUITNET</t>
+  </si>
+  <si>
+    <t>Este proyecto se centra en frutas orgánicas de poma, piedra y cítricos y tiene como objetivo fortalecer la competitividad de la producción de frutas orgánicas europeas</t>
+  </si>
+  <si>
     <t>SMARTPROTECT</t>
   </si>
   <si>
     <t>"SmartProtect es una red temática que se centra en el intercambio de conocimientos regionales cruzados de soluciones de gestión de plagas integradas (IPM) inteligentes para agricultores y asesores. El objetivo es estimular el flujo de conocimiento en los sistemas regionales de conocimiento agrícola e innovación (AKISS) en toda la UE y conectarlos en el potencial innovador de las metodologías avanzadas para IPM en la producción de vegetales, integrando tecnologías de agricultura de precisión y análisis de datos.</t>
   </si>
   <si>
     <t>Best Practice Hens - Pilot Project on Best Practices for Alternative Egg Production Systems</t>
   </si>
   <si>
     <t>Las Gallinas de Mejores Prácticas (BPH) prepararán y proporcionarán apoyo práctico a los productores de huevos para alentarlos a pasar de sistemas de jaulas a sistemas sin jaulas. Esto se aplica tanto a la cría de gallinas ponedoras como al mantenimiento de gallinas ponedoras en el período de producción. Asegurar una amplia difusión de la información recopilada en las mejores prácticas a través del desarrollo de materiales de comunicación (videos y resúmenes de prácticas).
 La BPH organizará eventos de difusión dirigidos a los Estados miembros con un alto porcentaje de sistemas de jaulas para aumentar la aplicación de sistemas de alojamiento sin jaulas en los Estados miembros objetivo (España, Polonia, Portugal y Bélgica).</t>
   </si>
   <si>
     <t>BIOSCHAMP - Biostimulant of alternative casing for a sustainable and profitable mushroom industry</t>
   </si>
   <si>
     <t>En este proyecto, desarrollaremos un enfoque integrado para luchar contra los principales desafíos de salud en la producción de hongos (hongos y bacterias parásitos). Con el desarrollo de un suelo de envoltura enriquecido con microbiota disminuiremos la necesidad de pesticidas y contribuiremos a mejorar la productividad, la sostenibilidad y la rentabilidad del sector europeo de las setas.</t>
   </si>
   <si>
     <t>Boosting RurAl Bioeconomy Networks following multi-actor approaCHES - BRANCHES</t>
   </si>
   <si>
     <t>Identificar, resumir, compartir y presentar las mejores prácticas existentes y los resultados de la investigación; Aumentar la aplicación de nuevas tecnologías eficaces en función de los costos mediante la mejora de la transferencia activa de conocimientos entre profesionales e investigadores; Movilizar más biomasa y crear nuevas oportunidades comerciales en las zonas rurales mejorando y fortaleciendo la conexión entre la práctica y la ciencia; Aplicar un enfoque multidisciplinario y multiactor; Ofrecer un canal para el flujo bidireccional de información, nuevas ideas y tecnologías; Señalar las necesidades identificadas y los elementos empresariales relevantes para los profesionales; Promover la bioeconomía y el desarrollo rural mediante nuevas iniciativas de base biológica</t>
   </si>
   <si>
@@ -1011,165 +1011,165 @@
   <si>
     <t>Red Asturiana de Desarrollo Rural (READER)</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en Asturias. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de Asturias</t>
   </si>
   <si>
     <t>Red Cántabra de Desarrollo Rural</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en Cantabria. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de Cantabria</t>
   </si>
   <si>
     <t>Red Extremeña de Desarrollo Rural (REDEX)</t>
   </si>
   <si>
     <t>Plataforma de información y servicios, foro de intercambios de experiencias y cooperación, desarrollo de proyectos de interés general para los asociados y, en general, cualquier otra actividad que repercuta en el desarrollo social y económico del medio rural extremeño.</t>
   </si>
   <si>
     <t>Red Gallega de Riesgos Emergentes en Seguridad Alimentaria (RISEGAL)</t>
   </si>
   <si>
     <t>Ofrece información detallada sobre los  objetivos y actividades de la red, así como noticias y eventos relacionados con la seguridad alimentaria. Además, brinda acceso a diferentes herramientas y recursos, como bases de datos y publicaciones científicas, para fomentar la investigación y la gestión de riesgos emergentes en la cadena alimentaria.</t>
   </si>
   <si>
-    <t>Asociación para el Desarrollo Rural de Andalucía (ARA)</t>
-[...4 lines deleted...]
-  <si>
     <t>Red PAC de Luxemburgo</t>
   </si>
   <si>
     <t>En Luxemburgo, el desarrollo rural se gestiona a nivel nacional por medio de un  Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
+    <t>Asociación para el Desarrollo Rural de Andalucía (ARA)</t>
+  </si>
+  <si>
+    <t>Foro de colaboración e interlocución donde están representados todos los grupos de desarrollo rural de Andalucía, promotores de la actividad y generación  de empleo</t>
+  </si>
+  <si>
     <t>Red de Desarrollo Rural de Castilla y León</t>
   </si>
   <si>
     <t>Asociación que agrupa y coordina a un importante número de grupos que están gestionando programas de desarrollo rural - LEADER y PRODER - en Castilla y León.</t>
   </si>
   <si>
     <t>Red Española de Desarrollo Rural (REDR)</t>
   </si>
   <si>
     <t>Red Española de Desarrollo Rural (REDR) es una asociación sin ánimo de lucro cuya misión principal es promover un modelo de desarrollo rural integral y sostenible, mejorar la calidad de vida de la población rural y poner en valor la importancia de los territorios rurales para el conjunto de la sociedad. REDR ofrece un espacio común para el medio rural y sus habitantes, un lugar donde trasladar sus necesidades e inquietudes y hacer oír su voz.</t>
   </si>
   <si>
     <t>FERTINNOWA</t>
   </si>
   <si>
     <t>FERTINNOWA (acrónimo en inglés para Transferencia de Técnicas INNOvadoras para la práctica sostenible de la FERTirrigación), es una red de intercambio del conocimiento para facilitar la mejora de la práctica de la fertirrigación, adecuándola a las exigencias ambientales y normativas europeas amparadas en la Directiva Marco del Agua y en las que velan por la evitación de emisión de residuos debidos al uso de fertilizantes, especialmente en las zonas declaradas vulnerables de contaminación de acuíferos por nitratos.</t>
   </si>
   <si>
     <t>Red de Oficinas de Transferencia del Conocimiento (Red OTC)</t>
   </si>
   <si>
     <t>Red de oficinas de transferencia de resultados de investigación de las universidades españolas.</t>
   </si>
   <si>
+    <t>EuroDairy</t>
+  </si>
+  <si>
+    <t>EuroDairy apoya el desarrollo y la comunicación de la innovación basada en la práctica en la producción lechera centrando su actividad en cuatro cuestiones clave: Cuidado de animales; Resiliencia socioeconómica; Eficiencia de recursos; La integración de la producción de leche con los objetivos de biodiversidad</t>
+  </si>
+  <si>
+    <t>Legumes Translated</t>
+  </si>
+  <si>
+    <t>El proyecto se basa en la creación de redes entre agricultores y otros innovadores y científicos en grupos de actores para recopilar y validar el conocimiento relevante basado en la investigación</t>
+  </si>
+  <si>
     <t>BovINE</t>
   </si>
   <si>
     <t>BovINE  (Red Europea de Innovación en Carne de Vacuno) abordó los urgentes retos de sostenibilidad que enfrentan los productores de carne de vacuno reuniendo a ganaderos, organizaciones ganaderas, asesores e investigadores para desarrollar conjuntamente innovaciones prácticas que pudieran implementarse en las explotaciones ganaderas europeas. BovINEse estableció en 10 Estados miembros y se centró exclusivamente en las necesidades de las 255.000 explotaciones que conforman el sector cárnico bovino de la UE.</t>
   </si>
   <si>
     <t>EU PiG</t>
   </si>
   <si>
     <t>La red incluye una variedad de socios, desde grupos de productores de cerdos hasta investigadores y asesores económicos, conectando a los productores de cerdos con las últimas ciencias, técnicas y tecnologías de cría. Hay cuatro temas clave del proyect: Gestión de la salud, Calidad de la carne, Bienestar animal, Producción de precisión.</t>
   </si>
   <si>
     <t>OK-Net Ecofeed</t>
   </si>
   <si>
     <t>El proyecto busca la creación de una red europea de grupos de innovación para facilitar el intercambio y la cocreación de conocimientos entre agricultores, empresas, investigadores y asesores a través de la recopilación de material de usuarios finales y el desarrollo de nuevas herramientas adaptadas a las necesidades de agricultores y empresas.</t>
   </si>
   <si>
-    <t>EuroDairy</t>
-[...8 lines deleted...]
-    <t>El proyecto se basa en la creación de redes entre agricultores y otros innovadores y científicos en grupos de actores para recopilar y validar el conocimiento relevante basado en la investigación</t>
+    <t>WINETWORK</t>
+  </si>
+  <si>
+    <t>Winetwork es un proyecto colaborativo europeo para el intercambio y la transferencia de conocimientos innovadores entre las regiones europeas de cultivo del vino para aumentar la productividad y la sostenibilidad del sector. Durante 3 años, 11 socios de 7 países europeos intercambiarán su conocimiento sobre dos enfermedades importantes en viñedos: enfermedades del tronco de vid y flavesencia dorée. El enfoque del proyecto se basa en las interacciones entre una red de agentes facilitadores, grupos de trabajo regionales y dos grupos de trabajo científicos. Este enfoque participativo permitirá la transferencia de resultados de la ciencia y el conocimiento práctico a los materiales adaptados a los usuarios finales.</t>
   </si>
   <si>
     <t>Red Riojana de Desarrollo Rural</t>
   </si>
   <si>
     <t>Herramienta para difundir información sobre sus programas y actividades, así como para dar a conocer noticias y eventos relacionados con el desarrollo rural en La Rioja. También cuenta con una sección de recursos, donde se pueden encontrar materiales y guías útiles para el desarrollo rural en la región, y un catálogo de productos y servicios de las zonas rurales de La Rioja</t>
-  </si>
-[...28 lines deleted...]
-    <t>Winetwork es un proyecto colaborativo europeo para el intercambio y la transferencia de conocimientos innovadores entre las regiones europeas de cultivo del vino para aumentar la productividad y la sostenibilidad del sector. Durante 3 años, 11 socios de 7 países europeos intercambiarán su conocimiento sobre dos enfermedades importantes en viñedos: enfermedades del tronco de vid y flavesencia dorée. El enfoque del proyecto se basa en las interacciones entre una red de agentes facilitadores, grupos de trabajo regionales y dos grupos de trabajo científicos. Este enfoque participativo permitirá la transferencia de resultados de la ciencia y el conocimiento práctico a los materiales adaptados a los usuarios finales.</t>
   </si>
   <si>
     <t>Red PAC de Malta</t>
   </si>
   <si>
     <t>En Malta, el desarrollo rural se gestiona a nivel nacional por medio de un Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Red PAC de Rumanía</t>
   </si>
   <si>
     <t>En Rumania, el desarrollo rural se gestiona a nivel nacional por medio de un  Plan Estratégico, que se financia a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. El Plan Estratégico establece las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refiere.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
+  </si>
+  <si>
+    <t>DISARM</t>
+  </si>
+  <si>
+    <t>DISARM es una colaboración entre agricultores, veterinarios, servicios de asesoramiento, académicos e industria para difundir soluciones innovadoras para el manejo de la resistencia a los antibióticos en la producción ganadera para aliviar la amenaza de la resistencia a los antibióticos. La red intercambiará enfoques innovadores entre industrias y países para compartir las mejores prácticas en todo el sector ganadero.</t>
+  </si>
+  <si>
+    <t>NUTRIMAN</t>
+  </si>
+  <si>
+    <t>NUTRIMAN es una red temática de nitrógeno y fósforo que recopila conociientos osbre tecnologías, productos, aplicaciones y prácticas de fertilizantes de origen biológico recuperados, listos para su uso, para beneficio de los profesionales agrícolas. El proyecto se centra en conectar resultados innovadores, competitivos y comercialmente listos para su uso, derivados de programas científicos aplicados de alta madurez investigadora y prácticas industriales comunes.</t>
+  </si>
+  <si>
+    <t>SuWaNu Europe</t>
+  </si>
+  <si>
+    <t>SUWANU EUROPE se centra en proyectos de reutilización de agua en Europa mediante la reutilización de aguas residuales tratadas en la agricultura</t>
+  </si>
+  <si>
+    <t>BEST4SOIL</t>
+  </si>
+  <si>
+    <t>Red de profesionales creada para compartir conocimientos sobre la prevención y el control de las enfermedades edáficas</t>
   </si>
   <si>
     <t>GAL Desenvolupament Rural i pesquer d’Eivissa i Formentera</t>
   </si>
   <si>
     <t>La principal tarea del grupo es la gestión de estrategias y proyectos de desarrollo rural y pesquero locales, siendo la tarea más importante por recursos y dedicación las Estrategias de Desarrollo Local Participativo rural y pesquera, cofinanciado entre fondos europeos (FEADER y FEMP) y nacionales</t>
   </si>
   <si>
     <t>Red PAC de Francia</t>
   </si>
   <si>
     <t>El desarrollo rural lo gestionan en Francia de una manera descentralizada las comunidades autónomas del país por medio de 27 programas de desarrollo rural (PDR), que se financian a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER) y contribuciones nacionales. LosPlan Estratégico establecen las estrategias y medidas prioritarias a adoptar para dar respuesta a las necesidades de la zona geográfica concreta a que se refieren.
 La financiación del desarrollo rural a través del FEADER se inscribe en el marco general de los Fondos Estructurales y de Inversión Europeos (Fondos EIE), que incluyen también los fondos de Desarrollo Regional, Social, de Cohesión y de Pesca. Todos estos fondos se gestionan a nivel nacional, por parte de cada Estado miembro de la UE, sobre la base de unos Acuerdos de asociación, que son planes estratégicos en los que se describen los objetivos y las prioridades de inversión de cada país.</t>
   </si>
   <si>
     <t>Cluster Aragonés de los Medios de Producción Agrícolas y Ganaderos (CAMPAG)</t>
   </si>
   <si>
     <t>El Cluster es una asociación empresarial sin ánimo de lucro formada por empresas del sector de los medios de producción agrícola y ganadera de Aragón, así como por socios colaboradores, organizaciones y entidades empresariales del sector, centros de conocimiento e institutos de investigación</t>
   </si>
   <si>
     <t>EU CAP Network</t>
   </si>
   <si>
     <t>La Red es un foro a través del cual las redes nacionales de la PAC, organizaciones, administraciones, investigadores, empresarios y profesionales pueden compartir conocimientos e información sobre agricultura y políticas rurales. La Red apoya el diseño y la implementación de planes estratégicos de la PAC, la innovación y el intercambio de conocimientos, incluido el EIP-AGRI, y la evaluación y el seguimiento de la PAC.</t>