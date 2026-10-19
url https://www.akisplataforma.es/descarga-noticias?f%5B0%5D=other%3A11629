--- v0 (2026-06-08)
+++ v1 (2026-10-19)
@@ -12,393 +12,585 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Los ministros europeos de Agricultura debaten el Reglamento de la futura PAC, aunque Planas no quiere cerrar nada si antes no hay presupuesto</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, confió este lunes en que este lunes haya «progresos» en el debate sobre el Reglamento de la futura PAC, pero opinó que el tema no puede quedar cerrado antes de que se decidan las cantidades del periodo presupuestario para el periodo 2028-2034.Los ministros europeos de Agricultura abordarán ese asunto este lunes, con el objetivo, según...</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/los-ministros-europeos-agricultura-debaten-el-reglamento-la-futura-pac-aunque-planas-no</t>
+  </si>
+  <si>
+    <t>Foro AgroGO!: la inteligencia artificial llega al regadío cordobés en plena ola de inversión, modernización y digitalización - Agroinformación</t>
+  </si>
+  <si>
+    <t>La inteligencia artificial comienza a abrirse paso en el regadío cordobés en plena ola de inversión, modernización y digitalización. Once proyectos de comunidades de regantes de Córdoba han movilizado más de 70 millones de euros a través de dos grandes programas públicos que están acelerando la transformación tecnológica del sector: el Plan de Modernización de Regadíos de Andalucía (RegadíA) y el...</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/foro-agrogo-la-inteligencia-artificial-llega-al-regadio-cordobes-plena-ola-inversion</t>
+  </si>
+  <si>
+    <t>Los agricultores de Murcia han recibido 8,4 millones de euros de las ayudas para la compra de fertilizantes</t>
+  </si>
+  <si>
+    <t>15 de septiembre de 2026. El ministro de Agricultura, Pesca y Alimentación, Luis Planas, se ha reunido esta tarde con el consejero de Agua, Agricultura, Ganadería y Pesca de la Región de Murcia, Joaquín Buendía, para abordar los principales asuntos que afectan actualmente al sector agroalimentario en esa comunidad autónoma.De cara a la sementera de otoño y la necesidad de adquisición de...</t>
+  </si>
+  <si>
+    <t>Mar, 15/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/los-agricultores-murcia-han-recibido-84-millones-euros-las-ayudas-la-compra-fertilizantes</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación entrega a los regantes del Tajo-Segura nuevas infraestructuras por valor de 59,29 millones de euros</t>
+  </si>
+  <si>
+    <t>La modernización beneficia a 6.169 regantes que cultivan 13.894 hectáreas en Librilla y TotanaLa secretaria de Estado ha visitado ambas comunidades de regantes para conocer el resultado de las actuaciones realizadas por el ministerioLas mejoras permitirán usar aguas regeneradas para el riego, almacenar recursos en nuevas balsas, renovar bombeos, usar energía fotovoltaica y regar por telecontrolLa...</t>
+  </si>
+  <si>
+    <t>Mar, 08/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-entrega-los-regantes-del-tajo-segura-nuevas</t>
+  </si>
+  <si>
+    <t>El sistema español de robots y drones que aumenta la producción de olivos y pistachos con el mínimo riego</t>
+  </si>
+  <si>
+    <t>Los agricultores españoles llevan años lidiando con sequías cada vez más crudas. La cuestión ya no es el ahorro de agua, sino que este uso restringido afecte lo menos posible a los cultivos. Con este reto en mente, la tecnología se presenta como una herramienta clave para detectar los puntos más débiles dentro de cada plantación."Creo que el olivar español es un modelo por cómo se ha implantado...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-sistema-espanol-robots-y-drones-que-aumenta-la-produccion-olivos-y-pistachos-el-minimo</t>
+  </si>
+  <si>
+    <t>El Gobierno amplía en 75,2 millones de euros el presupuesto destinado a recuperar el potencial productivo afectado por la dana</t>
+  </si>
+  <si>
+    <t>Esta nueva dotación permitirá finalizar las obras ya en marcha de reparación de caminos rurales, infraestructuras de regadío y explotaciones agrariasCon esta segunda ampliación, el presupuesto destinado a estas actuaciones asciende a 322 millones de euros frente a los 193 millones iniciales para esta partidaA esta cantidad se añaden los 198 millones de euros de las ayudas directas ya pagados al...</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-gobierno-amplia-752-millones-euros-el-presupuesto-destinado-recuperar-el-potencial</t>
+  </si>
+  <si>
+    <t>iRiego rompe su récord y suma más de 1.300 personas en una gala Savia cargada de espectáculos</t>
+  </si>
+  <si>
+    <t>iRiego rompe su récord y suma más de 1.300 personas en una gala Savia cargada de espectáculosEl evento, en un gran auditorio con forma de gota dibujada con 330 alpacas de paja, formó parte de toda una jornada de actividades infantiles, gastronomía, música y el III Encuentro de Comunidades de Regantes León, viernes 21 de agosto de 2026. - Más de 1.300 personas participaron este jueves en Savia, la...</t>
+  </si>
+  <si>
+    <t>Vie, 21/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/iriego-rompe-su-record-y-suma-mas-1300-personas-una-gala-savia-cargada-espectaculos</t>
+  </si>
+  <si>
+    <t>La VI Gala de Premios iRiego regresa a León y llena Valencia de Don Juan de actividades y espectáculos gratuitos el 20 de agosto</t>
+  </si>
+  <si>
+    <t>Juegos infantiles, música, foodtrucks durante todo un día que concluye con Savia, el gran evento de entrega de los galardones del campo y el agua, que este año estará lleno de sorpresas y actuaciones insólitasLa VI Gala de Premios iRiego regresa este año a León y aterriza el 20 de agosto en Valencia de Don Juan en una gran jornada dedicada al campo y al regadío que reunirá a profesionales,...</t>
+  </si>
+  <si>
+    <t>Lun, 10/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-vi-gala-premios-iriego-regresa-leon-y-llena-valencia-don-juan-actividades-y</t>
+  </si>
+  <si>
+    <t>BIOCHARGAE transformará restos agrícolas en bioinsumos para cultivos más sostenibles</t>
+  </si>
+  <si>
+    <t>El aprovechamiento de los residuos generados por la actividad agrícola puede convertirse en una nueva herramienta para mejorar la sostenibilidad de las explotaciones de frutas y otros cultivos. Con este objetivo nace BIOCHARGAE, un Grupo Operativo que trabajará en la transformación de restos agrícolas en bioinsumos destinados a mejorar la fertilidad del suelo, la eficiencia hídrica y la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/biochargae-transformara-restos-agricolas-bioinsumos-cultivos-mas-sostenibles</t>
+  </si>
+  <si>
+    <t>El Gobierno aprueba un plan de inversiones de 23,1 millones de euros para fortalecer el sector primario de Canarias</t>
+  </si>
+  <si>
+    <t>El paquete moviliza 17,9 millones de euros en ayudas directas y 5,2 millones en inversiones estratégicas en regadíos y formación marítimaEl Gobierno reafirma su compromiso con Canarias impulsando la competitividad, la eficiencia hídrica y el relevo generacional como palancas de cambio en el medio rural y costeroEl Consejo de Ministros, a propuesta del Ministerio de Agricultura, Pesca y...</t>
+  </si>
+  <si>
+    <t>Mar, 28/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-gobierno-aprueba-plan-inversiones-231-millones-euros-fortalecer-el-sector-primario</t>
+  </si>
+  <si>
+    <t>Un plan de I+D+i para impulsar la sostenibilidad y competitividad del viñedo en Rioja Alavesa - Neiker</t>
+  </si>
+  <si>
+    <t>El centro tecnológico NEIKER desarrolla una estrategia orientada a aportar herramientas que faciliten la toma de decisiones en campo y refuercen la adaptabilidad del sistema productivoNEIKER ha firmado recientemente un convenio de colaboración con EDA Drinks &amp; Wine Campus para impulsar la investigación, la innovación y la transferencia tecnológica en el ámbito de la viticultura, uniendo...</t>
+  </si>
+  <si>
+    <t>Lun, 27/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plan-idi-impulsar-la-sostenibilidad-y-competitividad-del-vinedo-rioja-alavesa-neiker</t>
+  </si>
+  <si>
+    <t>ASAJA Región de Murcia analiza la propuesta de la nueva PAC 2028-2034: menos burocracia, más flexibilidad y una oportunidad para corregir desequilibrios.</t>
+  </si>
+  <si>
+    <t>La Presidencia del Consejo de la Unión Europea ha hecho pública una nueva versión consolidada del proyecto de Reglamento que establecerá las condiciones de aplicación de la Política Agrícola Común (PAC) para el período 2028-2034, un documento que marcará las negociaciones de la futura política agraria europea durante los próximos meses.Desde ASAJA Región de Murcia valoramos positivamente que la...</t>
+  </si>
+  <si>
+    <t>Jue, 23/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/asaja-region-murcia-analiza-la-propuesta-la-nueva-pac-2028-2034-menos-burocracia-mas</t>
+  </si>
+  <si>
+    <t>Frutas y hortalizas: más seguridad jurídica para los programas operativos</t>
+  </si>
+  <si>
+    <t>El Consejo de Ministros ha adoptado decisiones clave para el sector agrario mediante la aprobación de un real decreto que modifica las normas de las intervenciones sectoriales vitivinícola, apícola y de frutas y hortalizas en el marco del Plan Estratégico de la PAC, buscando garantizar la continuidad de las ayudas en 2028. Asimismo, se han autorizado tres contratos de modernización de regadíos en...</t>
+  </si>
+  <si>
+    <t>Mar, 21/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/frutas-y-hortalizas-mas-seguridad-juridica-los-programas-operativos</t>
+  </si>
+  <si>
+    <t>Phytolivo lidera en Antequera el cambio de paradigma en el cultivo del olivo</t>
+  </si>
+  <si>
+    <t>El sector del olivar se prepara para una de sus citas técnicas más trascendentales con Phytolivo, que se celebra el 4 y 5 de noviembre en el Auditorio de Dcoop en Antequera (Málaga). Bajo el lema Retos del Olivar: conocimientos y medios para una FitoSanidad en cambio, este encuentro nace como una respuesta estratégica a la profunda transformación que atraviesa el cultivo, actualmente tensionado...</t>
+  </si>
+  <si>
+    <t>Jue, 16/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/phytolivo-lidera-antequera-el-cambio-paradigma-el-cultivo-del-olivo</t>
+  </si>
+  <si>
+    <t>La Red PAC reúne en La Rioja proyectos innovadores y experiencias de campo en la gestión del suelo y del agua para impulsar una agricultura más resiliente</t>
+  </si>
+  <si>
+    <t>La jornada de la Red PAC en La Rioja puso el foco en la salud del suelo y la gestión eficiente del agua como herramientas clave frente al cambio climáticoLa jornada de la Red PAC en La Rioja puso el foco en la salud del suelo y la gestión eficiente del agua como herramientas clave frente al cambio climáticoCinco proyectos innovadores compartieron avances sobre biodiversidad, digitalización,...</t>
+  </si>
+  <si>
+    <t>Mar, 07/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-reune-la-rioja-proyectos-innovadores-y-experiencias-campo-la-gestion-del-suelo</t>
+  </si>
+  <si>
+    <t>León acelera la revolución digital del regadío con más de cuatro millones de inversión del PERTE</t>
+  </si>
+  <si>
+    <t>La transformación digital del campo leonés ya es una realidad. Durante los últimos meses, numerosas comunidades de regantes de la provincia están ya culminado la implantación de soluciones tecnológicas avanzadas financiadas a través de la primera convocatoria del PERTE de Digitalización del Ciclo del Agua, dentro del Plan de Recuperación, Transformación y Resiliencia impulsado por la Unión...</t>
+  </si>
+  <si>
+    <t>Mié, 13/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/leon-acelera-la-revolucion-digital-del-regadio-mas-cuatro-millones-inversion-del-perte</t>
+  </si>
+  <si>
     <t>Los Seminarios CITOLIVA arrancan en marzo en Córdoba: seis jornadas técnicas para impulsar el futuro del olivar</t>
   </si>
   <si>
     <t>Córdoba será el punto de partida de los Seminarios CITOLIVA, una propuesta formativa presencial que conecta ciencia, práctica y territorio para afrontar los grandes retos del sector oleícola: cambio climático, escasez de recursos y exigencia creciente de calidad.Bajo el lema “Forma parte de la red de conocimiento que está transformando el olivar”, CITOLIVA impulsa este ciclo como un espacio...</t>
   </si>
   <si>
-    <t>Jue, 26/02/2026 - 21:21</t>
+    <t>Jue, 26/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/los-seminarios-citoliva-arrancan-marzo-cordoba-seis-jornadas-tecnicas-impulsar-el-futuro</t>
   </si>
   <si>
     <t>Cajamar Innova Agrotech abre una nueva convocatoria de Retos Tecnológicos para acelerar soluciones innovadoras en agroalimentación</t>
   </si>
   <si>
     <t>Cajamar Innova Agrotech ha puesto en marcha una nueva edición de sus Retos Tecnológicos, una convocatoria dirigida a startups, empresas tecnológicas, grupos de investigación y equipos innovadores que deseen desarrollar herramientas y aplicaciones orientadas a resolver necesidades reales del sector agroalimentario.La iniciativa se integra en el proyecto Andalucía Agrotech European Digital...</t>
   </si>
   <si>
-    <t>Mié, 11/02/2026 - 12:07</t>
+    <t>Mié, 11/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/cajamar-innova-agrotech-abre-una-nueva-convocatoria-retos-tecnologicos-acelerar-soluciones</t>
   </si>
   <si>
     <t>Casi 830.000 euros para acercar la agricultura del futuro: el Canal de Villadangos impulsa su transformación hídrica con el PERTE</t>
   </si>
   <si>
     <t>Con una de las mayores inversiones del PERTE en la provincia, la Comunidad de Regantes del Canal de Villadangos digitaliza 7.000 hectáreas para alcanzar la máxima eficiencia y autonomía tecnológica.La Comunidad de Regantes del Canal de Villadangos ha puesto ya en marcha su proyecto de digitalización integral. Con 6.000 hectáreas de maíz, cereal y remolacha, entre otros cultivos, y con la...</t>
   </si>
   <si>
-    <t>Mar, 10/02/2026 - 18:27</t>
+    <t>Mar, 10/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/casi-830000-euros-acercar-la-agricultura-del-futuro-el-canal-villadangos-impulsa-su</t>
   </si>
   <si>
+    <t>Avanzan los trabajos para la detección automática de fugas de riego del GO DENORI</t>
+  </si>
+  <si>
+    <t>El proyecto “Detección y Notificación Automáticas de Fugas de Riego (DENORI)”, en el que participa ASAJA-Sevilla junto a un consorcio liderado por la Universidad Loyola Andalucía y del que también forman parte la Universidad de Huelva y la empresa Trifolium Farms, continúa con sus trabajos para mejorar la eficiencia del riego agrícola mediante la implementación de un sistema basado en...</t>
+  </si>
+  <si>
+    <t>Jue, 05/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avanzan-los-trabajos-la-deteccion-automatica-fugas-riego-del-go-denori</t>
+  </si>
+  <si>
     <t>Abierto el plazo para participar en la conferencia de la EU CAP Network sobre resiliencia hídrica en agricultura</t>
   </si>
   <si>
     <t>EU CAP Network ha abierto el plazo de presentación de expresiones de interés para participar en la conferencia “Water resilience in agriculture: innovation in practice”, un encuentro europeo centrado en la innovación, el intercambio de conocimiento y el enfoque EIP-AGRI.El 9 de febrero es la fecha límite para presentar candidaturas para asistir a esta reunión que tendrá lugar en Hamburgo (...</t>
   </si>
   <si>
-    <t>Mié, 21/01/2026 - 22:44</t>
+    <t>Mié, 21/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/abierto-el-plazo-participar-la-conferencia-la-eu-cap-network-resiliencia-hidrica</t>
   </si>
   <si>
-    <t>La digitalización del campo: una aliada para el futuro del regadío en la Comunidad de regantes de La Nava</t>
-[...10 lines deleted...]
-  <si>
     <t>El regadío inteligente como objetivo de sostenibilidad del campo en el Páramo Medio</t>
   </si>
   <si>
     <t>La comunidad leonesa aplica las primeras soluciones digitales para controlar y optimizar el uso del agua en una de las zonas más dependientes del embalse de Barrios de LunaLa Comunidad de Regantes del Páramo Medio, con sede en Bercianos del Páramo (León), ha iniciado una nueva etapa de modernización tecnológica dentro del PERTE de Digitalización del Ciclo del Agua, financiado por la Unión Europea...</t>
   </si>
   <si>
-    <t>Mié, 14/01/2026 - 12:57</t>
+    <t>Mié, 14/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-regadio-inteligente-objetivo-sostenibilidad-del-campo-el-paramo-medio</t>
   </si>
   <si>
     <t>El órgano de coordinación del AKIS español aprueba su hoja de ruta para 2026 y refuerza la alineación entre ciencia, innovación y sector agroalimentario</t>
   </si>
   <si>
     <t>El pasado 17 de diciembre de 2025 se celebró en la sede del Ministerio de Agricultura, Pesca y Alimentación, en Madrid, la segunda reunión del plenario del Órgano de Coordinación del Sistema de Conocimiento e Innovación en Agricultura (SCIA–AKIS). La sesión tuvo lugar en formato presencial y estuvo copresidida por la secretaria de Estado de Agricultura y Alimentación, Begoña García Bernal, y el...</t>
   </si>
   <si>
-    <t>Mar, 13/01/2026 - 23:18</t>
+    <t>Lun, 12/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-organo-coordinacion-del-akis-espanol-aprueba-su-hoja-ruta-2026-y-refuerza-la-alineacion</t>
   </si>
   <si>
     <t>La revolución del agua inteligente: Xinzo de Limia se suma a la digitalización del regadío</t>
   </si>
   <si>
     <t>La digitalización del campo avanza con paso firme y Galicia no se queda atrás. La Comunidad de Regantes de Laguna de Antela, en la comarca ourensana de A Limia, ha iniciado la implantación de soluciones tecnológicas que marcarán un antes y un después en la gestión del agua agrícola. Este proyecto, respaldado por los fondos europeos Next Generation a través del PERTE de Digitalización del Ciclo...</t>
   </si>
   <si>
-    <t>Lun, 12/01/2026 - 16:40</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/la-revolucion-del-agua-inteligente-xinzo-limia-se-suma-la-digitalizacion-del-regadio</t>
   </si>
   <si>
+    <t>El GO CONTROL celebra una reunión técnica en Valencia para evaluar el avance de los pilotos</t>
+  </si>
+  <si>
+    <t>El GO CONTROL ha celebrado una reunión técnica en la ciudad de Valencia con el objetivo de analizar en detalle el estado de desarrollo y el grado de avance de los pilotos que se están implementando actualmente en la Comunidad Valenciana y en Castilla y León.El encuentro reunió a los equipos técnicos responsables de la ejecución de los pilotos en ambas regiones, convirtiéndose en un espacio clave...</t>
+  </si>
+  <si>
+    <t>Mar, 25/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-control-celebra-una-reunion-tecnica-valencia-evaluar-el-avance-los-pilotos</t>
+  </si>
+  <si>
     <t>Disponible en YouTube la grabación del seminario “I+D+i: Soluciones digitales para una viticultura sostenible" en la que participó el GO PRERIVID</t>
   </si>
   <si>
     <t>Fuente: GO PRERIVIDEl pasado 28 de octubre, tuvo lugar el seminario en línea gratuito “I+D+i: Soluciones digitales para una viticultura sostenible”, organizado por la Plataforma Tecnológica del Vino (PTV) en colaboración con la Organización Interprofesional del Vino de España (OIVE) y AgroBank.En este marco, Débora Franco, directora de Monet Viticultura, presentó los avances del Grupo Operativo...</t>
   </si>
   <si>
-    <t>Mar, 09/12/2025 - 10:48</t>
+    <t>Jue, 06/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/disponible-youtube-la-grabacion-del-seminario-idi-soluciones-digitales-una-viticultura</t>
   </si>
   <si>
-    <t>El GO CONTROL celebra una reunión técnica en Valencia para evaluar el avance de los pilotos</t>
-[...10 lines deleted...]
-  <si>
     <t>El evento final del plan AGROALNEXT, en Pamplona, mostrará resultados de sus proyectos de I+D en el ámbito agroalimentario</t>
   </si>
   <si>
     <t>Durante tres años, el plan complementario de agroalimentación AGROALNEXT, impulsado por el Gobierno de España a través del Ministerio de Ciencia, Innovación y Universidades, ha unido el talento de más de 27 centros de investigación, 7 comunidades autónomas y cientos de investigadores e investigadoras en un esfuerzo conjunto por hacer del sector agroalimentario español un referente en...</t>
   </si>
   <si>
-    <t>Jue, 06/11/2025 - 09:59</t>
+    <t>Vie, 31/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-evento-final-del-plan-agroalnext-pamplona-mostrara-resultados-sus-proyectos-id-el</t>
   </si>
   <si>
     <t>Más de 14 millones de euros del segundo PERTE para 36 proyectos de digitalización de regadíos</t>
   </si>
   <si>
     <t>Más de 14 millones de euros es la cantidad que recibirán 36 comunidades de Castilla y León, Galicia, Canarias, Huesca y Murcia como subvención a los proyectos de mejora de regadíos elaborados y presentados por la empresa leonesa iRiego, dedicada a la gestión y digitalización de cultivos, dentro de la segunda convocatoria del PERTE de Digitalización del Ciclo del Agua, gestionada por el Ministerio...</t>
   </si>
   <si>
-    <t>Mié, 29/10/2025 - 09:56</t>
+    <t>Mié, 29/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/mas-14-millones-euros-del-segundo-perte-36-proyectos-digitalizacion-regadios</t>
   </si>
   <si>
     <t>ESPECIAL NOVEDADES EXPOAGRITECH 2025, EN MÁLAGA</t>
   </si>
   <si>
     <t>En Akisplataforma.es te ofrecemos una selección de las ponencias más interesantes, y las innovaciones más destacadas en el extenso catálogo que ofrece en su programación ExpoAgriTech 2025. Este evento combina exposición comercial, demostraciones y conocimiento técnico a través del Congreso AgriTech 4.0, que abordará los grandes desafíos del sector en seis foros verticales (cultivos extensivos,...</t>
   </si>
   <si>
-    <t>Jue, 23/10/2025 - 16:40</t>
+    <t>Jue, 23/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/especial-novedades-expoagritech-2025-malaga</t>
   </si>
   <si>
     <t>Apoyo del MAPA a la innovación para la sostenibilidad en el sector agroalimentario con una intensa participación en ExpoAgriTech 2025</t>
   </si>
   <si>
     <t>Del 28 al 30 de octubre, Málaga se convertirá en el epicentro de la innovación agrícola con la celebración de ExpoAgriTech 2025 – “La Feria del Campo 4.0”, un evento que reunirá a más de 8.000 profesionales del sector en torno a las últimas tendencias tecnológicas que están transformando la agricultura hacia un modelo más digital, sostenible y competitivo.El Ministerio de Agricultura, Pesca y...</t>
   </si>
   <si>
-    <t>Jue, 23/10/2025 - 13:38</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/apoyo-del-mapa-la-innovacion-la-sostenibilidad-el-sector-agroalimentario-una-intensa</t>
   </si>
   <si>
     <t>Luis Planas remarcó la importancia de la agricultura de precisión, la investigación y la tecnología para mejorar la eficiencia agroalimentaria y afrontar los retos climáticos, en Fruit Attraction 2025</t>
   </si>
   <si>
     <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha inaugurado, hoy 30 de septiembre, la XVII edición de Fruit Attraction, subrayando el papel de España como primer productor de frutas y hortalizas de la UE y octavo del mundo, con una media anual de más de 25 millones de toneladas; y remarcó la importancia de la agricultura de precisión, la investigación y la tecnología para mejorar...</t>
   </si>
   <si>
-    <t>Mar, 30/09/2025 - 15:52</t>
+    <t>Mar, 30/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/luis-planas-remarco-la-importancia-la-agricultura-precision-la-investigacion-y-la</t>
   </si>
   <si>
     <t>Participación en el Grupo temático sobre la mejora de la resiliencia hídrica en las zonas rurales a través de la PAC</t>
   </si>
   <si>
     <t>El Grupo temático (GT) sobre la mejora de la resiliencia hídrica en las zonas rurales a través de la PAC ofrece la oportunidad de formar parte de un grupo comprometido de expertos y partes interesadas relevantes que examinarán cómo aprovechar al máximo el potencial de la PAC para mejorar la resiliencia hídrica en las zonas rurales y promover cambios transformadores más sistémicos en la gestión...</t>
   </si>
   <si>
-    <t>Vie, 08/08/2025 - 10:33</t>
+    <t>Vie, 08/08/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/participacion-el-grupo-tematico-la-mejora-la-resiliencia-hidrica-las-zonas-rurales-traves</t>
   </si>
   <si>
     <t>Cerca de 37 millones de euros para ahorrar agua en regadíos de Girona</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación está llevando a cabo dos proyectos para la modernización de 3.492 hectáreas de regadío en la provincia de Girona, con una inversión total de 36,85 millones de euros.Las obras beneficiarán a 1.274 regantes en los municipios de Albons, Bellcaire d'Empordà, L'Escala, La Tallada d'Empordà, Torroella de Montgrí, Pals, Gualta, Fontanilles, Palau-Sator...</t>
   </si>
   <si>
-    <t>Lun, 30/09/2024 - 14:37</t>
+    <t>Lun, 30/09/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/cerca-37-millones-euros-ahorrar-agua-regadios-girona</t>
   </si>
   <si>
     <t>Luis Planas subraya la importancia de la innovación tecnológica y la digitalización en el sector agropecuario para superar los desafíos de futuro</t>
   </si>
   <si>
     <t>El ministro de Agricultura, Luis Planas, ha subrayado la importancia de la innovación tecnológica y la digitalización como claves para enfrentar los desafíos del futuro agrícola, en especial en el contexto del cambio climático. Durante la reunión de ministros de Agricultura de MED9 en Chipre, Planas destacó la experiencia de España en la implementación de sistemas de riego eficientes, que abarcan...</t>
   </si>
   <si>
-    <t>Mié, 04/09/2024 - 10:51</t>
+    <t>Mar, 03/09/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/luis-planas-subraya-la-importancia-la-innovacion-tecnologica-y-la-digitalizacion-el-sector</t>
   </si>
   <si>
     <t>Modernización de los regadíos en A Limia: Una inversión de 29,7 millones de euros para mejorar la eficiencia hídrica</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación ha iniciado un ambicioso proyecto de modernización de los regadíos en A Limia, Ourense, con una inversión de 29,7 millones de euros. Esta actuación, financiada con fondos Next Generation de la Unión Europea, busca optimizar el uso del agua y reducir el consumo energético en la zona.Modernización de infraestructuras y ahorro de recursos en el...</t>
   </si>
   <si>
-    <t>Vie, 09/08/2024 - 08:43</t>
+    <t>Jue, 08/08/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/modernizacion-los-regadios-limia-una-inversion-297-millones-euros-mejorar-la-eficiencia</t>
   </si>
   <si>
     <t>4a. Convocatoria CAJAMAR INNOVA Proyectos Agua</t>
   </si>
   <si>
     <t>Abierto hasta el 2 de mayo la inscripción a la 4a. edición de CAJAMAR INNOVA incubadora y aceleradora de startups especializada en tecnologías del agua, para la selección de proyectos tecnológicos que aporten soluciones reales a las problemáticas del agua.
 Tras el cierre del plazo de recepción de candidaturas, se seleccionarán un máximo de 10 proyectos nacionales e...</t>
   </si>
   <si>
-    <t>Lun, 25/03/2024 - 09:01</t>
+    <t>Jue, 21/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/4a-convocatoria-cajamar-innova-proyectos-agua</t>
   </si>
   <si>
     <t>Compuesto patentado por el CSIC y la UPV reduce el impacto de la sequía y mejora la productividad en plantas de tomate</t>
   </si>
   <si>
     <t>El trabajo, publicado en Horticulture Research, del equipo del Instituto de Biología Molecular y Celular de Plantas, IBMCP (centro mixto del CSIC y la UPV)  ha descubierto cómo actúa el butanoato de hexenilo (HB), aroma que emiten las plantas de tomate para resistir a las bacterias: “Dada la importancia que el control estomático tiene sobre los estreses hídricos, los...</t>
   </si>
   <si>
-    <t>Lun, 11/03/2024 - 08:57</t>
+    <t>Mié, 06/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/compuesto-patentado-el-csic-y-la-upv-reduce-el-impacto-la-sequia-y-mejora-la-productividad</t>
   </si>
   <si>
     <t>Consorcio europeo participado por el CSIC compartirá datos científicos en abierto para los cambios climáticos globales</t>
   </si>
   <si>
     <t>El Consejo Superior de Investigaciones Científicas, a través del Instituto de Física de Cantabria (IFCA, CSIC-UC) que forma parte del proyecto Envri-Hub Next financiado por el programa marco Horizonte Europa de la Comisión Europea dará soporte informático a equipos de investigación en ciencias ambientales para avanzar en el estudio del cambio climático, desde medidas y estrategias de...</t>
   </si>
   <si>
-    <t>Vie, 01/03/2024 - 07:59</t>
+    <t>Vie, 16/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/consorcio-europeo-participado-el-csic-compartira-datos-cientificos-abierto-los-cambios</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-invierte-dos-millones-euros-obras</t>
   </si>
   <si>
     <t>El estrés hídrico amenaza la próxima campaña de hortícolas</t>
   </si>
   <si>
     <t>Especialistas de la zona han evidenciado en los últimos meses un incremento de la conductividad eléctrica en el agua de riego de zonas concretas del sur de España, en las que solían conservar una calidad del agua óptima.
 La primavera de este año ha terminado posicionándose como la segunda más seca de la historia. Sin embargo, a pesar de las tormentas pronosticadas, el verano que acaba de...</t>
   </si>
   <si>
-    <t>Vie, 07/07/2023 - 14:29</t>
+    <t>Vie, 30/06/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-estres-hidrico-amenaza-la-proxima-campana-horticolas</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación invierte dos millones de euros en obras de modernización de regadíos sostenibles en Valderredible (Cantabria)</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA), a través de la Sociedad Mercantil Estatal de Infraestructuras Agrarias (SEIASA), ha formalizado hoy dos convenios de colaboración con las comunidades de regantes de Ruijas-Ebro y Villamoñicos-Revelillas, en el municipio cántabro de Valderredible para realizar actuaciones de modernización en estos regadíos por un valor de 2.000.000 euros (...</t>
+  </si>
+  <si>
+    <t>Mar, 13/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-invierte-dos-millones-euros-obras</t>
   </si>
   <si>
     <t>El Grupo Operativo ITO-FOG busca mejorar la calidad del aceite de oliva con una herramienta de software y menor cantidad de riego</t>
   </si>
   <si>
     <t>Más impulso al medio rural
 	El Grupo Operativo (GO) ITO-FOG estudia el rendimiento de los cultivos de olivar
 	Los experimentos permitirán ver si la calidad del aceite mejora con las estrategias de riego y si se ve afectada por un riego deficitario
 El cultivo de la oliva se realiza normalmente en secano, pero la utilización del riego permite una serie de ventajas como son...</t>
   </si>
   <si>
-    <t>Mar, 09/05/2023 - 13:10</t>
+    <t>Mié, 03/05/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-grupo-operativo-ito-fog-busca-mejorar-la-calidad-del-aceite-oliva-una-herramienta</t>
   </si>
   <si>
     <t>Luis Planas: La digitalización y las nuevas tecnologías son necesarias para un regadío sostenible frente a la escasez de agua</t>
   </si>
   <si>
     <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha subrayado hoy que la digitalización y la aplicación de nuevas tecnologías son instrumentos necesarios para conseguir unos sistemas de regadíos sostenibles y eficientes en un escenario de cambio climático caracterizado por la escasez de agua.
 El ministro ha participado hoy en Fraga (Huesca) en una jornada sobre la digitalización...</t>
   </si>
   <si>
-    <t>Jue, 04/05/2023 - 12:37</t>
+    <t>Jue, 20/04/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/luis-planas-la-digitalizacion-y-las-nuevas-tecnologias-son-necesarias-regadio-sostenible</t>
   </si>
   <si>
     <t>Herramientas de ayuda en la optimización del riego de maíz grano para hacer frente al cambio climático</t>
   </si>
   <si>
     <t>Por J. A. Martinez-López1, H. Martinez-López1, J. J. Pardo1, A. Martinez-Romero1, J. Montero1, R. López-Urrea2, C. Casas1, J.M. Tarjuelo1, A. Domínguez1 (1Centro Regional de Estudios del Agua (CREA) de la Universidad de Castilla La Mancha (UCLM) y 2Instituto Técnico Agronómico Provincial de Albacete (ITAP))
 La falta de recursos hídricos es uno de los principales obstáculos para la...</t>
   </si>
   <si>
-    <t>Lun, 10/10/2022 - 15:25</t>
+    <t>Jue, 01/09/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/herramientas-ayuda-la-optimizacion-del-riego-maiz-grano-hacer-frente-al-cambio-climatico</t>
+  </si>
+  <si>
+    <t>La digitalización del campo: una aliada para el futuro del regadío en la Comunidad de regantes de La Nava</t>
+  </si>
+  <si>
+    <t>La digitalización se ha convertido en una herramienta clave para afrontar los grandes retos del campo del siglo XXI: la escasez de agua, el cambio climático y la necesidad de producir más con menos recursos. En este contexto, las nuevas tecnologías aplicadas al regadío, como los sensores, plataformas de datos, automatización o telegestión, están transformando la manera en que los agricultores...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-digitalizacion-del-campo-una-aliada-el-futuro-del-regadio-la-comunidad-regantes-la-nava</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -705,54 +897,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D28"/>
+  <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D28"/>
+      <selection activeCell="A1" sqref="A1:D45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -853,306 +1045,542 @@
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" s="1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="D26" s="1" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="D27" s="1" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="D28" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C28" s="1" t="s">
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="B29" s="1" t="s">
         <v>111</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>