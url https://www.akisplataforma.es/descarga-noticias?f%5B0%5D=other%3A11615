--- v0 (2026-06-09)
+++ v1 (2026-10-19)
@@ -12,571 +12,697 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Mujeres rurales premiadas por su innovación en productos</t>
+  </si>
+  <si>
+    <t>MUJER RURALLos Premios de excelencia a la innovación de las mujeres rurales de 2026 han contado con proyectos como la creación de redes de cuidados en el ámbito rural y la innovación en productos como la anchoa o la miel.En el Día Internacional de la Mujer Rural, el Ministerio de Agricultura Pesca y Alimentación ha galardonado doce proyectos impulsados por distintas mujeres. Entre ellas, la...</t>
+  </si>
+  <si>
+    <t>Jue, 15/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mujeres-rurales-premiadas-su-innovacion-productos</t>
+  </si>
+  <si>
+    <t>Premios Mujeres Rurales 2026: ganadería extensiva ecológica</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha premiado a 12 proyectos impulsados por mujeres en los XVII Premios de Excelencia a la Innovación para Mujeres Rurales, entre ellos una explotación de ganadería extensiva ecológica. También ha concedido un galardón honorífico a la escritora Remedios Zafra. La gala se celebrará el 15 de octubre en MadridEl Ministerio de Agricultura, Pesca y...</t>
+  </si>
+  <si>
+    <t>Mar, 13/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/premios-mujeres-rurales-2026-ganaderia-extensiva-ecologica</t>
+  </si>
+  <si>
+    <t>Mesa redonda ¿Hacia dónde va la alimentación? Innovación, regulaciones y confianza del consumidor en Alimentaria FOODTECH Barcelona 2026 – Fundación Triptolemos</t>
+  </si>
+  <si>
+    <t>El martes 6 de octubre de 2026, de 11h00 a 11h45, Fundación Triptolemos organiza en el Speker’s Corner la mesa redonda:Ponentes:Richard Petro, Director Comercial de ELIANCarlota Martínez, Responsable de Nutrición y Salud de FIABBeatriz Jacoste, CEO de KM ZERO Food Innovation HubDaniel Marsol, Director Comunicación, MKT y RSC de BonÀreaManuel Martín, Secretario General de Federación UNAE-...</t>
+  </si>
+  <si>
+    <t>Vie, 02/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mesa-redonda-hacia-donde-va-la-alimentacion-innovacion-regulaciones-y-confianza-del</t>
+  </si>
+  <si>
+    <t>Nace SIMBIORED, un proyecto piloto para avanzar hacia un sistema agroalimentario más sostenible, eficiente y colaborativo</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo SIMBIORED ha celebrado su reunión de lanzamiento tras varios meses de trabajos preparatorios y coincidiendo con el inicio de la semana en la que se celebra el “Día Internacional de Concienciación sobre la Pérdida y el Desperdicio de Alimentos”. El GO SIMBIORED afronta uno de los principales retos actuales en la cadena alimentaria como son las pérdidas y el desperdicio...</t>
+  </si>
+  <si>
+    <t>Mar, 29/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nace-simbiored-proyecto-piloto-avanzar-hacia-sistema-agroalimentario-mas-sostenible</t>
+  </si>
+  <si>
+    <t>La juventud, agente clave para la transformación del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>Bajo esa máxima se ha celebrado el XI Encuentro Nacional de Agripoolers – InnoVERT 2026 en Zaragoza bajo el lema “Jóvenes que transforman el territorio”, que ha reunido a más de 110 participantes vinculados al cooperativismo agroalimentario, la cooperación, la innovación, la empresa, la universidad, las administraciones públicas y el emprendimiento rural.El encuentro, organizado por ACODEA, la...</t>
+  </si>
+  <si>
+    <t>Mié, 23/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-juventud-agente-clave-la-transformacion-del-sector-agroalimentario</t>
+  </si>
+  <si>
+    <t>Grupo Operativo INNEMATO: Investigadores trabajan en una estrategia pionera contra los gusanos que dañan los cultivos de tomate y fresa</t>
+  </si>
+  <si>
+    <t>Un grupo de empresas, centros tecnológicos y entidades del sector agroalimentario ha puesto en marcha el Grupo Operativo INNEMATO, una iniciativa de innovación que busca desarrollar una solución eficaz y sostenible para combatir los nematodos, unos organismos microscópicos que provocan importantes pérdidas de producción en cultivos como el tomate y la fresa. El proyecto se presenta a la...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/grupo-operativo-innemato-investigadores-trabajan-una-estrategia-pionera-contra-los-gusanos</t>
+  </si>
+  <si>
+    <t>Visita de la conselleira de Medio Rural a la granja avícola Ecocentro, en Melide</t>
+  </si>
+  <si>
+    <t>Como se hizo público este mes, la Consellería de Medio Rural ampliará hasta los 23 millones de euros el presupuesto de las ayudas destinadas a la transformación y comercialización de productos agrarios, con el objetivo de seguir impulsando el sector agroalimentario gallego.Así lo destacó la conselleira de Medio Rural, María José Gómez, durante su visita, a las instalaciones de Ecocentro, de...</t>
+  </si>
+  <si>
+    <t>Mar, 11/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/visita-la-conselleira-medio-rural-la-granja-avicola-ecocentro-melide</t>
+  </si>
+  <si>
+    <t>Desarrollan un "gel" a partir de algas y cáscaras de gamba que conserva la humedad en los cultivos - ASAJA Jaén</t>
+  </si>
+  <si>
+    <t>Un equipo de investigación de la Universidad de Sevilla ha desarrollado un material hidroabsorbente a partir de quitosano y alginato, dos compuestos naturales procedentes de algas y cáscaras de crustáceos. Cuando está seco, se comporta como una esponja porosa, pero al hidratarse se transforma en una red gelificada que absorbe hasta 60 veces su propio peso en agua. Esta capacidad podría...</t>
+  </si>
+  <si>
+    <t>Dom, 09/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/desarrollan-gel-partir-algas-y-cascaras-gamba-que-conserva-la-humedad-los-cultivos-asaja</t>
+  </si>
+  <si>
+    <t>La comunidad LEADER reivindica en Jerez su papel estratégico para construir el futuro rural de España y Europa | Red PAC</t>
+  </si>
+  <si>
+    <t>Dinamización rural Resiliencia y competitividadEl encuentro “Somos LEADERs” reúne por primera vez a todo el ecosistema LEADER para defender una política rural fuerte en el debate sobre la futura PACEl encuentro “Somos LEADERs” reúne por primera vez a todo el ecosistema LEADER para defender una política rural fuerte en el debate sobre la futura PACExperiencias innovadoras, cooperación territorial...</t>
+  </si>
+  <si>
+    <t>Mié, 22/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-comunidad-leader-reivindica-jerez-su-papel-estrategico-construir-el-futuro-rural-espana</t>
+  </si>
+  <si>
+    <t>La Red PAC selecciona ocho proyectos españoles para competir en los Premios europeos “ARIA” 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC ha seleccionado ocho proyectos españoles vinculados a la agricultura, la ganadería, la agroalimentación, la conservación ambiental, el emprendimiento femenino y la dinamización de las zonas rurales para representar a España en la edición 2026 de los Premios ARIA (Premios de Inspiración Agraria y Rural), organizados por la Red Europea de la PAC.Al igual que en anteriores ediciones, la...</t>
+  </si>
+  <si>
+    <t>Jue, 16/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-selecciona-ocho-proyectos-espanoles-competir-los-premios-europeos-aria-2026</t>
+  </si>
+  <si>
+    <t>Convocada la segunda edición del Premio Agraria para trabajos fin de máster en ingeniería agronómica</t>
+  </si>
+  <si>
+    <t>Feria de Valladolid y el Consejo General de Colegios Oficiales de Ingenieros Agrónomos convocan la segunda edición del Premio Agraria, un galardón que reconocerá los mejores trabajos fin de máster en Ingeniería Agronómica defendidos en universidades españolas.Feria de Valladolid y el Consejo General de Colegios Oficiales de Ingenieros Agrónomos (CGCOIA) han convocado la segunda edición del Premio...</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/convocada-la-segunda-edicion-del-premio-agraria-trabajos-fin-master-ingenieria-agronomica</t>
+  </si>
+  <si>
     <t>SECUESVAC pone el foco en las necesidades clave para asegurar el relevo generacional en el vacuno de carne</t>
   </si>
   <si>
     <t>Las mujeres aún enfrentan barreras en titularidad y financiación.Se puso el foco en la innovación para mejorar la conciliación y la eficiencia económica.El Grupo Operativo SECUESVAC aspira a situar a los profesionales en la vanguardia de la gestión ambiental. El Grupo Operativo SECUESVAC celebró ayer 16 de marzo un webinar para analizar las oportunidades estratégicas que ofrece el...</t>
   </si>
   <si>
-    <t>Mar, 17/03/2026 - 18:51</t>
+    <t>Mar, 17/03/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/secuesvac-pone-el-foco-las-necesidades-clave-asegurar-el-relevo-generacional-el-vacuno</t>
   </si>
   <si>
     <t>Abierta una nueva convocatoria de “Reto Rural Digital”, formación gratuita para impulsar la inclusión digital en el medio rural</t>
   </si>
   <si>
     <t>La Fundación UNED mantiene abierta una nueva ventana de inscripción del programa Reto Rural Digital – “La inclusión digital rural: un avance social”, un itinerario de formación digital gratuita dirigido a población residente en el medio rural y núcleos dispersos. La 6.ª convocatoria estará disponible del 9 al 27 de marzo de 2026. El proyecto está subvencionado por la Unión Europea – Next...</t>
   </si>
   <si>
-    <t>Mié, 18/02/2026 - 16:57</t>
+    <t>Mar, 17/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/abierta-una-nueva-convocatoria-reto-rural-digital-formacion-gratuita-impulsar-la-inclusion</t>
   </si>
   <si>
     <t>Cajamar Innova Agrotech abre una nueva convocatoria de Retos Tecnológicos para acelerar soluciones innovadoras en agroalimentación</t>
   </si>
   <si>
     <t>Cajamar Innova Agrotech ha puesto en marcha una nueva edición de sus Retos Tecnológicos, una convocatoria dirigida a startups, empresas tecnológicas, grupos de investigación y equipos innovadores que deseen desarrollar herramientas y aplicaciones orientadas a resolver necesidades reales del sector agroalimentario.La iniciativa se integra en el proyecto Andalucía Agrotech European Digital...</t>
   </si>
   <si>
-    <t>Mié, 11/02/2026 - 12:07</t>
+    <t>Mié, 11/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/cajamar-innova-agrotech-abre-una-nueva-convocatoria-retos-tecnologicos-acelerar-soluciones</t>
   </si>
   <si>
+    <t>El órgano de coordinación del AKIS español aprueba su hoja de ruta para 2026 y refuerza la alineación entre ciencia, innovación y sector agroalimentario</t>
+  </si>
+  <si>
+    <t>El pasado 17 de diciembre de 2025 se celebró en la sede del Ministerio de Agricultura, Pesca y Alimentación, en Madrid, la segunda reunión del plenario del Órgano de Coordinación del Sistema de Conocimiento e Innovación en Agricultura (SCIA–AKIS). La sesión tuvo lugar en formato presencial y estuvo copresidida por la secretaria de Estado de Agricultura y Alimentación, Begoña García Bernal, y el...</t>
+  </si>
+  <si>
+    <t>Lun, 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-organo-coordinacion-del-akis-espanol-aprueba-su-hoja-ruta-2026-y-refuerza-la-alineacion</t>
+  </si>
+  <si>
+    <t>Dieciséis chefs de renombre se suman a la comida solidaria que organiza Provacuno</t>
+  </si>
+  <si>
+    <t>Dieciséis chefs, varios de ellos Estrella Michelin, han participado este año en la ya tradicional comida solidaria navideña en beneficio de las personas más necesitadas de Madrid que organiza la Interprofesional de la Carne de Vacuno (PROVACUNO) con el apoyo del alcalde de la ciudad, José Luis Martínez-Almeida. La iniciativa, que se celebra desde hace cuatro años, ha consistido en la...</t>
+  </si>
+  <si>
+    <t>Jue, 18/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/dieciseis-chefs-renombre-se-suman-la-comida-solidaria-que-organiza-provacuno</t>
+  </si>
+  <si>
     <t>Hasta el 12 de febrero, continúa abierta la convocatoria “Ecosistemas de Innovación y Transferencia 2025” de ayudas CDTI</t>
   </si>
   <si>
     <t>La convocatoria Ecosistemas de Innovación y Transferencia 2025 mantiene abierto su plazo de presentación de solicitudes hasta el 12 de febrero de 2026, con el objetivo de reforzar ecosistemas interregionales orientados a la transferencia, difusión y valorización del conocimiento, en línea con el enfoque de los Sistemas de Conocimiento e Innovación Agraria (AKIS).  Esta actuación busca...</t>
   </si>
   <si>
-    <t>Mar, 20/01/2026 - 17:45</t>
+    <t>Mié, 17/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-12-febrero-continua-abierta-la-convocatoria-ecosistemas-innovacion-y-transferencia-2025</t>
   </si>
   <si>
-    <t>El órgano de coordinación del AKIS español aprueba su hoja de ruta para 2026 y refuerza la alineación entre ciencia, innovación y sector agroalimentario</t>
-[...34 lines deleted...]
-  <si>
     <t>EXPO SAGRIS 2025: más de 100 actividades para conectar el campo con la ciudad y mostrar la innovación, el talento y la sostenibilidad del sector agroalimentario</t>
   </si>
   <si>
     <t>Del 6 al 8 de noviembre de 2025, el Pabellón 4 de IFEMA MADRID se convertirá en el gran punto de encuentro del mundo agrario con la celebración de la primera edición de EXPO SAGRIS, el Salón de la Agricultura y la Ganadería, organizado por IFEMA MADRID en colaboración con ALAS (Alianza por una Agricultura Sostenible) como asociación promotora.Bajo el lema “El campo se acerca a la ciudad”, EXPO...</t>
   </si>
   <si>
-    <t>Mar, 04/11/2025 - 13:36</t>
+    <t>Lun, 03/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/expo-sagris-2025-mas-100-actividades-conectar-el-campo-la-ciudad-y-mostrar-la-innovacion</t>
   </si>
   <si>
     <t>El MAPA participa en EXPO SAGRIS con el II Encuentro nacional del Programa CULTIVA</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA) organiza el II Encuentro Nacional del Programa CULTIVA, que se celebrará el próximo 6 de noviembre de 2025 en el Pabellón 4 de IFEMA MADRID, en el marco de la primera edición de EXPO SAGRIS, Salón de la Agricultura y la Ganadería, que abrirá sus puertas del 6 al 8 de noviembre. Se manifiesta así el apoyo y participación del MAPA en esta...</t>
   </si>
   <si>
-    <t>Mar, 04/11/2025 - 13:03</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/el-mapa-participa-expo-sagris-el-ii-encuentro-nacional-del-programa-cultiva</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación reafirma su compromiso con el relevo generacional en el Foro Global de Agricultura 2025</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación ha reafirmado su compromiso con el relevo generacional en la nueva edición del Foro Global de Agricultura 2025, organizado por la Organización para la Cooperación y el Desarrollo Económico (OCDE) en su sede en París.Así lo ha trasladado la directora general de Desarrollo Rural, Innovación y Formación Agroalimentaria, Isabel Bombal, quien ha...</t>
   </si>
   <si>
-    <t>Mar, 28/10/2025 - 16:45</t>
+    <t>Mar, 28/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-reafirma-su-compromiso-el-relevo</t>
   </si>
   <si>
     <t>Apoyo del MAPA a la innovación para la sostenibilidad en el sector agroalimentario con una intensa participación en ExpoAgriTech 2025</t>
   </si>
   <si>
     <t>Del 28 al 30 de octubre, Málaga se convertirá en el epicentro de la innovación agrícola con la celebración de ExpoAgriTech 2025 – “La Feria del Campo 4.0”, un evento que reunirá a más de 8.000 profesionales del sector en torno a las últimas tendencias tecnológicas que están transformando la agricultura hacia un modelo más digital, sostenible y competitivo.El Ministerio de Agricultura, Pesca y...</t>
   </si>
   <si>
-    <t>Jue, 23/10/2025 - 13:38</t>
+    <t>Jue, 23/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/apoyo-del-mapa-la-innovacion-la-sostenibilidad-el-sector-agroalimentario-una-intensa</t>
   </si>
   <si>
     <t>El Banco Europeo de Inversiones publica un informe sobre la brecha para alcanzar los objetivos de sostenibilidad de la bioeconomía</t>
   </si>
   <si>
     <t>El Banco Europeo de Inversiones (BEI) ha hecho pública una nueva publicación en la que analiza el estado de la bioeconomía en la Unión Europea y los retos que enfrenta para alcanzar su pleno potencial.Según el informe, la bioeconomía aporta 967 000 millones de euros anuales al conjunto de la UE, lo que equivale al 8,6 % del PIB y sustenta el 16,9 % de los empleos en el bloque. Esta actividad...</t>
   </si>
   <si>
-    <t>Lun, 06/10/2025 - 13:52</t>
+    <t>Lun, 06/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-banco-europeo-inversiones-publica-informe-la-brecha-alcanzar-los-objetivos</t>
   </si>
   <si>
+    <t>El IRTA recibe un reconocimiento del MITECO por su proyecto Ovihuec.dat</t>
+  </si>
+  <si>
+    <t>El Ministerio para la Transición Ecológica y el Reto Demográfico (MITECO) ha distinguido al IRTA por su proyecto Ovihuec.dat, seleccionado como una de las 39 iniciativas ejemplares del Plan de Recuperación, Transformación y Resiliencia (PRTR).El proyecto promueve la ganadería extensiva como herramienta de gestión forestal y desarrollo rural, mediante la creación de rebaños municipales que...</t>
+  </si>
+  <si>
+    <t>Mié, 24/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-irta-recibe-reconocimiento-del-miteco-su-proyecto-ovihuecdat</t>
+  </si>
+  <si>
     <t>El programa "Campus Rural" del MITECO, premiado como la mejor iniciativa de desarrollo local en Europa</t>
   </si>
   <si>
     <t>El programa ‘Campus Rural’, impulsado por el Ministerio para la Transición Ecológica y el Reto Demográfico (MITECO), ha sido distinguido como la mejor iniciativa de Desarrollo Local en Europa 2025 por el Innovation in Politics Institute, en colaboración con la European Capital of Democracy.El galardón, otorgado tras la votación de un jurado popular formado por 1.086 personas de 25 países,...</t>
   </si>
   <si>
-    <t>Jue, 25/09/2025 - 12:16</t>
+    <t>Jue, 18/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-programa-campus-rural-del-miteco-premiado-la-mejor-iniciativa-desarrollo-local-europa</t>
   </si>
   <si>
-    <t>El IRTA recibe un reconocimiento del MITECO por su proyecto Ovihuec.dat</t>
-[...10 lines deleted...]
-  <si>
     <t>II edición de los Premios al Emprendimiento de las Mujeres Rurales de la Comunitat Valenciana</t>
   </si>
   <si>
     <t>La Conselleria de Agricultura, Agua, Ganadería y Pesca de la Comunitat Valenciana convoca la II edición de los Premios al Emprendimiento de las Mujeres Rurales de la Comunitat Valenciana que tienen por objeto reconocer el papel fundamental y la contribución de las mujeres que desarrollan proyectos relacionados con la agricultura, la ganadería, la silvicultura, la industria agroalimentaria, la...</t>
   </si>
   <si>
-    <t>Lun, 11/08/2025 - 13:33</t>
+    <t>Mar, 12/08/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/ii-edicion-los-premios-al-emprendimiento-las-mujeres-rurales-la-comunitat-valenciana</t>
   </si>
   <si>
     <t>El MAPA abre el plazo de solicitudes de estancias formativas del programa Cultiva 2025</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación ha abierto el plazo para que los jóvenes interesados en las estancias formativas en explotaciones agrícolas y ganaderas dentro del programa Cultiva 2025 puedan presentar su solicitud.El catálogo con las explotaciones ofertadas donde se pueden realizar las estancias formativas, con información detallada sobre las características de cada una de...</t>
   </si>
   <si>
-    <t>Mar, 24/06/2025 - 15:39</t>
+    <t>Vie, 20/06/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-mapa-abre-el-plazo-solicitudes-estancias-formativas-del-programa-cultiva-2025</t>
   </si>
   <si>
-    <t>Convocatoria para la apertura de nuevos grupos temáticos de la red de EU CAP Network</t>
-[...10 lines deleted...]
-  <si>
     <t>Premiada la innovación en la actividad agraria de mujeres rurales</t>
   </si>
   <si>
     <t>La innovación en la actividad agraria no solo transforma los modelos de producción, sino que también juega un papel crucial en la igualdad de género, especialmente en el ámbito rural. De la misma manera, la creciente incorporación de la mujer en posiciones de mayor relevancia en el ámbito rural aporta una visión nueva que potencia la incorporación de innovaciones y tecnologías. El Ministerio de...</t>
   </si>
   <si>
-    <t>Jue, 12/09/2024 - 10:52</t>
+    <t>Lun, 09/09/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/premiada-la-innovacion-la-actividad-agraria-mujeres-rurales</t>
   </si>
   <si>
     <t>La primera aceleradora de emprendimiento del sector agroalimentario catalán nace de la mano de FEMAC y AFRUCAT</t>
   </si>
   <si>
     <t>Según publica el portal especializado Interempresas, FEMAC (Clúster de la maquinaria y medios de producción agrícola) y Afrucat (Asociación Empresarial de Fruta de Cataluña) han presentado recientemente la primera "Aceleradora de Emprendimiento del sector agroalimentario" en Cataluña.La iniciativa quiere impulsar  el talento y el emprendimiento de proyectos empresariales viables en el sector...</t>
   </si>
   <si>
-    <t>Vie, 19/07/2024 - 09:58</t>
+    <t>Vie, 12/07/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-primera-aceleradora-emprendimiento-del-sector-agroalimentario-catalan-nace-la-mano</t>
   </si>
   <si>
     <t>CaixaBank presenta Tierra de Oportunidades 2024 para fijar población y crear empleo en el mundo rural</t>
   </si>
   <si>
     <t>En los meses de mayo y junio se prevé el lanzamiento de la convocatoria del Programa Tierra de Oportunidades 2024 en colaboración con los Grupos de Desarrollo Rural de cada área geográfica, quienes darán apoyo local a la iniciativa.
 La convocatoria está dirigida a emprendedores cuya actividad se desarrolle en un municipio con una población inferior a 5.000 habitantes, aunque en algunas...</t>
   </si>
   <si>
-    <t>Lun, 22/04/2024 - 11:23</t>
+    <t>Vie, 19/04/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/caixabank-presenta-tierra-oportunidades-2024-fijar-poblacion-y-crear-empleo-el-mundo-rural</t>
   </si>
   <si>
     <t>Convocatoria de ayudas a inversiones materiales o inmateriales en transformación, comercialización y desarrollo de productos agrarios</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación, a través del Fondo Español de Garantía Agraria (FEGA), ha publicado hoy en el Boletín Oficial del Estado (BOE) la convocatoria de ayudas a inversiones materiales o inmateriales en transformación, comercialización y desarrollo de productos agrarios. El límite de ayuda máximo por proyecto de inversión es de 5.000.000 €.
 El...</t>
   </si>
   <si>
-    <t>Vie, 12/04/2024 - 07:18</t>
+    <t>Mié, 10/04/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/convocatoria-ayudas-inversiones-materiales-o-inmateriales-transformacion-comercializacion</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/noticias/2a-convocatoria-proyectos-interreg-sudoe</t>
   </si>
   <si>
     <t>Convocatoria de itinerarios de emprendimiento y asesoramiento en economía social 2024-2026</t>
   </si>
   <si>
     <t>La Confederación Empresarial Española de la Economía Social (CEPES), cofinanciado por el FSE+, lanza una nueva convocatoria de ayudas a entidades de economía social para desarrollar proyectos de emprendimiento colectivo de base tecnológica o en sectores emergentes y en el ámbito rural. El plazo para presentar solicitudes permanece abierto hasta el 19 de abril de 2024.
 Tipos de...</t>
   </si>
   <si>
-    <t>Lun, 18/03/2024 - 08:58</t>
+    <t>Lun, 11/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/convocatoria-itinerarios-emprendimiento-y-asesoramiento-economia-social-2024-2026</t>
   </si>
   <si>
     <t>XV edición de los "Premios de Excelencia a la Innovación para Mujeres Rurales"</t>
   </si>
   <si>
     <t>Con el objetivo de distinguir proyectos innovadores desarrollados por mujeres en el ámbito rural y actuaciones que reconozcan su papel fundamental en el territorio, el Ministerio de Agricultura, Pesca y Alimentación convoca la XV edición de los "Premios de Excelencia a la Innovación para Mujeres Rurales".
 Estos premios se convocan en 4 categorías, (1) Excelencia a la innovación en la...</t>
   </si>
   <si>
-    <t>Lun, 11/03/2024 - 08:40</t>
+    <t>Vie, 08/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/xv-edicion-los-premios-excelencia-la-innovacion-mujeres-rurales</t>
   </si>
   <si>
     <t>V edicion Premios Talenta en apoyo al empoderamiento de las mujeres rurales</t>
   </si>
   <si>
     <t>El 8 de marzo Día Internacional de la Mujer se entregaron los premios de la V edición del programa TalentA que nace con el objetivo de apoyar y visibilizar el talento y el emprendimiento de las mujeres en el entorno rural.
 Las galardonadas del premio organizado por FADEMUR y Corteva Agriscience fueron: Ganadora, Virginia Fradejas Alonso con el proyecto KAMARERE (Boecillo, Valladolid) dedicado...</t>
   </si>
   <si>
-    <t>Lun, 11/03/2024 - 07:58</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/v-edicion-premios-talenta-apoyo-al-empoderamiento-las-mujeres-rurales</t>
   </si>
   <si>
+    <t>2a. Convocatoria de Proyectos INTERREG SUDOE</t>
+  </si>
+  <si>
+    <t>La segunda convocatoria de proyectos Sudoe está abierta hasta el 31 de mayo de 2024 para todas las entidades públicas, privadas o sin ánimo de lucro y empresas. Dotada de un presupuesto de 53,7 mill. de €, los proyectos aprobados por el Programa tratan sobre cinco ejes prioritarios: Investigación e innovación; competitividad de las PYMES, Economía baja en carbono, Lucha contra el...</t>
+  </si>
+  <si>
+    <t>Lun, 26/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/2a-convocatoria-proyectos-interreg-sudoe</t>
+  </si>
+  <si>
+    <t>Plan de formación continua 2024 para el personal técnico del Medio Rural</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha publicado en su página web el Plan de formación continua 2024 para el personal técnico del Medio Rural, con el objetivo de impulsar la formación agroalimentaria como una herramienta clave en el desarrollo del mundo rural. En el Plan Se han organizado un total de 52 actividades formativas en las que se tratan diversos temas de...</t>
+  </si>
+  <si>
+    <t>Vie, 23/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plan-formacion-continua-2024-el-personal-tecnico-del-medio-rural</t>
+  </si>
+  <si>
     <t>XI Premio RuralApps</t>
   </si>
   <si>
     <t>El premio engloba soluciones tecnológicas innovadoras en los ámbitos de la digitalización y la transformación digital tales como: aplicaciones, gobernanza y gestión de datos, la inteligencia artificial, la realidad aumentada, la realidad virtual, la robótica, el internet de las cosas, la conectividad. La finalidad es que los galardones visualicen posibles herramientas que existen...</t>
   </si>
   <si>
-    <t>Vie, 01/03/2024 - 08:22</t>
+    <t>Jue, 22/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/xi-premio-ruralapps</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://akisplataforma.es/noticias/plan-formacion-continua-2024-el-personal-tecnico-del-medio-rural</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación convoca el Premio “Alimentos de España 2024”</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación publica en el Boletín Oficial del Estado (BOE) un extracto de la orden por la que se convoca el Premio “Alimentos de España 2024”. 
 El plazo de presentación de solitudes comenzará el día siguiente de la publicación del extracto de la convocatoria en el BOE (20 de febrero), y terminará el próximo 25 de marzo, incluido.
 La...</t>
   </si>
   <si>
-    <t>Mar, 20/02/2024 - 09:20</t>
+    <t>Lun, 19/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-convoca-el-premio-alimentos-espana-2024</t>
+  </si>
+  <si>
+    <t>VI Premios Mujer Agro</t>
+  </si>
+  <si>
+    <t>A la sexta edición de los Premios MujerAGRO se presentaron 49 candidaturas. Los Premios cuentan con el respaldo de las empresas del sector agroalimentario que deciden mostrar sus acciones relacionadas con la igualdad y el compromiso RSC. La ceremonia de entrega de los VI Premios MujerAGRO  se celebró en Madrid el 23 de febrero en el Auditorio del ICEX España Exportación e...</t>
+  </si>
+  <si>
+    <t>Jue, 15/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/vi-premios-mujer-agro</t>
   </si>
   <si>
     <t>El CSIC combate la desinformación sobre alimentos y nutrición</t>
   </si>
   <si>
     <t>El CSIC combate la desinformación sobre alimentos y nutrición con actividades para centros educativos. El alumnado divulgará en redes sociales contenidos aprendidos en el Instituto de Ciencia y Tecnología de Alimentos y Nutrición, ICTAN-CSIC.
 Durante el curso académico 2023-2024, el Instituto de Ciencia y Tecnología de Alimentos y Nutrición (ICTAN-CSIC) acoge a estudiantes...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 11:39</t>
+    <t>Lun, 05/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-csic-combate-la-desinformacion-alimentos-y-nutricion</t>
   </si>
   <si>
     <t>El CSIC y la Fundación Fórum Ambiental firman un convenio para investigar la economía circular</t>
   </si>
   <si>
     <t>El Consejo Superior de Investigaciones Científicas (CSIC) y la Fundación Fórum Ambiental (FFA) han firmado un Convenio de Colaboración en el marco de la Plataforma Temática Interdisciplinar del CSIC de Sostenibilidad y Economía Circular (SosEcoCir) para desarrollar proyectos de investigación en el ámbito de la economía circular. 
 Esta colaboración busca aunar la experiencia de ambas...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 11:34</t>
+    <t>Jue, 01/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-csic-y-la-fundacion-forum-ambiental-firman-convenio-investigar-la-economia-circular</t>
-  </si>
-[...11 lines deleted...]
-    <t>https://akisplataforma.es/noticias/la-red-pac-publica-el-primer-numero-savia-rural</t>
   </si>
   <si>
     <t>Subvenciones a Programas Plurirregionales de formación a profesionales del medio rural, 2023</t>
   </si>
   <si>
     <t>Orden por la que se convocan Subvenciones a programas plurirregionales de formación dirigidos a los profesionales del medio rural para el ejercicio 2023
 	Serán beneficiarias las entidades previstas en el artículo 2.1 de las bases reguladoras de estas subvenciones del Real Decreto 347/2019, de 17 de mayo, por el que se establecen las bases reguladoras...</t>
   </si>
   <si>
-    <t>Mié, 14/06/2023 - 10:12</t>
+    <t>Mié, 14/06/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/subvenciones-programas-plurirregionales-formacion-profesionales-del-medio-rural-2023</t>
   </si>
   <si>
     <t>Premios Inspiración Agraria y Rural, ARIA 2023</t>
   </si>
   <si>
     <t>La Red Europea de la PAC (UE CAP Network) convoca los "Premios de Inspiración Agraria y Rural, ARIA 2023" que galardonan los mejores proyectos y buenas prácticas desarrolladas en el marco de la PAC que muestren el aprendizaje permanente y que capacitan a las personas par apoyar la innovación y la competitividad.
 Los objetivos de ARIA'23 son
 	Aumentar la...</t>
   </si>
   <si>
-    <t>Lun, 12/06/2023 - 07:39</t>
+    <t>Lun, 12/06/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/premios-inspiracion-agraria-y-rural-aria-2023</t>
   </si>
   <si>
     <t>La Red Rural Nacional muestra los proyectos existentes en los territorios con perspectiva de género y de conciliación</t>
   </si>
   <si>
     <t>La Red Rural Nacional muestra los proyectos existentes en los territorios con perspectiva de género y de conciliación asimon Mié, 02/11/2022 - 08:00
 	La Red Rural Nacional (RRN) organiza la jornada “Intercambio de experiencias LEADER: mujeres rurales en los ámbitos de conciliación, corresponsabilidad, perspectiva de género, economía social y sostenibilidad”
 	El encuentro está enmarcado...</t>
   </si>
   <si>
-    <t>Mar, 08/11/2022 - 13:20</t>
+    <t>Mié, 02/11/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-red-rural-nacional-muestra-los-proyectos-existentes-los-territorios-perspectiva-genero</t>
   </si>
   <si>
     <t>Las asociaciones de jóvenes rurales presentan sus proyectos en la feria Presura de la mano de la Red Rural Nacional</t>
   </si>
   <si>
     <t>Las asociaciones de jóvenes rurales presentan sus proyectos en la feria Presura de la mano de la Red Rural Nacional asimon Jue, 27/10/2022 - 11:11
 	La iniciativa “Juventud enREDada” de la Red Rural Nacional (RRN) pretende visibilizar a las asociaciones de jóvenes para motivar el asociacionismo juvenil en proyectos que repercutan en el medio rural.
 	La (RRN) ha seleccionado varios trabajos...</t>
   </si>
   <si>
+    <t>Jue, 27/10/2022 - 12:00</t>
+  </si>
+  <si>
     <t>https://akisplataforma.es/noticias/las-asociaciones-jovenes-rurales-presentan-sus-proyectos-la-feria-presura-la-mano-la-red</t>
+  </si>
+  <si>
+    <t>Avances, cambios e innovaciones cobrarán protagonismo en SEPOR</t>
+  </si>
+  <si>
+    <t>La 55ª Edición de SEPOR 2022 llega con un programa repleto de jornadas, debates y actividades que volverán a posicionar a la feria como centro neurálgico de todo el sector ganadero, agroalimentario e industrial en un panorama repleto de avances, cambios e innovaciones.
+Al programa del Simposium Internacional de Porcinocultura se suman varias jornadas sectoriales y transversales. Así...</t>
+  </si>
+  <si>
+    <t>Lun, 10/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avances-cambios-e-innovaciones-cobraran-protagonismo-sepor</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación selecciona a las ganadoras de los "Premios de Excelencia a la Innovación para Mujeres Rurales"</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación selecciona a las ganadoras de los "Premios de Excelencia a la Innovación para Mujeres Rurales"  asimon Vie, 07/10/2022 - 06:58
 	Los XIII Premios de Excelencia a la Innovación para Mujeres Rurales premian a 13 iniciativas diferentes para dar visibilidad a la labor de mujeres rurales 
 	El apoyo se realiza para mostrar la diversificación de la...</t>
   </si>
   <si>
+    <t>Vie, 07/10/2022 - 12:00</t>
+  </si>
+  <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-selecciona-las-ganadoras-los-premios</t>
+  </si>
+  <si>
+    <t>Escuela de verano i2connect en Chania: Fortalecimiento de la capacidad de los futuros asesores para apoyar la innovación interactiva</t>
+  </si>
+  <si>
+    <t>La primera Escuela de Verano de i2connect, con el objetivo de fortalecer la capacidad de los futuros asesores rurales para apoyar la innovación interactiva, took place from the 23rd till the 29th of July 2022 at the Mediterranean Agronomic Institute of Chania, Uno de los objetivos clave del proyecto i2connect es fortalecer las habilidades, Grecia. The Agricultural University of Athens as the...</t>
+  </si>
+  <si>
+    <t>Mar, 04/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/escuela-verano-i2connect-chania-fortalecimiento-la-capacidad-los-futuros-asesores-apoyar</t>
   </si>
   <si>
     <t>La Academia Europea de Liderazgo crea la “Academia de mujeres para la innovación rural”</t>
   </si>
   <si>
     <t>La Academia Europea de Liderazgo crea la “Academia de mujeres para la innovación rural” asimon Lun, 19/09/2022 - 12:54
 	El programa acogerá a 15 mujeres de áreas rurales europeas diferentes para adquirir las habilidades y herramientas necesarias que les permitan emprender digitalmente desde sus propios pueblos
 	La inauguración tendrá lugar en Candeleda (Castilla y León) del 23 al 28 de...</t>
   </si>
   <si>
-    <t>Mar, 08/11/2022 - 13:16</t>
+    <t>Lun, 19/09/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-academia-europea-liderazgo-crea-la-academia-mujeres-la-innovacion-rural</t>
-  </si>
-[...23 lines deleted...]
-    <t>https://akisplataforma.es/noticias/escuela-verano-i2connect-chania-fortalecimiento-la-capacidad-los-futuros-asesores-apoyar</t>
   </si>
   <si>
     <t>Empezamos con las degustaciones sensoriales de producto local con el proyecto Bienvenidos a casa</t>
   </si>
   <si>
     <t>28 de julio de 2022
 Una degustación con los cinco sentidos brinda la posibilidad de descubrir en un alimento mucho más que el simple placer de comerlo. Conocer su historia, las características organolépticas y otros detalles hace que comer sea una experiencia agradable, interesante y cautivadora. Tanto es así que con el proyecto «Bienvenidos a casa. Acercando el producto local» hemos ofrecido...</t>
   </si>
   <si>
-    <t>Vie, 12/08/2022 - 13:04</t>
+    <t>Jue, 28/07/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/empezamos-las-degustaciones-sensoriales-producto-local-el-proyecto-bienvenidos-casa</t>
+  </si>
+  <si>
+    <t>Premios a la Inspiración Agrícola y Rural (ARIA) 2025</t>
+  </si>
+  <si>
+    <t>¿Cuáles son los proyectos inspiradores de la Política Agrícola Común (PAC) más ecológicos, inteligentes, socialmente inclusivos, innovadores y resilientes? ¿Qué iniciativas sostienen las economías rurales e involucran activamente a los jóvenes en la construcción del futuro de las comunidades rurales?La tercera edición de los Premios a la Inspiración Agrícola y Rural (ARIA) es una iniciativa de EU...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/premios-la-inspiracion-agricola-y-rural-aria-2025</t>
+  </si>
+  <si>
+    <t>Convocatoria para la apertura de nuevos grupos temáticos de la red de EU CAP Network</t>
+  </si>
+  <si>
+    <t>Hasta el 9 de julio se puede presentar solicitud para participar como experto en los nuevos grupos temáticos de discusión que se centran en esta nueva convocatoria en Salud forestal, Cadena de valor de la lana, y Energía en la explotación.Agricultores, silvicultores, asesores, científicos y otros innovadores, con conocimientos y experiencia específicos sobre los temas que centran esta...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/convocatoria-la-apertura-nuevos-grupos-tematicos-la-red-eu-cap-network</t>
+  </si>
+  <si>
+    <t>La Red PAC publica el primer número de ‘Savia Rural’</t>
+  </si>
+  <si>
+    <t>La Red PAC ha publicado ‘Savia Rural’, la primera de una serie de publicaciones trimestrales que apoyan la consecución de los objetivos comunicativos del nuevo Plan Estratégico de la PAC (PEPAC 2023-2027), para tratar en cada número temas de actualidad sobre rentabilidad agraria y desarrollo rural.
+Su propuesta fundamental es ofrecer información de calidad sobre...</t>
+  </si>
+  <si>
+    <t>Lun, 06/02/0204 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-publica-el-primer-numero-savia-rural</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -883,54 +1009,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D42"/>
+      <selection activeCell="A1" sqref="A1:D53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="189.811" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1171,303 +1297,303 @@
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" s="1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" s="1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="C28" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" s="1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="C29" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="C30" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="C31" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" s="1" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="C32" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" s="1" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="C34" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="D35" s="1" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="D36" s="1" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="D37" s="1" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B38" s="1" t="s">
+      <c r="C38" s="1" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>155</v>
@@ -1483,50 +1609,200 @@
       <c r="A41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>165</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>