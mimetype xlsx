--- v0 (2026-06-08)
+++ v1 (2026-10-20)
@@ -12,2002 +12,2392 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="644">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="774">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>El asesoramiento agrario se consolida como pilar estratégico del AKIS en España y Europa</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/noticias/el-asesoramiento-agrario-se-consolida-pilar-estrategico-del-akis-espana-y-europa</t>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación galardona a 12 proyectos en la XVII edición de los Premios de Excelencia a la Innovación para Mujeres Rurales | Red PAC</t>
+  </si>
+  <si>
+    <t>Dinamización rural Mujeres Resiliencia y competitividadEl Ministerio de Agricultura, Pesca y Alimentación reconoce 12 proyectos impulsados por mujeres en la actividad agraria y pesquera, la diversificación económica del medio rural y la comunicación en la XVII edición de los Premios de Excelencia a la Innovación para Mujeres RuralesEl Ministerio de Agricultura, Pesca y Alimentación reconoce 12...</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-galardona-12-proyectos-la-xvii-edicion-los</t>
+  </si>
+  <si>
+    <t>Nuevas funcionalidades del Cuaderno Digital de Arza: Plan de Abonado y Facturación - Campo Galego</t>
+  </si>
+  <si>
+    <t>Desde este pasado 1 de septiembre, las explotaciones agroganaderas que cuenten con más de 10 hectáreas de superficie y realicen algún tipo de fertilización, bien sea con purín o estiércol o mediante aporte mineral o químico, están obligadas a elaborar un plan de abonado y a llevar un registro de las distintas aplicaciones realizadas.La normativa (Real Decreto de Nutrición Sostenible de Suelos...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nuevas-funcionalidades-del-cuaderno-digital-arza-plan-abonado-y-facturacion-campo-galego</t>
+  </si>
+  <si>
+    <t>XV Foro Nacional del Caprino 2026: programa e info</t>
+  </si>
+  <si>
+    <t>Los días 22 y 23 de octubre, la sede de Dcoop acogerá la XV edición del Foro Nacional del Caprino, con sanidad animal, innovación, relevo generacional y comercialización de la leche de cabra en el programaAntequera (Málaga) volverá a ser el punto de encuentro del sector caprino español los días 22 y 23 de octubre con la celebración del XV Foro Nacional del Caprino. La cita tendrá lugar en la sede...</t>
+  </si>
+  <si>
+    <t>Jue, 15/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/xv-foro-nacional-del-caprino-2026-programa-e-info</t>
+  </si>
+  <si>
+    <t>Raza Blanca Celtibérica: jornada técnica en Nerpio</t>
+  </si>
+  <si>
+    <t>La Real Federación participa este jueves, 15 de octubre, en una jornada técnica sobre los retos de esta raza caprina en estado de amenaza, con ponencias sobre pastoreo digital y el futuro de la ganadería extensivaLa Real Federación Española de Asociaciones de Ganado Selecto (RFEAGAS) participa este jueves, 15 de octubre, en la jornada técnica «La raza Blanca Celtibérica analiza sus retos de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/raza-blanca-celtiberica-jornada-tecnica-nerpio</t>
+  </si>
+  <si>
+    <t>La Red PAC aborda en Navarra las buenas prácticas, el control y la regulación del cultivo de maíz MON 810 | Red PAC</t>
+  </si>
+  <si>
+    <t>Innovación Calidad y cadena alimentaria Resiliencia y competitividadLa jornada Red PAC “Buenas prácticas asociadas al cultivo de maíz Bt” combinó sesiones sobre regulación, trazabilidad, etiquetado, control oficial y prevención de resistencias con una visita a una finca de maíz Bt en Larraga (Navarra) para conocer sobre el terreno la aplicación de estas buenas prácticasLa jornada Red PAC “Buenas...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-aborda-navarra-las-buenas-practicas-el-control-y-la-regulacion-del-cultivo-maiz</t>
+  </si>
+  <si>
+    <t>Muestra en campo del funcionamiento de tractores eléctricos autónomos en olivar y cereal</t>
+  </si>
+  <si>
+    <t>La Oficina Acelera pyme de ASAJA GRANADA celebrará dos demostraciones prácticas los días 16 y 17 de octubre en Chimeneas y PíñarLa Oficina Acelera pyme de ASAJA GRANADA, organiza los próximos viernes 16 y sábado 17 de octubre dos jornadas en campo para mostrar las posibilidades de los tractores eléctricos y autónomos sin conductor aplicados a diferentes labores agrícolas.Las demostraciones...</t>
+  </si>
+  <si>
+    <t>Mié, 14/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/muestra-campo-del-funcionamiento-tractores-electricos-autonomos-olivar-y-cereal</t>
+  </si>
+  <si>
+    <t>El CITA impulsa nuevas oportunidades de colaboración con empresas del sector agroalimentario de Huesca</t>
+  </si>
+  <si>
+    <t>La Oficina de Proyectos del Centro de Investigación y Tecnología Agroalimentaria de Aragón (CITA) ha organizado un encuentro con empresas del sector agroalimentario oscense en la que se darán a conocer las capacidades científicas y tecnológicas del centro. La jornada tendrá lugar el 21 de octubre en el Salón de Actos del Centro de Innovación Gastronómica de Aragón (CIGA) en el Parque Tecnológico...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-cita-impulsa-nuevas-oportunidades-colaboracion-empresas-del-sector-agroalimentario</t>
+  </si>
+  <si>
+    <t>Premios Mujeres Rurales 2026: ganadería extensiva ecológica</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha premiado a 12 proyectos impulsados por mujeres en los XVII Premios de Excelencia a la Innovación para Mujeres Rurales, entre ellos una explotación de ganadería extensiva ecológica. También ha concedido un galardón honorífico a la escritora Remedios Zafra. La gala se celebrará el 15 de octubre en MadridEl Ministerio de Agricultura, Pesca y...</t>
+  </si>
+  <si>
+    <t>Mar, 13/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/premios-mujeres-rurales-2026-ganaderia-extensiva-ecologica</t>
+  </si>
+  <si>
+    <t>Comité de las Regiones resalta la apuesta de C-LM de incorporación al campo: 225 millones en 10 años para 5.300 jóvenes</t>
+  </si>
+  <si>
+    <t>El Informe Europeo sobre el Estado de las Regiones y Ciudades 2026 elaborado por el Comité de las Regiones y presentado este mismo lunes en Bruselas reserva un espacio en el que ensalza como caso de éxito el trabajo realizado en Castilla-La Mancha en la última década en cuanto a las políticas para favorecer la incorporación de jóvenes al campo.En concreto, el Informe, presentado en el marco de la...</t>
+  </si>
+  <si>
+    <t>Lun, 12/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/comite-las-regiones-resalta-la-apuesta-c-lm-incorporacion-al-campo-225-millones-10-anos</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech abordará los retos de la automatización de procesos y el uso de la IA</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirá en Barcelona a más de 330 empresas expositoras de 22 países para impulsar la innovación de la industria y analizar retos como la automatización de procesos y el uso de la inteligencia artificial (IA).El salón, uno de los mayores encuentros sectoriales del sur de Europa, ocupará del 6 al 8 de octubre cerca de 15.000 metros cuadrados y recibirá a un centenar de...</t>
+  </si>
+  <si>
+    <t>Jue, 01/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/alimentaria-foodtech-abordara-los-retos-la-automatizacion-procesos-y-el-uso-la-ia</t>
+  </si>
+  <si>
+    <t>Begoña García Bernal: “La próxima PAC blindará dinero para la juventud y obligará a todos los países a apoyar su incorporación al campo”</t>
+  </si>
+  <si>
+    <t>En Madrid, en el Foro de la Juventud sobre Sistemas AgroalimentariosGalería multimediaLa secretaria de Estado de Agricultura y Alimentación defiende que la juventud participe en la decisión del futuro de la alimentación y destaca que las propuestas de este foro llegarán en octubre a la FAOEl Gobierno ultima el proyecto piloto de Tierra Joven, que movilizará fincas de suelo público a quienes...</t>
+  </si>
+  <si>
+    <t>Mié, 30/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/begona-garcia-bernal-la-proxima-pac-blindara-dinero-la-juventud-y-obligara-todos-los</t>
+  </si>
+  <si>
+    <t>Un proyecto europeo destina 10 millones de euros a reforzar la red de asesoramiento agrícola</t>
+  </si>
+  <si>
+    <t>Financiado por el programa de investigación e innovación «Horizonte Europa» de la UE, reúne a 21 beneficiarios de 16 países, entre ellos España, con servicios de asesoramiento agrícola, redes profesionales, organizaciones de investigación y especialistas en innovaciónUn nuevo proyecto financiado por la Unión Europea (UE) se pone en marcha con un presupuesto de 10 millones de euros, para reforzar...</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/proyecto-europeo-destina-10-millones-euros-reforzar-la-red-asesoramiento-agricola</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación pública el Informe de necesidades de asesoramiento para la innovación.</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica el Informe de necesidades de asesoramiento para la innovación.El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha publicado recientemente en su página web el Informe de necesidades de asesoramiento para la innovación, elaborado por expertos nacionales en el marco de la línea de trabajo de innovación del Grupo de Trabajo de...</t>
+  </si>
+  <si>
+    <t>Mié, 23/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-el-informe-necesidades-3</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación pública el Informe de necesidades de asesoramiento en producción ecológica.</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica el Informe de necesidades de asesoramiento en producción ecológica.El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha publicado recientemente en su página web el Informe de necesidades de asesoramiento en producción ecológica, elaborado por expertos nacionales en el marco de la línea de trabajo sobre producción ecológica del...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-el-informe-necesidades-2</t>
+  </si>
+  <si>
+    <t>La juventud, agente clave para la transformación del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>Bajo esa máxima se ha celebrado el XI Encuentro Nacional de Agripoolers – InnoVERT 2026 en Zaragoza bajo el lema “Jóvenes que transforman el territorio”, que ha reunido a más de 110 participantes vinculados al cooperativismo agroalimentario, la cooperación, la innovación, la empresa, la universidad, las administraciones públicas y el emprendimiento rural.El encuentro, organizado por ACODEA, la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-juventud-agente-clave-la-transformacion-del-sector-agroalimentario</t>
+  </si>
+  <si>
+    <t>El proyecto LEADER “Comedores Responsables KM0” conecta a productores locales y comedores colectivos para impulsar la alimentación de proximidad en Galicia | Red PAC</t>
+  </si>
+  <si>
+    <t>Dinamización rural Cambio climático y gestión de recursos naturales Calidad y cadena alimentariaEl proyecto LEADER “Comedores Responsables KM0” reúne a 8 Grupos de Acción Local de Galicia que abarcan 86 municipios y cerca de 710.000 habitantesEl proyecto LEADER “Comedores Responsables KM0” reúne a 8 Grupos de Acción Local de Galicia que abarcan 86 municipios y cerca de 710.000 habitantesLa...</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-proyecto-leader-comedores-responsables-km0-conecta-productores-locales-y-comedores</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación pública el Informe de necesidades de asesoramiento para jóvenes y nuevas incorporaciones al sector agrario.</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica el Informe de necesidades de asesoramiento para jóvenes y nuevas incorporaciones al sector agrario.El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha publicado recientemente en su página web el Informe de necesidades de asesoramiento para jóvenes y nuevas incorporaciones al sector agrario, elaborado por expertos nacionales en el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-el-informe-necesidades-1</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación pública el Informe de necesidades de asesoramiento en sanidad vegetal.</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica el Informe de necesidades de asesoramiento en sanidad vegetal.El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha publicado recientemente en su página web el Informe de necesidades de asesoramiento en sanidad vegetal, elaborado por expertos nacionales en el marco de la línea de trabajo sobre sanidad vegetal del Grupo de Trabajo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-el-informe-necesidades-0</t>
+  </si>
+  <si>
+    <t>El Reto reúne 11 proyectos impulsados por 27 emprendedores para generar nuevas oportunidades en el medio rural aragonés</t>
+  </si>
+  <si>
+    <t>El Reto reúne 11 proyectos impulsados por 27 emprendedores para generar nuevas oportunidades en el medio rural aragonésLa primera edición de esta iniciativa de cooperación Leader ha recibido 14 propuestas, de las que 11 pasan a la fase de difusión. Los proyectos están vinculados a 11 Grupos de Acción Local y 22 localidades aragonesas.La primera edición de El Reto ya tiene sus protagonistas. 11...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-reto-reune-11-proyectos-impulsados-27-emprendedores-generar-nuevas-oportunidades-el</t>
+  </si>
+  <si>
+    <t>Razas autóctonas españolas, protagonistas en la EAAP 2026</t>
+  </si>
+  <si>
+    <t>Los resultados generados a través de la colaboración entre asociaciones de criadores, RFEAGAS y la Universidad de Córdoba han estado presentes en la 77ª Reunión Anual de la EAAP, celebrada en HamburgoLa investigación desarrollada en torno a las razas ganaderas autóctonas españolas y los Grupos Operativos ha vuelto a demostrar su capacidad para generar conocimiento científico de interés...</t>
+  </si>
+  <si>
+    <t>Jue, 17/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/razas-autoctonas-espanolas-protagonistas-la-eaap-2026</t>
+  </si>
+  <si>
+    <t>Drones y datos geoespaciales, de la captura de información a la toma de decisiones</t>
+  </si>
+  <si>
+    <t>Los drones se han convertido en una herramienta de gran utilidad para la gestión del territorio y la ingeniería agraria, pero su verdadero potencial depende de saber qué datos obtener, cómo procesarlos y, sobre todo, cómo interpretarlos técnicamente.El Colegio ha programado un curso que ofrece una visión integral del flujo de trabajo con UAS, desde la planificación de vuelos y captura de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/drones-y-datos-geoespaciales-la-captura-informacion-la-toma-decisiones</t>
+  </si>
+  <si>
+    <t>La Red PAC reúne en La Palma experiencias de agroecología, turismo sostenible y liderazgo femenino para impulsar el desarrollo rural</t>
+  </si>
+  <si>
+    <t>Dinamización rural Cambio climático y gestión de recursos naturales Mujeres Resiliencia y competitividadLa jornada congregó a cerca de 80 participantes y puso el foco en la diversificación económica, la creación de redes de apoyo y el protagonismo de las mujeres rurales en la innovación territorialLa jornada congregó a cerca de 80 participantes y puso el foco en la diversificación económica, la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-reune-la-palma-experiencias-agroecologia-turismo-sostenible-y-liderazgo</t>
+  </si>
+  <si>
+    <t>Plan Estratégico de la Madera de Euskadi movilizará 225 millones hasta 2030, con una aportación pública de 45 millones</t>
+  </si>
+  <si>
+    <t>El Plan Estratégico de la Madera de Euskadi (PEMA) movilizará 225 millones de euros hasta 2030, con una aportación pública de 45 millones. Además, pretende incrementar el peso de la madera local o de proximidad en el consumo industrial del 70% actual al 75 o 80% en ese periodo de tiempo.El Departamento de Alimentación, Desarrollo Rural, Agricultura y Pesca del Gobierno Vasco ha presentado este...</t>
+  </si>
+  <si>
+    <t>Mar, 15/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plan-estrategico-la-madera-euskadi-movilizara-225-millones-2030-una-aportacion-publica-45</t>
+  </si>
+  <si>
+    <t>Luis Planas destaca el potencial de España para desarrollar tecnologías agroalimentarias innovadoras</t>
+  </si>
+  <si>
+    <t>El ministro remarca que “somos una gran potencia agroalimentaria y, para seguir siéndolo, tenemos que apostar por la tecnología y un uso eficiente de los recursos”Subraya el papel de la digitalización para mejorar la competitividad y hace hincapié en la necesidad de asesoramiento y formación en nuevas tecnologías, porque “debemos llevar a cabo la agricultura de precisión contando con los...</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-destaca-el-potencial-espana-desarrollar-tecnologias-agroalimentarias</t>
+  </si>
+  <si>
+    <t>Lactalis España y la USC impulsan una Cátedra para acelerar la innovación del sector ganadero gallego</t>
+  </si>
+  <si>
+    <t>La Universidad de Santiago de Compostela (USC) y Lactalis España han puesto en marcha la Cátedra USC-Lactalis España de Innovación y Emprendimiento Ganadero, una iniciativa orientada a fortalecer la colaboración entre universidad, empresa y sector primario para impulsar la innovación, la formación y la transferencia de conocimiento al servicio de la transformación y competitividad de la cadena...</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/lactalis-espana-y-la-usc-impulsan-una-catedra-acelerar-la-innovacion-del-sector-ganadero</t>
+  </si>
+  <si>
+    <t>REGENEREX acerca la innovación en la gestión de pastos en Salamaq 2026</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo celebró una mesa redonda multidisciplinar en la que ganaderos, técnicos, investigadores y profesionales de la tecnología compartieron necesidades, dificultades y expectativas sobre la aplicación de nuevas herramientas en las explotacionesEl Grupo Operativo REGENEREX ha participado en Salamaq 2026, celebrada en Salamanca, con una jornada orientada a acercar el proyecto al sector...</t>
+  </si>
+  <si>
+    <t>Mar, 08/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/regenerex-acerca-la-innovacion-la-gestion-pastos-salamaq-2026</t>
+  </si>
+  <si>
+    <t>Cantabria: ayudas a organizaciones agrarias para la PAC 2026</t>
+  </si>
+  <si>
+    <t>La Consejería de Desarrollo Rural destina 115.000 euros para financiar el asesoramiento y colaboración que estas entidades prestan a agricultores y ganaderos para cumplimentar y presentar sus solicitudesEl Gobierno de Cantabria, a través de la Consejería de Desarrollo Rural, Ganadería, Pesca y Alimentación, destinará 115.000 euros a apoyar durante 2026 la labor que desarrollan las Organizaciones...</t>
+  </si>
+  <si>
+    <t>Jue, 03/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cantabria-ayudas-organizaciones-agrarias-la-pac-2026</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación organiza una jornada formativa sobre la aplicación iPesca</t>
+  </si>
+  <si>
+    <t>La formación responde al compromiso adquirido por el ministro de Agricultura, Pesca y Alimentación, Luis Planas, durante su visita oficial a CanariasLa jornada se celebrará por vía telemática y está dirigida a la flota artesanal que opera en las Reservas Marinas de Interés PesqueroEl Ministerio de Agricultura, Pesca y Alimentación impartirá por vía telemática el próximo sábado, 5 de septiembre a...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-organiza-una-jornada-formativa-la</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación y el Ministerio de Defensa prolongan hasta 2030 su colaboración para la gestión del Buque Escuela y de Cooperación Pesquera Intermares</t>
+  </si>
+  <si>
+    <t>Nueva adenda del acuerdoGalería multimediaLa nueva adenda del acuerdo garantiza durante cuatro años la continuidad del modelo de gestión compartida del buqueEl buque Intermares se ha consolidado como una plataforma de formación y cooperación internacional en materia pesqueraEl Ministerio de Agricultura, Pesca y Alimentación y el Ministerio de Defensa han suscrito una nueva adenda al acuerdo sobre...</t>
+  </si>
+  <si>
+    <t>Lun, 31/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-y-el-ministerio-defensa-prolongan-2030-su</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación lanza los concursos AgroCrea y AgroProtagonistas para acercar las profesiones agroalimentarias a los más jóvenes</t>
+  </si>
+  <si>
+    <t>Proyectos creativos y vídeos para redes socialesGalería multimediaLos concursos están dirigidos a centros educativos y alumnado de Infantil, Primaria, ESO, Bachillerato y Formación Profesional, con propuestas adaptadas a cada etapa educativaAmbas iniciativas forman parte de la Estrategia de Formación Agroalimentaria Siembra, Crece y Cosecha tu futuro, con la que el ministerio da a conocer las...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-lanza-los-concursos-agrocrea-y</t>
+  </si>
+  <si>
+    <t>Agricultura 5.0: qué es y por qué está revolucionando el campo</t>
+  </si>
+  <si>
+    <t>La agricultura está entrando en una nueva etapa. Después de décadas marcadas por la mecanización, la digitalización y la agricultura de precisión, el sector agroalimentario se enfrenta a un desafío mucho más complejo: necesitamos producir de forma eficiente, con menos recursos, menor impacto ambiental y una mayor capacidad de adaptación al cambio.Seguramente has oído hablar de la Agricultura 5.0...</t>
+  </si>
+  <si>
+    <t>Jue, 06/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agricultura-50-que-y-que-esta-revolucionando-el-campo</t>
+  </si>
+  <si>
+    <t>Avance de actividades Red PAC | 2º semestre 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC comparte un avance de las actividades previstas para el segundo semestre de 2026, con el objetivo de seguir fomentando el intercambio de conocimiento, la innovación y el desarrollo sostenible del sector agrario y del medio rural.En la noticia disponible en su página web podréis consultar las principales jornadas programadas para los próximos meses.Además, añadimos a continuación...</t>
+  </si>
+  <si>
+    <t>Lun, 03/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avance-actividades-red-pac-2o-semestre-2026</t>
+  </si>
+  <si>
+    <t>El Gobierno aprueba un plan de inversiones de 23,1 millones de euros para fortalecer el sector primario de Canarias</t>
+  </si>
+  <si>
+    <t>El paquete moviliza 17,9 millones de euros en ayudas directas y 5,2 millones en inversiones estratégicas en regadíos y formación marítimaEl Gobierno reafirma su compromiso con Canarias impulsando la competitividad, la eficiencia hídrica y el relevo generacional como palancas de cambio en el medio rural y costeroEl Consejo de Ministros, a propuesta del Ministerio de Agricultura, Pesca y...</t>
+  </si>
+  <si>
+    <t>Mar, 28/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-gobierno-aprueba-plan-inversiones-231-millones-euros-fortalecer-el-sector-primario</t>
+  </si>
+  <si>
+    <t>El SERIDA cerró su participación en el 11º Festival del Arándano y Frutos Rojos con gran éxito de público</t>
+  </si>
+  <si>
+    <t>El SERIDA cerró su participación en el 11º Festival del Arándano y Frutos Rojos con gran éxito de públicoEl 11º Festival del Arándano y Frutos Rojos comenzó el viernes con la Jornada Técnica organizada por el SERIDA y el Ayuntamiento, que reunió a profesionales de diferentes ámbitos. Abrieron la Jornada, Alejandro Vega, alcalde de Villaviciosa, y Carmen Díez, jefa del Departamento de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-serida-cerro-su-participacion-el-11o-festival-del-arandano-y-frutos-rojos-gran-exito</t>
+  </si>
+  <si>
+    <t>No será un congreso más</t>
+  </si>
+  <si>
+    <t>El VI Congreso Nacional de Ingenieros Agrónomos nace para convertirse en el punto de encuentro de la Ingeniería Agronómica, una cita para compartir conocimiento, generar oportunidades de negocio y construir nuestro futuro.¡Reserva las fechas!Del 27 al 30 de octubre de 2026, Valencia acogerá el VI Congreso Nacional de Ingenieros Agrónomos, una experiencia diseñada para reunir a profesionales,...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/no-sera-congreso-mas</t>
+  </si>
+  <si>
+    <t>Agenda de Actividades del COIAANPV - Colegio Oficial de Ingenieros Agrónomos de Aragón, Navarra y País Vasco</t>
+  </si>
+  <si>
+    <t>Agenda número 2824 de julio de 2026FORMACIÓNDocumentación y recuperación de elementos rurales y agrarios mediante tecnologías LiDAR y fotogrametría terrestre y aérea | 17 y 18 septiembre. Leer másHerramientas de mediación para asesores: comunicación, gestión de conflictos y apoyo al asesoramiento en el sector agroalimentario | 21 y 23 de septiembre. Leer másCurso online: Diseño, cálculo y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agenda-actividades-del-coiaanpv-colegio-oficial-ingenieros-agronomos-aragon-navarra-y-pais</t>
+  </si>
+  <si>
+    <t>Manual Territorializado de Transición Agroecológica para el Mar Menor - SEAE</t>
+  </si>
+  <si>
+    <t>🔹 Descárgalo gratis: el manual está disponible en versión digital e interactiva en cultiveco.es. 🔹 Próximas formaciones: CultivEco prepara nuevas jornadas de capacitación y acompañamiento para el sector agrícola desde septiembre.La SEAE ha publicado el Manual Territorializado para la Transición Agroecológica en la cuenca vertiente del Mar Menor, una herramienta pensada para orientar a...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/manual-territorializado-transicion-agroecologica-el-mar-menor-seae</t>
+  </si>
+  <si>
+    <t>El Colegio de Ingenieros Agrónomos Región de Murcia abre una encuesta para definir la formación del segundo semestre</t>
+  </si>
+  <si>
+    <t>El Colegio Oficial de Ingenieros Agrónomos de la Región de Murcia ha abierto una encuesta para conocer el interés del colectivo profesional en las acciones formativas previstas para el segundo semestre.La iniciativa se dirige a ingenieros agrónomos colegiados y precolegiados, así como a ingenieros y profesionales vinculados al sector agrario, agropecuario, agroalimentario, agroindustrial,...</t>
+  </si>
+  <si>
+    <t>Mar, 21/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-colegio-ingenieros-agronomos-region-murcia-abre-una-encuesta-definir-la-formacion-del</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red Innovagro en Perú</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red INNOVAGRO en Perú ha servido para consolidar la colaboración entre universidades, centros de investigación, administraciones públicas y empresas de distintos países, reforzando el intercambio de experiencias y el desarrollo de soluciones innovadoras frente a los desafíos que afronta la agricultura.El Campus de Excelencia Internacional Agroalimentario (ceiA3) ha vuelto a...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-xvi-encuentro-la-red-innovagro-peru</t>
+  </si>
+  <si>
+    <t>La Red PAC selecciona ocho proyectos españoles para competir en los Premios europeos “ARIA” 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC ha seleccionado ocho proyectos españoles vinculados a la agricultura, la ganadería, la agroalimentación, la conservación ambiental, el emprendimiento femenino y la dinamización de las zonas rurales para representar a España en la edición 2026 de los Premios ARIA (Premios de Inspiración Agraria y Rural), organizados por la Red Europea de la PAC.Al igual que en anteriores ediciones, la...</t>
+  </si>
+  <si>
+    <t>Jue, 16/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-selecciona-ocho-proyectos-espanoles-competir-los-premios-europeos-aria-2026</t>
+  </si>
+  <si>
+    <t>Cerca de 60 personas fallecen de media cada año por el vuelco de tractores sin estructuras de protección</t>
+  </si>
+  <si>
+    <t>El Instituto Nacional de Seguridad y Salud en el Trabajo (INSST) lanza la campaña de la Comisión Nacional de Seguridad y Salud en el Trabajo Prevención y protección. Vuelca las cifras, dirigida a personas trabajadoras del sector de la agricultura y propietarias de tractores.En la última década, 579 personas han fallecido por vuelcos de tractor sin sistemas de protección y, en lo que va de año, ya...</t>
+  </si>
+  <si>
+    <t>Jue, 09/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cerca-60-personas-fallecen-media-cada-ano-el-vuelco-tractores-sin-estructuras-proteccion</t>
+  </si>
+  <si>
+    <t>Begoña García Bernal: 'Siete de cada 10 industrias agroalimentarias cuentan ya con una estrategia digital'</t>
+  </si>
+  <si>
+    <t>La secretaria de Estado de Agricultura y Alimentación destaca que la digitalización refuerza la competitividad de las empresas, mejora la eficiencia de los procesos y contribuye a la seguridad alimentariaEl informe del Observatorio de la Digitalización del Sector agroalimentario, impulsado por el ministerio y Cajamar, constata que más del 70 % de los trabajadores del sector reciben formación en...</t>
+  </si>
+  <si>
+    <t>Vie, 19/06/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/begona-garcia-bernal-siete-cada-10-industrias-agroalimentarias-cuentan-ya-una-estrategia</t>
+  </si>
+  <si>
+    <t>Convocada la segunda edición del Premio Agraria para trabajos fin de máster en ingeniería agronómica</t>
+  </si>
+  <si>
+    <t>Feria de Valladolid y el Consejo General de Colegios Oficiales de Ingenieros Agrónomos convocan la segunda edición del Premio Agraria, un galardón que reconocerá los mejores trabajos fin de máster en Ingeniería Agronómica defendidos en universidades españolas.Feria de Valladolid y el Consejo General de Colegios Oficiales de Ingenieros Agrónomos (CGCOIA) han convocado la segunda edición del Premio...</t>
+  </si>
+  <si>
+    <t>Lun, 25/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/convocada-la-segunda-edicion-del-premio-agraria-trabajos-fin-master-ingenieria-agronomica</t>
   </si>
   <si>
     <t>Nueva convocatoria 2026 de ayudas al intercambio de conocimiento en el sector agroalimentario y forestal por casi 10 millones de euros</t>
   </si>
   <si>
     <t>El plazo para presentar las solicitudes finaliza el próximo 18 de mayo Las ayudas están cofinanciadas en un 43 % por FEADER y un 57 % por el ministerioEl Ministerio de Agricultura, Pesca y Alimentación (MAPA) publicó el pasado 16 de abril en el Boletín Oficial del Estado (BOE) una nueva convocatoria de ayudas para fomentar el intercambio de conocimiento, innovación y formación en el sector...</t>
   </si>
   <si>
-    <t>Lun, 20/04/2026 - 15:46</t>
+    <t>Jue, 16/04/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/nueva-convocatoria-2026-ayudas-al-intercambio-conocimiento-el-sector-agroalimentario-y</t>
   </si>
   <si>
     <t>EDIH Madrid Region 2.0 destaca en Madrid es Ciencia con un robot de asistencia a la vendimia como ejemplo de innovación agroalimentaria</t>
   </si>
   <si>
     <t>El EDIH Madrid Region 2.0 ha mostrado en la feria Madrid es Ciencia el potencial de las tecnologías avanzadas aplicadas al sector agroalimentario, con especial protagonismo para el robot de asistencia a la vendimia desarrollado por el CSIC, una solución que ejemplifica cómo la innovación puede responder a necesidades concretas del trabajo en campo.La feria, organizada por la Fundación para el...</t>
   </si>
   <si>
-    <t>Lun, 06/04/2026 - 21:19</t>
+    <t>Lun, 06/04/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/edih-madrid-region-20-destaca-madrid-ciencia-robot-asistencia-la-vendimia-ejemplo</t>
   </si>
   <si>
     <t>Provacuno muestra en Alimentaria 2026 las novedades del segundo año de la campaña europea “Por una Europa sostenible, la misión especial del vacuno”</t>
   </si>
   <si>
     <t>Cofinanciada por la Unión Europea y liderada por Provacuno (España) y Apaq-W (Bélgica), la campaña continúa impulsando la reducción de emisiones y la prevención de la degradación y mejora del suelo. Entre sus principales hitos destaca el próximo lanzamiento de una web app para medir la huella de carbono, así como actividades en España, Bélgica y otros países europeos, además de seminarios en...</t>
   </si>
   <si>
-    <t>Lun, 23/03/2026 - 15:47</t>
+    <t>Lun, 23/03/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/provacuno-muestra-alimentaria-2026-las-novedades-del-segundo-ano-la-campana-europea-una</t>
   </si>
   <si>
     <t>CITOLIVA se posiciona en el desarrollo de nuevos alimentos basados en tecnologías ómicas en el marco de la Red Cervera OMIPERBIO</t>
   </si>
   <si>
     <t>Participa como uno de los seis centros tecnológicos Cervera, aportando su experiencia en innovación en la industria oleícola para el desarrollo de nuevos ingredientes y alimentos funcionales, con el objetivo de posicionar al consorcio como referente en investigación aplicada a una alimentación segura y saludableLa Agrupación OMIPERBIO ha puesto en marcha una red de cooperación estratégica formada...</t>
   </si>
   <si>
-    <t>Lun, 23/03/2026 - 10:45</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/citoliva-se-posiciona-el-desarrollo-nuevos-alimentos-basados-tecnologias-omicas-el-marco</t>
   </si>
   <si>
     <t>SECUESVAC pone el foco en las necesidades clave para asegurar el relevo generacional en el vacuno de carne</t>
   </si>
   <si>
     <t>Las mujeres aún enfrentan barreras en titularidad y financiación.Se puso el foco en la innovación para mejorar la conciliación y la eficiencia económica.El Grupo Operativo SECUESVAC aspira a situar a los profesionales en la vanguardia de la gestión ambiental. El Grupo Operativo SECUESVAC celebró ayer 16 de marzo un webinar para analizar las oportunidades estratégicas que ofrece el...</t>
   </si>
   <si>
-    <t>Mar, 17/03/2026 - 18:51</t>
+    <t>Mar, 17/03/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/secuesvac-pone-el-foco-las-necesidades-clave-asegurar-el-relevo-generacional-el-vacuno</t>
   </si>
   <si>
     <t>La Junta de Andalucía ha inaugurado la nueva Oficina Comarcal Agraria (OCA) de Ronda</t>
   </si>
   <si>
     <t>La Junta de Andalucía ha inaugurado la nueva Oficina Comarcal Agraria (OCA) de Ronda, una infraestructura en la que se han invertido 1,7 millones de euros, financiados en gran parte con fondos Feader. La nueva sede sustituye a unas antiguas instalaciones que resultaban insuficientes para atender a las más de 5.000 explotaciones agrarias de la comarca, y se concibe como un refuerzo de la primera...</t>
   </si>
   <si>
-    <t>Jue, 12/03/2026 - 09:54</t>
+    <t>Mar, 10/03/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-junta-andalucia-ha-inaugurado-la-nueva-oficina-comarcal-agraria-oca-ronda</t>
   </si>
   <si>
+    <t>CTAEX impulsa la transferencia y la colaboración en Transfiere 2026</t>
+  </si>
+  <si>
+    <t>El Centro Tecnológico Nacional Agroalimentario Extremadura (CTAEX) participó en Transfiere, el Foro Europeo para la Ciencia, Tecnología e Innovación, con el propósito de reforzar la transferencia de conocimiento y abrir nuevas vías de cooperación en el sector agroalimentario. El evento se celebró del 24 al 26 de febrero de 2026 en el Palacio de Ferias y Congresos de Málaga.Como en anteriores...</t>
+  </si>
+  <si>
+    <t>Jue, 26/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ctaex-impulsa-la-transferencia-y-la-colaboracion-transfiere-2026</t>
+  </si>
+  <si>
+    <t>Luis Planas sitúa la innovación y la digitalización como eje del liderazgo agroalimentario español</t>
+  </si>
+  <si>
+    <t>El ministro defiende la apuesta del Gobierno por la modernización tecnológica, clave para reforzar la competitividad y la sostenibilidad del sector en un contexto internacional complejoSubraya que España es una potencia agroalimentaria y que la Estrategia Nacional de Alimentación y el Plan Internacional de la Gastronomía consolidan una hoja de ruta para garantizar su liderazgoPlanas pone en valor...</t>
+  </si>
+  <si>
+    <t>Mar, 24/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-situa-la-innovacion-y-la-digitalizacion-eje-del-liderazgo-agroalimentario</t>
+  </si>
+  <si>
+    <t>Abierta una nueva convocatoria de “Reto Rural Digital”, formación gratuita para impulsar la inclusión digital en el medio rural</t>
+  </si>
+  <si>
+    <t>La Fundación UNED mantiene abierta una nueva ventana de inscripción del programa Reto Rural Digital – “La inclusión digital rural: un avance social”, un itinerario de formación digital gratuita dirigido a población residente en el medio rural y núcleos dispersos. La 6.ª convocatoria estará disponible del 9 al 27 de marzo de 2026. El proyecto está subvencionado por la Unión Europea – Next...</t>
+  </si>
+  <si>
+    <t>Mar, 17/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/abierta-una-nueva-convocatoria-reto-rural-digital-formacion-gratuita-impulsar-la-inclusion</t>
+  </si>
+  <si>
+    <t>Castillo de Canena será el primer olivar español en confiar el control de plagas a insectos beneficiosos</t>
+  </si>
+  <si>
+    <t>La iniciativa, impulsada por CITOLIVA, a través de su servicio AGRO·LIVE Aliados Naturales, permitirá reducir el uso de fitosanitarios y reforzar el equilibrio natural del cultivo.En los olivares de Castillo de Canena ya no solo trabajarán técnicos y tractores. A partir de esta campaña también lo harán insectos. Pequeños, discretos y casi invisibles, se convertirán en los guardianes silenciosos...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/castillo-canena-sera-el-primer-olivar-espanol-confiar-el-control-plagas-insectos</t>
+  </si>
+  <si>
+    <t>La Oficina C del congreso incluye interesantes cuestiones agrícolas en su votación pública para uno de sus tres próximos informes</t>
+  </si>
+  <si>
+    <t>El Congreso de los Diputados ha abierto una votación pública para que la ciudadanía elija el tema de uno de los tres “Informes C” que la Oficina de Ciencia y Tecnología (Oficina C) elaborará y presentará en 2026. La participación está disponible hasta el 23 de febrero de 2026. La votación se realiza sobre una lista cerrada de 20 temas, confeccionada por la Oficina C (la Oficina de Ciencia y...</t>
+  </si>
+  <si>
+    <t>Vie, 13/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-oficina-c-del-congreso-incluye-interesantes-cuestiones-agricolas-su-votacion-publica</t>
+  </si>
+  <si>
     <t>La Junta aprueba la creación de la Academia Andaluza de Agricultura</t>
   </si>
   <si>
     <t>Fuente: Junta de AndalucíaLa entidad tendrá sede en Almería y promoverá la investigación, la innovación y la transferencia de conocimiento en el sector agrarioEl Consejo de Gobierno ha aprobado el decreto por el que se crea la Academia Andaluza de Agricultura, con sede en el Parque Científico-Tecnológico de Almería (PITA), y su integración en el Instituto de Academias de Andalucía. La nueva...</t>
   </si>
   <si>
-    <t>Lun, 09/03/2026 - 12:49</t>
+    <t>Jue, 12/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-junta-aprueba-la-creacion-la-academia-andaluza-agricultura</t>
   </si>
   <si>
-    <t>CIDAF y cuatro proyectos de innovación circular: del residuo agroalimentario al bioinsumo y al ingrediente funcional</t>
-[...70 lines deleted...]
-  <si>
     <t>Cajamar Innova Agrotech abre una nueva convocatoria de Retos Tecnológicos para acelerar soluciones innovadoras en agroalimentación</t>
   </si>
   <si>
     <t>Cajamar Innova Agrotech ha puesto en marcha una nueva edición de sus Retos Tecnológicos, una convocatoria dirigida a startups, empresas tecnológicas, grupos de investigación y equipos innovadores que deseen desarrollar herramientas y aplicaciones orientadas a resolver necesidades reales del sector agroalimentario.La iniciativa se integra en el proyecto Andalucía Agrotech European Digital...</t>
   </si>
   <si>
-    <t>Mié, 11/02/2026 - 12:07</t>
+    <t>Mié, 11/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/cajamar-innova-agrotech-abre-una-nueva-convocatoria-retos-tecnologicos-acelerar-soluciones</t>
   </si>
   <si>
     <t>El GO FOTOPUR presentará sus avances en dos jornadas técnicas sobre innovación, energía y emisiones en porcino</t>
   </si>
   <si>
     <t>El Grupo Operativo GO FOTOPUR participará durante el mes de febrero en dos eventos clave centrados en la innovación y en la mejora de la eficiencia y sostenibilidad del sector porcino. Estas citas, que tendrán lugar en Zaragoza y Tauste, serán una oportunidad para compartir conocimientos, intercambiar experiencias con profesionales del sector y dar visibilidad al trabajo que desarrolla el...</t>
   </si>
   <si>
-    <t>Mar, 10/02/2026 - 12:34</t>
+    <t>Mar, 10/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-go-fotopur-presentara-sus-avances-dos-jornadas-tecnicas-innovacion-energia-y-emisiones</t>
   </si>
   <si>
     <t>EU CAP Network abre la convocatoria para participar en las visitas cruzadas 2026</t>
   </si>
   <si>
     <t>La EU CAP Network (Red PAC de la UE) ha lanzado una convocatoria de expresión de interés para participar en las cross-visits 2026, una serie de visitas cruzadas orientadas a impulsar la innovación, el intercambio de conocimientos y el trabajo en red en el marco de la EIP-AGRI. El plazo de solicitud finaliza el 20 de febrero de 2026 (23:59 CET). Tres temáticas para las cross-visits 2026Las...</t>
   </si>
   <si>
-    <t>Vie, 30/01/2026 - 19:20</t>
+    <t>Jue, 29/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/eu-cap-network-abre-la-convocatoria-participar-las-visitas-cruzadas-2026</t>
   </si>
   <si>
+    <t>El 18 de febrero se cierra la tercera convocatoria cofinanciada de la Asociación Europea AGROECOLOGY</t>
+  </si>
+  <si>
+    <t>La asociación europea AGROECOLOGY ha abierto oficialmente la 3ª convocatoria cofinanciada de proyectos de investigación e innovación, bajo el lema “Fomentar la diversidad genética vegetal y animal y empoderar a los agricultores para acelerar la transición agroecológica”.Esta convocatoria se centra en dos pilares clave de la transición agroecológica: la dimensión genética y la dimensión social,...</t>
+  </si>
+  <si>
+    <t>Mié, 28/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-18-febrero-se-cierra-la-tercera-convocatoria-cofinanciada-la-asociacion-europea</t>
+  </si>
+  <si>
+    <t>Conferencia CDTI “Entre dos Programas, Horizonte Europa”</t>
+  </si>
+  <si>
+    <t>El CDTI organiza la decimotercera edición de la Conferencia del Programa Marco de Investigación e Innovación (PM) de la Unión Europea en España, bajo el lema “Entre dos Programas, Horizonte Europa”, que tendrá lugar el 16 de junio en el Palau de Congressos de Catalunya (Barcelona). El evento se celebrará en colaboración con el Ministerio de Ciencia, Innovación y Universidades, la Comisión Europea...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/conferencia-cdti-entre-dos-programas-horizonte-europa</t>
+  </si>
+  <si>
+    <t>Avances en el análisis de la madera y el estudio de suelos del Grupo Operativo Coníferas+</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo Coníferas + continúa avanzando en el desarrollo de sus trabajos de investigación y toma de datos, con hitos relevantes tanto en el análisis de la calidad estructural de la madera en árboles en pie como en el muestreo de suelos para la identificación de alternativas a las coníferas afectadas por enfermedades. Ambos avances refuerzan la base científica del proyecto y aportan...</t>
+  </si>
+  <si>
+    <t>Mar, 27/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avances-el-analisis-la-madera-y-el-estudio-suelos-del-grupo-operativo-coniferas</t>
+  </si>
+  <si>
+    <t>Abierta una encuesta sobre digitalización y uso de datos en el turismo rural</t>
+  </si>
+  <si>
+    <t>El proyecto Data4Rural ha lanzado una encuesta dirigida a agentes del turismo rural con el objetivo de conocer el grado de digitalización, el uso actual de los datos y las principales necesidades formativas del sector. Los resultados servirán para diseñar herramientas prácticas, acciones formativas y servicios de apoyo ajustados a la realidad de las organizaciones rurales. La encuesta es...</t>
+  </si>
+  <si>
+    <t>Vie, 23/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/abierta-una-encuesta-digitalizacion-y-uso-datos-el-turismo-rural</t>
+  </si>
+  <si>
+    <t>La importancia de la ganadería en el vacuno de carne para la salud, a debate en una nueva jornada del Campus Provacuno</t>
+  </si>
+  <si>
+    <t>Durante la jornada, Juan Pascual, veterinario, divulgador científico y vicepresidente de AnimalhealthEurope, abordó desde una perspectiva científica y técnica el papel del ganado vacuno en la sostenibilidad, la nutrición y la salud humana.El Campus Provacuno se consolida como un espacio de referencia para los estudiantes universitarios interesados en el sector del vacuno de carne. En su...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-importancia-la-ganaderia-el-vacuno-carne-la-salud-debate-una-nueva-jornada-del-campus</t>
+  </si>
+  <si>
     <t>GO INGNUTS impulsa la sostenibilidad del almendro en CICYTEX</t>
   </si>
   <si>
     <t>Fuente: GO INGNUTSEl pasado mes de diciembre se celebraron en las instalaciones de la cooperativa COFRUIT, en Mérida, las Jornadas Técnicas de Agronomía del CICYTEX de Extremadura tituladas: «Agrotecnología y sostenibilidad: el nuevo impulso del campo extremeño». La segunda presentación fue la de del proyecto "GO_INGNUTS. Uso de Agricultura de Precisión, de la Biodiversidad y Salud del Suelo en...</t>
   </si>
   <si>
-    <t>Vie, 30/01/2026 - 17:55</t>
+    <t>Jue, 22/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/go-ingnuts-impulsa-la-sostenibilidad-del-almendro-cicytex</t>
   </si>
   <si>
-    <t>El 18 de febrero se cierra la tercera convocatoria cofinanciada de la Asociación Europea AGROECOLOGY</t>
-[...32 lines deleted...]
-    <t>https://akisplataforma.es/noticias/conferencia-cdti-entre-dos-programas-horizonte-europa</t>
+    <t>Avances del GO FOTOPUR: fotovoltaica flotante para reducir emisiones en balsas de purines</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo FOTOPUR avanza en el desarrollo y validación de soluciones innovadoras basadas en fotovoltaica flotante para reducir las emisiones contaminantes de las balsas de purines en explotaciones porcinas, al tiempo que se genera energía renovable para autoconsumo.El proyecto, centrado en la fotovoltaica sobre plataformas flotantes en purines, responde a las exigencias normativas de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avances-del-go-fotopur-fotovoltaica-flotante-reducir-emisiones-balsas-purines</t>
+  </si>
+  <si>
+    <t>Abierto el plazo para participar en la conferencia de la EU CAP Network sobre resiliencia hídrica en agricultura</t>
+  </si>
+  <si>
+    <t>EU CAP Network ha abierto el plazo de presentación de expresiones de interés para participar en la conferencia “Water resilience in agriculture: innovation in practice”, un encuentro europeo centrado en la innovación, el intercambio de conocimiento y el enfoque EIP-AGRI.El 9 de febrero es la fecha límite para presentar candidaturas para asistir a esta reunión que tendrá lugar en Hamburgo (...</t>
+  </si>
+  <si>
+    <t>Mié, 21/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/abierto-el-plazo-participar-la-conferencia-la-eu-cap-network-resiliencia-hidrica</t>
+  </si>
+  <si>
+    <t>Evolución del proyecto del GO Olivebiome</t>
+  </si>
+  <si>
+    <t>El proyecto del GO Olivebiome, coordinado técnicamente por Maslina, avanza con fuerza hacia la validación industrial de soluciones probióticas sostenibles para la alimentación animal, gracias a la plena incorporación de AINIA.Los últimos avances se centran en tres hitos clave:Optimización de cultivos: AINIA está comparando el crecimiento de probióticos en medio MRS y en suero lácteo, con el...</t>
+  </si>
+  <si>
+    <t>Vie, 16/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/evolucion-del-proyecto-del-go-olivebiome</t>
   </si>
   <si>
     <t>APP-TRI: muestreos foliares en trigo para “leer” la parcela y afinar la predicción de cosecha</t>
   </si>
   <si>
     <t>Fuente: APP-TRIEl Grupo Operativo APP-TRI avanza en uno de los pilares que dan sentido al proyecto: llevar el dato agronómico real de campo a  una aplicación digital capaz de estimar la productividad del trigo y anticipar posibles desviaciones del cultivo. La herramienta se apoya en la integración de información procedente de mapas de rendimiento de cosechadora y de sensores remotos (...</t>
   </si>
   <si>
-    <t>Mar, 27/01/2026 - 12:27</t>
+    <t>Jue, 15/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/app-tri-muestreos-foliares-trigo-leer-la-parcela-y-afinar-la-prediccion-cosecha</t>
   </si>
   <si>
-    <t>Abierta una encuesta sobre digitalización y uso de datos en el turismo rural</t>
-[...44 lines deleted...]
-    <t>https://akisplataforma.es/noticias/abierto-el-plazo-participar-la-conferencia-la-eu-cap-network-resiliencia-hidrica</t>
+    <t>Arranca la campaña Local Food Advisors’ Journey 2026: una hoja de ruta europea para reforzar el asesoramiento en canales cortos</t>
+  </si>
+  <si>
+    <t>Iniciativa de EU 4Advice y COREnet, Local Food Advisors’ Journey 2026 nace con el objetivo de poner en valor la Red Europea de Asesoramiento en Canales Cortos de Comercialización (EAN-SFSC) y, al mismo tiempo, implicar activamente a las personas asesoras en su construcción y mejora continua.Esta iniciativa está concebida como un itinerario flexible y en evolución, dirigido a asesores y asesoras...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/arranca-la-campana-local-food-advisors-journey-2026-una-hoja-ruta-europea-reforzar-el</t>
+  </si>
+  <si>
+    <t>El regadío inteligente como objetivo de sostenibilidad del campo en el Páramo Medio</t>
+  </si>
+  <si>
+    <t>La comunidad leonesa aplica las primeras soluciones digitales para controlar y optimizar el uso del agua en una de las zonas más dependientes del embalse de Barrios de LunaLa Comunidad de Regantes del Páramo Medio, con sede en Bercianos del Páramo (León), ha iniciado una nueva etapa de modernización tecnológica dentro del PERTE de Digitalización del Ciclo del Agua, financiado por la Unión Europea...</t>
+  </si>
+  <si>
+    <t>Mié, 14/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-regadio-inteligente-objetivo-sostenibilidad-del-campo-el-paramo-medio</t>
+  </si>
+  <si>
+    <t>En 2026 arranca el bloque de jornadas técnicas sectoriales del plan para impulsar la agricultura regenerativa y sostenible</t>
+  </si>
+  <si>
+    <t>En 2026 se inicia el bloque de jornadas técnicas sectoriales dentro del programa “Jornadas y seminarios técnicos para el impulso de la agricultura regenerativa y sostenible”, una iniciativa puesta en marcha en marzo de 2025 por la Fundación Juana de Vega y la empresa Agroassessor, y subvencionada por el Ministerio de Agricultura, Pesca y Alimentación.Durante casi un año y medio, ambas entidades...</t>
+  </si>
+  <si>
+    <t>Mar, 13/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/2026-arranca-el-bloque-jornadas-tecnicas-sectoriales-del-plan-impulsar-la-agricultura</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation abre su Open Call 2026 para impulsar la digitalización del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation lanza oficialmente la Open Call de su edición 2026, dirigida a startups y proyectos tecnológicos que aporten soluciones innovadoras a los grandes retos del sector agroalimentario. El programa busca iniciativas capaces de acelerar la transformación digital, mejorar la sostenibilidad y reforzar la competitividad del sector.AgroBank Tech Digital INNovation, es un...</t>
+  </si>
+  <si>
+    <t>Lun, 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agrobank-tech-digital-innovation-abre-su-open-call-2026-impulsar-la-digitalizacion-del</t>
+  </si>
+  <si>
+    <t>El órgano de coordinación del AKIS español aprueba su hoja de ruta para 2026 y refuerza la alineación entre ciencia, innovación y sector agroalimentario</t>
+  </si>
+  <si>
+    <t>El pasado 17 de diciembre de 2025 se celebró en la sede del Ministerio de Agricultura, Pesca y Alimentación, en Madrid, la segunda reunión del plenario del Órgano de Coordinación del Sistema de Conocimiento e Innovación en Agricultura (SCIA–AKIS). La sesión tuvo lugar en formato presencial y estuvo copresidida por la secretaria de Estado de Agricultura y Alimentación, Begoña García Bernal, y el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-organo-coordinacion-del-akis-espanol-aprueba-su-hoja-ruta-2026-y-refuerza-la-alineacion</t>
+  </si>
+  <si>
+    <t>CDTI Innovación busca una empresa española para un proyecto de I+D en Agritech junto a FAEDA (Senegal)</t>
+  </si>
+  <si>
+    <t>CDTI Innovación ha publicado una búsqueda de socio empresarial para identificar una empresa española interesada en desarrollar un proyecto de I+D en cooperación internacional junto a la empresa senegalesa FAEDA, en el ámbito Agritech, concretamente en la aplicación de TIC a la avicultura.La colaboración propuesta se centra en el desarrollo y validación de una granja piloto avícola en Senegal, que...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cdti-innovacion-busca-una-empresa-espanola-proyecto-id-agritech-junto-faeda-senegal</t>
+  </si>
+  <si>
+    <t>La revolución del agua inteligente: Xinzo de Limia se suma a la digitalización del regadío</t>
+  </si>
+  <si>
+    <t>La digitalización del campo avanza con paso firme y Galicia no se queda atrás. La Comunidad de Regantes de Laguna de Antela, en la comarca ourensana de A Limia, ha iniciado la implantación de soluciones tecnológicas que marcarán un antes y un después en la gestión del agua agrícola. Este proyecto, respaldado por los fondos europeos Next Generation a través del PERTE de Digitalización del Ciclo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-revolucion-del-agua-inteligente-xinzo-limia-se-suma-la-digitalizacion-del-regadio</t>
+  </si>
+  <si>
+    <t>Innovación y tecnología, pilares de la seguridad y la soberanía alimentarias en la UE</t>
+  </si>
+  <si>
+    <t>Garantizar la seguridad alimentaria y la soberanía de la Unión Europea en un contexto global marcado por la incertidumbre geopolítica, climática y económica se ha convertido en una prioridad estratégica. Así se puso de manifiesto en el reciente Consejo extraordinario de Ministros de Agricultura de la Unión Europea en Bruselas, celebrada el 7 de enero por iniciativa de la Comisión Europea y la...</t>
+  </si>
+  <si>
+    <t>Vie, 09/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/innovacion-y-tecnologia-pilares-la-seguridad-y-la-soberania-alimentarias-la-ue</t>
+  </si>
+  <si>
+    <t>La Xunta de Galicia intensifica la coordinación con Xenética Fontao a favor de la mejora del ganado gallego</t>
+  </si>
+  <si>
+    <t>FUENTE: RFEAGASLos directores generales de Ganadería, Agricultura e Industrias Agroalimentarias, José Balseiros, y de la PAC y de Control da Cadena Alimentaria, Juan José Cerviño, se reunieron en San Caetano con responsables de Xenética Fontao, empresa participada por la Xunta y encargada de la gestión del Centro de Escolma e Reprodución Animal de Galicia.El encuentro sirvió para reforzar las...</t>
+  </si>
+  <si>
+    <t>Mié, 07/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-xunta-galicia-intensifica-la-coordinacion-xenetica-fontao-favor-la-mejora-del-ganado</t>
+  </si>
+  <si>
+    <t>GO LIVLAB-IN: Cómo el frass de insectos está revolucionando la fertilización de cultivos hortícolas</t>
+  </si>
+  <si>
+    <t> Esta es la base del proyecto GO LIVLAB-IN, una iniciativa innovadora que apuesta por la insecticultura y la economía circular como palancas para transformar la agricultura y la agroindustria.LIVLAB-IN plantea un modelo pionero que utiliza la producción de insectos para valorizar subproductos, desperdicios y residuos vegetales generados a lo largo de la cadena alimentaria, desde las primeras...</t>
+  </si>
+  <si>
+    <t>Mar, 23/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-livlab-el-frass-insectos-esta-revolucionando-la-fertilizacion-cultivos-horticolas</t>
+  </si>
+  <si>
+    <t>CITOLIVA ofrece al sector oleícola la herramienta tecnológica para transformar sus subproductos</t>
+  </si>
+  <si>
+    <t>OLIVEVALUE, financiado por la Junta de Andalucía (PAIDI 2020), ofrece un sistema pionero que recomienda a almazaras y orujeras la mejor ruta para valorizar alperujo, hueso, hoja y otros restos del olivar.CITOLIVA ha finalizado con éxito el proyecto OLIVEVALUE, una iniciativa que deja como principal resultado un modelo innovador de apoyo a la toma de decisiones estratégicas para el aprovechamiento...</t>
+  </si>
+  <si>
+    <t>Lun, 22/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/citoliva-ofrece-al-sector-oleicola-la-herramienta-tecnologica-transformar-sus-subproductos</t>
+  </si>
+  <si>
+    <t>Nueva convocatoria de ayudas al asesoramiento para la digitalización del sector agroalimentario y forestal</t>
+  </si>
+  <si>
+    <t>El asesoramiento vuelve a situarse en el centro de la transformación digital del sector agroalimentario y forestal.El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha lanzado una nueva convocatoria de ayudas para servicios de asesoramiento en digitalización, dotada con 4,7 millones de euros, en el marco del Plan Estratégico de la PAC 2023-2027 (PEPAC). Una línea de apoyo clave para...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nueva-convocatoria-ayudas-al-asesoramiento-la-digitalizacion-del-sector-agroalimentario-y</t>
+  </si>
+  <si>
+    <t>OP BIOTECH impulsa soluciones microbianas para aumentar la tolerancia de los cultivos a la escasez de agua</t>
+  </si>
+  <si>
+    <t>El proyecto OP BIOTECH continúa avanzando en el desarrollo de estrategias innovadoras basadas en el uso de bacterias beneficiosas con el objetivo de reforzar la resistencia de los cultivos frente a situaciones de estrés hídrico. Esta línea de trabajo se centra en aprovechar el potencial de determinados microorganismos del suelo y de la rizosfera para mejorar el comportamiento fisiológico de las...</t>
+  </si>
+  <si>
+    <t>Vie, 19/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/op-biotech-impulsa-soluciones-microbianas-aumentar-la-tolerancia-los-cultivos-la-escasez</t>
   </si>
   <si>
     <t>Hasta el 12 de febrero, continúa abierta la convocatoria “Ecosistemas de Innovación y Transferencia 2025” de ayudas CDTI</t>
   </si>
   <si>
     <t>La convocatoria Ecosistemas de Innovación y Transferencia 2025 mantiene abierto su plazo de presentación de solicitudes hasta el 12 de febrero de 2026, con el objetivo de reforzar ecosistemas interregionales orientados a la transferencia, difusión y valorización del conocimiento, en línea con el enfoque de los Sistemas de Conocimiento e Innovación Agraria (AKIS).  Esta actuación busca...</t>
   </si>
   <si>
-    <t>Mar, 20/01/2026 - 17:45</t>
+    <t>Mié, 17/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-12-febrero-continua-abierta-la-convocatoria-ecosistemas-innovacion-y-transferencia-2025</t>
   </si>
   <si>
-    <t>AgroBank Tech Digital INNovation abre su Open Call 2026 para impulsar la digitalización del sector agroalimentario</t>
-[...140 lines deleted...]
-    <t>https://akisplataforma.es/noticias/go-livlab-el-frass-insectos-esta-revolucionando-la-fertilizacion-cultivos-horticolas</t>
+    <t>ASH4SOIL participó en el cierre del proyecto europeo AF4EU</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo ASH4SOIL, coordinado por FEUGA, participó el pasado 12 de diciembre en el encuentro regional de la Red Regional de Innovación Agroforestal (RAIN) del proyecto europeo AF4EU, liderado por la Universidade de Santiago de Compostela (USC) El evento puso fin a tres años de colaboración y trabajo conjunto entre entidades de 10...</t>
+  </si>
+  <si>
+    <t>Mar, 16/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ash4soil-participo-el-cierre-del-proyecto-europeo-af4eu</t>
+  </si>
+  <si>
+    <t>El GO e-LocalHub lanza sus primeras videorrecetas para poner en valor las razas autóctonas</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo e-LocalHub ha publicado las primeras videorrecetas del proyecto, una iniciativa gastronómica orientada a acercar al consumidor final los productos procedentes de razas autóctonas y de la ganadería extensiva tradicional.Las elaboraciones se realizan con productos de las razas participantes en el proyecto: porcina Ibérica, aviar Castellana Negra, bovina Avileña-Negra Ibérica y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-e-localhub-lanza-sus-primeras-videorrecetas-poner-valor-las-razas-autoctonas</t>
+  </si>
+  <si>
+    <t>Las Jornadas Técnicas RFEAGAS 2025 refuerzan la coordinación y el futuro de la ganadería de selección</t>
+  </si>
+  <si>
+    <t>Las Jornadas Técnicas RFEAGAS 2025 reunieron en Madrid a asociaciones de criadores, técnicos y profesionales del sector con el objetivo de analizar y actualizar los principales retos y oportunidades de la ganadería de raza pura en España.El programa abordó, desde una perspectiva técnica y transversal, cuestiones clave como la sanidad animal, la mejora genética, la digitalización y la gestión de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/las-jornadas-tecnicas-rfeagas-2025-refuerzan-la-coordinacion-y-el-futuro-la-ganaderia</t>
+  </si>
+  <si>
+    <t>FutureFoodS lanza su segunda convocatoria transnacional cofinanciada para acelerar la sostenibilidad alimentaria</t>
+  </si>
+  <si>
+    <t>El partenariado europeo FutureFoodS ha anunciado la apertura de su Segunda Convocatoria Transnacional Cofinanciada, destinada a financiar proyectos de investigación e innovación que impulsen la transición hacia sistemas alimentarios más sostenibles, saludables, circulares y transparentes. La convocatoria invita a investigadores, centros tecnológicos, universidades, administraciones públicas, ONG...</t>
+  </si>
+  <si>
+    <t>Mié, 03/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/futurefoods-lanza-su-segunda-convocatoria-transnacional-cofinanciada-acelerar-la</t>
+  </si>
+  <si>
+    <t>GO CLIMALACT: Una apuesta por la innovación y sostenibilidad del sector lácteo</t>
+  </si>
+  <si>
+    <t>El grupo operativo CLIMALACT avanza con paso firme en su propósito de transformar el modelo de producción láctea en Galicia y Asturias hacia criterios de sostenibilidad y neutralidad climática. En un momento en que el sector lácteo se enfrenta a crecientes retos medioambientales, sociales y de rentabilidad, esta iniciativa emerge como una apuesta decidida por la innovación, la cooperación y la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-climalact-una-apuesta-la-innovacion-y-sostenibilidad-del-sector-lacteo</t>
   </si>
   <si>
     <t>Abierta la convocatoria Estancias I+P para impulsar el asesoramiento científico en la Administración, con retos relacionados con el sector agroalimentario y forestal</t>
   </si>
   <si>
     <t>La convocatoria Estancias I+P abre una nueva oportunidad para que la comunidad científica española contribuya de forma directa al diseño y mejora de las políticas públicas mediante el asesoramiento científico en la Administración General del Estado.Se trata de una iniciativa pionera, impulsada por la Oficina Nacional de Asesoramiento Científico (ONAC) y la Fundación Española para la Ciencia y la...</t>
   </si>
   <si>
-    <t>Lun, 22/12/2025 - 18:18</t>
+    <t>Mar, 02/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/abierta-la-convocatoria-estancias-ip-impulsar-el-asesoramiento-cientifico-la</t>
   </si>
   <si>
-    <t>CITOLIVA ofrece al sector oleícola la herramienta tecnológica para transformar sus subproductos</t>
-[...20 lines deleted...]
-    <t>https://akisplataforma.es/noticias/nueva-convocatoria-ayudas-al-asesoramiento-la-digitalizacion-del-sector-agroalimentario-y</t>
+    <t>CTA impulsa 16 nuevos proyectos de innovación con un fuerte foco en el sector agroalimentario</t>
+  </si>
+  <si>
+    <t>La Corporación Tecnológica de Andalucía (CTA) ha aprobado la financiación de 16 nuevos proyectos que movilizarán una inversión total de 9,72 millones de euros, con 3,78 millones en incentivos, consolidando así su papel como motor estratégico de la I+D+i en la región. Entre las iniciativas aprobadas, destacan varias de alto impacto para el sector agroalimentario, que continúa siendo una prioridad...</t>
+  </si>
+  <si>
+    <t>Vie, 28/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cta-impulsa-16-nuevos-proyectos-innovacion-fuerte-foco-el-sector-agroalimentario</t>
+  </si>
+  <si>
+    <t>Begoña García subraya en Agrobiotech que "la agricultura digital ya forma parte del día a día del campo español"</t>
+  </si>
+  <si>
+    <t>La secretaria de Estado de Agricultura y Alimentación asegura que la transformación digital del sector es “una realidad construida entre administraciones, sector y ciencia”Destaca el papel de Cataluña como ecosistema decisivo en la innovación agroalimentaria en Europa, con la Universidad de Lleida, el IRTA y el Parc Agrobiotech como referentesEl Ministerio de Agricultura, Pesca y Alimentación...</t>
+  </si>
+  <si>
+    <t>Jue, 27/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/begona-garcia-subraya-agrobiotech-que-la-agricultura-digital-ya-forma-parte-del-dia-dia</t>
+  </si>
+  <si>
+    <t>El proyecto del GO OLIVEBIOME demuestra el potencial de los residuos del olivar como recurso sostenible</t>
+  </si>
+  <si>
+    <t>Significativos avances en los resultados de su segunda fase.Los resultados definitivos servirán de base para el desarrollo de productos innovadores orientados a una alimentación animal más saludable y sostenible.El proyecto nacional OLIVEBIOME ha iniciado su segunda fase con resultados prometedores en el desarrollo de soluciones biotecnológicas aplicadas a la alimentación animal. Tras concluir su...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-proyecto-del-go-olivebiome-demuestra-el-potencial-los-residuos-del-olivar-recurso</t>
+  </si>
+  <si>
+    <t>El nuevo Foro AKISConnect ya está disponible: un espacio abierto para la colaboración y el intercambio en el ecosistema AKIS europeo</t>
+  </si>
+  <si>
+    <t>La comunidad de AKISConnect ha anunciado la apertura oficial de su nuevo Foro online, un espacio digital diseñado para facilitar la conexión, el intercambio de conocimientos y la colaboración entre los distintos actores del sistema AKIS en toda Europa. Desde hoy, cualquier persona interesada puede acceder y comenzar a participar.Este foro nace como un entorno creado por y para la comunidad, con...</t>
+  </si>
+  <si>
+    <t>Lun, 24/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-nuevo-foro-akisconnect-ya-esta-disponible-espacio-abierto-la-colaboracion-y-el</t>
+  </si>
+  <si>
+    <t>El GO LINOMAR comparte en DATAGRI su apuesta por la biorremediación y los bioestimulantes de nueva generación</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo LINOMAR participó activamente en DATAGRI, el evento de referencia en transformación digital y agrotecnología, donde tuvo la oportunidad de presentar su innovadora iniciativa ante más de 1.500 profesionales del sector agroalimentario. Entre los asistentes se encontraban empresas tecnológicas, startups, cooperativas, organizaciones agrarias, centros de investigación,...</t>
+  </si>
+  <si>
+    <t>Jue, 20/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-linomar-comparte-datagri-su-apuesta-la-biorremediacion-y-los-bioestimulantes-nueva</t>
+  </si>
+  <si>
+    <t>Mejoras en la gestión de ayudas al intercambio de conocimiento y al asesoramiento para la transición digital del sector agroalimentario</t>
+  </si>
+  <si>
+    <t> Modificación de las Bases reguladoras de las subvenciones de las intervenciones de intercambio de conocimientos y actividades de formación e información y servicios de asesoramientoEntre otras modificaciones introducidas se flexibilizan los requisitos de antigüedad y de recursos humanos para los beneficiariosEl Real decreto recoge la flexibilización de los plazos para facilitar la...</t>
+  </si>
+  <si>
+    <t>Mié, 19/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mejoras-la-gestion-ayudas-al-intercambio-conocimiento-y-al-asesoramiento-la-transicion</t>
+  </si>
+  <si>
+    <t>Provacuno y APAQ-W refuerzan el compromiso del sector con el objetivo de neutralidad climática en 2050 en el I Simposio Europeo sobre Sostenibilidad del Vacuno de Carne</t>
+  </si>
+  <si>
+    <t>Más de 600 profesionales participaron de forma presencial y online en el I Simposio Europeo sobre la Sostenibilidad del Vacuno de Carne, celebrado el 12 de noviembre en Bruselas y organizado por Provacuno y APAQ-W en el marco del programa europeo Sustainable European Beef (SEUB). El encuentro, pionero en el ámbito de la Unión Europea, reunió a expertos internacionales para analizar los...</t>
+  </si>
+  <si>
+    <t>Lun, 17/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/provacuno-y-apaq-w-refuerzan-el-compromiso-del-sector-el-objetivo-neutralidad-climatica</t>
+  </si>
+  <si>
+    <t>Plataforma de Asesores AKIS, una herramienta para que los Grupos Operativos cumplan y refuercen sus obligaciones de divulgación</t>
+  </si>
+  <si>
+    <t>La Plataforma de Asesores AKIS (PAA) es un espacio diseñado específicamente para que los Grupos Operativos de la Asociación Europea para la Innovación (EIP-AGRI / EU Network) puedan difundir de forma ágil y eficaz sus actividades, avances y resultados.Las publicaciones que los Grupos Operativos envíen y compartan en la plataforma —noticias, eventos, hitos del proyecto, avances parciales,...</t>
+  </si>
+  <si>
+    <t>Vie, 14/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plataforma-asesores-akis-una-herramienta-que-los-grupos-operativos-cumplan-y-refuercen-sus</t>
+  </si>
+  <si>
+    <t>El GO POMODORO celebra en Sevilla una jornada para compartir sus avances y principales resultados</t>
+  </si>
+  <si>
+    <t>El próximo 28 de noviembre de 2025, la Escuela Técnica Superior de Ingeniería Agronómica de la Universidad de Sevilla acogerá la jornada técnica “Innovación aplicada en el tomate de industria: eficiencia, sostenibilidad y rentabilidad”, organizada por el Grupo Operativo Supraautonómico POMODORO.Esta iniciativa forma parte de la Comunidad de Prácticas POMODORO, un espacio colaborativo en el que...</t>
+  </si>
+  <si>
+    <t>Mié, 12/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-pomodoro-celebra-sevilla-una-jornada-compartir-sus-avances-y-principales-resultados</t>
+  </si>
+  <si>
+    <t>Programa detallado de AGROBIOTECH 2025: innovación, biotecnología y digitalización se dan cita en Lleida</t>
+  </si>
+  <si>
+    <t>Del 25 al 27 de noviembre en la Fira de LleidaEl evento AGROBIOTECH 2025 convertirá a Lleida en el epicentro de la innovación agroalimentaria y forestal del 25 al 27 de noviembre, reuniendo a investigadores, empresas, centros tecnológicos y entidades públicas en torno a los grandes retos del sector: la sostenibilidad, la digitalización y el cambio climático. El programa incluye más de medio...</t>
+  </si>
+  <si>
+    <t>Mar, 11/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/programa-detallado-agrobiotech-2025-innovacion-biotecnologia-y-digitalizacion-se-dan-cita</t>
+  </si>
+  <si>
+    <t>El GO WELFARECUN avanza en el estudio del bienestar animal durante el transporte de conejos</t>
+  </si>
+  <si>
+    <t>El proyecto impulsa nuevos modelos de manejo, cebo y transporte más sostenibles y respetuosos con el bienestar animal en la cuniculturaEl Grupo Operativo WELFARECUN trabaja en el desarrollo de nuevos procesos de cebo, transporte y sacrificio en cunicultura orientados a mejorar el bienestar animal y la sostenibilidad del sector. Este proyecto, financiado a través de las ayudas para la preparación...</t>
+  </si>
+  <si>
+    <t>Vie, 07/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-welfarecun-avanza-el-estudio-del-bienestar-animal-el-transporte-conejos</t>
+  </si>
+  <si>
+    <t>El programa del VIII Foro DATAGRI, en detalle</t>
+  </si>
+  <si>
+    <t>Murcia acogerá los días 12 y 13 de noviembre una de las grandes citas de la digitalización agroalimentariaLa cuenta atrás ha comenzado para una de las citas más esperadas del calendario agroalimentario: el VIII Foro DATAGRI, que reunirá en Murcia a los principales protagonistas de la digitalización del sector los próximos 12 y 13 de noviembre. Bajo el lema de la transformación digital como...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-programa-del-viii-foro-datagri-detalle</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación y la Escuela de Organización Industrial renuevan su colaboración para impulsar la digitalización en el sector agrario</t>
+  </si>
+  <si>
+    <t>Mediante convenio publicado en el BOE, el MAPA renueva su convenio con la EOI para colaborar en dos convocatorias de ayudas; una para el intercambio de conocimientos, y actividades de información y la formación; y la otra para los servicios de asesoramiento en digitalización en el marco del Plan Estratégico de la PAC. Por tanto, se reafirma el compromiso de ambas entidades para favorecer la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-y-la-escuela-organizacion-industrial</t>
+  </si>
+  <si>
+    <t>Disponible en YouTube la grabación del seminario “I+D+i: Soluciones digitales para una viticultura sostenible" en la que participó el GO PRERIVID</t>
+  </si>
+  <si>
+    <t>Fuente: GO PRERIVIDEl pasado 28 de octubre, tuvo lugar el seminario en línea gratuito “I+D+i: Soluciones digitales para una viticultura sostenible”, organizado por la Plataforma Tecnológica del Vino (PTV) en colaboración con la Organización Interprofesional del Vino de España (OIVE) y AgroBank.En este marco, Débora Franco, directora de Monet Viticultura, presentó los avances del Grupo Operativo...</t>
+  </si>
+  <si>
+    <t>Jue, 06/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/disponible-youtube-la-grabacion-del-seminario-idi-soluciones-digitales-una-viticultura</t>
+  </si>
+  <si>
+    <t>Avances del Grupo Operativo FOPRODES: trabajos de campo y validación del nuevo software de recogida de datos</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo FOPRODES continúa avanzando en su objetivo de optimizar los procesos de producción forrajera mediante la digitalización, la eficiencia energética y la reducción de emisiones. Durante los meses de septiembre y octubre, el consorcio ha intensificado las actividades de campo y las pruebas técnicas con la herramienta digital que se está desarrollando dentro del proyecto.Un proyecto...</t>
+  </si>
+  <si>
+    <t>Mié, 05/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avances-del-grupo-operativo-foprodes-trabajos-campo-y-validacion-del-nuevo-software</t>
+  </si>
+  <si>
+    <t>El MAPA presentará la Plataforma de Asesores AKIS en el II Encuentro Nacional de Asesores de Phytoma</t>
+  </si>
+  <si>
+    <t>El II Encuentro Nacional de Asesores, organizado por Phytoma con la colaboración de la Conselleria de Agricultura, Agua, Ganadería y Pesca de la Generalitat Valenciana, ha publicado ya su programa definitivo. El evento se celebrará los días 10 y 11 de diciembre en el Centro de Eventos de Feria Valencia, y reunirá a profesionales del asesoramiento agronómico y la gestión integrada de plagas de...</t>
+  </si>
+  <si>
+    <t>Mar, 04/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-mapa-presentara-la-plataforma-asesores-akis-el-ii-encuentro-nacional-asesores-phytoma</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS 2025: más de 100 actividades para conectar el campo con la ciudad y mostrar la innovación, el talento y la sostenibilidad del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 de noviembre de 2025, el Pabellón 4 de IFEMA MADRID se convertirá en el gran punto de encuentro del mundo agrario con la celebración de la primera edición de EXPO SAGRIS, el Salón de la Agricultura y la Ganadería, organizado por IFEMA MADRID en colaboración con ALAS (Alianza por una Agricultura Sostenible) como asociación promotora.Bajo el lema “El campo se acerca a la ciudad”, EXPO...</t>
+  </si>
+  <si>
+    <t>Lun, 03/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/expo-sagris-2025-mas-100-actividades-conectar-el-campo-la-ciudad-y-mostrar-la-innovacion</t>
+  </si>
+  <si>
+    <t>El evento final del plan AGROALNEXT, en Pamplona, mostrará resultados de sus proyectos de I+D en el ámbito agroalimentario</t>
+  </si>
+  <si>
+    <t>Durante tres años, el plan complementario de agroalimentación AGROALNEXT, impulsado por el Gobierno de España a través del Ministerio de Ciencia, Innovación y Universidades, ha unido el talento de más de 27 centros de investigación, 7 comunidades autónomas y cientos de investigadores e investigadoras en un esfuerzo conjunto por hacer del sector agroalimentario español un referente en...</t>
+  </si>
+  <si>
+    <t>Vie, 31/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-evento-final-del-plan-agroalnext-pamplona-mostrara-resultados-sus-proyectos-id-el</t>
+  </si>
+  <si>
+    <t>Bio4trace avanza en la conservación y trazabilidad de razas porcinas autóctonas en Murcia, Galicia y Canarias</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo Bio4trace continúa avanzando en su objetivo de mejorar la trazabilidad, autenticidad y sostenibilidad de las razas porcinas autóctonas españolas a través de la ciencia y la innovación aplicada al campo. Durante el último año, las asociaciones de criadores de Chato Murciano (Murcia), Porco Celta (Galicia) y Cochino Negro Canario (Canarias) han logrado importantes progresos en...</t>
+  </si>
+  <si>
+    <t>Mié, 29/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/bio4trace-avanza-la-conservacion-y-trazabilidad-razas-porcinas-autoctonas-murcia-galicia-y</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación reafirma su compromiso con el relevo generacional en el Foro Global de Agricultura 2025</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha reafirmado su compromiso con el relevo generacional en la nueva edición del Foro Global de Agricultura 2025, organizado por la Organización para la Cooperación y el Desarrollo Económico (OCDE) en su sede en París.Así lo ha trasladado la directora general de Desarrollo Rural, Innovación y Formación Agroalimentaria, Isabel Bombal, quien ha...</t>
+  </si>
+  <si>
+    <t>Mar, 28/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-reafirma-su-compromiso-el-relevo</t>
   </si>
   <si>
     <t>SmartFarmRani avanza en la conservación genética y la innovación ganadera en Ávila</t>
   </si>
   <si>
     <t>El proyecto SmartFarmRani continúa desarrollando nuevas actuaciones en la provincia de Ávila, reforzando su compromiso con la innovación, la conservación genética y la mejora de la sostenibilidad en la ganadería extensiva de razas autóctonas.En el marco de estas actividades, miembros del proyecto se han desplazado a la Diputación de Ávila para llevar a cabo la extracción de semen de dos...</t>
   </si>
   <si>
-    <t>Vie, 19/12/2025 - 11:41</t>
+    <t>Vie, 24/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/smartfarmrani-avanza-la-conservacion-genetica-y-la-innovacion-ganadera-avila</t>
   </si>
   <si>
-    <t>OP BIOTECH impulsa soluciones microbianas para aumentar la tolerancia de los cultivos a la escasez de agua</t>
-[...308 lines deleted...]
-    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-reafirma-su-compromiso-el-relevo</t>
+    <t>ESPECIAL NOVEDADES EXPOAGRITECH 2025, EN MÁLAGA</t>
+  </si>
+  <si>
+    <t>En Akisplataforma.es te ofrecemos una selección de las ponencias más interesantes, y las innovaciones más destacadas en el extenso catálogo que ofrece en su programación ExpoAgriTech 2025. Este evento combina exposición comercial, demostraciones y conocimiento técnico a través del Congreso AgriTech 4.0, que abordará los grandes desafíos del sector en seis foros verticales (cultivos extensivos,...</t>
+  </si>
+  <si>
+    <t>Jue, 23/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/especial-novedades-expoagritech-2025-malaga</t>
+  </si>
+  <si>
+    <t>Apoyo del MAPA a la innovación para la sostenibilidad en el sector agroalimentario con una intensa participación en ExpoAgriTech 2025</t>
+  </si>
+  <si>
+    <t>Del 28 al 30 de octubre, Málaga se convertirá en el epicentro de la innovación agrícola con la celebración de ExpoAgriTech 2025 – “La Feria del Campo 4.0”, un evento que reunirá a más de 8.000 profesionales del sector en torno a las últimas tendencias tecnológicas que están transformando la agricultura hacia un modelo más digital, sostenible y competitivo.El Ministerio de Agricultura, Pesca y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/apoyo-del-mapa-la-innovacion-la-sostenibilidad-el-sector-agroalimentario-una-intensa</t>
+  </si>
+  <si>
+    <t>Seis proyectos con potencial de impacto en la sostenibilidad y la eficiencia industrial son seleccionados en la primera llamada del Sandbox AgriFoodtech</t>
+  </si>
+  <si>
+    <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex y Protiberia son las empresas que trabajarán junto a CNTA en iniciativas relacionadas con el desarrollo de Nuevos ingredientes, la conservación de alimentos y la regeneración de agua de proceso.El sandbox es una iniciativa impulsada por MCIU, MAPA, Gobierno de Navarra, Gobierno de La Rioja y CNTA que se gestiona desde su hub de...</t>
+  </si>
+  <si>
+    <t>Mar, 14/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/seis-proyectos-potencial-impacto-la-sostenibilidad-y-la-eficiencia-industrial-son</t>
   </si>
   <si>
     <t>GO UBAVIDA despierta curiosidad científica en la Noche Europea de los Investigadores de Madrid</t>
   </si>
   <si>
     <t>El grupo operativo UBAVIDA estuvo presente en la XVI Noche Europea de los Investigadores de Madrid, un evento de referencia que reúne a más de 460 ciudades europeas en torno a la ciencia y la innovación. La cita tuvo lugar en el Espacio Fundación Telefónica de Madrid, donde investigadores del CIAL (CSIC-UAM) participaron junto a otros centros del campus de Cantoblanco en una gran feria científica...</t>
   </si>
   <si>
-    <t>Mar, 28/10/2025 - 13:37</t>
+    <t>Lun, 13/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/go-ubavida-despierta-curiosidad-cientifica-la-noche-europea-los-investigadores-madrid</t>
   </si>
   <si>
-    <t>ESPECIAL NOVEDADES EXPOAGRITECH 2025, EN MÁLAGA</t>
-[...56 lines deleted...]
-    <t>https://akisplataforma.es/noticias/el-salon-del-gas-renovable-se-consolida-referente-la-transicion-energetica-y-la</t>
+    <t>El GO VIÑA-RAÍCES da a conocer la segunda parcela demostrativa en Extremadura</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo VIÑA-RAÍCES continúa avanzando en su ensayo demostrativo sobre diferentes manejos del suelo en viñedo, y ha dado a conocer los detalles de la segunda parcela demostrativa, ubicada en Villafranca de los Barros (Badajoz), al igual que la primera.Esta Parcela Demostrativa 02 cuenta con una superficie total de 1,73 hectáreas de viñedo, en la que el ensayo ocupa aproximadamente 2....</t>
+  </si>
+  <si>
+    <t>Lun, 06/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-vina-raices-da-conocer-la-segunda-parcela-demostrativa-extremadura</t>
+  </si>
+  <si>
+    <t>El Banco Europeo de Inversiones publica un informe sobre la brecha para alcanzar los objetivos de sostenibilidad de la bioeconomía</t>
+  </si>
+  <si>
+    <t>El Banco Europeo de Inversiones (BEI) ha hecho pública una nueva publicación en la que analiza el estado de la bioeconomía en la Unión Europea y los retos que enfrenta para alcanzar su pleno potencial.Según el informe, la bioeconomía aporta 967 000 millones de euros anuales al conjunto de la UE, lo que equivale al 8,6 % del PIB y sustenta el 16,9 % de los empleos en el bloque. Esta actividad...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-banco-europeo-inversiones-publica-informe-la-brecha-alcanzar-los-objetivos</t>
+  </si>
+  <si>
+    <t>Fruit Attraction reconoce la innovación hortofrutícola en los Innovation Hub Awards 2025</t>
+  </si>
+  <si>
+    <t>La organización de la feria Fruit Attraction ha hecho entrega de los Innovation Hub Awards, galardones que distinguen los avances más relevantes en el sector hortofrutícola. En esta edición, tres proyectos han sido premiados en sus respectivas categorías, con una dotación de 2.000 euros cada uno.Fresh Produce: el galardón ha sido para IRTA (Institut de Recerca i Tecnologia Agroalimentàries) por...</t>
+  </si>
+  <si>
+    <t>Jue, 02/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/fruit-attraction-reconoce-la-innovacion-hortofruticola-los-innovation-hub-awards-2025</t>
+  </si>
+  <si>
+    <t>Cómo el GO OLIVE CARBON BALANCE consigue "ver" desde el espacio el carbono que secuestran los olivos</t>
+  </si>
+  <si>
+    <t>Recientemente, Pedro Hernández, del Think Tank InnoTech, ha publicado en la web del GO OLIVE CARBON BALANCE detalles del proyecto y cómo éste logra desentrañar preguntas tan curiosas como si hay manera de saber cuántas toneladas de carbono está almacenando un olivar ecológico sin tener que examinar cada árbol. El artículo sitúa el caso de estudio en la parcela Santa Sofía (Luque Ecológico,...</t>
+  </si>
+  <si>
+    <t>Mar, 30/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-olive-carbon-balance-consigue-ver-el-espacio-el-carbono-que-secuestran-los-olivos</t>
+  </si>
+  <si>
+    <t>Resolución definitiva de la Convocatoria Espacios Test Agrarios 2025: 12 proyectos seleccionados</t>
+  </si>
+  <si>
+    <t>La Red de Espacios Test Agrarios (RETA) ha publicado la resolución definitiva de la Convocatoria de Espacios Test Agrarios 2025, abierta el 5 de mayo y dirigida a impulsar la creación y consolidación de espacios test en todo el territorio español. La convocatoria —con el apoyo de la Fundación Carasso— ha asignado 260.000 € en dos líneas de ayuda:Línea 1: prototipado de espacios test agrarios....</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/resolucion-definitiva-la-convocatoria-espacios-test-agrarios-2025-12-proyectos</t>
+  </si>
+  <si>
+    <t>La Red PAC lanza un ambicioso programa de jornadas y formaciones agrorurales para el último trimestre del año</t>
+  </si>
+  <si>
+    <t>La Red PAC, iniciativa del Ministerio de Agricultura, Pesca y Alimentación (MAPA), ha puesto en marcha un completo programa de jornadas, talleres y cursos para el último trimestre de 2025. Su objetivo es impulsar el conocimiento, la innovación y la conexión entre los distintos actores del medio agrario y rural, reforzando el papel de los profesionales en la transición hacia un modelo más...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-lanza-ambicioso-programa-jornadas-y-formaciones-agrorurales-el-ultimo-trimestre</t>
+  </si>
+  <si>
+    <t>Luis Planas remarcó la importancia de la agricultura de precisión, la investigación y la tecnología para mejorar la eficiencia agroalimentaria y afrontar los retos climáticos, en Fruit Attraction 2025</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha inaugurado, hoy 30 de septiembre, la XVII edición de Fruit Attraction, subrayando el papel de España como primer productor de frutas y hortalizas de la UE y octavo del mundo, con una media anual de más de 25 millones de toneladas; y remarcó la importancia de la agricultura de precisión, la investigación y la tecnología para mejorar...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-remarco-la-importancia-la-agricultura-precision-la-investigacion-y-la</t>
+  </si>
+  <si>
+    <t>El CNTA incorpora por primera vez el macroescenario "Agritech" en su Mapa de Escenarios de Oportunidad</t>
+  </si>
+  <si>
+    <t>El Centro Nacional de Tecnología y Seguridad Alimentaria (CNTA) ha publicado la actualización semestral del Mapa de Escenarios de Oportunidad, una herramienta de referencia para anticipar tendencias y detectar áreas emergentes de innovación en el sector agroalimentario.La gran novedad de esta edición es la incorporación de un nuevo macroescenario: Agritech, que entra con una cuota de voz del 2,2...</t>
+  </si>
+  <si>
+    <t>Lun, 29/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-cnta-incorpora-primera-vez-el-macroescenario-agritech-su-mapa-escenarios-oportunidad</t>
+  </si>
+  <si>
+    <t>Disponible en YouTube el vídeo de la jornada del GO SmartFarmRani en Salamaq 2025</t>
+  </si>
+  <si>
+    <t>Ya se puede ver en YouTube la jornada formativa del Grupo Operativo SmartFarmRani, celebrada el pasado 5 de septiembre de 2025 en el marco de Salamaq 2025 bajo el título “Tecnología al servicio de la ganadería extensiva y sostenible, la raza Avileña Negra Ibérica como modelo: SmartFarmRani”.El encuentro, que tuvo lugar en el Salón de Actos del Pabellón Central y fue retransmitido por streaming,...</t>
+  </si>
+  <si>
+    <t>Mié, 24/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/disponible-youtube-el-video-la-jornada-del-go-smartfarmrani-salamaq-2025</t>
+  </si>
+  <si>
+    <t>La Plataforma de Asesores AKIS lanza su API de datos abiertos para el sector agroalimentario</t>
+  </si>
+  <si>
+    <t>La Plataforma de Asesores AKIS, impulsada por el Ministerio de Agricultura, Pesca y Alimentación (MAPA), ha puesto en marcha una nueva API de datos abiertos que permitirá a los usuarios registrados descargar y reutilizar contenidos relacionados con el sector agroalimentario en España.Con esta herramienta, la plataforma refuerza su papel como punto de encuentro e intercambio de conocimiento entre...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-plataforma-asesores-akis-lanza-su-api-datos-abiertos-el-sector-agroalimentario</t>
+  </si>
+  <si>
+    <t>Abierto el plazo de inscripción para el II Encuentro Nacional de Asesores</t>
+  </si>
+  <si>
+    <t>Ya está disponible la inscripción para asistir al II Encuentro Nacional de Asesores, que se celebrará los próximos 10 y 11 de diciembre de 2025 en el Centro de Eventos de Feria Valencia.Organizado por Phytoma, en colaboración con la Conselleria de Agricultura de la Generalitat Valenciana, este encuentro volverá a reunir a asesores de toda España bajo el lema “El Asesor: figura clave de una...</t>
+  </si>
+  <si>
+    <t>Mar, 23/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/abierto-el-plazo-inscripcion-el-ii-encuentro-nacional-asesores</t>
+  </si>
+  <si>
+    <t>FAFCYLE participa en Naturcyl 2025 para poner en valor el papel de los propietarios forestales</t>
+  </si>
+  <si>
+    <t>La Federación de Asociaciones Forestales de Castilla y León (FAFCYLE) estará presente en la VIII Feria Internacional de Ecoturismo de Castilla y León – Naturcyl 2025, que se celebra del 19 al 21 de septiembre en el Real Sitio de San Ildefonso (Segovia).FAFCYLE contará con un espacio propio en la Carpa B, stand B27, donde compartirá actividades y contenidos junto a la asociación ASFOSE, con el...</t>
+  </si>
+  <si>
+    <t>Jue, 18/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/fafcyle-participa-naturcyl-2025-poner-valor-el-papel-los-propietarios-forestales</t>
+  </si>
+  <si>
+    <t>El proyecto CARINA promueve el aprovechamiento integral de la biomasa con visión de economía circular</t>
+  </si>
+  <si>
+    <t>Fuente: Cooperativas Agro-alimentariasLos avances en este proyecto europeo demuestran el potencial de los cultivos de camelina y carinata para generar soluciones sostenibles e innovadoras de base biológica.El proyecto europeo CARINA, alineado con su misión de impulsar una agricultura más sostenible, trabaja en la valorización completa de la biomasa de camelina y carinata bajo un modelo de...</t>
+  </si>
+  <si>
+    <t>Mar, 16/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-proyecto-carina-promueve-el-aprovechamiento-integral-la-biomasa-vision-economia</t>
+  </si>
+  <si>
+    <t>Luis Planas: España tiene el talento agrícola para liderar la innovación agroalimentaria</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, destacó durante su visita ayer al centro de innovación de John Deere, en Parla (Madrid) “el talento y la capacidad agrícola de España para situarse a la vanguardia de la innovación agroalimentaria” y convertirse en un referente internacional en agrotecnología.Durante la jornada celebrada con motivo del tercer aniversario del centro,...</t>
+  </si>
+  <si>
+    <t>Lun, 15/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-espana-tiene-el-talento-agricola-liderar-la-innovacion-agroalimentaria</t>
   </si>
   <si>
     <t>Extremadura avanza en la mejora del cultivo de stevia con el proyecto innovador del GO STEVIBREED</t>
   </si>
   <si>
     <t>El Grupo Operativo Regional STEVIBREED ha concluido con éxito el proyecto innovador “Mejora integral del cultivo de Stevia rebaudiana para su valorización en la región”, una iniciativa que ha supuesto un importante impulso a la investigación, la diversificación y la modernización del sector agrario en Extremadura.El pasado mes de septiembre se celebró en las instalaciones de CTAEX la jornada...</t>
   </si>
   <si>
-    <t>Vie, 10/10/2025 - 17:11</t>
+    <t>Jue, 11/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/extremadura-avanza-la-mejora-del-cultivo-stevia-el-proyecto-innovador-del-go-stevibreed</t>
   </si>
   <si>
-    <t>El CNTA incorpora por primera vez el macroescenario "Agritech" en su Mapa de Escenarios de Oportunidad</t>
-[...166 lines deleted...]
-  <si>
     <t>Ampliado el plazo para inscripción en el III Programa de incubación y aceleración de startups agroalimentarias de La Vega Innova</t>
   </si>
   <si>
     <t>Hasta el próximo 17 de septiembre de 2025, se ha ampliado el plazo para la inscripción en el III Programa de Incubación y Aceleración de La Vega Innova, ofreciendo así una nueva oportunidad a emprendedores y startups tecnológicas del sector agroalimentario para unirse al ecosistema que impulsa la innovación, la digitalización y la sostenibilidad en el medio rural.Un programa para transformar el...</t>
   </si>
   <si>
-    <t>Lun, 08/09/2025 - 12:39</t>
+    <t>Lun, 08/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/ampliado-el-plazo-inscripcion-el-iii-programa-incubacion-y-aceleracion-startups</t>
   </si>
   <si>
     <t>Abierta la convocatoria de los Premios 2025 de la Cátedra de Cooperativas Agroalimentarias</t>
   </si>
   <si>
     <t>La Universitat de València ha lanzado la VII edición de los Premios de la Cátedra de Cooperativas Agroalimentarias, destinados a reconocer los mejores TFG, TFM o Tesis Doctorales vinculados con el cooperativismo agroalimentario en áreas como la economía, el derecho, la fiscalidad o la contabilidad.Podrán participar estudiantes y titulados de universidades españolas que hayan defendido sus...</t>
   </si>
   <si>
-    <t>Mar, 02/09/2025 - 15:57</t>
+    <t>Jue, 28/08/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/abierta-la-convocatoria-los-premios-2025-la-catedra-cooperativas-agroalimentarias</t>
   </si>
   <si>
     <t>Participación en el Grupo temático sobre la mejora de la resiliencia hídrica en las zonas rurales a través de la PAC</t>
   </si>
   <si>
     <t>El Grupo temático (GT) sobre la mejora de la resiliencia hídrica en las zonas rurales a través de la PAC ofrece la oportunidad de formar parte de un grupo comprometido de expertos y partes interesadas relevantes que examinarán cómo aprovechar al máximo el potencial de la PAC para mejorar la resiliencia hídrica en las zonas rurales y promover cambios transformadores más sistémicos en la gestión...</t>
   </si>
   <si>
-    <t>Vie, 08/08/2025 - 10:33</t>
+    <t>Vie, 08/08/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/participacion-el-grupo-tematico-la-mejora-la-resiliencia-hidrica-las-zonas-rurales-traves</t>
   </si>
   <si>
     <t>Apoyo del MAPA al nuevo Salón de la Agricultura y la Ganadería (Expo Sagris)</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA) acogió, el 31 de julio, la presentación oficial de Expo Sagris, el nuevo Salón de la Agricultura y Ganadería promovido por la asociación Alianza para una Agricultura Sostenible (ALAS), que se celebrará en el recinto ferial de IFEMA (Madrid) del 6 al 8 de noviembre de 2025. La feria nace con la vocación de convertirse en el gran punto...</t>
   </si>
   <si>
-    <t>Vie, 01/08/2025 - 09:42</t>
+    <t>Jue, 31/07/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/apoyo-del-mapa-al-nuevo-salon-la-agricultura-y-la-ganaderia-expo-sagris</t>
   </si>
   <si>
     <t>El proyecto SOST4VID instala paneles agrovoltaicos en la bodega As Laxas y da un nuevo paso hacia la viticultura sostenible</t>
   </si>
   <si>
     <t>El proyecto SOST4VID, liderado por la Asociación Agraria de Galicia (ASAGA) en colaboración con SOLTEC Ingenieros, EVEGA, MEDRAR Innovation Office y las bodegas As Laxas y Guímaro, ha alcanzado un nuevo hito con la instalación de paneles solares agrovoltaicos en los viñedos de As Laxas (Arbo, Pontevedra).Los paneles, instalados sobre las vides, permiten el paso de la luz para el cultivo y están...</t>
   </si>
   <si>
-    <t>Lun, 21/07/2025 - 14:19</t>
+    <t>Vie, 18/07/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-proyecto-sost4vid-instala-paneles-agrovoltaicos-la-bodega-laxas-y-da-nuevo-paso-hacia</t>
   </si>
   <si>
     <t>El Grupo Operativo SIMBIOLIVA presentará los avances de su proyecto en la jornada “AgriWaste Zero” sobre economía circular en el sector agroalimentario</t>
   </si>
   <si>
     <t>El próximo martes 15 de julio de 2025, el Grupo Operativo SIMBIOLIVA participará como ponente en la jornada virtual “AgriWaste Zero. Economía circular: soluciones para el aprovechamiento de residuos”, un evento que se celebrará en formato online de 11:00 a 13:00 horas.Organizada por Agromarketing y Proexport, con la colaboración de BIOVEGEN, esta jornada reunirá a expertos y proyectos innovadores...</t>
   </si>
   <si>
-    <t>Mié, 02/07/2025 - 16:03</t>
+    <t>Mié, 02/07/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-grupo-operativo-simbioliva-presentara-los-avances-su-proyecto-la-jornada-agriwaste-zero</t>
   </si>
   <si>
+    <t>El MAPA abre el plazo de solicitudes de estancias formativas del programa Cultiva 2025</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha abierto el plazo para que los jóvenes interesados en las estancias formativas en explotaciones agrícolas y ganaderas dentro del programa Cultiva 2025 puedan presentar su solicitud.El catálogo con las explotaciones ofertadas donde se pueden realizar las estancias formativas, con información detallada sobre las características de cada una de...</t>
+  </si>
+  <si>
+    <t>Vie, 20/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-mapa-abre-el-plazo-solicitudes-estancias-formativas-del-programa-cultiva-2025</t>
+  </si>
+  <si>
     <t>Expo AgriTech 2025 abre el Congreso AgriTech 4.0 a los protagonistas de la innovación agroalimentaria</t>
   </si>
   <si>
     <t>Expo AgriTech 2025, el mayor encuentro tecnológico del sector agrícola, ha abierto el plazo para que los profesionales del sector presenten sus candidaturas y compartan sus proyectos más innovadores en el marco del Congreso AgriTech 4.0. Esta convocatoria busca identificar y dar voz a quienes están liderando la transformación y modernización del campo, mostrando ejemplos de éxito y soluciones...</t>
   </si>
   <si>
-    <t>Mar, 24/06/2025 - 16:08</t>
+    <t>Jue, 19/06/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/expo-agritech-2025-abre-el-congreso-agritech-40-los-protagonistas-la-innovacion</t>
   </si>
   <si>
-    <t>El MAPA abre el plazo de solicitudes de estancias formativas del programa Cultiva 2025</t>
-[...10 lines deleted...]
-  <si>
     <t>Cooperativas Agro-alimentarias de España lanza un itinerario formativo virtual en SIGCEX para asesores del sector agroalimentario</t>
   </si>
   <si>
     <t>Entre el 30 de junio y el 16 de julio de 2025, Cooperativas Agro-alimentarias de España organiza un itinerario formativo virtual dirigido a asesores y técnicos del sector agroalimentario, con el objetivo de reforzar sus competencias en el uso del Sistema de Información Geográfica Cooperativo SIGCEX. Esta formación, enmarcada en el área de Sostenibilidad, Calidad e Innovación, se desarrollará en...</t>
   </si>
   <si>
-    <t>Lun, 16/06/2025 - 18:33</t>
+    <t>Lun, 16/06/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/cooperativas-agro-alimentarias-espana-lanza-itinerario-formativo-virtual-sigcex-asesores</t>
   </si>
   <si>
-    <t>Convocatoria para la apertura de nuevos grupos temáticos de la red de EU CAP Network</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/noticias/convocatoria-la-apertura-nuevos-grupos-tematicos-la-red-eu-cap-network</t>
+    <t>Nuevo acuerdo Cajamar-UAL para convertir a Almería en referente tecnológico agroalimentario</t>
+  </si>
+  <si>
+    <t>Mié, 28/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nuevo-acuerdo-cajamar-ual-convertir-almeria-referente-tecnologico-agroalimentario</t>
   </si>
   <si>
     <t>5ª reunión del GT Asesoramiento del Órgano de Coordinación SCIA-AKIS</t>
   </si>
   <si>
     <t>El 27 de mayo se llevó a cabo la 5ª reunión del Grupo de Trabajo de Asesoramiento del Órgano de Coordinación SCIA-AKIS. Unas 50 personas, en representación de la administración pública estatal y autonómica, organizaciones del sector agrario, centros de investigación, universidades y otros agentes de la cadena agroalimentaria, participaron en el análisis de las distintas áreas clave sobre las que...</t>
   </si>
   <si>
-    <t>Vie, 06/06/2025 - 14:15</t>
+    <t>Mar, 27/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/5a-reunion-del-gt-asesoramiento-del-organo-coordinacion-scia-akis</t>
   </si>
   <si>
-    <t>Nuevo acuerdo Cajamar-UAL para convertir a Almería en referente tecnológico agroalimentario</t>
-[...7 lines deleted...]
-  <si>
     <t>Plataforma Asesores AKIS, en el evento de RedPAC de intercambio de experiencias entre GO de Ganadería de Precisión</t>
   </si>
   <si>
     <t>El pasado 21 de mayo RedPAC organizó un evento de intercambio de experiencias entre Grupos Operativos y Proyectos Innovadores de Ganadería de Precisión que se desarrolló en el iHub La Vega Innova, en San Fernando de Henares (Madrid). El evento contó con la participación de Natalia Villalobos, Subdirectora Adjunta en la S.G. de Innovación y Digitalización (MAPA) y Alba Gallardo, integrante de...</t>
   </si>
   <si>
-    <t>Lun, 26/05/2025 - 18:10</t>
+    <t>Lun, 26/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/plataforma-asesores-akis-el-evento-redpac-intercambio-experiencias-entre-go-ganaderia</t>
   </si>
   <si>
     <t>Plataforma de Asesores AKIS estará presente en DEMOAGRO 2025</t>
   </si>
   <si>
     <t>El próximo 20 de mayo, el equipo de la Plataforma de Asesores AKIS participará en DEMOAGRO 2025, el evento demostrativo de maquinaria agrícola más relevante de España. Estaremos disponibles durante toda la jornada en el stand del Ministerio de Agricultura, Pesca y Alimentación (MAPA), para informar a todas las personas que desarrollan actividades de asesoramiento agroalimentario sobre las...</t>
   </si>
   <si>
-    <t>Jue, 15/05/2025 - 13:25</t>
+    <t>Jue, 15/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/plataforma-asesores-akis-estara-presente-demoagro-2025</t>
   </si>
   <si>
     <t>El MAPA abre el plazo para solicitar las ayudas, por 46,5 millones, para proyectos innovadores supraautonómicos</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación publicó en el Boletín Oficial del Estado (BOE) del pasado día 7 la apertura del proceso para solicitar subvenciones por un total de 46,5 millones de euros, destinados a la preparación y ejecución de proyectos de innovación de interés general por grupos operativos supraautonómicos de la Asociación Europea para la Innovación en materia de...</t>
   </si>
   <si>
-    <t>Vie, 09/05/2025 - 12:13</t>
+    <t>Jue, 08/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-mapa-abre-el-plazo-solicitar-las-ayudas-465-millones-proyectos-innovadores</t>
   </si>
   <si>
     <t>Hasta el 19 de mayo se pueden solicitar las nuevas ayudas para la formación al sector agroganadero en La Rioja</t>
   </si>
   <si>
     <t>La Consejería de Agricultura de La Rioja ha abierto la convocatoria de ayudas para la organización de cursos y jornadas formativas dirigidas al sector agroganadero en 2025, dentro del Plan Estratégico de la PAC 2023-2027. Esta línea de subvenciones, dotada con 375.000 euros y cofinanciada con fondos FEADER, está destinada a entidades formativas registradas oficialmente, que podrán presentar sus...</t>
   </si>
   <si>
-    <t>Mar, 29/04/2025 - 15:52</t>
+    <t>Sáb, 26/04/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-19-mayo-se-pueden-solicitar-las-nuevas-ayudas-la-formacion-al-sector-agroganadero-la</t>
   </si>
   <si>
     <t>V Reunión de la CoP nacional ModernAKIS: avances y nuevas herramientas para la innovación agrícola</t>
   </si>
   <si>
     <t>El pasado 23 de abril se celebró la V Reunión de la Comunidad de Práctica (CoP) nacional ModernAKIS, de manera online, con la participación de destacados ponentes del ámbito agroalimentario, cuyo objetivo ha sido plantear sugerencias para la mejora de la presentación de los datos e investigaciones y así lograr una divulgación más cercana y accesible a todos los actores que pueden beneficiarse de...</t>
   </si>
   <si>
-    <t>Vie, 25/04/2025 - 17:27</t>
+    <t>Jue, 24/04/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/v-reunion-la-cop-nacional-modernakis-avances-y-nuevas-herramientas-la-innovacion-agricola</t>
   </si>
   <si>
     <t>El GO PITAMED divulgará sus resultados en la jornada técnica Phytoma sobre subtropicales</t>
   </si>
   <si>
     <t>El GO PITAMED (Cultivo sostenible de pitaya en España) ha enviado un póster técnico que será presentado en el Encuentro Internacional PHYTOMA sobre Subtropicales, que tendrá lugar los días 13 y 14 de mayo de 2025 en Vélez-Málaga. El GO participará activamente en dichas jornadas, incluyendo la publicación de un artículo resumen del trabajo en la edición especial de mayo 2025 de la revista Phytoma-...</t>
   </si>
   <si>
-    <t>Mar, 22/04/2025 - 13:29</t>
+    <t>Mar, 22/04/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-go-pitamed-divulgara-sus-resultados-la-jornada-tecnica-phytoma-subtropicales</t>
   </si>
   <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación refuerza el asesoramiento científico para impulsar la mejora vegetal a través de las nuevas técnicas genómicas</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA) colaborará con el Centro de Investigación en Agrigenómica (CRAG) en un proyecto pionero de asesoramiento científico sobre las nuevas técnicas genómicas (NTG) y su potencial en el sector agroalimentario, con el objetivo de reforzar el papel de la ciencia en las políticas públicas. Las nuevas técnicas genómicas (NTG) son herramientas...</t>
+  </si>
+  <si>
+    <t>Mar, 15/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-refuerza-el-asesoramiento-cientifico</t>
+  </si>
+  <si>
+    <t>Castilla y León activa su red AKIS: un impulso colaborativo hacia un sistema agroalimentario más innovador, sostenible y digital</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura, Ganadería y Desarrollo Rural de Castilla y León ha puesto en marcha su red AKIS (Sistema de Conocimiento e Innovación en Agricultura), una apuesta estratégica que materializa el enfoque europeo que impulsa la colaboración entre todos los agentes implicados en la innovación agroalimentaria: asesores, agricultores, ganaderos, centros de investigación, universidades,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/castilla-y-leon-activa-su-red-akis-impulso-colaborativo-hacia-sistema-agroalimentario-mas</t>
+  </si>
+  <si>
     <t>España lanza el primer ‘Sandbox AgriFoodtech’ de Europa para impulsar la innovación agroalimentaria</t>
   </si>
   <si>
     <t>El Gobierno de España (MCIU y MAPA), junto con las comunidades autónomas de Navarra y La Rioja, han puesto en marcha el primer ‘Sandbox AgriFoodtech’ de Europa, una iniciativa pionera destinada a acelerar la innovación en el sector agroalimentario.Este espacio de experimentación estará gestionado por el Centro Nacional de Tecnología y Seguridad Alimentaria (CNTA), en colaboración con el hub...</t>
   </si>
   <si>
-    <t>Mié, 16/04/2025 - 16:22</t>
+    <t>Vie, 11/04/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/espana-lanza-el-primer-sandbox-agrifoodtech-europa-impulsar-la-innovacion-agroalimentaria</t>
   </si>
   <si>
-    <t>El Ministerio de Agricultura, Pesca y Alimentación refuerza el asesoramiento científico para impulsar la mejora vegetal a través de las nuevas técnicas genómicas</t>
-[...22 lines deleted...]
-  <si>
     <t>La Plataforma de Asesores AKIS (PAA) lanza su nuevo servicio de asesoramiento técnico gratuito para asesores agroalimentarios</t>
   </si>
   <si>
     <t>Ya está disponible el Servicio de Apoyo al Asesor, un nuevo mecanismo de transferencia de conocimiento e innovación destinado a los profesionales del asesoramiento agroalimentario. Este servicio exclusivo de la PAA y gratuito tiene como objetivo brindar apoyo técnico a los asesores y asesoras agrarios, ayudándoles a resolver consultas especializadas con el respaldo de equipos expertos en un...</t>
   </si>
   <si>
-    <t>Mar, 04/03/2025 - 12:55</t>
+    <t>Vie, 07/03/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-plataforma-asesores-akis-paa-lanza-su-nuevo-servicio-asesoramiento-tecnico-gratuito</t>
   </si>
   <si>
-    <t>Impulso a la innovación y la transferencia de conocimientos en el medio rural a través del Plan de Formación 2025 del MAPA</t>
-[...10 lines deleted...]
-  <si>
     <t>Convocatoria para la participación en las visitas cruzadas de Grupos Operativos en Europa</t>
   </si>
   <si>
     <t>Hasta el 23 de febrero pueden inscribirse los interesados.  La Red EU CAP Network está organizando las siguientes visitas cruzadas para proyectos de Grupos Operativos: Visita  "Abejas y otros polinizadores" – en Rumanía, los días 7 y 8 de mayo de 2025. Visita de campo al GO 'Abejas inteligentes, abejas sanas'Visita "Riego: optimización de las prácticas de uso del agua en cultivos...</t>
   </si>
   <si>
-    <t>Vie, 07/02/2025 - 14:19</t>
+    <t>Vie, 07/02/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/convocatoria-la-participacion-las-visitas-cruzadas-grupos-operativos-europa</t>
   </si>
   <si>
     <t>Encuesta abierta para personas asesoras en producción ecológica</t>
   </si>
   <si>
     <t>Si eres una persona asesora en producción ecológica, nos gustaría conocer tu opinión. El Órgano de Coordinación del Sistema de Conocimiento e Innovación en Agricultura (SCIA/AKIS), en el seno del Grupo de Trabajo de Asesoramiento Agrario, y dentro de la línea de trabajo de asesoramiento en producción ecológica, que lidera Ecovalia, trabaja en la elaboración de un documento de...</t>
   </si>
   <si>
-    <t>Mié, 05/02/2025 - 12:14</t>
+    <t>Mié, 05/02/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/encuesta-abierta-personas-asesoras-produccion-ecologica</t>
   </si>
   <si>
     <t>Abierta el aula virtual</t>
   </si>
   <si>
     <t>En el marco del proyecto EDIH DATAlife se ha abierto el aula virtual que recoge los contenidos de los cursos realizados a lo largo de 2024. A través de una nueva plataforma online, creada en colaboración con FEUGA y CESGA, se muestran:⏩ Contenidos educativos sobre aplicaciones de tecnologías disruptivas centradas en nuestros sectores clave.⏩ Las grabaciones, presentaciones y materiales...</t>
   </si>
   <si>
-    <t>Vie, 31/01/2025 - 10:17</t>
+    <t>Lun, 27/01/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/abierta-el-aula-virtual</t>
   </si>
   <si>
+    <t>PROVACUNO y la UCAM crean la cátedra "Investigación en proteína animal, nutrición y salud"</t>
+  </si>
+  <si>
+    <t>La Organización Interprofesional de la Carne de Vacuno de España (PROVACUNO) ha firmado un acuerdo con la Universidad Católica de Murcia (UCAM) para la creación de la Cátedra Universitaria de Empresa "Investigación en proteína animal, nutrición y salud", que tendrá su sede en el Campus de la UCAM en Murcia.El objetivo de la Cátedra es la realización continua de actividades de investigación,...</t>
+  </si>
+  <si>
+    <t>Jue, 23/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/provacuno-y-la-ucam-crean-la-catedra-investigacion-proteina-animal-nutricion-y-salud</t>
+  </si>
+  <si>
+    <t>Mesa redonda en Expo Agritech 2024: Claves para la transformación digital del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>En el marco de Expo Agritech 2024, el pasado 27 de noviembre se celebró la mesa redonda "Asesoramiento para la digitalización del sector agroalimentario", donde destacados expertos debatieron sobre los desafíos, oportunidades y marcos de apoyo necesarios para acelerar la adopción tecnológica en el sector agroalimentario. La sesión, moderada por Maite Ambrós Mendioroz, Subdirectora General de...</t>
+  </si>
+  <si>
+    <t>Vie, 27/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mesa-redonda-expo-agritech-2024-claves-la-transformacion-digital-del-sector</t>
+  </si>
+  <si>
     <t>PAA recomienda: "Hubs de innovación en agricultura: un paso adelante", en Revista Agricultura</t>
   </si>
   <si>
     <t>Desde Plataforma de Asesores AKIS te recomendamos el siguiente artículo publicado en la revista Agricultura acerca del importante papel de los hubs de innovación en agricultura. En resumen, el artículo destaca cómo los hubs de innovación agrícola en España se consolidan como pilares de la agricultura tecnológica, fomentando la colaboración entre agricultores, empresas e investigadores. Estos...</t>
   </si>
   <si>
-    <t>Lun, 27/01/2025 - 14:32</t>
+    <t>Lun, 23/12/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/paa-recomienda-hubs-innovacion-agricultura-paso-adelante-revista-agricultura</t>
   </si>
   <si>
-    <t>PROVACUNO y la UCAM crean la cátedra "Investigación en proteína animal, nutrición y salud"</t>
-[...22 lines deleted...]
-  <si>
     <t>DATAGRI 2024 contó con más de un millar de participantes y cerró con gran éxito su VII edición</t>
   </si>
   <si>
     <t>Entre los días 13 y 14 de noviembre ha tenido lugar en el iHub La Vega Innova (en San Fernando de Henares, Madrid), la VII edición del Foro DATAGRI, punto de encuentro para el impulso de la innovación y las últimas tecnologías digitales en el sector agroalimentario español. Durante la inauguración del foro por el ministro de Agricultura, Pesca y Alimentación, Luis Planas, éste ha destacado...</t>
   </si>
   <si>
-    <t>Vie, 15/11/2024 - 12:07</t>
+    <t>Vie, 15/11/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/datagri-2024-conto-mas-millar-participantes-y-cerro-gran-exito-su-vii-edicion</t>
   </si>
   <si>
     <t>ModernAKIS impulsa la digitalización y sostenibilidad del sector agroalimentario en España con dos jornadas de conexión entre profesionales</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA), en el marco del proyecto europeo ModernAKIS, ha lanzado una Comunidad de Práctica (CoP) que busca modernizar el sistema productivo agroalimentario en España con el objetivo de facilitar el acceso de los agricultores al conocimiento, la innovación y la digitalización. Las primeras sesiones de esta CoP se realizaron el 22 y 30 de...</t>
   </si>
   <si>
-    <t>Mar, 12/11/2024 - 09:50</t>
+    <t>Mar, 12/11/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/modernakis-impulsa-la-digitalizacion-y-sostenibilidad-del-sector-agroalimentario-espana</t>
   </si>
   <si>
     <t>Primer encuentro nacional de Agroalnext</t>
   </si>
   <si>
     <t>El 1 de octubre se celebró el primer encuentro nacional de Agroalnext, un programa clave para impulsar la transformación del sector agroalimentario en España. Este evento, realizado en La Vega Innova, destacó los avances en proyectos de I+D liderados por centros tecnológicos y organismos de investigación de siete comunidades autónomas: Aragón, Asturias, Navarra, Comunidad Valenciana, Extremadura...</t>
   </si>
   <si>
-    <t>Vie, 04/10/2024 - 17:17</t>
+    <t>Vie, 04/10/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/primer-encuentro-nacional-agroalnext</t>
   </si>
   <si>
     <t>La innovación agroalimentaria centrará la participación del MAPA en Fruit Attraction 2024</t>
   </si>
   <si>
     <t>La participación del Ministerio de Agricultura, Pesca y Alimentación (MAPA) en la próxima edición de la feria Fruit Attraction, que se celebra en IFEMA Madrid entre el 8 y el 10 de octubre de 2024, estará fuertemente orientada hacia la innovación tecnológica y la digitalización agrícola, poniendo de relieve en las presentaciones que llevará a cabo en su stand (Stand 5C01 - Pabellón P05) sus...</t>
   </si>
   <si>
-    <t>Vie, 04/10/2024 - 16:15</t>
+    <t>Jue, 03/10/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-innovacion-agroalimentaria-centrara-la-participacion-del-mapa-fruit-attraction-2024</t>
   </si>
   <si>
-    <t>Segunda reunión del Grupo de Trabajo de Asesoramiento del Órgano de Coordinación SCIA-AKIS</t>
-[...10 lines deleted...]
-  <si>
     <t>La Junta de Castilla y León firma un acuerdo para que estudiantes de FP se capaciten con tractores de última tecnología</t>
   </si>
   <si>
     <t>La Consejería de Agricultura, Ganadería y Desarrollo Rural de Castilla y León ha firmado un acuerdo con las principales marcas de tractores agrícolas en la región con el objetivo de que los estudiantes de ciclos formativos en la rama agraria reciban formación práctica con maquinaria equipada con las tecnologías más avanzadas. Esta medida busca impulsar la modernización y digitalización del sector...</t>
   </si>
   <si>
-    <t>Mar, 01/10/2024 - 10:10</t>
+    <t>Vie, 27/09/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-junta-castilla-y-leon-firma-acuerdo-que-estudiantes-fp-se-capaciten-tractores-ultima</t>
   </si>
   <si>
     <t>Ayudas para Proveedores de Asesoramiento en el Plan Estratégico de la PAC 2023-2027 en Castilla-La Mancha</t>
   </si>
   <si>
     <t>El pasado 19 de agosto, se publicó en el Diario Oficial de Castilla-La Mancha la Orden 135/2024, de 8 de agosto, que establece las bases reguladoras para la concesión de ayudas a los proveedores de servicios de asesoramiento agrícola dentro del Plan Estratégico de la Política Agraria Comunitaria (PAC) 2023-2027.Objetivo de la OrdenEsta orden busca regular las subvenciones dirigidas a proveedores...</t>
   </si>
   <si>
-    <t>Lun, 26/08/2024 - 16:13</t>
+    <t>Lun, 19/08/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/ayudas-proveedores-asesoramiento-el-plan-estrategico-la-pac-2023-2027-castilla-la-mancha</t>
   </si>
   <si>
     <t>UPA participa en el proyecto TerraCert de formación en agricultura regenerativa mediante microcredenciales</t>
   </si>
   <si>
     <t>La Unión de Pequeños Agricultores (UPA) participa en el proyecto internacional TerraCert, dedicado a la formación en agricultura regenerativa mediante microcredenciales. Éstas son como un minicertificado que muestra las habilidades y conocimientos que se han adquirido a lo largo de una breve experiencia de aprendizaje.Aprendizaje rápido en agricultura regenerativa con microcredencialesTerraCert...</t>
   </si>
   <si>
-    <t>Jue, 18/07/2024 - 12:42</t>
+    <t>Mar, 16/07/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/upa-participa-el-proyecto-terracert-formacion-agricultura-regenerativa-mediante</t>
   </si>
   <si>
-    <t>Ya están disponibles la grabación y la presentación del evento sobre el Satélite Español de AgrifoodTEF</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/noticias/ya-estan-disponibles-la-grabacion-y-la-presentacion-del-evento-el-satelite-espanol</t>
+    <t>El asesoramiento, la formación y las ayudas, pilares para impulsar el relevo generacional en el agro español</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, subrayó ayer 4 de julio durante la Conferencia Sectorial extraordinaria sobre el relevo generacional, celebrada en Pamplona, que el asesoramiento específico para jóvenes antes, durante y después del proceso de instalación y en la innovación un elemento clave, entre otros, para hacer al sector atractivo y rentable para impulsar el...</t>
+  </si>
+  <si>
+    <t>Vie, 05/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-asesoramiento-la-formacion-y-las-ayudas-pilares-impulsar-el-relevo-generacional-el-agro</t>
   </si>
   <si>
     <t>Nuevos eventos  2024/25 EU CAP Network centrados en la innovación y el intercambio de conocimientos en la agricultura</t>
   </si>
   <si>
     <t>Desde julio de 2024 hasta junio de 2025, la Red PAC de la UE (EU CAP Network) organizará 13 eventos centrados en la innovación, el intercambio de conocimientos y EIP-AGRI. Para dar a conocer esta convocatoria y animar a la participación, se ha publicado un vídeo en YouTube. Los encuentros están dirigidos a granjeros, silvicultores, investigadores, asesores agropecuarios, redes nacionales,...</t>
   </si>
   <si>
-    <t>Mar, 16/07/2024 - 12:56</t>
+    <t>Lun, 01/07/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/nuevos-eventos-202425-eu-cap-network-centrados-la-innovacion-y-el-intercambio</t>
   </si>
   <si>
     <t>El MAPA busca asesores y asesoras agrifoodtech para la UE</t>
   </si>
   <si>
     <t>Solicitud, hasta el 19 de julio: El Ministerio de Agricultura quiere animar a asesoras y asesores españoles a que participen en las iniciativa de Grupos Focales en Innovación de la Red PAC de la UE (Euro CAP Network). En concreto, hasta el 19 de julio, el mecanismo de apoyo a la innovación y el intercambio de conocimientos de la Red PAC (en España a través del denominado Órgano de Coordinación...</t>
   </si>
   <si>
-    <t>Mié, 10/07/2024 - 09:15</t>
+    <t>Jue, 27/06/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-mapa-busca-asesores-y-asesoras-agrifoodtech-la-ue</t>
   </si>
   <si>
-    <t>El asesoramiento, la formación y las ayudas, pilares para impulsar el relevo generacional en el agro español</t>
-[...10 lines deleted...]
-  <si>
     <t>Primera reunión del Grupo de trabajo de Asesoramiento del Órgano de Coordinación SCIA</t>
   </si>
   <si>
     <t>El pasado 25 de junio tuvo lugar la primera reunión del Grupo de Trabajo (GT) de Asesoramiento Agroalimentario del Órgano de Coordinación SCIA. Con ella arranca el primero de los tres grupos de trabajo del Órgano de Coordinación del SCIA (AKIS), nacido en enero de este año para facilitar la cooperación de todos los agentes implicados en la generación y el uso de conocimiento e innovación en el...</t>
   </si>
   <si>
-    <t>Mié, 26/06/2024 - 15:51</t>
+    <t>Mar, 25/06/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/primera-reunion-del-grupo-trabajo-asesoramiento-del-organo-coordinacion-scia</t>
   </si>
   <si>
     <t>Del 25 de junio al 3 de julio, abierto el plazo de inscripción para la formación a distancia de RuralCat</t>
   </si>
   <si>
     <t>Del 25 de junio al 3 de julio de 2024, se ha abierto el plazo de inscripción a los próximos cursos a distancia que programa Rural Cat, y que tendrán lugar a lo largo del próximo mes de septiembre:  FITO BÀSIC. Curs de nivell bàsic de manipulador i aplicador de productes fitosanitarisQUALIFICAT. Curs de nivell qualificat de manipulador i aplicador de productes fitosanitarisQualitat...</t>
   </si>
   <si>
-    <t>Mar, 25/06/2024 - 14:00</t>
+    <t>Vie, 21/06/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/del-25-junio-al-3-julio-abierto-el-plazo-inscripcion-la-formacion-distancia-ruralcat</t>
   </si>
   <si>
     <t>Nuevas ayudas al asesoramiento para favorecer la transición digital en el sector agroalimentario</t>
   </si>
   <si>
     <t>Desde hoy, 20 de mayo de 2024, se pueden solicitar las nuevas ayudas al asesoramiento para la digitalización del sector agroalimentario y forestal. Con un importe de tres millones de euros, cofinanciados con la Unión Europea, entidades de titularidad privada sin ánimo de lucro y de economía social pueden solicitarlas hasta el próximo 14 de junio.
 El Ministerio de Agricultura, Pesca y...</t>
   </si>
   <si>
-    <t>Lun, 20/05/2024 - 09:54</t>
+    <t>Lun, 20/05/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/nuevas-ayudas-al-asesoramiento-favorecer-la-transicion-digital-el-sector-agroalimentario</t>
   </si>
   <si>
     <t>Avances para impulsar la innovación y el asesoramiento en el sector agroalimentario</t>
   </si>
   <si>
     <t>La Directora General de Desarrollo Rural, Innovación y Formación Agroalimentaria, Isabel Bombal, ha participado hoy en la inauguración de la Asamblea de órganos de coordinación del Sistema de Conocimiento e Innovación en la Agricultura que se celebra en Madrid los días 22 y 23 de abril con la presencia de representantes de la Comisión Europea y de diferentes Estados miembros de la UE....</t>
   </si>
   <si>
-    <t>Lun, 22/04/2024 - 17:18</t>
+    <t>Lun, 22/04/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/avances-impulsar-la-innovacion-y-el-asesoramiento-el-sector-agroalimentario</t>
   </si>
   <si>
     <t>Subvenciones-Programa Emplea verde+ 2024</t>
   </si>
   <si>
     <t>La Fundación Biodiversidad publica la convocatoria de subvenciones Emplea verde + 2024 para apoyar proyectos (importe por proyecto entre 150.000 y 2 millones de €)  que promuevan la transición ecológica de la economía a través de actuaciones de capacitación, dirigidas a personas desempleadas, trabajadoras y emprendedoras. Los proyectos se enmarcarán en uno de los siguientes 14 ejes...</t>
   </si>
   <si>
-    <t>Lun, 22/04/2024 - 15:03</t>
+    <t>Mié, 20/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/subvenciones-programa-emplea-verde-2024</t>
+  </si>
+  <si>
+    <t>Subvenciones para proyectos de investigación aplicada en el sector apícola</t>
+  </si>
+  <si>
+    <t>Se convocan las subvenciones para la realización de proyectos de investigación aplicada en el sector apícola y sus productos dentro de la Intervención Sectorial Apícola del PEPAC (Extracto de la convocatoria en el Boletín Oficial del Estado de 20/03/2024).
+La Intervención Sectorial Apícola incluye numerosos tipos de intervenciones posibles, entre la que cabe destacar la medida relativa a...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/subvenciones-proyectos-investigacion-aplicada-el-sector-apicola</t>
+  </si>
+  <si>
+    <t>Aprobadas las bases reguladoras de las ayudas al intercambio de conocimiento y al asesoramiento para la transición digital del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>El Consejo de Ministros ha aprobado las bases reguladoras para la concesión de ayudas supraautonómicas para dos tipos de intervenciones destinadas al sector agroalimentario y forestal: una para el intercambio de conocimiento y actividades de formación e información y otra para servicios de asesoramiento para la transición digital.
+Estas ayudas se enmarcan en las medidas de desarrollo rural del...</t>
+  </si>
+  <si>
+    <t>Mar, 12/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/aprobadas-las-bases-reguladoras-las-ayudas-al-intercambio-conocimiento-y-al-asesoramiento</t>
   </si>
   <si>
     <t>XXVI edición del Premio Fertiberia a la Mejor Tesis Doctoral</t>
   </si>
   <si>
     <t>Grupo Fertiberia convoca la 26ª Edición de su Premio a la Mejor Tesis Doctoral. La finalidad del premio es promover una aplicación racional y responsable de los fertilizantes compatible con los criterios de un desarrollo sostenible. El plazo para postular estará abierto hasta el 24 de mayo de 2024.
 La dotación económica del 26º Premio FERTIBERIA asciende a 14.000 € para el ganador y...</t>
   </si>
   <si>
-    <t>Mié, 27/03/2024 - 13:16</t>
+    <t>Lun, 11/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/xxvi-edicion-del-premio-fertiberia-la-mejor-tesis-doctoral</t>
-  </si>
-[...11 lines deleted...]
-    <t>https://akisplataforma.es/noticias/subvenciones-proyectos-investigacion-aplicada-el-sector-apicola</t>
   </si>
   <si>
     <t>Convocatoria de itinerarios de emprendimiento y asesoramiento en economía social 2024-2026</t>
   </si>
   <si>
     <t>La Confederación Empresarial Española de la Economía Social (CEPES), cofinanciado por el FSE+, lanza una nueva convocatoria de ayudas a entidades de economía social para desarrollar proyectos de emprendimiento colectivo de base tecnológica o en sectores emergentes y en el ámbito rural. El plazo para presentar solicitudes permanece abierto hasta el 19 de abril de 2024.
 Tipos de...</t>
   </si>
   <si>
-    <t>Lun, 18/03/2024 - 08:58</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/convocatoria-itinerarios-emprendimiento-y-asesoramiento-economia-social-2024-2026</t>
   </si>
   <si>
-    <t>Aprobadas las bases reguladoras de las ayudas al intercambio de conocimiento y al asesoramiento para la transición digital del sector agroalimentario</t>
-[...11 lines deleted...]
-  <si>
     <t>Plataforma e-learning para formación en legislación alimentaria de la UE</t>
   </si>
   <si>
     <t>Enmarcado en el proyecto europeo ERASMUS+ TRIFLIM, es un consorcio formado por socios de Portugal, Italia, Grecia y España, que ha desarrollado una plataforma e-learning para formación en legislación alimentaria. La plataforma fusiona los avances tecnológicos con las metodologías tradicionales para asegurar que los profesionales de la industria agroalimentaria alcancen el máximo conocimiento...</t>
   </si>
   <si>
-    <t>Mié, 06/03/2024 - 19:46</t>
+    <t>Mié, 06/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/plataforma-e-learning-formacion-legislacion-alimentaria-la-ue</t>
   </si>
   <si>
     <t>Se reconocen 6 proyectos excelentes y 32 aptos en Cursos de Emprendimiento Rural</t>
   </si>
   <si>
     <t>La octava y novena edición del “Curso de emprendimiento en el medio rural” de la Red PAC concluyen con éxito y van camino de convertirse en un clásico para todas aquellas personas que desean implantar un proyecto en el medio rural. Los cursos tienen como objetivo fortalecer las capacidades de cualquier persona interesada en emprender un negocio o actividad en el medio rural.
 En...</t>
   </si>
   <si>
-    <t>Lun, 26/02/2024 - 16:08</t>
+    <t>Lun, 26/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/se-reconocen-6-proyectos-excelentes-y-32-aptos-cursos-emprendimiento-rural</t>
   </si>
   <si>
     <t>Plan de formación continua 2024 para el personal técnico del Medio Rural</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación ha publicado en su página web el Plan de formación continua 2024 para el personal técnico del Medio Rural, con el objetivo de impulsar la formación agroalimentaria como una herramienta clave en el desarrollo del mundo rural. En el Plan Se han organizado un total de 52 actividades formativas en las que se tratan diversos temas de...</t>
   </si>
   <si>
-    <t>Vie, 23/02/2024 - 15:41</t>
+    <t>Vie, 23/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/plan-formacion-continua-2024-el-personal-tecnico-del-medio-rural</t>
   </si>
   <si>
     <t>El CSIC combate la desinformación sobre alimentos y nutrición</t>
   </si>
   <si>
     <t>El CSIC combate la desinformación sobre alimentos y nutrición con actividades para centros educativos. El alumnado divulgará en redes sociales contenidos aprendidos en el Instituto de Ciencia y Tecnología de Alimentos y Nutrición, ICTAN-CSIC.
 Durante el curso académico 2023-2024, el Instituto de Ciencia y Tecnología de Alimentos y Nutrición (ICTAN-CSIC) acoge a estudiantes...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 11:39</t>
+    <t>Lun, 05/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-csic-combate-la-desinformacion-alimentos-y-nutricion</t>
   </si>
   <si>
     <t>El CSIC y la Fundación Fórum Ambiental firman un convenio para investigar la economía circular</t>
   </si>
   <si>
     <t>El Consejo Superior de Investigaciones Científicas (CSIC) y la Fundación Fórum Ambiental (FFA) han firmado un Convenio de Colaboración en el marco de la Plataforma Temática Interdisciplinar del CSIC de Sostenibilidad y Economía Circular (SosEcoCir) para desarrollar proyectos de investigación en el ámbito de la economía circular. 
 Esta colaboración busca aunar la experiencia de ambas...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 11:34</t>
+    <t>Jue, 01/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-csic-y-la-fundacion-forum-ambiental-firman-convenio-investigar-la-economia-circular</t>
   </si>
   <si>
-    <t>La Red PAC publica el primer número de ‘Savia Rural’</t>
-[...11 lines deleted...]
-  <si>
     <t>Acceso abierto a la investigación sobre polinizadores silvestres</t>
   </si>
   <si>
     <t>La investigación sobre abejas, mariposas y otros insectos polinizadores es de vital importancia. Nos muestra cómo salvaguardar a estos polinizadores y su valiosa contribución al ecosistema y a nuestra economía. También puede ayudar a orientar las iniciativas públicas y privadas que se esfuerzan por detener e invertir la pérdida de biodiversidad, motivo por el cual la UE ha invertido activamente...</t>
   </si>
   <si>
-    <t>Jue, 30/11/2023 - 15:13</t>
+    <t>Lun, 27/11/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/acceso-abierto-la-investigacion-polinizadores-silvestres</t>
   </si>
   <si>
     <t>El Grupo Operativo FitoNet pone en marcha el desarrollo de una red social sobre biodiversidad genética vegetal</t>
   </si>
   <si>
     <t>Más impulso al medio rural
 	El Grupo Operativo GO FitoNet nace para mejorar la oferta de variedades genéticas y favorecer el aprovechamiento de la biodiversidad de los cultivos
 	Su propósito es facilitar información y recursos para fomentar el uso de una mayor variedad genética que potencie la calidad de los productos vegetales
 19.06.2023. “Biodiversidad” no es un concepto vacío ni...</t>
   </si>
   <si>
-    <t>Vie, 07/07/2023 - 14:40</t>
+    <t>Jue, 29/06/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-grupo-operativo-fitonet-pone-marcha-el-desarrollo-una-red-social-biodiversidad-genetica</t>
   </si>
   <si>
     <t>Subvenciones a Programas Plurirregionales de formación a profesionales del medio rural, 2023</t>
   </si>
   <si>
     <t>Orden por la que se convocan Subvenciones a programas plurirregionales de formación dirigidos a los profesionales del medio rural para el ejercicio 2023
 	Serán beneficiarias las entidades previstas en el artículo 2.1 de las bases reguladoras de estas subvenciones del Real Decreto 347/2019, de 17 de mayo, por el que se establecen las bases reguladoras...</t>
   </si>
   <si>
-    <t>Mié, 14/06/2023 - 10:12</t>
+    <t>Mié, 14/06/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/subvenciones-programas-plurirregionales-formacion-profesionales-del-medio-rural-2023</t>
   </si>
   <si>
     <t>Premios Inspiración Agraria y Rural, ARIA 2023</t>
   </si>
   <si>
     <t>La Red Europea de la PAC (UE CAP Network) convoca los "Premios de Inspiración Agraria y Rural, ARIA 2023" que galardonan los mejores proyectos y buenas prácticas desarrolladas en el marco de la PAC que muestren el aprendizaje permanente y que capacitan a las personas par apoyar la innovación y la competitividad.
 Los objetivos de ARIA'23 son
 	Aumentar la...</t>
   </si>
   <si>
-    <t>Lun, 12/06/2023 - 07:39</t>
+    <t>Lun, 12/06/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/premios-inspiracion-agraria-y-rural-aria-2023</t>
   </si>
   <si>
     <t>Luis Planas respalda en París la celebración del 44º Congreso Mundial de la Viña y el Vino</t>
   </si>
   <si>
     <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha intervenido en la presentación del 44º Congreso Mundial de la Viña y el Vino que ha tenido lugar esta tarde en la embajada de España en París. Este evento se celebrará en Cádiz y en Jerez de la Frontera entre el 5 y el 9 de junio, con el lema “Vitivinicultura y las Tecnologías de la Información”. El ministro ha afirmado que el...</t>
   </si>
   <si>
-    <t>Jue, 04/05/2023 - 12:37</t>
+    <t>Jue, 27/04/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/luis-planas-respalda-paris-la-celebracion-del-44o-congreso-mundial-la-vina-y-el-vino</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación pone en marcha un programa de mentoría para mujeres emprendedoras en el medio rural</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA) en colaboración con Caixabank, ha puesto en marcha el programa Crecemos Juntas-proyecto mentoras rurales, para el desarrollo profesional de mujeres emprendedoras en el medio rural.
 Este programa tiene, entre otros objetivos, sistematizar la transmisión de conocimientos y experiencias acumuladas por las emprendedoras rurales y acelerar y...</t>
   </si>
   <si>
+    <t>Mié, 26/04/2023 - 12:00</t>
+  </si>
+  <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-pone-marcha-programa-mentoria-mujeres</t>
   </si>
   <si>
-    <t>El segundo taller regional de partes interesadas de AKIS organizado con un enfoque en los países del sur de Europa</t>
-[...26 lines deleted...]
-    <t>https://akisplataforma.es/noticias/nuestro-4-el-boletin-i2connect-esta-aqui</t>
+    <t>Avances, cambios e innovaciones cobrarán protagonismo en SEPOR</t>
+  </si>
+  <si>
+    <t>La 55ª Edición de SEPOR 2022 llega con un programa repleto de jornadas, debates y actividades que volverán a posicionar a la feria como centro neurálgico de todo el sector ganadero, agroalimentario e industrial en un panorama repleto de avances, cambios e innovaciones.
+Al programa del Simposium Internacional de Porcinocultura se suman varias jornadas sectoriales y transversales. Así...</t>
+  </si>
+  <si>
+    <t>Lun, 10/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avances-cambios-e-innovaciones-cobraran-protagonismo-sepor</t>
   </si>
   <si>
     <t>Competencia por el mejor caso práctico de apoyo a la innovación en Europa</t>
   </si>
   <si>
     <t>Buscamos asesores agrícolas y forestales con una historia de éxito para compartir!
 Los tiempos están cambiando! Por toda Europa, las empresas agrícolas y forestales se enfrentan a importantes, económico, y desafíos ambientales, así como oportunidades sin precedentes. La innovación es un factor clave en la adaptación continua a estos desafíos diversos y a veces contradictorios, y en aprovechar...</t>
   </si>
   <si>
+    <t>Vie, 07/10/2022 - 12:00</t>
+  </si>
+  <si>
     <t>https://akisplataforma.es/noticias/competencia-el-mejor-caso-practico-apoyo-la-innovacion-europa</t>
   </si>
   <si>
-    <t>Visita cruzada de asesores húngaros en Alemania (Niederalteich) en el marco del proyecto i2connect</t>
-[...20 lines deleted...]
-  <si>
     <t>Escuela de verano i2connect en Chania: Fortalecimiento de la capacidad de los futuros asesores para apoyar la innovación interactiva</t>
   </si>
   <si>
     <t>La primera Escuela de Verano de i2connect, con el objetivo de fortalecer la capacidad de los futuros asesores rurales para apoyar la innovación interactiva, took place from the 23rd till the 29th of July 2022 at the Mediterranean Agronomic Institute of Chania, Uno de los objetivos clave del proyecto i2connect es fortalecer las habilidades, Grecia. The Agricultural University of Athens as the...</t>
   </si>
   <si>
-    <t>Mar, 04/10/2022 - 15:52</t>
+    <t>Mar, 04/10/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/escuela-verano-i2connect-chania-fortalecimiento-la-capacidad-los-futuros-asesores-apoyar</t>
   </si>
   <si>
     <t>Convocatoria de proyectos piloto – una oportunidad para probar algo nuevo</t>
   </si>
   <si>
     <t>algunos asesores, participando en el programa de formación i2connect, podría participar en una prometedora iniciativa de innovación interactiva, y tener una idea clara sobre un enfoque efectivo para apoyarlo. I2connect ofrece la oportunidad a esos asesores de solicitar apoyo para probar este enfoque a través de i2connect. Estos pilotos se convertirán en escaparates de enfoques que respaldan la...</t>
+  </si>
+  <si>
+    <t>Jue, 29/09/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/convocatoria-proyectos-piloto-una-oportunidad-probar-algo-nuevo</t>
   </si>
   <si>
     <t>La Red Rural Nacional impulsa el liderazgo rural femenino a través de un ciclo de encuentros presenciales en toda España</t>
   </si>
   <si>
     <t>La Red Rural Nacional impulsa el liderazgo rural femenino a través de un ciclo de encuentros presenciales en toda España asimon Mié, 28/09/2022 - 08:25
 	En total, tendrán lugar 10 encuentros autonómicos en octubre de 2022 bajo el título de “La puesta en valor de las mujeres en el sector agroalimentario”
 	El objetivo es fomentar el emprendimiento y el liderazgo, así como la creación de red y...</t>
   </si>
   <si>
+    <t>Mié, 28/09/2022 - 12:00</t>
+  </si>
+  <si>
     <t>https://akisplataforma.es/noticias/la-red-rural-nacional-impulsa-el-liderazgo-rural-femenino-traves-ciclo-encuentros</t>
   </si>
   <si>
+    <t>Visita cruzada de asesores húngaros en Alemania (Niederalteich) en el marco del proyecto i2connect</t>
+  </si>
+  <si>
+    <t>¿Cuál es el papel de NAK en i2connect? (NAK) ha sido miembro activo del proyecto internacional i2connect H2020 como socio del consorcio durante dos años y medio. The project, which started in November 2019, addresses agricultural advisors building on the already existing advisory networks and realized success stories, with an approach in which innovation is a bottom-up initiative. Particular...</t>
+  </si>
+  <si>
+    <t>Lun, 19/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/visita-cruzada-asesores-hungaros-alemania-niederalteich-el-marco-del-proyecto-i2connect</t>
+  </si>
+  <si>
     <t>BioDistritos: un enfoque territorial de la agricultura ecológica en Italia</t>
   </si>
   <si>
     <t>Un BioDistrito es un espacio geográfico con vocación natural por la agricultura ecológica. En tal área, los diversos actores, como los agricultores, los ciudadanos, asociaciones, y administraciones públicas, definir un acuerdo para la gestión sostenible de los recursos. Se están enfocando en la producción orgánica que involucra a todos los socios en la cadena de suministro hasta el consumo.. Los...</t>
   </si>
   <si>
-    <t>Vie, 12/08/2022 - 13:04</t>
+    <t>Jue, 07/07/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/biodistritos-enfoque-territorial-la-agricultura-ecologica-italia</t>
+  </si>
+  <si>
+    <t>El segundo taller regional de partes interesadas de AKIS organizado con un enfoque en los países del sur de Europa</t>
+  </si>
+  <si>
+    <t>El primer taller regional de partes interesadas de AKIS organizado con un enfoque en los países del norte de Europa, el segundo taller regional de partes interesadas de AKIS se ha organizado en línea con un enfoque en los países del sur de Europa. Durante el proyecto, hemos preparado 27 hemos preparado hemos preparado, hemos preparado, dio una descripción general y una breve introducción al...</t>
+  </si>
+  <si>
+    <t>Lun, 13/06/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-segundo-taller-regional-partes-interesadas-akis-organizado-enfoque-los-paises-del-sur</t>
+  </si>
+  <si>
+    <t>Forma parte de la red de asesores i2connect</t>
+  </si>
+  <si>
+    <t>¿Usted o su organización estarían interesados ​​en pertenecer a una amplia red europea?, intercambio con asesores de otros países, y participando en cursos de formación, visitas de campo y seminarios web organizados por el proyecto i2connect? Regístrese en el Base de datos de servicios de asesoramiento de i2connect y volverse fácilmente identificable por los agricultores, silvicultores,...</t>
+  </si>
+  <si>
+    <t>Lun, 30/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/forma-parte-la-red-asesores-i2connect</t>
+  </si>
+  <si>
+    <t>Nuestro #4 El boletín i2connect está aquí!</t>
+  </si>
+  <si>
+    <t>Desde el comienzo de 2022, las actividades de nuestro proyecto han aumentado: en febrero, se realizaron dos cursos de formación para asesores en Hungría y un taller conjunto con el proyecto FAIRshare para intercambiar buenas prácticas y complementariedades; en marzo, se llevó a cabo una primera visita cruzada en la que participaron asesores de cinco países europeos en Eslovenia y se llevó a cabo...</t>
+  </si>
+  <si>
+    <t>Jue, 26/05/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nuestro-4-el-boletin-i2connect-esta-aqui</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica el Informe de necesidades de asesoramiento en nutrición sostenible de los suelos</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha publicado recientemente en su página web el Informe de necesidades de asesoramiento en nutrición sostenible de los suelos, elaborado por expertos nacionales en el marco de la línea de trabajo sobre nutrición sostenible de los suelos del Grupo de Trabajo de Asesoramiento del Órgano de Coordinación del Sistema de Conocimiento e Innovación...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-el-informe-necesidades</t>
+  </si>
+  <si>
+    <t>El asesoramiento agrario se consolida como pilar estratégico del AKIS en España y Europa</t>
+  </si>
+  <si>
+    <t>La jornada “El asesoramiento agrario como eje del AKIS en España y Europa”, organizada por la Plataforma de Asesores AKIS junto al Ministerio de Agricultura, Pesca y Alimentación (MAPA), reunió el pasado 28 de abril a expertos nacionales e internacionales en el espacio La Vega Innova para analizar el papel clave del asesoramiento en la transformación del sector agroalimentario.El encuentro ha...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-asesoramiento-agrario-se-consolida-pilar-estrategico-del-akis-espana-y-europa</t>
+  </si>
+  <si>
+    <t>CIDAF y cuatro proyectos de innovación circular: del residuo agroalimentario al bioinsumo y al ingrediente funcional</t>
+  </si>
+  <si>
+    <t>La bioeconomía circular está abriendo nuevas vías para que el sector agroalimentario convierta subproductos y recursos naturales en soluciones de alto valor: bioestimulantes, ingredientes funcionales, piensos más eficientes y alternativas naturales para mejorar la sanidad y productividad de los cultivos. En esta línea se sitúan cuatro proyectos colaborativos con participación destacada del Centro...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cidaf-y-cuatro-proyectos-innovacion-circular-del-residuo-agroalimentario-al-bioinsumo-y-al</t>
+  </si>
+  <si>
+    <t>La digitalización del campo: una aliada para el futuro del regadío en la Comunidad de regantes de La Nava</t>
+  </si>
+  <si>
+    <t>La digitalización se ha convertido en una herramienta clave para afrontar los grandes retos del campo del siglo XXI: la escasez de agua, el cambio climático y la necesidad de producir más con menos recursos. En este contexto, las nuevas tecnologías aplicadas al regadío, como los sensores, plataformas de datos, automatización o telegestión, están transformando la manera en que los agricultores...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-digitalizacion-del-campo-una-aliada-el-futuro-del-regadio-la-comunidad-regantes-la-nava</t>
+  </si>
+  <si>
+    <t>El Salón del Gas Renovable se consolida como referente en la transición energética y la bioeconomía circular</t>
+  </si>
+  <si>
+    <t>El 5º Salón del Gas Renovable y el 18º Congreso Internacional de Bioenergía han cerrado una nueva edición en Valladolid con cifras récord de participación y un mensaje claro: el sector del biogás y el biometano avanza con paso firme en España.Entre los días 1 y 2 de octubre, el evento reunió a cerca de 250 empresas expositoras y a más de 4.000 profesionales, lo que supone un incremento del 15 %...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-salon-del-gas-renovable-se-consolida-referente-la-transicion-energetica-y-la</t>
+  </si>
+  <si>
+    <t>Convocatoria para la apertura de nuevos grupos temáticos de la red de EU CAP Network</t>
+  </si>
+  <si>
+    <t>Hasta el 9 de julio se puede presentar solicitud para participar como experto en los nuevos grupos temáticos de discusión que se centran en esta nueva convocatoria en Salud forestal, Cadena de valor de la lana, y Energía en la explotación.Agricultores, silvicultores, asesores, científicos y otros innovadores, con conocimientos y experiencia específicos sobre los temas que centran esta...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/convocatoria-la-apertura-nuevos-grupos-tematicos-la-red-eu-cap-network</t>
+  </si>
+  <si>
+    <t>Impulso a la innovación y la transferencia de conocimientos en el medio rural a través del Plan de Formación 2025 del MAPA</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha publicado en su página web el ‘Plan de Formación continua 2025 para técnicos del medio rural’, una iniciativa clave para modernizar el sector agroalimentario a través de la generación y transferencia de conocimientos, la innovación y la incorporación de nuevas tecnologías.Este plan, que amplía su oferta respecto a ediciones anteriores, incluye...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/impulso-la-innovacion-y-la-transferencia-conocimientos-el-medio-rural-traves-del-plan</t>
+  </si>
+  <si>
+    <t>Segunda reunión del Grupo de Trabajo de Asesoramiento del Órgano de Coordinación SCIA-AKIS</t>
+  </si>
+  <si>
+    <t>El pasado 26 de septiembre, el Grupo de Trabajo de Asesoramiento Agroalimentario del Órgano de Coordinación SCIA (AKIS) celebró su segunda reunión, bajo la coordinación del Ministerio de Agricultura, Pesca y Alimentación. Este grupo, compuesto por expertos en asesoramiento agroalimentario de diferentes áreas, se reunió para ahondar en el análisis del Sistema de asesoramiento agrario y de las...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/segunda-reunion-del-grupo-trabajo-asesoramiento-del-organo-coordinacion-scia-akis</t>
+  </si>
+  <si>
+    <t>Ya están disponibles la grabación y la presentación del evento sobre el Satélite Español de AgrifoodTEF</t>
+  </si>
+  <si>
+    <t>El pasado 10 de julio tuvo lugar en La Vega Innova, el Centro de Innovación Digital para el Sector Agroalimentario del Ministerio de Agricultura, Pesca y Alimentación ubicado en San Fernando de Henares (Madrid), el evento "Inteligencia Artificial y Robótica en la Agricultura: proyecto AgrifoodTEF".Aplicación de IA en el sector agroalimentarioDurante el encuentro se presentó el nodo español del...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ya-estan-disponibles-la-grabacion-y-la-presentacion-del-evento-el-satelite-espanol</t>
+  </si>
+  <si>
+    <t>La Red PAC publica el primer número de ‘Savia Rural’</t>
+  </si>
+  <si>
+    <t>La Red PAC ha publicado ‘Savia Rural’, la primera de una serie de publicaciones trimestrales que apoyan la consecución de los objetivos comunicativos del nuevo Plan Estratégico de la PAC (PEPAC 2023-2027), para tratar en cada número temas de actualidad sobre rentabilidad agraria y desarrollo rural.
+Su propuesta fundamental es ofrecer información de calidad sobre...</t>
+  </si>
+  <si>
+    <t>Lun, 06/02/0204 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-publica-el-primer-numero-savia-rural</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2314,2342 +2704,2926 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D163"/>
+  <dimension ref="A1:D206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D163"/>
+      <selection activeCell="A1" sqref="A1:D206"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>214</v>
+        <v>194</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>242</v>
+        <v>221</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>254</v>
+        <v>232</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>262</v>
+        <v>239</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>267</v>
+        <v>247</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>269</v>
+        <v>249</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>271</v>
+        <v>251</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
-        <v>272</v>
+        <v>252</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>273</v>
+        <v>253</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>279</v>
+        <v>258</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
-        <v>280</v>
+        <v>259</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>281</v>
+        <v>260</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>282</v>
+        <v>261</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>283</v>
+        <v>262</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
-        <v>284</v>
+        <v>263</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>285</v>
+        <v>264</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>286</v>
+        <v>265</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>287</v>
+        <v>266</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
-        <v>288</v>
+        <v>267</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>290</v>
+        <v>269</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>291</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
-        <v>292</v>
+        <v>271</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>293</v>
+        <v>272</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>294</v>
+        <v>269</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
-        <v>296</v>
+        <v>274</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>297</v>
+        <v>275</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>298</v>
+        <v>269</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>299</v>
+        <v>276</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
-        <v>300</v>
+        <v>277</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>301</v>
+        <v>278</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>302</v>
+        <v>269</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>303</v>
+        <v>279</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
-        <v>304</v>
+        <v>280</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>305</v>
+        <v>281</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>306</v>
+        <v>282</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>307</v>
+        <v>283</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
-        <v>308</v>
+        <v>284</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>309</v>
+        <v>285</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>310</v>
+        <v>286</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>311</v>
+        <v>287</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
-        <v>312</v>
+        <v>288</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>313</v>
+        <v>289</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>314</v>
+        <v>290</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>315</v>
+        <v>291</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
-        <v>316</v>
+        <v>292</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>317</v>
+        <v>293</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>318</v>
+        <v>294</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>319</v>
+        <v>295</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
-        <v>320</v>
+        <v>296</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>321</v>
+        <v>297</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>322</v>
+        <v>294</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>323</v>
+        <v>298</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
-        <v>324</v>
+        <v>299</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>325</v>
+        <v>300</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>326</v>
+        <v>301</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>327</v>
+        <v>302</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
-        <v>328</v>
+        <v>303</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>329</v>
+        <v>304</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>330</v>
+        <v>305</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>331</v>
+        <v>306</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
-        <v>332</v>
+        <v>307</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>333</v>
+        <v>308</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>334</v>
+        <v>309</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>335</v>
+        <v>310</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>336</v>
+        <v>311</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>337</v>
+        <v>312</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>338</v>
+        <v>309</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>339</v>
+        <v>313</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>340</v>
+        <v>314</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>341</v>
+        <v>315</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>342</v>
+        <v>309</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>343</v>
+        <v>316</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>344</v>
+        <v>317</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>345</v>
+        <v>318</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>346</v>
+        <v>319</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>347</v>
+        <v>320</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>348</v>
+        <v>321</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>349</v>
+        <v>322</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>350</v>
+        <v>319</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>351</v>
+        <v>323</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>352</v>
+        <v>324</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>353</v>
+        <v>325</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>354</v>
+        <v>326</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>355</v>
+        <v>327</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>356</v>
+        <v>328</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>357</v>
+        <v>329</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>358</v>
+        <v>330</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>359</v>
+        <v>331</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>360</v>
+        <v>332</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>361</v>
+        <v>333</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>362</v>
+        <v>334</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>363</v>
+        <v>335</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>364</v>
+        <v>336</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>365</v>
+        <v>337</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>367</v>
+        <v>338</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>368</v>
+        <v>339</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>370</v>
+        <v>341</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>371</v>
+        <v>342</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>372</v>
+        <v>343</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>373</v>
+        <v>344</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>374</v>
+        <v>345</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>375</v>
+        <v>346</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>376</v>
+        <v>347</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>377</v>
+        <v>348</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>378</v>
+        <v>349</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>379</v>
+        <v>350</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>380</v>
+        <v>351</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>381</v>
+        <v>352</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>382</v>
+        <v>353</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>383</v>
+        <v>354</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>384</v>
+        <v>355</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>385</v>
+        <v>356</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>386</v>
+        <v>357</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>387</v>
+        <v>358</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>388</v>
+        <v>359</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>389</v>
+        <v>360</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>390</v>
+        <v>361</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>391</v>
+        <v>362</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>392</v>
+        <v>363</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>393</v>
+        <v>364</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>394</v>
+        <v>365</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>395</v>
+        <v>366</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>396</v>
+        <v>367</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>397</v>
+        <v>368</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>398</v>
+        <v>369</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>399</v>
+        <v>370</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>400</v>
+        <v>371</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>401</v>
+        <v>372</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>402</v>
+        <v>369</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>403</v>
+        <v>373</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
-        <v>404</v>
+        <v>374</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>405</v>
+        <v>375</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>406</v>
+        <v>369</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>407</v>
+        <v>376</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="B103" s="1"/>
+        <v>377</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>378</v>
+      </c>
       <c r="C103" s="1" t="s">
-        <v>409</v>
+        <v>379</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>410</v>
+        <v>380</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
-        <v>411</v>
+        <v>381</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>412</v>
+        <v>382</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>413</v>
+        <v>383</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>414</v>
+        <v>384</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
-        <v>415</v>
+        <v>385</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>416</v>
+        <v>386</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>417</v>
+        <v>387</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>418</v>
+        <v>388</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
-        <v>419</v>
+        <v>389</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>420</v>
+        <v>390</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>421</v>
+        <v>391</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>422</v>
+        <v>392</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
-        <v>423</v>
+        <v>393</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>424</v>
+        <v>394</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>425</v>
+        <v>395</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>426</v>
+        <v>396</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
-        <v>427</v>
+        <v>397</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>428</v>
+        <v>398</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>429</v>
+        <v>399</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>430</v>
+        <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
-        <v>431</v>
+        <v>401</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>432</v>
+        <v>402</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>433</v>
+        <v>403</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>434</v>
+        <v>404</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
-        <v>435</v>
+        <v>405</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>436</v>
+        <v>406</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>437</v>
+        <v>407</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>438</v>
+        <v>408</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
-        <v>439</v>
+        <v>409</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>440</v>
+        <v>410</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>441</v>
+        <v>411</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>442</v>
+        <v>412</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
-        <v>443</v>
+        <v>413</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>444</v>
+        <v>414</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>445</v>
+        <v>411</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>446</v>
+        <v>415</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
-        <v>447</v>
+        <v>416</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>448</v>
+        <v>417</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>449</v>
+        <v>418</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>450</v>
+        <v>419</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
-        <v>451</v>
+        <v>420</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>452</v>
+        <v>421</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>453</v>
+        <v>422</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>454</v>
+        <v>423</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
-        <v>455</v>
+        <v>424</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>456</v>
+        <v>425</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>457</v>
+        <v>426</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>458</v>
+        <v>427</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
-        <v>459</v>
+        <v>428</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>460</v>
+        <v>429</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>461</v>
+        <v>426</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>462</v>
+        <v>430</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
-        <v>463</v>
+        <v>431</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>464</v>
+        <v>432</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>465</v>
+        <v>433</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>466</v>
+        <v>434</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
-        <v>467</v>
+        <v>435</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>468</v>
+        <v>436</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>469</v>
+        <v>437</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>470</v>
+        <v>438</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
-        <v>471</v>
+        <v>439</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>472</v>
+        <v>440</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>473</v>
+        <v>437</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>474</v>
+        <v>441</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
-        <v>475</v>
+        <v>442</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>476</v>
+        <v>443</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>477</v>
+        <v>437</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>478</v>
+        <v>444</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>479</v>
+        <v>445</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>480</v>
+        <v>446</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>481</v>
+        <v>437</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>482</v>
+        <v>447</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>483</v>
+        <v>448</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>484</v>
+        <v>449</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>485</v>
+        <v>450</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>486</v>
+        <v>451</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>487</v>
+        <v>452</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>488</v>
+        <v>453</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>489</v>
+        <v>454</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>490</v>
+        <v>455</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>491</v>
+        <v>456</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>492</v>
+        <v>457</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>493</v>
+        <v>454</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>494</v>
+        <v>458</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>495</v>
+        <v>459</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>496</v>
+        <v>460</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>497</v>
+        <v>461</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>498</v>
+        <v>462</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>499</v>
+        <v>463</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>500</v>
+        <v>464</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>501</v>
+        <v>465</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>502</v>
+        <v>466</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>503</v>
+        <v>467</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>504</v>
+        <v>468</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>505</v>
+        <v>469</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>506</v>
+        <v>470</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>507</v>
+        <v>471</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>508</v>
+        <v>472</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>509</v>
+        <v>473</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>510</v>
+        <v>474</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>511</v>
+        <v>475</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>512</v>
+        <v>476</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>513</v>
+        <v>477</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>514</v>
+        <v>478</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>515</v>
+        <v>479</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>516</v>
+        <v>480</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>517</v>
+        <v>481</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>518</v>
+        <v>482</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>519</v>
+        <v>483</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>520</v>
+        <v>484</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>521</v>
+        <v>485</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>522</v>
+        <v>486</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>523</v>
+        <v>487</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>524</v>
+        <v>488</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>525</v>
+        <v>489</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>526</v>
+        <v>490</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>527</v>
+        <v>491</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>528</v>
+        <v>492</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>529</v>
+        <v>493</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>530</v>
+        <v>494</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>531</v>
+        <v>495</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>532</v>
+        <v>496</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>533</v>
+        <v>497</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>534</v>
+        <v>498</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>535</v>
+        <v>499</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>536</v>
+        <v>500</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>537</v>
+        <v>501</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>538</v>
+        <v>502</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>539</v>
+        <v>503</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>540</v>
+        <v>504</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>541</v>
+        <v>505</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>542</v>
+        <v>506</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>543</v>
+        <v>507</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>544</v>
+        <v>508</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>545</v>
+        <v>509</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>546</v>
+        <v>510</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>547</v>
+        <v>511</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>548</v>
+        <v>512</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>549</v>
+        <v>513</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>550</v>
+        <v>514</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>551</v>
-[...3 lines deleted...]
-      </c>
+        <v>515</v>
+      </c>
+      <c r="B139" s="1"/>
       <c r="C139" s="1" t="s">
-        <v>553</v>
+        <v>516</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>554</v>
+        <v>517</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>555</v>
+        <v>518</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>556</v>
+        <v>519</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>557</v>
+        <v>520</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>558</v>
+        <v>521</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
-        <v>559</v>
+        <v>522</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>560</v>
+        <v>523</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>561</v>
+        <v>524</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>562</v>
+        <v>525</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
-        <v>563</v>
+        <v>526</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>564</v>
+        <v>527</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>565</v>
+        <v>528</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>566</v>
+        <v>529</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
-        <v>567</v>
+        <v>530</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>568</v>
+        <v>531</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>569</v>
+        <v>532</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>570</v>
+        <v>533</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
-        <v>571</v>
+        <v>534</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>572</v>
+        <v>535</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>573</v>
+        <v>536</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>574</v>
+        <v>537</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
-        <v>575</v>
+        <v>538</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>576</v>
+        <v>539</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>577</v>
+        <v>540</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>578</v>
+        <v>541</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
-        <v>579</v>
+        <v>542</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>580</v>
+        <v>543</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>581</v>
+        <v>544</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>582</v>
+        <v>545</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
-        <v>583</v>
+        <v>546</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>584</v>
+        <v>547</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>585</v>
+        <v>548</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>586</v>
+        <v>549</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
-        <v>587</v>
+        <v>550</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>588</v>
+        <v>551</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>589</v>
+        <v>548</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>590</v>
+        <v>552</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
-        <v>591</v>
+        <v>553</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>592</v>
+        <v>554</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>593</v>
+        <v>555</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>594</v>
+        <v>556</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
-        <v>595</v>
+        <v>557</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>596</v>
+        <v>558</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>597</v>
+        <v>559</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>598</v>
+        <v>560</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>599</v>
+        <v>561</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>600</v>
+        <v>562</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>601</v>
+        <v>563</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>602</v>
+        <v>564</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>603</v>
+        <v>565</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>604</v>
+        <v>566</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>605</v>
+        <v>567</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>606</v>
+        <v>568</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>607</v>
+        <v>569</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>608</v>
+        <v>570</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>605</v>
+        <v>571</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>609</v>
+        <v>572</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>610</v>
+        <v>573</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>611</v>
+        <v>574</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>612</v>
+        <v>575</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>613</v>
+        <v>576</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>614</v>
+        <v>577</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>615</v>
+        <v>578</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>612</v>
+        <v>579</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>616</v>
+        <v>580</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>617</v>
+        <v>581</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>618</v>
+        <v>582</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>612</v>
+        <v>583</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>619</v>
+        <v>584</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>620</v>
+        <v>585</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>621</v>
+        <v>586</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>612</v>
+        <v>587</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>622</v>
+        <v>588</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>623</v>
+        <v>589</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>624</v>
+        <v>590</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>612</v>
+        <v>591</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>625</v>
+        <v>592</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>626</v>
+        <v>593</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>627</v>
+        <v>594</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>628</v>
+        <v>595</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>629</v>
+        <v>596</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>630</v>
+        <v>597</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>631</v>
+        <v>598</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>632</v>
+        <v>599</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>633</v>
+        <v>600</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>634</v>
+        <v>601</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>635</v>
+        <v>602</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>632</v>
+        <v>603</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>636</v>
+        <v>604</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>637</v>
+        <v>605</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>638</v>
+        <v>606</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>632</v>
+        <v>607</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>639</v>
+        <v>608</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D170" s="1" t="s">
         <v>640</v>
       </c>
-      <c r="B163" s="1" t="s">
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="C163" s="1" t="s">
+      <c r="B171" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="D163" s="1" t="s">
+      <c r="C171" s="1" t="s">
         <v>643</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C197" s="1"/>
+      <c r="D197" s="1" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="C198" s="1"/>
+      <c r="D198" s="1" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C199" s="1"/>
+      <c r="D199" s="1" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="C201" s="1"/>
+      <c r="D201" s="1" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>773</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>