--- v0 (2026-06-08)
+++ v1 (2026-10-20)
@@ -12,3009 +12,3714 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="971">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1206">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>El asesoramiento agrario se consolida como pilar estratégico del AKIS en España y Europa</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/noticias/el-asesoramiento-agrario-se-consolida-pilar-estrategico-del-akis-espana-y-europa</t>
+    <t>Nuevas funcionalidades del Cuaderno Digital de Arza: Plan de Abonado y Facturación - Campo Galego</t>
+  </si>
+  <si>
+    <t>Desde este pasado 1 de septiembre, las explotaciones agroganaderas que cuenten con más de 10 hectáreas de superficie y realicen algún tipo de fertilización, bien sea con purín o estiércol o mediante aporte mineral o químico, están obligadas a elaborar un plan de abonado y a llevar un registro de las distintas aplicaciones realizadas.La normativa (Real Decreto de Nutrición Sostenible de Suelos...</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nuevas-funcionalidades-del-cuaderno-digital-arza-plan-abonado-y-facturacion-campo-galego</t>
+  </si>
+  <si>
+    <t>Raza Blanca Celtibérica: jornada técnica en Nerpio</t>
+  </si>
+  <si>
+    <t>La Real Federación participa este jueves, 15 de octubre, en una jornada técnica sobre los retos de esta raza caprina en estado de amenaza, con ponencias sobre pastoreo digital y el futuro de la ganadería extensivaLa Real Federación Española de Asociaciones de Ganado Selecto (RFEAGAS) participa este jueves, 15 de octubre, en la jornada técnica «La raza Blanca Celtibérica analiza sus retos de...</t>
+  </si>
+  <si>
+    <t>Jue, 15/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/raza-blanca-celtiberica-jornada-tecnica-nerpio</t>
+  </si>
+  <si>
+    <t>Grupo Operativo REGENEREX inicia su trabajo de campo</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo REGENEREX ha iniciado la toma de muestras en una explotación de caprino de raza Celtibérica. Las primeras lluvias marcan así el comienzo de una nueva fase del proyectoEl Grupo Operativo REGENEREX ha iniciado la toma de muestras en una explotación de caprino de raza Celtibérica. Las primeras lluvias marcan así el comienzo de una nueva fase del proyecto.Las lluvias fijan el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/grupo-operativo-regenerex-inicia-su-trabajo-campo</t>
+  </si>
+  <si>
+    <t>Mujeres rurales premiadas por su innovación en productos</t>
+  </si>
+  <si>
+    <t>MUJER RURALLos Premios de excelencia a la innovación de las mujeres rurales de 2026 han contado con proyectos como la creación de redes de cuidados en el ámbito rural y la innovación en productos como la anchoa o la miel.En el Día Internacional de la Mujer Rural, el Ministerio de Agricultura Pesca y Alimentación ha galardonado doce proyectos impulsados por distintas mujeres. Entre ellas, la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mujeres-rurales-premiadas-su-innovacion-productos</t>
+  </si>
+  <si>
+    <t>Muestra en campo del funcionamiento de tractores eléctricos autónomos en olivar y cereal</t>
+  </si>
+  <si>
+    <t>La Oficina Acelera pyme de ASAJA GRANADA celebrará dos demostraciones prácticas los días 16 y 17 de octubre en Chimeneas y PíñarLa Oficina Acelera pyme de ASAJA GRANADA, organiza los próximos viernes 16 y sábado 17 de octubre dos jornadas en campo para mostrar las posibilidades de los tractores eléctricos y autónomos sin conductor aplicados a diferentes labores agrícolas.Las demostraciones...</t>
+  </si>
+  <si>
+    <t>Mié, 14/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/muestra-campo-del-funcionamiento-tractores-electricos-autonomos-olivar-y-cereal</t>
+  </si>
+  <si>
+    <t>El CITA impulsa nuevas oportunidades de colaboración con empresas del sector agroalimentario de Huesca</t>
+  </si>
+  <si>
+    <t>La Oficina de Proyectos del Centro de Investigación y Tecnología Agroalimentaria de Aragón (CITA) ha organizado un encuentro con empresas del sector agroalimentario oscense en la que se darán a conocer las capacidades científicas y tecnológicas del centro. La jornada tendrá lugar el 21 de octubre en el Salón de Actos del Centro de Innovación Gastronómica de Aragón (CIGA) en el Parque Tecnológico...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-cita-impulsa-nuevas-oportunidades-colaboracion-empresas-del-sector-agroalimentario</t>
+  </si>
+  <si>
+    <t>Extremadura construye un robot IA con forma de perro que analiza viñedos y frutales con sus sensores y extrae datos para mejorar la cosecha</t>
+  </si>
+  <si>
+    <t>Es sorprendente comprobar cómo alguna tecnología que se usa en agricultura tiene forma de animal y en Extremadura no han querido quedarse atrás. Por eso han desarrollado un robot con forma de perro para tomar datos del cultivo mientras se desplaza a cuatro patas entre las plantas.Esta es la propuesta de AGRHOUND, un proyecto coordinado por el Centro Tecnológico Nacional Agroalimentario de...</t>
+  </si>
+  <si>
+    <t>Mar, 13/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/extremadura-construye-robot-ia-forma-perro-que-analiza-vinedos-y-frutales-sus-sensores-y</t>
+  </si>
+  <si>
+    <t>Comité de las Regiones resalta la apuesta de C-LM de incorporación al campo: 225 millones en 10 años para 5.300 jóvenes</t>
+  </si>
+  <si>
+    <t>El Informe Europeo sobre el Estado de las Regiones y Ciudades 2026 elaborado por el Comité de las Regiones y presentado este mismo lunes en Bruselas reserva un espacio en el que ensalza como caso de éxito el trabajo realizado en Castilla-La Mancha en la última década en cuanto a las políticas para favorecer la incorporación de jóvenes al campo.En concreto, el Informe, presentado en el marco de la...</t>
+  </si>
+  <si>
+    <t>Lun, 12/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/comite-las-regiones-resalta-la-apuesta-c-lm-incorporacion-al-campo-225-millones-10-anos</t>
+  </si>
+  <si>
+    <t>Mesa redonda ¿Hacia dónde va la alimentación? Innovación, regulaciones y confianza del consumidor en Alimentaria FOODTECH Barcelona 2026 – Fundación Triptolemos</t>
+  </si>
+  <si>
+    <t>El martes 6 de octubre de 2026, de 11h00 a 11h45, Fundación Triptolemos organiza en el Speker’s Corner la mesa redonda:Ponentes:Richard Petro, Director Comercial de ELIANCarlota Martínez, Responsable de Nutrición y Salud de FIABBeatriz Jacoste, CEO de KM ZERO Food Innovation HubDaniel Marsol, Director Comunicación, MKT y RSC de BonÀreaManuel Martín, Secretario General de Federación UNAE-...</t>
+  </si>
+  <si>
+    <t>Vie, 02/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mesa-redonda-hacia-donde-va-la-alimentacion-innovacion-regulaciones-y-confianza-del</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech abordará los retos de la automatización de procesos y el uso de la IA</t>
+  </si>
+  <si>
+    <t>Alimentaria FoodTech reunirá en Barcelona a más de 330 empresas expositoras de 22 países para impulsar la innovación de la industria y analizar retos como la automatización de procesos y el uso de la inteligencia artificial (IA).El salón, uno de los mayores encuentros sectoriales del sur de Europa, ocupará del 6 al 8 de octubre cerca de 15.000 metros cuadrados y recibirá a un centenar de...</t>
+  </si>
+  <si>
+    <t>Jue, 01/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/alimentaria-foodtech-abordara-los-retos-la-automatizacion-procesos-y-el-uso-la-ia</t>
+  </si>
+  <si>
+    <t>CERES 2.0, un paso más en la anticipación a enfermedades del cereal en La Rioja</t>
+  </si>
+  <si>
+    <t>El proyecto desarrollado por ARAG-ASAJA, SAR y SpectralGeo impulsa una red de vigilancia fitosanitaria basada en la monitorización de explotaciones dedicadas a este cultivoLas enfermedades fúngicas del cereal pueden provocar importantes pérdidas tanto de producción como de calidad. Ante este escenario, y en un contexto marcado por unas condiciones climáticas cada vez más variables y una creciente...</t>
+  </si>
+  <si>
+    <t>Mié, 30/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ceres-20-paso-mas-la-anticipacion-enfermedades-del-cereal-la-rioja</t>
+  </si>
+  <si>
+    <t>Nace SIMBIORED, un proyecto piloto para avanzar hacia un sistema agroalimentario más sostenible, eficiente y colaborativo</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo SIMBIORED ha celebrado su reunión de lanzamiento tras varios meses de trabajos preparatorios y coincidiendo con el inicio de la semana en la que se celebra el “Día Internacional de Concienciación sobre la Pérdida y el Desperdicio de Alimentos”. El GO SIMBIORED afronta uno de los principales retos actuales en la cadena alimentaria como son las pérdidas y el desperdicio...</t>
+  </si>
+  <si>
+    <t>Mar, 29/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nace-simbiored-proyecto-piloto-avanzar-hacia-sistema-agroalimentario-mas-sostenible</t>
+  </si>
+  <si>
+    <t>Un proyecto europeo destina 10 millones de euros a reforzar la red de asesoramiento agrícola</t>
+  </si>
+  <si>
+    <t>Financiado por el programa de investigación e innovación «Horizonte Europa» de la UE, reúne a 21 beneficiarios de 16 países, entre ellos España, con servicios de asesoramiento agrícola, redes profesionales, organizaciones de investigación y especialistas en innovaciónUn nuevo proyecto financiado por la Unión Europea (UE) se pone en marcha con un presupuesto de 10 millones de euros, para reforzar...</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/proyecto-europeo-destina-10-millones-euros-reforzar-la-red-asesoramiento-agricola</t>
+  </si>
+  <si>
+    <t>La Red PAC pone el foco en los datos para reforzar la competitividad del sector porcino</t>
+  </si>
+  <si>
+    <t>Innovación Calidad y cadena alimentaria Resiliencia y competitividadUna jornada de la Red PAC analiza cómo la digitalización y la nueva plataforma BDporc pueden ayudar al sector a responder a los retos de rentabilidad, sanidad animal, bioseguridad, sostenibilidad y relevo generacionalUna jornada de la Red PAC analiza cómo la digitalización y la nueva plataforma BDporc pueden ayudar al sector a...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-pone-el-foco-los-datos-reforzar-la-competitividad-del-sector-porcino</t>
+  </si>
+  <si>
+    <t>Europa debate el futuro de la I+D+i agroalimentaria</t>
+  </si>
+  <si>
+    <t>Con la Comida no se JuegaManuel Lainez Andrés Director de la Fundación Grupo CajamarEstos días 24 y 25 de septiembre se está debatiendo en Bruselas el nuevo marco de investigación, desarrollo e innovación en el sector agroalimentario. Es un paso más en el proceso que se inició en 2025 con el documento de 'Visión para la Agricultura y la Alimentación' y que siguió con la adopción, el pasado 8 de...</t>
+  </si>
+  <si>
+    <t>Vie, 25/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/europa-debate-el-futuro-la-idi-agroalimentaria</t>
+  </si>
+  <si>
+    <t>El CITA lidera el proyecto europeo ECOPESIA para recompensar la agricultura que beneficie a los ecosistemas y la biodiversidad</t>
+  </si>
+  <si>
+    <t>El 23 y 24 de septiembre se ha celebrado en la sede del Centro de Investigación y Tecnología Agroalimentaria de Aragón (CITA) la reunión inicial del proyecto europeo Horizonte Europa ECOPESIA. El objetivo del proyecto ECOPESIA es promover el desarrollo de los llamados Pagos por Servicios Ambientales (PES), incentivos económicos dirigidos a agricultores y ganaderos que realizan acciones...</t>
+  </si>
+  <si>
+    <t>Jue, 24/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-cita-lidera-el-proyecto-europeo-ecopesia-recompensar-la-agricultura-que-beneficie-los</t>
+  </si>
+  <si>
+    <t>Luis Planas destaca la importancia del multilateralismo en la XII Conferencia Iberoamericana de Ministros de Agricultura y Pesca que se celebra en Córdoba</t>
+  </si>
+  <si>
+    <t>Galería de fotos Galería multimediaEl ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha destacado hoy la importancia del multilateralismo basado en reglas, la cooperación, el respeto al derecho internacional y el trabajo conjunto en favor de la prosperidad y la paz, en la presentación de la XII Conferencia Iberoamericana de Ministros de Agricultura y Pesca que se celebra entre hoy y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-destaca-la-importancia-del-multilateralismo-la-xii-conferencia-iberoamericana</t>
+  </si>
+  <si>
+    <t>Luis Planas sitúa la cooperación entre España y América Latina y Caribe como clave para afrontar los grandes retos agroalimentarios</t>
+  </si>
+  <si>
+    <t>Hoy, en la presentación de un informe del IICAGalería multimediaEl ministro destaca el cambio climático, la volatilidad de los mercados, la sanidad o el relevo generacional como algunos de los desafíos comunes y ofrece la experiencia española para avanzar en soluciones compartidasPlanas destaca el papel de ambas regiones como grandes potencias alimentarias y su contribución a la seguridad...</t>
+  </si>
+  <si>
+    <t>Mié, 23/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-situa-la-cooperacion-entre-espana-y-america-latina-y-caribe-clave-afrontar-los</t>
+  </si>
+  <si>
+    <t>Vallados virtuales en zonas de pastoreo comunal: el reto de innovar en la planificación territorial y gobernanza</t>
+  </si>
+  <si>
+    <t>NEIKER, en el contexto del proyecto GREENCOOP evalúa la potencialidad del uso del vallado virtual como herramienta digital en la gestión y conservación del paisaje en zonas de pastoreo extensivo comunal de la ZEC de GorbeiaLas zonas rurales de la Unión Europea ocupan el 83 % del territorio y desempeñan un papel fundamental en la conservación de los paisajes y los servicios ecosistémicos. Sin...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/vallados-virtuales-zonas-pastoreo-comunal-el-reto-innovar-la-planificacion-territorial-y</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación pública el Informe de necesidades de asesoramiento para la innovación.</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica el Informe de necesidades de asesoramiento para la innovación.El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha publicado recientemente en su página web el Informe de necesidades de asesoramiento para la innovación, elaborado por expertos nacionales en el marco de la línea de trabajo de innovación del Grupo de Trabajo de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-el-informe-necesidades-3</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación pública el Informe de necesidades de asesoramiento en producción ecológica.</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica el Informe de necesidades de asesoramiento en producción ecológica.El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha publicado recientemente en su página web el Informe de necesidades de asesoramiento en producción ecológica, elaborado por expertos nacionales en el marco de la línea de trabajo sobre producción ecológica del...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-el-informe-necesidades-2</t>
+  </si>
+  <si>
+    <t>Ulega presenta una herramienta informática con IA para mejorar la compra de insumos por parte de los ganaderos</t>
+  </si>
+  <si>
+    <t>La organización de productores de leche Ulega, impulsada por el sindicato Unións Agrarias (UU.AA.) y que representa a unas 1300 ganaderías de Galicia, presentó este martes en rueda de prensa en Santiago de Compostela una herramienta informática que utiliza la inteligencia artificial (IA) para la compra unificada de forrajes, piensos, fertilizantes y fitosanitarios.El responsable del sector lácteo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ulega-presenta-una-herramienta-informatica-ia-mejorar-la-compra-insumos-parte-los</t>
+  </si>
+  <si>
+    <t>Foro AgroGO!: la inteligencia artificial llega al regadío cordobés en plena ola de inversión, modernización y digitalización - Agroinformación</t>
+  </si>
+  <si>
+    <t>La inteligencia artificial comienza a abrirse paso en el regadío cordobés en plena ola de inversión, modernización y digitalización. Once proyectos de comunidades de regantes de Córdoba han movilizado más de 70 millones de euros a través de dos grandes programas públicos que están acelerando la transformación tecnológica del sector: el Plan de Modernización de Regadíos de Andalucía (RegadíA) y el...</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/foro-agrogo-la-inteligencia-artificial-llega-al-regadio-cordobes-plena-ola-inversion</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo ECO-UVA busca reducir la huella de carbono de la viticultura con luz UV-C, ozono y maquinaria eléctrica | Red PAC</t>
+  </si>
+  <si>
+    <t>Innovación Cambio climático y gestión de recursos naturales Calidad y cadena alimentariaEl Grupo Operativo ECO-UVA persigue reducir la huella de carbono desarrollando tecnologías alternativas a los tratamientos fitosanitarios convencionales para controlar enfermedades como el oídio y el mildiuEl Grupo Operativo ECO-UVA persigue reducir la huella de carbono desarrollando tecnologías alternativas a...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-grupo-operativo-eco-uva-busca-reducir-la-huella-carbono-la-viticultura-luz-uv-c-ozono-y</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación pública el Informe de necesidades de asesoramiento en sanidad vegetal.</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica el Informe de necesidades de asesoramiento en sanidad vegetal.El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha publicado recientemente en su página web el Informe de necesidades de asesoramiento en sanidad vegetal, elaborado por expertos nacionales en el marco de la línea de trabajo sobre sanidad vegetal del Grupo de Trabajo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-el-informe-necesidades-0</t>
+  </si>
+  <si>
+    <t>Participación del proyecto GO FOTOPUR en el XLV Congreso ANAPORC</t>
+  </si>
+  <si>
+    <t>El proyecto GO FOTOPUR participará en el XLV Congreso ANAPORC que se celebrará en Tarragona del 29 de septiembre al 1 de octubre.Nuestra participación consistirá en la realización de una ponencia en el Auditorio del Palau Firal I de Congressos de Tarragona el 1 de octubre de 13:30 – 13:45, de la mano de Marcos Agudo Vicente, coordinador técnico del proyecto FOTOPUR y miembro del grupo operativo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/participacion-del-proyecto-go-fotopur-el-xlv-congreso-anaporc</t>
+  </si>
+  <si>
+    <t>El Reto reúne 11 proyectos impulsados por 27 emprendedores para generar nuevas oportunidades en el medio rural aragonés</t>
+  </si>
+  <si>
+    <t>El Reto reúne 11 proyectos impulsados por 27 emprendedores para generar nuevas oportunidades en el medio rural aragonésLa primera edición de esta iniciativa de cooperación Leader ha recibido 14 propuestas, de las que 11 pasan a la fase de difusión. Los proyectos están vinculados a 11 Grupos de Acción Local y 22 localidades aragonesas.La primera edición de El Reto ya tiene sus protagonistas. 11...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-reto-reune-11-proyectos-impulsados-27-emprendedores-generar-nuevas-oportunidades-el</t>
+  </si>
+  <si>
+    <t>Proexport crea una Bio-Red pionera en Europa para predecir plagas</t>
+  </si>
+  <si>
+    <t>El cultivo de melón y sandía en Campo de Cartagena llega este año con un plus de sostenibilidad e innovación en sus prácticas agrarias. La Asociación de Productores-Exportadores de Frutas y Hortalizas de la Región de Murcia (Proexport) ha unido a 10 grandes empresas de la zona en un proyecto para mejorar la eficiencia y reducir el uso de los tratamientos fitosanitarios y favorecer la...</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/proexport-crea-una-bio-red-pionera-europa-predecir-plagas</t>
+  </si>
+  <si>
+    <t>Razas autóctonas españolas, protagonistas en la EAAP 2026</t>
+  </si>
+  <si>
+    <t>Los resultados generados a través de la colaboración entre asociaciones de criadores, RFEAGAS y la Universidad de Córdoba han estado presentes en la 77ª Reunión Anual de la EAAP, celebrada en HamburgoLa investigación desarrollada en torno a las razas ganaderas autóctonas españolas y los Grupos Operativos ha vuelto a demostrar su capacidad para generar conocimiento científico de interés...</t>
+  </si>
+  <si>
+    <t>Jue, 17/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/razas-autoctonas-espanolas-protagonistas-la-eaap-2026</t>
+  </si>
+  <si>
+    <t>Drones y datos geoespaciales, de la captura de información a la toma de decisiones</t>
+  </si>
+  <si>
+    <t>Los drones se han convertido en una herramienta de gran utilidad para la gestión del territorio y la ingeniería agraria, pero su verdadero potencial depende de saber qué datos obtener, cómo procesarlos y, sobre todo, cómo interpretarlos técnicamente.El Colegio ha programado un curso que ofrece una visión integral del flujo de trabajo con UAS, desde la planificación de vuelos y captura de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/drones-y-datos-geoespaciales-la-captura-informacion-la-toma-decisiones</t>
+  </si>
+  <si>
+    <t>Plan Estratégico de la Madera de Euskadi movilizará 225 millones hasta 2030, con una aportación pública de 45 millones</t>
+  </si>
+  <si>
+    <t>El Plan Estratégico de la Madera de Euskadi (PEMA) movilizará 225 millones de euros hasta 2030, con una aportación pública de 45 millones. Además, pretende incrementar el peso de la madera local o de proximidad en el consumo industrial del 70% actual al 75 o 80% en ese periodo de tiempo.El Departamento de Alimentación, Desarrollo Rural, Agricultura y Pesca del Gobierno Vasco ha presentado este...</t>
+  </si>
+  <si>
+    <t>Mar, 15/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plan-estrategico-la-madera-euskadi-movilizara-225-millones-2030-una-aportacion-publica-45</t>
+  </si>
+  <si>
+    <t>EquigenIA: IA y genómica al servicio del caballo PRE</t>
+  </si>
+  <si>
+    <t>El proyecto, que da continuidad a los avances conseguidos previamente por EQUIGENOM, propone dar un paso más en la aplicación práctica de la genómica y la inteligencia artificial en el caballo de Pura Raza Española (PRE), acercando estas herramientas directamente al ganadero y al criadorLa presencia de EquigenIA se produjo en una edición de Salamaq en la que el sector equino ha vuelto a ganar...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/equigenia-ia-y-genomica-al-servicio-del-caballo-pre</t>
+  </si>
+  <si>
+    <t>Luis Planas destaca el potencial de España para desarrollar tecnologías agroalimentarias innovadoras</t>
+  </si>
+  <si>
+    <t>El ministro remarca que “somos una gran potencia agroalimentaria y, para seguir siéndolo, tenemos que apostar por la tecnología y un uso eficiente de los recursos”Subraya el papel de la digitalización para mejorar la competitividad y hace hincapié en la necesidad de asesoramiento y formación en nuevas tecnologías, porque “debemos llevar a cabo la agricultura de precisión contando con los...</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-destaca-el-potencial-espana-desarrollar-tecnologias-agroalimentarias</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo RecríaINNOVA-2 evalúa nuevas herramientas para optimizar la selección de las vacas reproductoras</t>
+  </si>
+  <si>
+    <t>El grupo operativo ‘RecríaINNOVA-2. Nuevas herramientas para optimizar el desarrollo y la selección de las futuras reproductoras en vacuno de carne’ coordinado por la Asociación Aragonesa de Criadores de la Raza Limusina (AARLIM), continúa avanzando en el desarrollo de nuevas estrategias para mejorar la recría y selección de futuras reproductoras de vacuno de carne. El proyecto cuenta con el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-grupo-operativo-recriainnova-2-evalua-nuevas-herramientas-optimizar-la-seleccion-las</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA y la Universitat de València impulsan nuevas aplicaciones de teledetección para mejorar la gestión de cítricos y cereales</t>
+  </si>
+  <si>
+    <t>La finca experimental Sinyent de AVA-ASAJA continúa consolidándose como un referente en innovación agraria gracias a los trabajos para impulsar el uso de la teledetección aplicada al sector agrícola. Esta tecnología está transformando la gestión de las explotaciones al complementar la observación tradicional a pie de campo con el análisis masivo de datos obtenidos mediante sensores remotos, entre...</t>
+  </si>
+  <si>
+    <t>Jue, 10/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ava-asaja-y-la-universitat-valencia-impulsan-nuevas-aplicaciones-teledeteccion-mejorar-la</t>
+  </si>
+  <si>
+    <t>Demuestran la eficacia de los pulsos eléctricos para optimizar la extracción de aceite de oliva virgen extra</t>
+  </si>
+  <si>
+    <t>Un equipo de investigación del Instituto Andaluz de Investigación y Formación Agraria, Pesquera, Alimentaria y de la Producción Ecológica (Ifapa), en Mengíbar (Jaén), ha demostrado que el tratamiento con los pulsos eléctricos (PEF) mejora la extracción del aceite de oliva virgen extra (AOVE) y potencia sus compuestos saludables de forma diferencial según la variedad y los parámetros aplicados....</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/demuestran-la-eficacia-los-pulsos-electricos-optimizar-la-extraccion-aceite-oliva-virgen</t>
+  </si>
+  <si>
+    <t>Lactalis España y la USC impulsan una Cátedra para acelerar la innovación del sector ganadero gallego</t>
+  </si>
+  <si>
+    <t>La Universidad de Santiago de Compostela (USC) y Lactalis España han puesto en marcha la Cátedra USC-Lactalis España de Innovación y Emprendimiento Ganadero, una iniciativa orientada a fortalecer la colaboración entre universidad, empresa y sector primario para impulsar la innovación, la formación y la transferencia de conocimiento al servicio de la transformación y competitividad de la cadena...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/lactalis-espana-y-la-usc-impulsan-una-catedra-acelerar-la-innovacion-del-sector-ganadero</t>
+  </si>
+  <si>
+    <t>MULTIVETIC presenta en SALAMAQ 2026 su trazabilidad digital</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo dio a conocer en Salamanca el proyecto y la tecnología que desarrolla para avanzar hacia una gestión más precisa, automatizada y trazable de los tratamientos veterinarios en producción animalEl pasado sábado 5 de septiembre, a las 17:00 horas, el Salón de Actos del Recinto Ferial de Salamanca acogió, en el marco de la feria agroganadera SALAMAQ 2026, la jornada de presentación...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/multivetic-presenta-salamaq-2026-su-trazabilidad-digital</t>
+  </si>
+  <si>
+    <t>REGENEREX acerca la innovación en la gestión de pastos en Salamaq 2026</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo celebró una mesa redonda multidisciplinar en la que ganaderos, técnicos, investigadores y profesionales de la tecnología compartieron necesidades, dificultades y expectativas sobre la aplicación de nuevas herramientas en las explotacionesEl Grupo Operativo REGENEREX ha participado en Salamaq 2026, celebrada en Salamanca, con una jornada orientada a acercar el proyecto al sector...</t>
+  </si>
+  <si>
+    <t>Mar, 08/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/regenerex-acerca-la-innovacion-la-gestion-pastos-salamaq-2026</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación entrega a los regantes del Tajo-Segura nuevas infraestructuras por valor de 59,29 millones de euros</t>
+  </si>
+  <si>
+    <t>La modernización beneficia a 6.169 regantes que cultivan 13.894 hectáreas en Librilla y TotanaLa secretaria de Estado ha visitado ambas comunidades de regantes para conocer el resultado de las actuaciones realizadas por el ministerioLas mejoras permitirán usar aguas regeneradas para el riego, almacenar recursos en nuevas balsas, renovar bombeos, usar energía fotovoltaica y regar por telecontrolLa...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-entrega-los-regantes-del-tajo-segura-nuevas</t>
+  </si>
+  <si>
+    <t>Luis Planas señala que Europa debe ampliar y diversificar la producción de proteínas para asegurar su autonomía alimentaria</t>
+  </si>
+  <si>
+    <t> España apuesta por un plan proteico y una estrategia de ganadería que reduzca dependencias externas refuerce la autonomía europea para garantizar la seguridad alimentaria El ministro señala que es necesario realizar un debate específico dentro del Consejo de Agricultura para tratar el tema de la sequíaEl ministro de Agricultura, Pesca y Alimentación, Luis Planas ha considerado hoy que la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-senala-que-europa-debe-ampliar-y-diversificar-la-produccion-proteinas-asegurar</t>
+  </si>
+  <si>
+    <t>NEIKER presenta en Álava innovaciones de manejo en patata y en el uso experimental de drones</t>
+  </si>
+  <si>
+    <t>El centro tecnológico ha acercado esta mañana al sector los ensayos que desarrolla en patata de siembra en su Finca Faro de Iturrieta sobre sanidad vegetal, bioestimulantes, fertilización y desecado de matasEl encuentro se ha enmarcado en el Plan Sectorial de la Patata impulsado por el Gobierno Vasco para afrontar los retos del sectorEn colaboración con UAGA, la jornada ha incluido una...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/neiker-presenta-alava-innovaciones-manejo-patata-y-el-uso-experimental-drones</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación organiza una jornada formativa sobre la aplicación iPesca</t>
+  </si>
+  <si>
+    <t>La formación responde al compromiso adquirido por el ministro de Agricultura, Pesca y Alimentación, Luis Planas, durante su visita oficial a CanariasLa jornada se celebrará por vía telemática y está dirigida a la flota artesanal que opera en las Reservas Marinas de Interés PesqueroEl Ministerio de Agricultura, Pesca y Alimentación impartirá por vía telemática el próximo sábado, 5 de septiembre a...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-organiza-una-jornada-formativa-la</t>
+  </si>
+  <si>
+    <t>El sistema español de robots y drones que aumenta la producción de olivos y pistachos con el mínimo riego</t>
+  </si>
+  <si>
+    <t>Los agricultores españoles llevan años lidiando con sequías cada vez más crudas. La cuestión ya no es el ahorro de agua, sino que este uso restringido afecte lo menos posible a los cultivos. Con este reto en mente, la tecnología se presenta como una herramienta clave para detectar los puntos más débiles dentro de cada plantación."Creo que el olivar español es un modelo por cómo se ha implantado...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-sistema-espanol-robots-y-drones-que-aumenta-la-produccion-olivos-y-pistachos-el-minimo</t>
+  </si>
+  <si>
+    <t>Agricultura amplía con 6 millones la financiación de proyectos innovadores - Campo Galego</t>
+  </si>
+  <si>
+    <t>El programa Agroinnpulso contará con seis millones de euros adicionales para seguir financiando proyectos innovadores dentro de la cadena agroalimentaria. La nueva aportación procede del Ministerio de Agricultura, Pesca y Alimentación y se articula a través de la renovación del convenio de colaboración con la Empresa Nacional de Innovación (ENISA), dependiente del Ministerio de Industria y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agricultura-amplia-6-millones-la-financiacion-proyectos-innovadores-campo-galego</t>
+  </si>
+  <si>
+    <t>GO FOTOPUR presenta en SALAMAQ 26 su sistema de fotovoltaica flotante sobre balsas de purines</t>
+  </si>
+  <si>
+    <t>FOTOPUR presenta en SALAMAQ 26 su sistema de fotovoltaica flotante sobre balsas de purinesLa ponencia tendrá lugar el viernes 4 de septiembre a las 17:00 horas en la Sala de la Lonja del Recinto Ferial de Salamanca, a cargo del veterinario Alberto Megía, del área porcina de Cobadu.El grupo operativo FOTOPUR estará presente en SALAMAQ 26, Feria del Sector Agropecuario y 37ª Exposición...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-fotopur-presenta-salamaq-26-su-sistema-fotovoltaica-flotante-balsas-purines</t>
+  </si>
+  <si>
+    <t>GO VIDTWIN contará con un punto de información en Greencities 2026</t>
+  </si>
+  <si>
+    <t>GO VIDTWIN contará con un punto de información en Greencities 2026El grupo operativo estará presente los días 15 y 16 de septiembre en FYCMA (Málaga) para dar a conocer su gemelo digital del viñedo y sus bioestimulantes a partir de microalgas, con la participación presencial de G2G Algae.El proyecto GO VIDTWIN dispondrá de un punto de información durante Greencities, el foro de referencia en...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-vidtwin-contara-punto-informacion-greencities-2026</t>
+  </si>
+  <si>
+    <t>El proyecto GO VIDTWIN se presenta en Auténtica Premium Food 2026</t>
+  </si>
+  <si>
+    <t>El proyecto GO VIDTWIN se presenta en Auténtica Premium Food 2026El grupo operativo dará a conocer su gemelo digital del viñedo y su línea de bioestimulantes a partir de microalgas el próximo 15 de septiembre en FIBES (Sevilla).El proyecto GO VIDTWIN estará presente en Auténtica Premium Food 2026, donde se realizará una presentación del proyecto el 15 de septiembre de 2026 a las 15:00 horas en el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-proyecto-go-vidtwin-se-presenta-autentica-premium-food-2026</t>
+  </si>
+  <si>
+    <t>El programa Agroinnpulso de financiación moviliza 68 millones de euros en innovación</t>
+  </si>
+  <si>
+    <t>El programa Agroinnpulso para facilitar financiación para mejorar la competitividad de empresas emergentes y pymes innovadoras del sector agroalimentario contará con 6 millones de euros adicionales, aportados por el Ministerio de Agricultura, Pesca y Alimentación, en virtud de la renovación del convenio de colaboración suscrito entre este departamento con la Empresa Nacional de Innovación (ENISA...</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-programa-agroinnpulso-financiacion-moviliza-68-millones-euros-innovacion</t>
+  </si>
+  <si>
+    <t>CIRCULAR DE COORDINACIÓN 30/2026- Plan nacional de monitorización para verificar el cumplimiento de los criterios de subvencionabilidad de las superficies declaradas en la solicitud única 2026</t>
+  </si>
+  <si>
+    <t>Esta Circular se elabora en base a lo establecido en el artículo 31 del Real Decreto 1047/2022, de 27 de diciembre y constituye el plan nacional de monitorización para verificar el cumplimiento de los criterios de subvencionabilidad de las superficies que declaran los agricultores en sus solicitudes únicas para recibir los pagos correspondientes a la campaña 2026.Su objetivo es enunciar las bases...</t>
+  </si>
+  <si>
+    <t>Lun, 31/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/circular-coordinacion-302026-plan-nacional-monitorizacion-verificar-el-cumplimiento-los</t>
+  </si>
+  <si>
+    <t>Castilla-La Mancha, referente nacional en producción de semillas certificadas</t>
+  </si>
+  <si>
+    <t>La directora general de Ordenación Agropecuaria ha explicado que se trata de un sector estratégico para la agricultura, pues la semilla es el punto de partida de la producción y un elemento determinante para la calidad y competitividad de los cultivos agrícolas.La región cuenta con casi 44.000 hectáreas dedicadas a la producción de semillas certificadas, el 20,6 por ciento del total nacional; y...</t>
+  </si>
+  <si>
+    <t>Vie, 14/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/castilla-la-mancha-referente-nacional-produccion-semillas-certificadas</t>
+  </si>
+  <si>
+    <t>Agricultura y Paradores amplían su alianza para potenciar la red de Caminos Naturales</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación y Paradores han ampliado su colaboración para potenciar la red de Caminos Naturales con nuevas herramientas, destacando la incorporación de información sobre los paradores próximos a los itinerarios en la señalización de numerosos caminos naturales, así como en el visor cartográfico y en la aplicación móvil de la red.Tal y como explica un...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agricultura-y-paradores-amplian-su-alianza-potenciar-la-red-caminos-naturales</t>
+  </si>
+  <si>
+    <t>Almería alcanza las 2.300 mujeres al frente de explotaciones agrarias y roza el objetivo de 2030</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura ha puesto ya en marcha el 79,3% de las 43 medidas incluidas en el ‘Primer Plan Estratégico para las Frutas y Hortalizas de Invernadero de Andalucía. Horizonte 2030’. Desde el inicio de su ejecución en 2024, la Junta de Andalucía ha impulsado más de tres cuartas partes de las actuaciones previstas en la planificación; contando aún con otros cuatro años para alcanzar...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/almeria-alcanza-las-2300-mujeres-al-frente-explotaciones-agrarias-y-roza-el-objetivo-2030</t>
+  </si>
+  <si>
+    <t>FEPEX avanza en el uso de la IA para mejorar la información de mercado</t>
+  </si>
+  <si>
+    <t>FEPEX está avanzando en su proceso de transformación digital mediante la incorporación de nuevas herramientas tecnológicas y soluciones basadas en inteligencia artificial, con el objetivo de mejorar la gestión y el análisis de la información de mercado que pone a disposición de sus asociados.La Federación trabaja con un volumen creciente de información de diferentes mercados nacionales e...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/fepex-avanza-el-uso-la-ia-mejorar-la-informacion-mercado</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación aporta 6 millones de euros más al programa Agroinnpulso para fomentar la innovación agroalimentaria</t>
+  </si>
+  <si>
+    <t>Mediante la renovación del convenio con ENISA Agroinnpulso facilita financiación mediante préstamos participativos a pymes y empresas emergentes innovadoras de la cadena agroalimentaria Desde la puesta en marcha de este programa en 2021 se han financiado 292 proyectos empresariales por un importe cercano a 48 millones de euros, que han movilizado una inversión de 68 millones de euros La...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-aporta-6-millones-euros-mas-al-programa</t>
+  </si>
+  <si>
+    <t>Innovación en filmes para invernadero</t>
+  </si>
+  <si>
+    <t>Innovación en filmes para invernaderoDescubre la evolución de los plásticos para invernaderos en Almería: filmes térmicos, duraderos, antiplagas y tecnológicos que mejoran la producción, reducen la temperatura y optimizan el cultivo en condiciones mediterráneasLa implementación de nuevos materiales de cubierta es una vía de mejora de la producción bajo invernadero fácil de adoptar por parte del...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/innovacion-filmes-invernadero</t>
+  </si>
+  <si>
+    <t>BIOCHARGAE transformará restos agrícolas en bioinsumos para cultivos más sostenibles</t>
+  </si>
+  <si>
+    <t>El aprovechamiento de los residuos generados por la actividad agrícola puede convertirse en una nueva herramienta para mejorar la sostenibilidad de las explotaciones de frutas y otros cultivos. Con este objetivo nace BIOCHARGAE, un Grupo Operativo que trabajará en la transformación de restos agrícolas en bioinsumos destinados a mejorar la fertilidad del suelo, la eficiencia hídrica y la...</t>
+  </si>
+  <si>
+    <t>Lun, 10/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/biochargae-transformara-restos-agricolas-bioinsumos-cultivos-mas-sostenibles</t>
+  </si>
+  <si>
+    <t>Investigadores andaluces transforman residuos de poda de almendros y cítricos en fertilizante agrario mezclándolos con microalgas</t>
+  </si>
+  <si>
+    <t>Sacar productividad de los residuos agrícolas puede revolucionar el sector primario tanto a nivel económico como medioambiental. Por ello, los investigadores andaluces ya trabajan en una solución mediante microalgas para lograrlo.En concreto, un nuevo proyecto trabaja con podas, cáscaras y subproductos de cultivos leñosos para convertirlos en biochar y mezclarlos después con microalgas.El...</t>
+  </si>
+  <si>
+    <t>Dom, 09/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/investigadores-andaluces-transforman-residuos-poda-almendros-y-citricos-fertilizante</t>
+  </si>
+  <si>
+    <t>Agricultura 5.0: qué es y por qué está revolucionando el campo</t>
+  </si>
+  <si>
+    <t>La agricultura está entrando en una nueva etapa. Después de décadas marcadas por la mecanización, la digitalización y la agricultura de precisión, el sector agroalimentario se enfrenta a un desafío mucho más complejo: necesitamos producir de forma eficiente, con menos recursos, menor impacto ambiental y una mayor capacidad de adaptación al cambio.Seguramente has oído hablar de la Agricultura 5.0...</t>
+  </si>
+  <si>
+    <t>Jue, 06/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agricultura-50-que-y-que-esta-revolucionando-el-campo</t>
+  </si>
+  <si>
+    <t>Nuevo impulso a la certificación del ibérico para mejorar la trazabilidad y la seguridad jurídica del sector</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha impulsado, en el seno de la Mesa de Coordinación de la Norma de Calidad del Ibérico, la aprobación de un nuevo Protocolo de Certificación del Ibérico. Se trata de un documento consensuado con las comunidades autónomas, el sector y las entidades implicadas que actualiza el marco de certificación para reforzar la seguridad jurídica, la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nuevo-impulso-la-certificacion-del-iberico-mejorar-la-trazabilidad-y-la-seguridad-juridica</t>
+  </si>
+  <si>
+    <t>El uso de restos de poda transformados en biochar con la ayuda de microalgas mejoran el suelo y refuerzan la rentabilidad agraria</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo GO-BioChargae ha celebrado en Sevilla su reunión de lanzamiento, en la que han participado todos los socios del proyecto, dando así el pistoletazo de salida a una iniciativa que busca ofrecer nuevas soluciones prácticas que mejoran la sostenibilidad del suelo y refuerzan la rentabilidad agraria.GO-BioChargae nace con una idea sencilla, pero de gran potencial: aprovechar restos...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-uso-restos-poda-transformados-biochar-la-ayuda-microalgas-mejoran-el-suelo-y-refuerzan</t>
+  </si>
+  <si>
+    <t>Avance de actividades Red PAC | 2º semestre 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC comparte un avance de las actividades previstas para el segundo semestre de 2026, con el objetivo de seguir fomentando el intercambio de conocimiento, la innovación y el desarrollo sostenible del sector agrario y del medio rural.En la noticia disponible en su página web podréis consultar las principales jornadas programadas para los próximos meses.Además, añadimos a continuación...</t>
+  </si>
+  <si>
+    <t>Lun, 03/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avance-actividades-red-pac-2o-semestre-2026</t>
+  </si>
+  <si>
+    <t>La Red PAC prepara una nueva programación de jornadas y publicaciones para impulsar la innovación y el desarrollo agrorural tras el verano | Red PAC</t>
+  </si>
+  <si>
+    <t>Dinamización rural Innovación Mujeres Calidad y cadena alimentaria Resiliencia y competitividad Biodiversidad y paisajeLa Red PAC prepara su agenda de actividades para la segunda mitad del año que incluirá jornadas sobre innovación agraria, comunicación agroalimentaria y emprendimiento ruralLa Red PAC prepara su agenda de actividades para la segunda mitad del año que incluirá jornadas sobre...</t>
+  </si>
+  <si>
+    <t>Jue, 30/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-prepara-una-nueva-programacion-jornadas-y-publicaciones-impulsar-la-innovacion</t>
+  </si>
+  <si>
+    <t>Un plan de I+D+i para impulsar la sostenibilidad y competitividad del viñedo en Rioja Alavesa - Neiker</t>
+  </si>
+  <si>
+    <t>El centro tecnológico NEIKER desarrolla una estrategia orientada a aportar herramientas que faciliten la toma de decisiones en campo y refuercen la adaptabilidad del sistema productivoNEIKER ha firmado recientemente un convenio de colaboración con EDA Drinks &amp; Wine Campus para impulsar la investigación, la innovación y la transferencia tecnológica en el ámbito de la viticultura, uniendo...</t>
+  </si>
+  <si>
+    <t>Lun, 27/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plan-idi-impulsar-la-sostenibilidad-y-competitividad-del-vinedo-rioja-alavesa-neiker</t>
+  </si>
+  <si>
+    <t>No será un congreso más</t>
+  </si>
+  <si>
+    <t>El VI Congreso Nacional de Ingenieros Agrónomos nace para convertirse en el punto de encuentro de la Ingeniería Agronómica, una cita para compartir conocimiento, generar oportunidades de negocio y construir nuestro futuro.¡Reserva las fechas!Del 27 al 30 de octubre de 2026, Valencia acogerá el VI Congreso Nacional de Ingenieros Agrónomos, una experiencia diseñada para reunir a profesionales,...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/no-sera-congreso-mas</t>
+  </si>
+  <si>
+    <t>Agenda de Actividades del COIAANPV - Colegio Oficial de Ingenieros Agrónomos de Aragón, Navarra y País Vasco</t>
+  </si>
+  <si>
+    <t>Agenda número 2824 de julio de 2026FORMACIÓNDocumentación y recuperación de elementos rurales y agrarios mediante tecnologías LiDAR y fotogrametría terrestre y aérea | 17 y 18 septiembre. Leer másHerramientas de mediación para asesores: comunicación, gestión de conflictos y apoyo al asesoramiento en el sector agroalimentario | 21 y 23 de septiembre. Leer másCurso online: Diseño, cálculo y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agenda-actividades-del-coiaanpv-colegio-oficial-ingenieros-agronomos-aragon-navarra-y-pais</t>
+  </si>
+  <si>
+    <t>NEIKER obtiene tres nuevos proyectos para afrontar los principales retos de la ganadería mediante innovación y nuevas tecnologías</t>
+  </si>
+  <si>
+    <t>Las investigaciones abordarán la detección precoz de enfermedades, el bienestar animal y el impacto del cambio climático sobre la producción ganaderaLos tres proyectos han sido seleccionados en la convocatoria ‘Proyectos de Generación de Conocimiento – Investigación Orientada INIA-CCAA’ financiados por la Agencia Estatal de Investigación dependiente del Ministerio de Ciencia e InnovaciónEn un...</t>
+  </si>
+  <si>
+    <t>Jue, 23/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/neiker-obtiene-tres-nuevos-proyectos-afrontar-los-principales-retos-la-ganaderia-mediante</t>
+  </si>
+  <si>
+    <t>ASAJA Región de Murcia analiza la propuesta de la nueva PAC 2028-2034: menos burocracia, más flexibilidad y una oportunidad para corregir desequilibrios.</t>
+  </si>
+  <si>
+    <t>La Presidencia del Consejo de la Unión Europea ha hecho pública una nueva versión consolidada del proyecto de Reglamento que establecerá las condiciones de aplicación de la Política Agrícola Común (PAC) para el período 2028-2034, un documento que marcará las negociaciones de la futura política agraria europea durante los próximos meses.Desde ASAJA Región de Murcia valoramos positivamente que la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/asaja-region-murcia-analiza-la-propuesta-la-nueva-pac-2028-2034-menos-burocracia-mas</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA y la UPV desarrollan variedades tradicionales de melón resistentes a virus y hongos</t>
+  </si>
+  <si>
+    <t>La Finca Experimental Sinyent acoge un ensayo para impulsar la resiliencia del Meló Groc d’Ontinyent i el Alficòs mediante mejora genética convencionalLa Finca Experimental Sinyent de la Asociación Valenciana de Agricultores (AVA-ASAJA) acoge un ensayo liderado por el Centro de Conservación y Mejora de la Agrodiversidad Valenciana (COMAV) de la Universitat Politècnica de València (UPV) con el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ava-asaja-y-la-upv-desarrollan-variedades-tradicionales-melon-resistentes-virus-y-hongos</t>
+  </si>
+  <si>
+    <t>Farm Europe lanza un simulador para medir el impacto de la futura PAC en las explotaciones</t>
+  </si>
+  <si>
+    <t>Mientras las negociaciones sobre el Marco Financiero Plurianual (MFP) 2028-2034 y el futuro de la Política Agrícola Común (PAC) entran en una fase decisiva, Farm Europe ha lanzado su Simulador Presupuestario de la PAC 2028-2034: una herramienta interactiva en línea que permite a responsables políticos, analistas y agricultores modelar la arquitectura financiera de la futura PAC y medir, en tiempo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/farm-europe-lanza-simulador-medir-el-impacto-la-futura-pac-las-explotaciones</t>
+  </si>
+  <si>
+    <t>Una empresa de Córdoba TechPark participa en un proyecto colaborativo para mejorar la seguridad agroforestal con inteligencia artificial</t>
+  </si>
+  <si>
+    <t>Técnicos de Cosigein trabajando en el prototipo.El consorcio combina capacidades en ingeniería, inteligencia artificial, visión artificial, sensorización y seguridad industrialLa empresa cordobesa COSIGEIN S.L. (CSG INGENIERIA), ubicada en Córdoba TechPark, ha participado en un proyecto colaborativo para diseñar, mediante el uso de inteligencia artificial y tecnologías digitales avanzadas, una...</t>
+  </si>
+  <si>
+    <t>Mié, 22/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/una-empresa-cordoba-techpark-participa-proyecto-colaborativo-mejorar-la-seguridad</t>
+  </si>
+  <si>
+    <t>Doñana Terra Innova celebra en Bollullos un taller de introducción a la IA en procesos de gestión empresarial</t>
+  </si>
+  <si>
+    <t>El taller, que completó las 25 plazas disponibles, forma parte de la iniciativa Living Lab Doñana 2030.Doñana Terra Innova pretende posicionarse como instrumento clave para convertir el área de influencia del parque natural en un referente en desarrollo socioeconómico e innovación sostenibles.El proyecto Doñana Terra Innova, liderado por CTA y financiado por el CDTI, ha celebrado en Bollullos Par...</t>
+  </si>
+  <si>
+    <t>Mar, 21/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/donana-terra-innova-celebra-bollullos-taller-introduccion-la-ia-procesos-gestion</t>
+  </si>
+  <si>
+    <t>Frutas y hortalizas: más seguridad jurídica para los programas operativos</t>
+  </si>
+  <si>
+    <t>El Consejo de Ministros ha adoptado decisiones clave para el sector agrario mediante la aprobación de un real decreto que modifica las normas de las intervenciones sectoriales vitivinícola, apícola y de frutas y hortalizas en el marco del Plan Estratégico de la PAC, buscando garantizar la continuidad de las ayudas en 2028. Asimismo, se han autorizado tres contratos de modernización de regadíos en...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/frutas-y-hortalizas-mas-seguridad-juridica-los-programas-operativos</t>
+  </si>
+  <si>
+    <t>El Colegio de Ingenieros Agrónomos Región de Murcia abre una encuesta para definir la formación del segundo semestre</t>
+  </si>
+  <si>
+    <t>El Colegio Oficial de Ingenieros Agrónomos de la Región de Murcia ha abierto una encuesta para conocer el interés del colectivo profesional en las acciones formativas previstas para el segundo semestre.La iniciativa se dirige a ingenieros agrónomos colegiados y precolegiados, así como a ingenieros y profesionales vinculados al sector agrario, agropecuario, agroalimentario, agroindustrial,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-colegio-ingenieros-agronomos-region-murcia-abre-una-encuesta-definir-la-formacion-del</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red Innovagro en Perú</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red INNOVAGRO en Perú ha servido para consolidar la colaboración entre universidades, centros de investigación, administraciones públicas y empresas de distintos países, reforzando el intercambio de experiencias y el desarrollo de soluciones innovadoras frente a los desafíos que afronta la agricultura.El Campus de Excelencia Internacional Agroalimentario (ceiA3) ha vuelto a...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-xvi-encuentro-la-red-innovagro-peru</t>
+  </si>
+  <si>
+    <t>La Red PAC selecciona ocho proyectos españoles para competir en los Premios europeos “ARIA” 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC ha seleccionado ocho proyectos españoles vinculados a la agricultura, la ganadería, la agroalimentación, la conservación ambiental, el emprendimiento femenino y la dinamización de las zonas rurales para representar a España en la edición 2026 de los Premios ARIA (Premios de Inspiración Agraria y Rural), organizados por la Red Europea de la PAC.Al igual que en anteriores ediciones, la...</t>
+  </si>
+  <si>
+    <t>Jue, 16/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-selecciona-ocho-proyectos-espanoles-competir-los-premios-europeos-aria-2026</t>
+  </si>
+  <si>
+    <t>Phytolivo lidera en Antequera el cambio de paradigma en el cultivo del olivo</t>
+  </si>
+  <si>
+    <t>El sector del olivar se prepara para una de sus citas técnicas más trascendentales con Phytolivo, que se celebra el 4 y 5 de noviembre en el Auditorio de Dcoop en Antequera (Málaga). Bajo el lema Retos del Olivar: conocimientos y medios para una FitoSanidad en cambio, este encuentro nace como una respuesta estratégica a la profunda transformación que atraviesa el cultivo, actualmente tensionado...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/phytolivo-lidera-antequera-el-cambio-paradigma-el-cultivo-del-olivo</t>
+  </si>
+  <si>
+    <t>40 años de España en la PAC: cuatro décadas cultivando el futuro del campo español</t>
+  </si>
+  <si>
+    <t>La Política Agraria Común ha acompañado la modernización del sector agroalimentario, el impulso al medio rural y la evolución hacia una agricultura y ganadería más sostenibles, innovadoras y competitivasLa Política Agraria Común ha acompañado la modernización del sector agroalimentario, el impulso al medio rural y la evolución hacia una agricultura y ganadería más sostenibles, innovadoras y...</t>
+  </si>
+  <si>
+    <t>Mar, 07/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/40-anos-espana-la-pac-cuatro-decadas-cultivando-el-futuro-del-campo-espanol</t>
+  </si>
+  <si>
+    <t>La Red PAC reúne en La Rioja proyectos innovadores y experiencias de campo en la gestión del suelo y del agua para impulsar una agricultura más resiliente</t>
+  </si>
+  <si>
+    <t>La jornada de la Red PAC en La Rioja puso el foco en la salud del suelo y la gestión eficiente del agua como herramientas clave frente al cambio climáticoLa jornada de la Red PAC en La Rioja puso el foco en la salud del suelo y la gestión eficiente del agua como herramientas clave frente al cambio climáticoCinco proyectos innovadores compartieron avances sobre biodiversidad, digitalización,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-reune-la-rioja-proyectos-innovadores-y-experiencias-campo-la-gestion-del-suelo</t>
+  </si>
+  <si>
+    <t>Begoña García Bernal: 'Siete de cada 10 industrias agroalimentarias cuentan ya con una estrategia digital'</t>
+  </si>
+  <si>
+    <t>La secretaria de Estado de Agricultura y Alimentación destaca que la digitalización refuerza la competitividad de las empresas, mejora la eficiencia de los procesos y contribuye a la seguridad alimentariaEl informe del Observatorio de la Digitalización del Sector agroalimentario, impulsado por el ministerio y Cajamar, constata que más del 70 % de los trabajadores del sector reciben formación en...</t>
+  </si>
+  <si>
+    <t>Vie, 19/06/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/begona-garcia-bernal-siete-cada-10-industrias-agroalimentarias-cuentan-ya-una-estrategia</t>
+  </si>
+  <si>
+    <t>TWIN4MILK impulsa la transformación digital del vacuno de leche mediante gemelos digitales e inteligencia artificial explicable</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo desarrollará herramientas predictivas e interoperables para mejorar la eficiencia, sostenibilidad y competitividad de las explotaciones lácteasEl Grupo Operativo TWIN4MILK nace con el objetivo de transformar el modelo de producción del vacuno de leche mediante la aplicación de gemelos digitales e inteligencia artificial explicable. El proyecto plantea una respuesta innovadora...</t>
+  </si>
+  <si>
+    <t>Vie, 22/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/twin4milk-impulsa-la-transformacion-digital-del-vacuno-leche-mediante-gemelos-digitales-e</t>
+  </si>
+  <si>
+    <t>León acelera la revolución digital del regadío con más de cuatro millones de inversión del PERTE</t>
+  </si>
+  <si>
+    <t>La transformación digital del campo leonés ya es una realidad. Durante los últimos meses, numerosas comunidades de regantes de la provincia están ya culminado la implantación de soluciones tecnológicas avanzadas financiadas a través de la primera convocatoria del PERTE de Digitalización del Ciclo del Agua, dentro del Plan de Recuperación, Transformación y Resiliencia impulsado por la Unión...</t>
+  </si>
+  <si>
+    <t>Mié, 13/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/leon-acelera-la-revolucion-digital-del-regadio-mas-cuatro-millones-inversion-del-perte</t>
   </si>
   <si>
     <t>Provacuno lanza una aplicación web para medir la huella de carbono del vacuno de carne en España</t>
   </si>
   <si>
     <t>La nueva aplicación, ya disponible para el sector ganadero de vacuno de carne en la web huellavacunosostenible.eu, es uno de los hitos clave del Plan de Promoción Sustainable European Beef (SEUB), cofinanciado por la Unión Europea y liderado por Provacuno (España) y Apaq-W (Bélgica). La herramienta permite cuantificar de forma rigurosa las emisiones de gases de efecto invernadero,...</t>
   </si>
   <si>
-    <t>Mié, 29/04/2026 - 20:49</t>
+    <t>Mié, 29/04/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/provacuno-lanza-una-aplicacion-web-medir-la-huella-carbono-del-vacuno-carne-espana</t>
   </si>
   <si>
     <t>Nueva convocatoria 2026 de ayudas al intercambio de conocimiento en el sector agroalimentario y forestal por casi 10 millones de euros</t>
   </si>
   <si>
     <t>El plazo para presentar las solicitudes finaliza el próximo 18 de mayo Las ayudas están cofinanciadas en un 43 % por FEADER y un 57 % por el ministerioEl Ministerio de Agricultura, Pesca y Alimentación (MAPA) publicó el pasado 16 de abril en el Boletín Oficial del Estado (BOE) una nueva convocatoria de ayudas para fomentar el intercambio de conocimiento, innovación y formación en el sector...</t>
   </si>
   <si>
-    <t>Lun, 20/04/2026 - 15:46</t>
+    <t>Jue, 16/04/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/nueva-convocatoria-2026-ayudas-al-intercambio-conocimiento-el-sector-agroalimentario-y</t>
   </si>
   <si>
     <t>EDIH Madrid Region 2.0 destaca en Madrid es Ciencia con un robot de asistencia a la vendimia como ejemplo de innovación agroalimentaria</t>
   </si>
   <si>
     <t>El EDIH Madrid Region 2.0 ha mostrado en la feria Madrid es Ciencia el potencial de las tecnologías avanzadas aplicadas al sector agroalimentario, con especial protagonismo para el robot de asistencia a la vendimia desarrollado por el CSIC, una solución que ejemplifica cómo la innovación puede responder a necesidades concretas del trabajo en campo.La feria, organizada por la Fundación para el...</t>
   </si>
   <si>
-    <t>Lun, 06/04/2026 - 21:19</t>
+    <t>Lun, 06/04/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/edih-madrid-region-20-destaca-madrid-ciencia-robot-asistencia-la-vendimia-ejemplo</t>
   </si>
   <si>
     <t>Provacuno muestra en Alimentaria 2026 las novedades del segundo año de la campaña europea “Por una Europa sostenible, la misión especial del vacuno”</t>
   </si>
   <si>
     <t>Cofinanciada por la Unión Europea y liderada por Provacuno (España) y Apaq-W (Bélgica), la campaña continúa impulsando la reducción de emisiones y la prevención de la degradación y mejora del suelo. Entre sus principales hitos destaca el próximo lanzamiento de una web app para medir la huella de carbono, así como actividades en España, Bélgica y otros países europeos, además de seminarios en...</t>
   </si>
   <si>
-    <t>Lun, 23/03/2026 - 15:47</t>
+    <t>Lun, 23/03/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/provacuno-muestra-alimentaria-2026-las-novedades-del-segundo-ano-la-campana-europea-una</t>
   </si>
   <si>
     <t>CITOLIVA se posiciona en el desarrollo de nuevos alimentos basados en tecnologías ómicas en el marco de la Red Cervera OMIPERBIO</t>
   </si>
   <si>
     <t>Participa como uno de los seis centros tecnológicos Cervera, aportando su experiencia en innovación en la industria oleícola para el desarrollo de nuevos ingredientes y alimentos funcionales, con el objetivo de posicionar al consorcio como referente en investigación aplicada a una alimentación segura y saludableLa Agrupación OMIPERBIO ha puesto en marcha una red de cooperación estratégica formada...</t>
   </si>
   <si>
-    <t>Lun, 23/03/2026 - 10:45</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/citoliva-se-posiciona-el-desarrollo-nuevos-alimentos-basados-tecnologias-omicas-el-marco</t>
   </si>
   <si>
     <t>SECUESVAC pone el foco en las necesidades clave para asegurar el relevo generacional en el vacuno de carne</t>
   </si>
   <si>
     <t>Las mujeres aún enfrentan barreras en titularidad y financiación.Se puso el foco en la innovación para mejorar la conciliación y la eficiencia económica.El Grupo Operativo SECUESVAC aspira a situar a los profesionales en la vanguardia de la gestión ambiental. El Grupo Operativo SECUESVAC celebró ayer 16 de marzo un webinar para analizar las oportunidades estratégicas que ofrece el...</t>
   </si>
   <si>
-    <t>Mar, 17/03/2026 - 18:51</t>
+    <t>Mar, 17/03/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/secuesvac-pone-el-foco-las-necesidades-clave-asegurar-el-relevo-generacional-el-vacuno</t>
   </si>
   <si>
     <t>La Junta de Andalucía ha inaugurado la nueva Oficina Comarcal Agraria (OCA) de Ronda</t>
   </si>
   <si>
     <t>La Junta de Andalucía ha inaugurado la nueva Oficina Comarcal Agraria (OCA) de Ronda, una infraestructura en la que se han invertido 1,7 millones de euros, financiados en gran parte con fondos Feader. La nueva sede sustituye a unas antiguas instalaciones que resultaban insuficientes para atender a las más de 5.000 explotaciones agrarias de la comarca, y se concibe como un refuerzo de la primera...</t>
   </si>
   <si>
-    <t>Jue, 12/03/2026 - 09:54</t>
+    <t>Mar, 10/03/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-junta-andalucia-ha-inaugurado-la-nueva-oficina-comarcal-agraria-oca-ronda</t>
   </si>
   <si>
+    <t>CTAEX impulsa la transferencia y la colaboración en Transfiere 2026</t>
+  </si>
+  <si>
+    <t>El Centro Tecnológico Nacional Agroalimentario Extremadura (CTAEX) participó en Transfiere, el Foro Europeo para la Ciencia, Tecnología e Innovación, con el propósito de reforzar la transferencia de conocimiento y abrir nuevas vías de cooperación en el sector agroalimentario. El evento se celebró del 24 al 26 de febrero de 2026 en el Palacio de Ferias y Congresos de Málaga.Como en anteriores...</t>
+  </si>
+  <si>
+    <t>Jue, 26/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ctaex-impulsa-la-transferencia-y-la-colaboracion-transfiere-2026</t>
+  </si>
+  <si>
+    <t>Los Seminarios CITOLIVA arrancan en marzo en Córdoba: seis jornadas técnicas para impulsar el futuro del olivar</t>
+  </si>
+  <si>
+    <t>Córdoba será el punto de partida de los Seminarios CITOLIVA, una propuesta formativa presencial que conecta ciencia, práctica y territorio para afrontar los grandes retos del sector oleícola: cambio climático, escasez de recursos y exigencia creciente de calidad.Bajo el lema “Forma parte de la red de conocimiento que está transformando el olivar”, CITOLIVA impulsa este ciclo como un espacio...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/los-seminarios-citoliva-arrancan-marzo-cordoba-seis-jornadas-tecnicas-impulsar-el-futuro</t>
+  </si>
+  <si>
+    <t>Luis Planas sitúa la innovación y la digitalización como eje del liderazgo agroalimentario español</t>
+  </si>
+  <si>
+    <t>El ministro defiende la apuesta del Gobierno por la modernización tecnológica, clave para reforzar la competitividad y la sostenibilidad del sector en un contexto internacional complejoSubraya que España es una potencia agroalimentaria y que la Estrategia Nacional de Alimentación y el Plan Internacional de la Gastronomía consolidan una hoja de ruta para garantizar su liderazgoPlanas pone en valor...</t>
+  </si>
+  <si>
+    <t>Mar, 24/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-situa-la-innovacion-y-la-digitalizacion-eje-del-liderazgo-agroalimentario</t>
+  </si>
+  <si>
+    <t>Abierta una nueva convocatoria de “Reto Rural Digital”, formación gratuita para impulsar la inclusión digital en el medio rural</t>
+  </si>
+  <si>
+    <t>La Fundación UNED mantiene abierta una nueva ventana de inscripción del programa Reto Rural Digital – “La inclusión digital rural: un avance social”, un itinerario de formación digital gratuita dirigido a población residente en el medio rural y núcleos dispersos. La 6.ª convocatoria estará disponible del 9 al 27 de marzo de 2026. El proyecto está subvencionado por la Unión Europea – Next...</t>
+  </si>
+  <si>
+    <t>Mar, 17/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/abierta-una-nueva-convocatoria-reto-rural-digital-formacion-gratuita-impulsar-la-inclusion</t>
+  </si>
+  <si>
+    <t>Castillo de Canena será el primer olivar español en confiar el control de plagas a insectos beneficiosos</t>
+  </si>
+  <si>
+    <t>La iniciativa, impulsada por CITOLIVA, a través de su servicio AGRO·LIVE Aliados Naturales, permitirá reducir el uso de fitosanitarios y reforzar el equilibrio natural del cultivo.En los olivares de Castillo de Canena ya no solo trabajarán técnicos y tractores. A partir de esta campaña también lo harán insectos. Pequeños, discretos y casi invisibles, se convertirán en los guardianes silenciosos...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/castillo-canena-sera-el-primer-olivar-espanol-confiar-el-control-plagas-insectos</t>
+  </si>
+  <si>
+    <t>La Oficina C del congreso incluye interesantes cuestiones agrícolas en su votación pública para uno de sus tres próximos informes</t>
+  </si>
+  <si>
+    <t>El Congreso de los Diputados ha abierto una votación pública para que la ciudadanía elija el tema de uno de los tres “Informes C” que la Oficina de Ciencia y Tecnología (Oficina C) elaborará y presentará en 2026. La participación está disponible hasta el 23 de febrero de 2026. La votación se realiza sobre una lista cerrada de 20 temas, confeccionada por la Oficina C (la Oficina de Ciencia y...</t>
+  </si>
+  <si>
+    <t>Vie, 13/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-oficina-c-del-congreso-incluye-interesantes-cuestiones-agricolas-su-votacion-publica</t>
+  </si>
+  <si>
     <t>La Junta aprueba la creación de la Academia Andaluza de Agricultura</t>
   </si>
   <si>
     <t>Fuente: Junta de AndalucíaLa entidad tendrá sede en Almería y promoverá la investigación, la innovación y la transferencia de conocimiento en el sector agrarioEl Consejo de Gobierno ha aprobado el decreto por el que se crea la Academia Andaluza de Agricultura, con sede en el Parque Científico-Tecnológico de Almería (PITA), y su integración en el Instituto de Academias de Andalucía. La nueva...</t>
   </si>
   <si>
-    <t>Lun, 09/03/2026 - 12:49</t>
+    <t>Jue, 12/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-junta-aprueba-la-creacion-la-academia-andaluza-agricultura</t>
   </si>
   <si>
-    <t>CIDAF y cuatro proyectos de innovación circular: del residuo agroalimentario al bioinsumo y al ingrediente funcional</t>
-[...46 lines deleted...]
-  <si>
     <t>CNTA lanza la sexta edición de Food (Tech)² Challengers y abre el plazo de solicitudes hasta el 13 de marzo</t>
   </si>
   <si>
     <t>El Centro Nacional de Tecnología y Seguridad Alimentaria (CNTA) ha abierto el periodo de envío de solicitudes para participar en la 6ª edición de Food (Tech)² Challengers, un programa de impulso tecnológico financiado por el Ministerio de Agricultura, Pesca y Alimentación (MAPA) y orientado a acelerar el desarrollo y la competitividad de startups foodtech españolas, reforzando su conexión con el...</t>
   </si>
   <si>
-    <t>Vie, 20/02/2026 - 11:11</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/cnta-lanza-la-sexta-edicion-food-tech2-challengers-y-abre-el-plazo-solicitudes-el-13-marzo</t>
   </si>
   <si>
-    <t>Abierta una nueva convocatoria de “Reto Rural Digital”, formación gratuita para impulsar la inclusión digital en el medio rural</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/noticias/abierta-una-nueva-convocatoria-reto-rural-digital-formacion-gratuita-impulsar-la-inclusion</t>
+    <t>El GO VOLTAGRO participará como ponente en la jornada técnica sobre agrivoltaica del CIES 2026</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo VOLTAGRO participará como ponente en la jornada técnica "Agrivoltaica: energía solar más allá del kilovatiohora”, una cita que se celebra en el marco de las actividades paralelas abiertas del XX Congreso Ibérico y XVI Congreso Iberoamericano de Energía Solar (CIES 2026), organizado por CIESOL y AEDES. La jornada tendrá lugar el 25 de marzo de 2026, de 9:30 a 13:00, en la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-voltagro-participara-ponente-la-jornada-tecnica-agrivoltaica-del-cies-2026</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech abre una nueva convocatoria de Retos Tecnológicos para acelerar soluciones innovadoras en agroalimentación</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech ha puesto en marcha una nueva edición de sus Retos Tecnológicos, una convocatoria dirigida a startups, empresas tecnológicas, grupos de investigación y equipos innovadores que deseen desarrollar herramientas y aplicaciones orientadas a resolver necesidades reales del sector agroalimentario.La iniciativa se integra en el proyecto Andalucía Agrotech European Digital...</t>
+  </si>
+  <si>
+    <t>Mié, 11/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cajamar-innova-agrotech-abre-una-nueva-convocatoria-retos-tecnologicos-acelerar-soluciones</t>
+  </si>
+  <si>
+    <t>Casi 830.000 euros para acercar la agricultura del futuro: el Canal de Villadangos impulsa su transformación hídrica con el PERTE</t>
+  </si>
+  <si>
+    <t>Con una de las mayores inversiones del PERTE en la provincia, la Comunidad de Regantes del Canal de Villadangos digitaliza 7.000 hectáreas para alcanzar la máxima eficiencia y autonomía tecnológica.La Comunidad de Regantes del Canal de Villadangos ha puesto ya en marcha su proyecto de digitalización integral. Con 6.000 hectáreas de maíz, cereal y remolacha, entre otros cultivos, y con la...</t>
+  </si>
+  <si>
+    <t>Mar, 10/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/casi-830000-euros-acercar-la-agricultura-del-futuro-el-canal-villadangos-impulsa-su</t>
+  </si>
+  <si>
+    <t>El GO FOTOPUR presentará sus avances en dos jornadas técnicas sobre innovación, energía y emisiones en porcino</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo GO FOTOPUR participará durante el mes de febrero en dos eventos clave centrados en la innovación y en la mejora de la eficiencia y sostenibilidad del sector porcino. Estas citas, que tendrán lugar en Zaragoza y Tauste, serán una oportunidad para compartir conocimientos, intercambiar experiencias con profesionales del sector y dar visibilidad al trabajo que desarrolla el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-fotopur-presentara-sus-avances-dos-jornadas-tecnicas-innovacion-energia-y-emisiones</t>
+  </si>
+  <si>
+    <t>Avanzan los trabajos para la detección automática de fugas de riego del GO DENORI</t>
+  </si>
+  <si>
+    <t>El proyecto “Detección y Notificación Automáticas de Fugas de Riego (DENORI)”, en el que participa ASAJA-Sevilla junto a un consorcio liderado por la Universidad Loyola Andalucía y del que también forman parte la Universidad de Huelva y la empresa Trifolium Farms, continúa con sus trabajos para mejorar la eficiencia del riego agrícola mediante la implementación de un sistema basado en...</t>
+  </si>
+  <si>
+    <t>Jue, 05/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avanzan-los-trabajos-la-deteccion-automatica-fugas-riego-del-go-denori</t>
+  </si>
+  <si>
+    <t>EU CAP Network abre la convocatoria para participar en las visitas cruzadas 2026</t>
+  </si>
+  <si>
+    <t>La EU CAP Network (Red PAC de la UE) ha lanzado una convocatoria de expresión de interés para participar en las cross-visits 2026, una serie de visitas cruzadas orientadas a impulsar la innovación, el intercambio de conocimientos y el trabajo en red en el marco de la EIP-AGRI. El plazo de solicitud finaliza el 20 de febrero de 2026 (23:59 CET). Tres temáticas para las cross-visits 2026Las...</t>
+  </si>
+  <si>
+    <t>Jue, 29/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/eu-cap-network-abre-la-convocatoria-participar-las-visitas-cruzadas-2026</t>
+  </si>
+  <si>
+    <t>El 18 de febrero se cierra la tercera convocatoria cofinanciada de la Asociación Europea AGROECOLOGY</t>
+  </si>
+  <si>
+    <t>La asociación europea AGROECOLOGY ha abierto oficialmente la 3ª convocatoria cofinanciada de proyectos de investigación e innovación, bajo el lema “Fomentar la diversidad genética vegetal y animal y empoderar a los agricultores para acelerar la transición agroecológica”.Esta convocatoria se centra en dos pilares clave de la transición agroecológica: la dimensión genética y la dimensión social,...</t>
+  </si>
+  <si>
+    <t>Mié, 28/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-18-febrero-se-cierra-la-tercera-convocatoria-cofinanciada-la-asociacion-europea</t>
+  </si>
+  <si>
+    <t>Conferencia CDTI “Entre dos Programas, Horizonte Europa”</t>
+  </si>
+  <si>
+    <t>El CDTI organiza la decimotercera edición de la Conferencia del Programa Marco de Investigación e Innovación (PM) de la Unión Europea en España, bajo el lema “Entre dos Programas, Horizonte Europa”, que tendrá lugar el 16 de junio en el Palau de Congressos de Catalunya (Barcelona). El evento se celebrará en colaboración con el Ministerio de Ciencia, Innovación y Universidades, la Comisión Europea...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/conferencia-cdti-entre-dos-programas-horizonte-europa</t>
+  </si>
+  <si>
+    <t>Avances en el análisis de la madera y el estudio de suelos del Grupo Operativo Coníferas+</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo Coníferas + continúa avanzando en el desarrollo de sus trabajos de investigación y toma de datos, con hitos relevantes tanto en el análisis de la calidad estructural de la madera en árboles en pie como en el muestreo de suelos para la identificación de alternativas a las coníferas afectadas por enfermedades. Ambos avances refuerzan la base científica del proyecto y aportan...</t>
+  </si>
+  <si>
+    <t>Mar, 27/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avances-el-analisis-la-madera-y-el-estudio-suelos-del-grupo-operativo-coniferas</t>
   </si>
   <si>
     <t>EDIH Madrid Region 2.0 arranca su nueva etapa con el encuentro de lanzamiento en la Fundación madri+d</t>
   </si>
   <si>
     <t>La sede de la Fundación para el Conocimiento madri+d acogió el pasado 20 de enero de 2026 la reunión de lanzamiento (Kick-off meeting) de EDIH Madrid Region 2.0, un hito que formaliza el comienzo de la nueva fase del European Digital Innovation Hub de la Comunidad de Madrid. La jornada reunió a los socios del consorcio y a representantes institucionales con el objetivo de afianzar la colaboración...</t>
   </si>
   <si>
-    <t>Mar, 17/02/2026 - 11:27</t>
+    <t>Lun, 26/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/edih-madrid-region-20-arranca-su-nueva-etapa-el-encuentro-lanzamiento-la-fundacion-madrid</t>
   </si>
   <si>
-    <t>Castillo de Canena será el primer olivar español en confiar el control de plagas a insectos beneficiosos</t>
-[...80 lines deleted...]
-    <t>https://akisplataforma.es/noticias/eu-cap-network-abre-la-convocatoria-participar-las-visitas-cruzadas-2026</t>
+    <t>Abierta una encuesta sobre digitalización y uso de datos en el turismo rural</t>
+  </si>
+  <si>
+    <t>El proyecto Data4Rural ha lanzado una encuesta dirigida a agentes del turismo rural con el objetivo de conocer el grado de digitalización, el uso actual de los datos y las principales necesidades formativas del sector. Los resultados servirán para diseñar herramientas prácticas, acciones formativas y servicios de apoyo ajustados a la realidad de las organizaciones rurales. La encuesta es...</t>
+  </si>
+  <si>
+    <t>Vie, 23/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/abierta-una-encuesta-digitalizacion-y-uso-datos-el-turismo-rural</t>
+  </si>
+  <si>
+    <t>La importancia de la ganadería en el vacuno de carne para la salud, a debate en una nueva jornada del Campus Provacuno</t>
+  </si>
+  <si>
+    <t>Durante la jornada, Juan Pascual, veterinario, divulgador científico y vicepresidente de AnimalhealthEurope, abordó desde una perspectiva científica y técnica el papel del ganado vacuno en la sostenibilidad, la nutrición y la salud humana.El Campus Provacuno se consolida como un espacio de referencia para los estudiantes universitarios interesados en el sector del vacuno de carne. En su...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-importancia-la-ganaderia-el-vacuno-carne-la-salud-debate-una-nueva-jornada-del-campus</t>
   </si>
   <si>
     <t>GO INGNUTS impulsa la sostenibilidad del almendro en CICYTEX</t>
   </si>
   <si>
     <t>Fuente: GO INGNUTSEl pasado mes de diciembre se celebraron en las instalaciones de la cooperativa COFRUIT, en Mérida, las Jornadas Técnicas de Agronomía del CICYTEX de Extremadura tituladas: «Agrotecnología y sostenibilidad: el nuevo impulso del campo extremeño». La segunda presentación fue la de del proyecto "GO_INGNUTS. Uso de Agricultura de Precisión, de la Biodiversidad y Salud del Suelo en...</t>
   </si>
   <si>
-    <t>Vie, 30/01/2026 - 17:55</t>
+    <t>Jue, 22/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/go-ingnuts-impulsa-la-sostenibilidad-del-almendro-cicytex</t>
   </si>
   <si>
-    <t>El 18 de febrero se cierra la tercera convocatoria cofinanciada de la Asociación Europea AGROECOLOGY</t>
-[...32 lines deleted...]
-    <t>https://akisplataforma.es/noticias/conferencia-cdti-entre-dos-programas-horizonte-europa</t>
+    <t>Avances del GO FOTOPUR: fotovoltaica flotante para reducir emisiones en balsas de purines</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo FOTOPUR avanza en el desarrollo y validación de soluciones innovadoras basadas en fotovoltaica flotante para reducir las emisiones contaminantes de las balsas de purines en explotaciones porcinas, al tiempo que se genera energía renovable para autoconsumo.El proyecto, centrado en la fotovoltaica sobre plataformas flotantes en purines, responde a las exigencias normativas de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avances-del-go-fotopur-fotovoltaica-flotante-reducir-emisiones-balsas-purines</t>
+  </si>
+  <si>
+    <t>Abierto el plazo para participar en la conferencia de la EU CAP Network sobre resiliencia hídrica en agricultura</t>
+  </si>
+  <si>
+    <t>EU CAP Network ha abierto el plazo de presentación de expresiones de interés para participar en la conferencia “Water resilience in agriculture: innovation in practice”, un encuentro europeo centrado en la innovación, el intercambio de conocimiento y el enfoque EIP-AGRI.El 9 de febrero es la fecha límite para presentar candidaturas para asistir a esta reunión que tendrá lugar en Hamburgo (...</t>
+  </si>
+  <si>
+    <t>Mié, 21/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/abierto-el-plazo-participar-la-conferencia-la-eu-cap-network-resiliencia-hidrica</t>
+  </si>
+  <si>
+    <t>Evolución del proyecto del GO Olivebiome</t>
+  </si>
+  <si>
+    <t>El proyecto del GO Olivebiome, coordinado técnicamente por Maslina, avanza con fuerza hacia la validación industrial de soluciones probióticas sostenibles para la alimentación animal, gracias a la plena incorporación de AINIA.Los últimos avances se centran en tres hitos clave:Optimización de cultivos: AINIA está comparando el crecimiento de probióticos en medio MRS y en suero lácteo, con el...</t>
+  </si>
+  <si>
+    <t>Vie, 16/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/evolucion-del-proyecto-del-go-olivebiome</t>
   </si>
   <si>
     <t>APP-TRI: muestreos foliares en trigo para “leer” la parcela y afinar la predicción de cosecha</t>
   </si>
   <si>
     <t>Fuente: APP-TRIEl Grupo Operativo APP-TRI avanza en uno de los pilares que dan sentido al proyecto: llevar el dato agronómico real de campo a  una aplicación digital capaz de estimar la productividad del trigo y anticipar posibles desviaciones del cultivo. La herramienta se apoya en la integración de información procedente de mapas de rendimiento de cosechadora y de sensores remotos (...</t>
   </si>
   <si>
-    <t>Mar, 27/01/2026 - 12:27</t>
+    <t>Jue, 15/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/app-tri-muestreos-foliares-trigo-leer-la-parcela-y-afinar-la-prediccion-cosecha</t>
   </si>
   <si>
-    <t>Abierta una encuesta sobre digitalización y uso de datos en el turismo rural</t>
-[...44 lines deleted...]
-    <t>https://akisplataforma.es/noticias/abierto-el-plazo-participar-la-conferencia-la-eu-cap-network-resiliencia-hidrica</t>
+    <t>Arranca la campaña Local Food Advisors’ Journey 2026: una hoja de ruta europea para reforzar el asesoramiento en canales cortos</t>
+  </si>
+  <si>
+    <t>Iniciativa de EU 4Advice y COREnet, Local Food Advisors’ Journey 2026 nace con el objetivo de poner en valor la Red Europea de Asesoramiento en Canales Cortos de Comercialización (EAN-SFSC) y, al mismo tiempo, implicar activamente a las personas asesoras en su construcción y mejora continua.Esta iniciativa está concebida como un itinerario flexible y en evolución, dirigido a asesores y asesoras...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/arranca-la-campana-local-food-advisors-journey-2026-una-hoja-ruta-europea-reforzar-el</t>
+  </si>
+  <si>
+    <t>El regadío inteligente como objetivo de sostenibilidad del campo en el Páramo Medio</t>
+  </si>
+  <si>
+    <t>La comunidad leonesa aplica las primeras soluciones digitales para controlar y optimizar el uso del agua en una de las zonas más dependientes del embalse de Barrios de LunaLa Comunidad de Regantes del Páramo Medio, con sede en Bercianos del Páramo (León), ha iniciado una nueva etapa de modernización tecnológica dentro del PERTE de Digitalización del Ciclo del Agua, financiado por la Unión Europea...</t>
+  </si>
+  <si>
+    <t>Mié, 14/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-regadio-inteligente-objetivo-sostenibilidad-del-campo-el-paramo-medio</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation abre su Open Call 2026 para impulsar la digitalización del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation lanza oficialmente la Open Call de su edición 2026, dirigida a startups y proyectos tecnológicos que aporten soluciones innovadoras a los grandes retos del sector agroalimentario. El programa busca iniciativas capaces de acelerar la transformación digital, mejorar la sostenibilidad y reforzar la competitividad del sector.AgroBank Tech Digital INNovation, es un...</t>
+  </si>
+  <si>
+    <t>Lun, 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agrobank-tech-digital-innovation-abre-su-open-call-2026-impulsar-la-digitalizacion-del</t>
+  </si>
+  <si>
+    <t>El órgano de coordinación del AKIS español aprueba su hoja de ruta para 2026 y refuerza la alineación entre ciencia, innovación y sector agroalimentario</t>
+  </si>
+  <si>
+    <t>El pasado 17 de diciembre de 2025 se celebró en la sede del Ministerio de Agricultura, Pesca y Alimentación, en Madrid, la segunda reunión del plenario del Órgano de Coordinación del Sistema de Conocimiento e Innovación en Agricultura (SCIA–AKIS). La sesión tuvo lugar en formato presencial y estuvo copresidida por la secretaria de Estado de Agricultura y Alimentación, Begoña García Bernal, y el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-organo-coordinacion-del-akis-espanol-aprueba-su-hoja-ruta-2026-y-refuerza-la-alineacion</t>
+  </si>
+  <si>
+    <t>CDTI Innovación busca una empresa española para un proyecto de I+D en Agritech junto a FAEDA (Senegal)</t>
+  </si>
+  <si>
+    <t>CDTI Innovación ha publicado una búsqueda de socio empresarial para identificar una empresa española interesada en desarrollar un proyecto de I+D en cooperación internacional junto a la empresa senegalesa FAEDA, en el ámbito Agritech, concretamente en la aplicación de TIC a la avicultura.La colaboración propuesta se centra en el desarrollo y validación de una granja piloto avícola en Senegal, que...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cdti-innovacion-busca-una-empresa-espanola-proyecto-id-agritech-junto-faeda-senegal</t>
+  </si>
+  <si>
+    <t>La revolución del agua inteligente: Xinzo de Limia se suma a la digitalización del regadío</t>
+  </si>
+  <si>
+    <t>La digitalización del campo avanza con paso firme y Galicia no se queda atrás. La Comunidad de Regantes de Laguna de Antela, en la comarca ourensana de A Limia, ha iniciado la implantación de soluciones tecnológicas que marcarán un antes y un después en la gestión del agua agrícola. Este proyecto, respaldado por los fondos europeos Next Generation a través del PERTE de Digitalización del Ciclo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-revolucion-del-agua-inteligente-xinzo-limia-se-suma-la-digitalizacion-del-regadio</t>
+  </si>
+  <si>
+    <t>Innovación y tecnología, pilares de la seguridad y la soberanía alimentarias en la UE</t>
+  </si>
+  <si>
+    <t>Garantizar la seguridad alimentaria y la soberanía de la Unión Europea en un contexto global marcado por la incertidumbre geopolítica, climática y económica se ha convertido en una prioridad estratégica. Así se puso de manifiesto en el reciente Consejo extraordinario de Ministros de Agricultura de la Unión Europea en Bruselas, celebrada el 7 de enero por iniciativa de la Comisión Europea y la...</t>
+  </si>
+  <si>
+    <t>Vie, 09/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/innovacion-y-tecnologia-pilares-la-seguridad-y-la-soberania-alimentarias-la-ue</t>
+  </si>
+  <si>
+    <t>La Xunta de Galicia intensifica la coordinación con Xenética Fontao a favor de la mejora del ganado gallego</t>
+  </si>
+  <si>
+    <t>FUENTE: RFEAGASLos directores generales de Ganadería, Agricultura e Industrias Agroalimentarias, José Balseiros, y de la PAC y de Control da Cadena Alimentaria, Juan José Cerviño, se reunieron en San Caetano con responsables de Xenética Fontao, empresa participada por la Xunta y encargada de la gestión del Centro de Escolma e Reprodución Animal de Galicia.El encuentro sirvió para reforzar las...</t>
+  </si>
+  <si>
+    <t>Mié, 07/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-xunta-galicia-intensifica-la-coordinacion-xenetica-fontao-favor-la-mejora-del-ganado</t>
+  </si>
+  <si>
+    <t>GO LIVLAB-IN: Cómo el frass de insectos está revolucionando la fertilización de cultivos hortícolas</t>
+  </si>
+  <si>
+    <t> Esta es la base del proyecto GO LIVLAB-IN, una iniciativa innovadora que apuesta por la insecticultura y la economía circular como palancas para transformar la agricultura y la agroindustria.LIVLAB-IN plantea un modelo pionero que utiliza la producción de insectos para valorizar subproductos, desperdicios y residuos vegetales generados a lo largo de la cadena alimentaria, desde las primeras...</t>
+  </si>
+  <si>
+    <t>Mar, 23/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-livlab-el-frass-insectos-esta-revolucionando-la-fertilizacion-cultivos-horticolas</t>
+  </si>
+  <si>
+    <t>CITOLIVA ofrece al sector oleícola la herramienta tecnológica para transformar sus subproductos</t>
+  </si>
+  <si>
+    <t>OLIVEVALUE, financiado por la Junta de Andalucía (PAIDI 2020), ofrece un sistema pionero que recomienda a almazaras y orujeras la mejor ruta para valorizar alperujo, hueso, hoja y otros restos del olivar.CITOLIVA ha finalizado con éxito el proyecto OLIVEVALUE, una iniciativa que deja como principal resultado un modelo innovador de apoyo a la toma de decisiones estratégicas para el aprovechamiento...</t>
+  </si>
+  <si>
+    <t>Lun, 22/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/citoliva-ofrece-al-sector-oleicola-la-herramienta-tecnologica-transformar-sus-subproductos</t>
+  </si>
+  <si>
+    <t>Nueva convocatoria de ayudas al asesoramiento para la digitalización del sector agroalimentario y forestal</t>
+  </si>
+  <si>
+    <t>El asesoramiento vuelve a situarse en el centro de la transformación digital del sector agroalimentario y forestal.El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha lanzado una nueva convocatoria de ayudas para servicios de asesoramiento en digitalización, dotada con 4,7 millones de euros, en el marco del Plan Estratégico de la PAC 2023-2027 (PEPAC). Una línea de apoyo clave para...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nueva-convocatoria-ayudas-al-asesoramiento-la-digitalizacion-del-sector-agroalimentario-y</t>
+  </si>
+  <si>
+    <t>El Gobierno impulsa el conocimiento sobre agricultura de carbono mediante un convenio con la Asociación Española de Agricultura de Conservación Suelos Vivos</t>
+  </si>
+  <si>
+    <t>El convenio da continuidad al actual marco de colaboración conjunta con el fin de contribuir a un mejor conocimiento de las prácticas de agricultura de conservación y a que tengan una mayor aplicación entre los ecorregímenesPrestará especial atención a la formación de mujeres y para favorecer el relevo generacional y fijar población en el medio ruralEl convenio cuenta con un presupuesto máximo de...</t>
+  </si>
+  <si>
+    <t>Vie, 19/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-gobierno-impulsa-el-conocimiento-agricultura-carbono-mediante-convenio-la-asociacion</t>
+  </si>
+  <si>
+    <t>OP BIOTECH impulsa soluciones microbianas para aumentar la tolerancia de los cultivos a la escasez de agua</t>
+  </si>
+  <si>
+    <t>El proyecto OP BIOTECH continúa avanzando en el desarrollo de estrategias innovadoras basadas en el uso de bacterias beneficiosas con el objetivo de reforzar la resistencia de los cultivos frente a situaciones de estrés hídrico. Esta línea de trabajo se centra en aprovechar el potencial de determinados microorganismos del suelo y de la rizosfera para mejorar el comportamiento fisiológico de las...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/op-biotech-impulsa-soluciones-microbianas-aumentar-la-tolerancia-los-cultivos-la-escasez</t>
   </si>
   <si>
     <t>Hasta el 12 de febrero, continúa abierta la convocatoria “Ecosistemas de Innovación y Transferencia 2025” de ayudas CDTI</t>
   </si>
   <si>
     <t>La convocatoria Ecosistemas de Innovación y Transferencia 2025 mantiene abierto su plazo de presentación de solicitudes hasta el 12 de febrero de 2026, con el objetivo de reforzar ecosistemas interregionales orientados a la transferencia, difusión y valorización del conocimiento, en línea con el enfoque de los Sistemas de Conocimiento e Innovación Agraria (AKIS).  Esta actuación busca...</t>
   </si>
   <si>
-    <t>Mar, 20/01/2026 - 17:45</t>
+    <t>Mié, 17/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-12-febrero-continua-abierta-la-convocatoria-ecosistemas-innovacion-y-transferencia-2025</t>
   </si>
   <si>
-    <t>AgroBank Tech Digital INNovation abre su Open Call 2026 para impulsar la digitalización del sector agroalimentario</t>
-[...56 lines deleted...]
-    <t>https://akisplataforma.es/noticias/el-regadio-inteligente-objetivo-sostenibilidad-del-campo-el-paramo-medio</t>
+    <t>CITOLIVA impulsa en 2026 una línea pionera de investigación basada en técnicas avanzadas de lipidómica</t>
+  </si>
+  <si>
+    <t>La Fundación celebró la reunión de su Patronato, en la que se presentó la hoja de ruta para el próximo año. Entre las principales novedades, destacó el lanzamiento de una nueva línea de investigación en el ámbito de la alimentación y la salud, que abrirá nuevas oportunidades en el desarrollo de alimentos más saludables y funcionales.En la reunión se aprobó el Plan de Actuación para 2026 y se...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/citoliva-impulsa-2026-una-linea-pionera-investigacion-basada-tecnicas-avanzadas-lipidomica</t>
+  </si>
+  <si>
+    <t>ASH4SOIL participó en el cierre del proyecto europeo AF4EU</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo ASH4SOIL, coordinado por FEUGA, participó el pasado 12 de diciembre en el encuentro regional de la Red Regional de Innovación Agroforestal (RAIN) del proyecto europeo AF4EU, liderado por la Universidade de Santiago de Compostela (USC) El evento puso fin a tres años de colaboración y trabajo conjunto entre entidades de 10...</t>
+  </si>
+  <si>
+    <t>Mar, 16/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ash4soil-participo-el-cierre-del-proyecto-europeo-af4eu</t>
+  </si>
+  <si>
+    <t>El GO e-LocalHub lanza sus primeras videorrecetas para poner en valor las razas autóctonas</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo e-LocalHub ha publicado las primeras videorrecetas del proyecto, una iniciativa gastronómica orientada a acercar al consumidor final los productos procedentes de razas autóctonas y de la ganadería extensiva tradicional.Las elaboraciones se realizan con productos de las razas participantes en el proyecto: porcina Ibérica, aviar Castellana Negra, bovina Avileña-Negra Ibérica y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-e-localhub-lanza-sus-primeras-videorrecetas-poner-valor-las-razas-autoctonas</t>
+  </si>
+  <si>
+    <t>Las Jornadas Técnicas RFEAGAS 2025 refuerzan la coordinación y el futuro de la ganadería de selección</t>
+  </si>
+  <si>
+    <t>Las Jornadas Técnicas RFEAGAS 2025 reunieron en Madrid a asociaciones de criadores, técnicos y profesionales del sector con el objetivo de analizar y actualizar los principales retos y oportunidades de la ganadería de raza pura en España.El programa abordó, desde una perspectiva técnica y transversal, cuestiones clave como la sanidad animal, la mejora genética, la digitalización y la gestión de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/las-jornadas-tecnicas-rfeagas-2025-refuerzan-la-coordinacion-y-el-futuro-la-ganaderia</t>
+  </si>
+  <si>
+    <t>CONAFE participa en siete trabajos científicos presentados al Congreso Mundial de Genética Aplicada a la Producción Ganadera 2026</t>
+  </si>
+  <si>
+    <t>La Confederación de Asociaciones de Frisona Española (CONAFE) colabora en varios trabajos científicos que han sido presentados al Congreso Mundial de Genética Aplicada a la Producción Ganadera (WCGALP 2026), que se celebrará del 12 al 17 de julio de 2026 en Madison (Wisconsin, EE. UU.).El WCGALP es el principal foro internacional sobre mejora genética animal, reuniendo cada cuatro años a...</t>
+  </si>
+  <si>
+    <t>Mié, 10/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/conafe-participa-siete-trabajos-cientificos-presentados-al-congreso-mundial-genetica</t>
   </si>
   <si>
     <t>GO SUPRA BIOLIVA: transformar los subproductos del olivar en valor añadido y sostenibilidad</t>
   </si>
   <si>
     <t>FUENTE: GO SUPRA BIOLIVA En el corazón del olivar español se esconde una paradoja: mientras el aceite de oliva es uno de nuestros tesoros más reconocidos, miles de toneladas de subproductos, como el alperujo y las hojas, se pierden cada día sin aprovechar su verdadero potencial. Este residuo, que tradicionalmente se ha considerado un problema ambiental y económico, puede convertirse en un...</t>
   </si>
   <si>
-    <t>Mié, 14/01/2026 - 12:01</t>
+    <t>Mar, 09/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/go-supra-bioliva-transformar-los-subproductos-del-olivar-valor-anadido-y-sostenibilidad</t>
   </si>
   <si>
-    <t>El órgano de coordinación del AKIS español aprueba su hoja de ruta para 2026 y refuerza la alineación entre ciencia, innovación y sector agroalimentario</t>
-[...80 lines deleted...]
-    <t>https://akisplataforma.es/noticias/go-livlab-el-frass-insectos-esta-revolucionando-la-fertilizacion-cultivos-horticolas</t>
+    <t>El CDTI Innovación financiará la participación española en la tercera convocatoria del partenariado europeo Agroecology</t>
+  </si>
+  <si>
+    <t>El Centro para el Desarrollo Tecnológico y la Innovación (CDTI Innovación) ha anunciado que financiará la participación de entidades españolas en la tercera convocatoria cofinanciada del partenariado europeo Agroecology, recientemente lanzada bajo el título “Fostering plant and animal genetic diversity and empowering farmers to accelerate the agroecological transition”. Esta iniciativa busca...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-cdti-innovacion-financiara-la-participacion-espanola-la-tercera-convocatoria-del</t>
+  </si>
+  <si>
+    <t>Grupos Operativos: innovación agroalimentaria en la lucha contra la Peste Porcina Africana</t>
+  </si>
+  <si>
+    <t>La Política Agraria Común (PAC) ha impulsado en los últimos años numerosos Grupos Operativos de Innovación que trabajan para mejorar la sanidad y el bienestar animal en el sector ganadero. Estas iniciativas, financiadas con fondos europeos y desarrolladas en colaboración entre ganaderos, investigadores, administraciones y empresas, tienen un objetivo común: convertir la ciencia y la tecnología en...</t>
+  </si>
+  <si>
+    <t>Vie, 05/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/grupos-operativos-innovacion-agroalimentaria-la-lucha-contra-la-peste-porcina-africana</t>
+  </si>
+  <si>
+    <t>GO CLIMALACT: Una apuesta por la innovación y sostenibilidad del sector lácteo</t>
+  </si>
+  <si>
+    <t>El grupo operativo CLIMALACT avanza con paso firme en su propósito de transformar el modelo de producción láctea en Galicia y Asturias hacia criterios de sostenibilidad y neutralidad climática. En un momento en que el sector lácteo se enfrenta a crecientes retos medioambientales, sociales y de rentabilidad, esta iniciativa emerge como una apuesta decidida por la innovación, la cooperación y la...</t>
+  </si>
+  <si>
+    <t>Mié, 03/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-climalact-una-apuesta-la-innovacion-y-sostenibilidad-del-sector-lacteo</t>
+  </si>
+  <si>
+    <t>GO e-LocalHub se presenta ante las Asociaciones de Criadores y las CCAA en una reunión del MAPA</t>
+  </si>
+  <si>
+    <t>Fuente: RFEAGASAyer, martes 2 de diciembre, tuvo lugar en la sede de la Subdirección de Medios de Producción Ganadera del Ministerio de Agricultura, Pesca y Alimentación una reunión convocada por dicho organismo para abordar diversas cuestiones relacionadas con el Logotipo 100% Raza Autóctona. El encuentro contó con una alta participación de técnicos de Asociaciones de Criadores y representantes...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-e-localhub-se-presenta-ante-las-asociaciones-criadores-y-las-ccaa-una-reunion-del-mapa</t>
+  </si>
+  <si>
+    <t>El GO YesWeCast presentó en BioCastanea 2025 sus avances en la conservación y mejora del castaño</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo YesWeCast, enmarcado en el proyecto de I+D+i NOVOXEN, ha dado a conocer en las Jornadas Técnicas Científicas BioCastanea 2025 los principales avances en su estrategia de conservación del germoplasma del castaño y mejora de su resiliencia frente a plagas y enfermedades.Durante este encuentro de referencia para el sector castañícola, celebrado del 13 al 16 de noviembre en...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-yeswecast-presento-biocastanea-2025-sus-avances-la-conservacion-y-mejora-del-castano</t>
   </si>
   <si>
     <t>Abierta la convocatoria Estancias I+P para impulsar el asesoramiento científico en la Administración, con retos relacionados con el sector agroalimentario y forestal</t>
   </si>
   <si>
     <t>La convocatoria Estancias I+P abre una nueva oportunidad para que la comunidad científica española contribuya de forma directa al diseño y mejora de las políticas públicas mediante el asesoramiento científico en la Administración General del Estado.Se trata de una iniciativa pionera, impulsada por la Oficina Nacional de Asesoramiento Científico (ONAC) y la Fundación Española para la Ciencia y la...</t>
   </si>
   <si>
-    <t>Lun, 22/12/2025 - 18:18</t>
+    <t>Mar, 02/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/abierta-la-convocatoria-estancias-ip-impulsar-el-asesoramiento-cientifico-la</t>
   </si>
   <si>
-    <t>CITOLIVA ofrece al sector oleícola la herramienta tecnológica para transformar sus subproductos</t>
-[...20 lines deleted...]
-    <t>https://akisplataforma.es/noticias/nueva-convocatoria-ayudas-al-asesoramiento-la-digitalizacion-del-sector-agroalimentario-y</t>
+    <t>CTA impulsa 16 nuevos proyectos de innovación con un fuerte foco en el sector agroalimentario</t>
+  </si>
+  <si>
+    <t>La Corporación Tecnológica de Andalucía (CTA) ha aprobado la financiación de 16 nuevos proyectos que movilizarán una inversión total de 9,72 millones de euros, con 3,78 millones en incentivos, consolidando así su papel como motor estratégico de la I+D+i en la región. Entre las iniciativas aprobadas, destacan varias de alto impacto para el sector agroalimentario, que continúa siendo una prioridad...</t>
+  </si>
+  <si>
+    <t>Vie, 28/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cta-impulsa-16-nuevos-proyectos-innovacion-fuerte-foco-el-sector-agroalimentario</t>
+  </si>
+  <si>
+    <t>Begoña García subraya en Agrobiotech que "la agricultura digital ya forma parte del día a día del campo español"</t>
+  </si>
+  <si>
+    <t>La secretaria de Estado de Agricultura y Alimentación asegura que la transformación digital del sector es “una realidad construida entre administraciones, sector y ciencia”Destaca el papel de Cataluña como ecosistema decisivo en la innovación agroalimentaria en Europa, con la Universidad de Lleida, el IRTA y el Parc Agrobiotech como referentesEl Ministerio de Agricultura, Pesca y Alimentación...</t>
+  </si>
+  <si>
+    <t>Jue, 27/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/begona-garcia-subraya-agrobiotech-que-la-agricultura-digital-ya-forma-parte-del-dia-dia</t>
+  </si>
+  <si>
+    <t>GO CLIMSOSTRIGO identifica variedades de trigo tolerantes a sequía y altas temperaturas</t>
+  </si>
+  <si>
+    <t>El cambio climático está transformando profundamente las condiciones de cultivo en las principales zonas cerealistas de España. Según la memoria del proyecto, las regiones mediterráneas se enfrentan a sequías más frecuentes, una creciente irregularidad de las lluvias y temperaturas cada vez más altas, factores que ya están reduciendo los rendimientos del trigo blando. Ante este escenario, el GO...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-climsostrigo-identifica-variedades-trigo-tolerantes-sequia-y-altas-temperaturas</t>
+  </si>
+  <si>
+    <t>El proyecto del GO OLIVEBIOME demuestra el potencial de los residuos del olivar como recurso sostenible</t>
+  </si>
+  <si>
+    <t>Significativos avances en los resultados de su segunda fase.Los resultados definitivos servirán de base para el desarrollo de productos innovadores orientados a una alimentación animal más saludable y sostenible.El proyecto nacional OLIVEBIOME ha iniciado su segunda fase con resultados prometedores en el desarrollo de soluciones biotecnológicas aplicadas a la alimentación animal. Tras concluir su...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-proyecto-del-go-olivebiome-demuestra-el-potencial-los-residuos-del-olivar-recurso</t>
+  </si>
+  <si>
+    <t>Provacuno DSS Manure, una app para la caracterización de los estiércoles de granjas de vacuno de carne</t>
+  </si>
+  <si>
+    <t>  Esta nueva app, que permite categorizar las granjas y sus estiércoles a partir de información sobre la gestión de los mismos, es de carácter gratuito y se encuentra ya disponible tanto para IOS como para Android La Organización Interprofesional de la Carne de Vacuno (Provacuno) ha desarrollado en colaboración de la Universidad Miguel Hernández (UMH) y la Universitat Politècnica...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/provacuno-dss-manure-una-app-la-caracterizacion-los-estiercoles-granjas-vacuno-carne</t>
+  </si>
+  <si>
+    <t>El GO CONTROL celebra una reunión técnica en Valencia para evaluar el avance de los pilotos</t>
+  </si>
+  <si>
+    <t>El GO CONTROL ha celebrado una reunión técnica en la ciudad de Valencia con el objetivo de analizar en detalle el estado de desarrollo y el grado de avance de los pilotos que se están implementando actualmente en la Comunidad Valenciana y en Castilla y León.El encuentro reunió a los equipos técnicos responsables de la ejecución de los pilotos en ambas regiones, convirtiéndose en un espacio clave...</t>
+  </si>
+  <si>
+    <t>Mar, 25/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-control-celebra-una-reunion-tecnica-valencia-evaluar-el-avance-los-pilotos</t>
+  </si>
+  <si>
+    <t>El nuevo Foro AKISConnect ya está disponible: un espacio abierto para la colaboración y el intercambio en el ecosistema AKIS europeo</t>
+  </si>
+  <si>
+    <t>La comunidad de AKISConnect ha anunciado la apertura oficial de su nuevo Foro online, un espacio digital diseñado para facilitar la conexión, el intercambio de conocimientos y la colaboración entre los distintos actores del sistema AKIS en toda Europa. Desde hoy, cualquier persona interesada puede acceder y comenzar a participar.Este foro nace como un entorno creado por y para la comunidad, con...</t>
+  </si>
+  <si>
+    <t>Lun, 24/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-nuevo-foro-akisconnect-ya-esta-disponible-espacio-abierto-la-colaboracion-y-el</t>
+  </si>
+  <si>
+    <t>Agriculture of Data (AgData) convoca sus primeras ayudas para el impulso de soluciones digitales en agricultura sostenible</t>
+  </si>
+  <si>
+    <t>El partenariado europeo Agriculture of Data (AgData) ha lanzado su primera convocatoria conjunta de financiación, titulada “EU-wide data-driven solutions to real problems”, destinada a impulsar soluciones innovadoras basadas en datos que contribuyan a una agricultura europea más eficiente, sostenible y orientada al futuro. La iniciativa está dirigida a consorcios transnacionales y exige un...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agriculture-data-agdata-convoca-sus-primeras-ayudas-el-impulso-soluciones-digitales</t>
+  </si>
+  <si>
+    <t>El programa de ExpoAgro Canarias, al detalle: innovación en riego, protección de cultivos y agrovoltaica para la agricultura del futuro</t>
+  </si>
+  <si>
+    <t>ExpoAgro Canarias desvela un programa técnico de alto nivel que sitúa a las islas en el centro de la conversación sobre innovación agraria, gestión eficiente del agua, protección fitosanitaria avanzada y nuevos modelos de integración entre agricultura y energía. Durante los días 26 y 27 de noviembre, expertos de referencia nacional y regional compartirán tecnologías, estrategias y proyectos...</t>
+  </si>
+  <si>
+    <t>Vie, 21/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-programa-expoagro-canarias-al-detalle-innovacion-riego-proteccion-cultivos-y</t>
+  </si>
+  <si>
+    <t>Mejoras en la gestión de ayudas al intercambio de conocimiento y al asesoramiento para la transición digital del sector agroalimentario</t>
+  </si>
+  <si>
+    <t> Modificación de las Bases reguladoras de las subvenciones de las intervenciones de intercambio de conocimientos y actividades de formación e información y servicios de asesoramientoEntre otras modificaciones introducidas se flexibilizan los requisitos de antigüedad y de recursos humanos para los beneficiariosEl Real decreto recoge la flexibilización de los plazos para facilitar la...</t>
+  </si>
+  <si>
+    <t>Mié, 19/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mejoras-la-gestion-ayudas-al-intercambio-conocimiento-y-al-asesoramiento-la-transicion</t>
+  </si>
+  <si>
+    <t>Provacuno y APAQ-W refuerzan el compromiso del sector con el objetivo de neutralidad climática en 2050 en el I Simposio Europeo sobre Sostenibilidad del Vacuno de Carne</t>
+  </si>
+  <si>
+    <t>Más de 600 profesionales participaron de forma presencial y online en el I Simposio Europeo sobre la Sostenibilidad del Vacuno de Carne, celebrado el 12 de noviembre en Bruselas y organizado por Provacuno y APAQ-W en el marco del programa europeo Sustainable European Beef (SEUB). El encuentro, pionero en el ámbito de la Unión Europea, reunió a expertos internacionales para analizar los...</t>
+  </si>
+  <si>
+    <t>Lun, 17/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/provacuno-y-apaq-w-refuerzan-el-compromiso-del-sector-el-objetivo-neutralidad-climatica</t>
+  </si>
+  <si>
+    <t>Disponible en YouTube el reportaje de Surcos sobre el Grupo Operativo MYCOWINE: “Del suelo a la copa”</t>
+  </si>
+  <si>
+    <t>Ya está disponible en YouTube el reportaje que el programa Surcos de RTVCyL dedicó al Grupo Operativo MYCOWINE, un proyecto que está demostrando cómo las micorrizas y la biotecnología del suelo pueden transformar la viticultura hacia modelos más sostenibles, resilientes y de mayor calidad.En la emisión, titulada “Del suelo a la copa: micorrizas que salvan la uva y elevan el vino”, se recogen...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/disponible-youtube-el-reportaje-surcos-el-grupo-operativo-mycowine-del-suelo-la-copa</t>
+  </si>
+  <si>
+    <t>Plataforma de Asesores AKIS, una herramienta para que los Grupos Operativos cumplan y refuercen sus obligaciones de divulgación</t>
+  </si>
+  <si>
+    <t>La Plataforma de Asesores AKIS (PAA) es un espacio diseñado específicamente para que los Grupos Operativos de la Asociación Europea para la Innovación (EIP-AGRI / EU Network) puedan difundir de forma ágil y eficaz sus actividades, avances y resultados.Las publicaciones que los Grupos Operativos envíen y compartan en la plataforma —noticias, eventos, hitos del proyecto, avances parciales,...</t>
+  </si>
+  <si>
+    <t>Vie, 14/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plataforma-asesores-akis-una-herramienta-que-los-grupos-operativos-cumplan-y-refuercen-sus</t>
+  </si>
+  <si>
+    <t>El proyecto DENORI de Universidad Loyola demuestra el potencial de los sistemas inteligentes para evitar fugas de riego en cultivos de alto valor</t>
+  </si>
+  <si>
+    <t>La Universidad Loyola, a través del proyecto DENORI, ha dado un paso decisivo hacia una agricultura más eficiente y sostenible. Financiada por la Junta de Andalucía dentro de la Convocatoria de Grupos Operativos de la Asociación Europea para la Innovación (AEI), esta iniciativa ha desarrollado un sistema automatizado capaz de detectar fugas de riego en tiempo real, aportando soluciones...</t>
+  </si>
+  <si>
+    <t>Jue, 13/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-proyecto-denori-universidad-loyola-demuestra-el-potencial-los-sistemas-inteligentes</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo ATHENEA compartió sus últimos avances en Expo AgriTech 2025</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo supra-autonómico ATHENEA, coordinado por CITOLIVA, estuvo presente en Expo AgriTech 2025, que tuvo lugar en Málaga del 28 al 30 de octubre. La feria, uno de los grandes encuentros nacionales sobre innovación agroalimentaria, reunió a miles de profesionales interesados en nuevas tecnologías aplicadas a la agricultura y la agroindustria.En este marco, CITOLIVA presentó la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-grupo-operativo-athenea-compartio-sus-ultimos-avances-expo-agritech-2025</t>
+  </si>
+  <si>
+    <t>Convocatoria abierta para seleccionar 27 Proyectos Lighthouse en asesoramiento para Cadenas Cortas de Suministro de Alimentos</t>
+  </si>
+  <si>
+    <t>El proyecto europeo COREnet ha puesto en marcha una convocatoria destinada a identificar y apoyar 27 Proyectos Lighthouse, uno por cada Estado miembro de la Unión Europea, que destaquen innovaciones en el asesoramiento a Cadenas Cortas de Suministro de Alimentos (SFSC). La iniciativa está dirigida a asesores y entidades que trabajen en este ámbito y quieran mostrar enfoques novedosos, efectivos y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/convocatoria-abierta-seleccionar-27-proyectos-lighthouse-asesoramiento-cadenas-cortas</t>
+  </si>
+  <si>
+    <t>La carne de cordero como herramienta de prevención de incendios forestales</t>
+  </si>
+  <si>
+    <t>Fuente: GO Previnovic. En el marco de la Feria EXPOSAGRIS, INTEROVIC organizó la presentación «La carne de cordero como herramienta de prevención de incendios forestales», impartida por Ana Mªría Olaizola, investigadora de la Universidad de Zaragoza (Unizar) y miembro del Grupo Operativo Previnovic. Pastoreo Extensivo: ¿El «Bombero Silencioso» contra los...</t>
+  </si>
+  <si>
+    <t>Mié, 12/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-carne-cordero-herramienta-prevencion-incendios-forestales</t>
+  </si>
+  <si>
+    <t>El GO POMODORO celebra en Sevilla una jornada para compartir sus avances y principales resultados</t>
+  </si>
+  <si>
+    <t>El próximo 28 de noviembre de 2025, la Escuela Técnica Superior de Ingeniería Agronómica de la Universidad de Sevilla acogerá la jornada técnica “Innovación aplicada en el tomate de industria: eficiencia, sostenibilidad y rentabilidad”, organizada por el Grupo Operativo Supraautonómico POMODORO.Esta iniciativa forma parte de la Comunidad de Prácticas POMODORO, un espacio colaborativo en el que...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-pomodoro-celebra-sevilla-una-jornada-compartir-sus-avances-y-principales-resultados</t>
+  </si>
+  <si>
+    <t>Programa detallado de AGROBIOTECH 2025: innovación, biotecnología y digitalización se dan cita en Lleida</t>
+  </si>
+  <si>
+    <t>Del 25 al 27 de noviembre en la Fira de LleidaEl evento AGROBIOTECH 2025 convertirá a Lleida en el epicentro de la innovación agroalimentaria y forestal del 25 al 27 de noviembre, reuniendo a investigadores, empresas, centros tecnológicos y entidades públicas en torno a los grandes retos del sector: la sostenibilidad, la digitalización y el cambio climático. El programa incluye más de medio...</t>
+  </si>
+  <si>
+    <t>Mar, 11/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/programa-detallado-agrobiotech-2025-innovacion-biotecnologia-y-digitalizacion-se-dan-cita</t>
+  </si>
+  <si>
+    <t>El GO WELFARECUN avanza en el estudio del bienestar animal durante el transporte de conejos</t>
+  </si>
+  <si>
+    <t>El proyecto impulsa nuevos modelos de manejo, cebo y transporte más sostenibles y respetuosos con el bienestar animal en la cuniculturaEl Grupo Operativo WELFARECUN trabaja en el desarrollo de nuevos procesos de cebo, transporte y sacrificio en cunicultura orientados a mejorar el bienestar animal y la sostenibilidad del sector. Este proyecto, financiado a través de las ayudas para la preparación...</t>
+  </si>
+  <si>
+    <t>Vie, 07/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-welfarecun-avanza-el-estudio-del-bienestar-animal-el-transporte-conejos</t>
+  </si>
+  <si>
+    <t>El programa del VIII Foro DATAGRI, en detalle</t>
+  </si>
+  <si>
+    <t>Murcia acogerá los días 12 y 13 de noviembre una de las grandes citas de la digitalización agroalimentariaLa cuenta atrás ha comenzado para una de las citas más esperadas del calendario agroalimentario: el VIII Foro DATAGRI, que reunirá en Murcia a los principales protagonistas de la digitalización del sector los próximos 12 y 13 de noviembre. Bajo el lema de la transformación digital como...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-programa-del-viii-foro-datagri-detalle</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación y la Escuela de Organización Industrial renuevan su colaboración para impulsar la digitalización en el sector agrario</t>
+  </si>
+  <si>
+    <t>Mediante convenio publicado en el BOE, el MAPA renueva su convenio con la EOI para colaborar en dos convocatorias de ayudas; una para el intercambio de conocimientos, y actividades de información y la formación; y la otra para los servicios de asesoramiento en digitalización en el marco del Plan Estratégico de la PAC. Por tanto, se reafirma el compromiso de ambas entidades para favorecer la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-y-la-escuela-organizacion-industrial</t>
+  </si>
+  <si>
+    <t>Disponible en YouTube la grabación del seminario “I+D+i: Soluciones digitales para una viticultura sostenible" en la que participó el GO PRERIVID</t>
+  </si>
+  <si>
+    <t>Fuente: GO PRERIVIDEl pasado 28 de octubre, tuvo lugar el seminario en línea gratuito “I+D+i: Soluciones digitales para una viticultura sostenible”, organizado por la Plataforma Tecnológica del Vino (PTV) en colaboración con la Organización Interprofesional del Vino de España (OIVE) y AgroBank.En este marco, Débora Franco, directora de Monet Viticultura, presentó los avances del Grupo Operativo...</t>
+  </si>
+  <si>
+    <t>Jue, 06/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/disponible-youtube-la-grabacion-del-seminario-idi-soluciones-digitales-una-viticultura</t>
+  </si>
+  <si>
+    <t>Avances del Grupo Operativo FOPRODES: trabajos de campo y validación del nuevo software de recogida de datos</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo FOPRODES continúa avanzando en su objetivo de optimizar los procesos de producción forrajera mediante la digitalización, la eficiencia energética y la reducción de emisiones. Durante los meses de septiembre y octubre, el consorcio ha intensificado las actividades de campo y las pruebas técnicas con la herramienta digital que se está desarrollando dentro del proyecto.Un proyecto...</t>
+  </si>
+  <si>
+    <t>Mié, 05/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avances-del-grupo-operativo-foprodes-trabajos-campo-y-validacion-del-nuevo-software</t>
+  </si>
+  <si>
+    <t>El MAPA presentará la Plataforma de Asesores AKIS en el II Encuentro Nacional de Asesores de Phytoma</t>
+  </si>
+  <si>
+    <t>El II Encuentro Nacional de Asesores, organizado por Phytoma con la colaboración de la Conselleria de Agricultura, Agua, Ganadería y Pesca de la Generalitat Valenciana, ha publicado ya su programa definitivo. El evento se celebrará los días 10 y 11 de diciembre en el Centro de Eventos de Feria Valencia, y reunirá a profesionales del asesoramiento agronómico y la gestión integrada de plagas de...</t>
+  </si>
+  <si>
+    <t>Mar, 04/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-mapa-presentara-la-plataforma-asesores-akis-el-ii-encuentro-nacional-asesores-phytoma</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS 2025: más de 100 actividades para conectar el campo con la ciudad y mostrar la innovación, el talento y la sostenibilidad del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>Del 6 al 8 de noviembre de 2025, el Pabellón 4 de IFEMA MADRID se convertirá en el gran punto de encuentro del mundo agrario con la celebración de la primera edición de EXPO SAGRIS, el Salón de la Agricultura y la Ganadería, organizado por IFEMA MADRID en colaboración con ALAS (Alianza por una Agricultura Sostenible) como asociación promotora.Bajo el lema “El campo se acerca a la ciudad”, EXPO...</t>
+  </si>
+  <si>
+    <t>Lun, 03/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/expo-sagris-2025-mas-100-actividades-conectar-el-campo-la-ciudad-y-mostrar-la-innovacion</t>
+  </si>
+  <si>
+    <t>El MAPA participa en EXPO SAGRIS con el II Encuentro nacional del Programa CULTIVA</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA) organiza el II Encuentro Nacional del Programa CULTIVA, que se celebrará el próximo 6 de noviembre de 2025 en el Pabellón 4 de IFEMA MADRID, en el marco de la primera edición de EXPO SAGRIS, Salón de la Agricultura y la Ganadería, que abrirá sus puertas del 6 al 8 de noviembre. Se manifiesta así el apoyo y participación del MAPA en esta...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-mapa-participa-expo-sagris-el-ii-encuentro-nacional-del-programa-cultiva</t>
+  </si>
+  <si>
+    <t>El evento final del plan AGROALNEXT, en Pamplona, mostrará resultados de sus proyectos de I+D en el ámbito agroalimentario</t>
+  </si>
+  <si>
+    <t>Durante tres años, el plan complementario de agroalimentación AGROALNEXT, impulsado por el Gobierno de España a través del Ministerio de Ciencia, Innovación y Universidades, ha unido el talento de más de 27 centros de investigación, 7 comunidades autónomas y cientos de investigadores e investigadoras en un esfuerzo conjunto por hacer del sector agroalimentario español un referente en...</t>
+  </si>
+  <si>
+    <t>Vie, 31/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-evento-final-del-plan-agroalnext-pamplona-mostrara-resultados-sus-proyectos-id-el</t>
+  </si>
+  <si>
+    <t>Bio4trace avanza en la conservación y trazabilidad de razas porcinas autóctonas en Murcia, Galicia y Canarias</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo Bio4trace continúa avanzando en su objetivo de mejorar la trazabilidad, autenticidad y sostenibilidad de las razas porcinas autóctonas españolas a través de la ciencia y la innovación aplicada al campo. Durante el último año, las asociaciones de criadores de Chato Murciano (Murcia), Porco Celta (Galicia) y Cochino Negro Canario (Canarias) han logrado importantes progresos en...</t>
+  </si>
+  <si>
+    <t>Mié, 29/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/bio4trace-avanza-la-conservacion-y-trazabilidad-razas-porcinas-autoctonas-murcia-galicia-y</t>
+  </si>
+  <si>
+    <t>Más de 14 millones de euros del segundo PERTE para 36 proyectos de digitalización de regadíos</t>
+  </si>
+  <si>
+    <t>Más de 14 millones de euros es la cantidad que recibirán 36 comunidades de Castilla y León, Galicia, Canarias, Huesca y Murcia como subvención a los proyectos de mejora de regadíos elaborados y presentados por la empresa leonesa iRiego, dedicada a la gestión y digitalización de cultivos, dentro de la segunda convocatoria del PERTE de Digitalización del Ciclo del Agua, gestionada por el Ministerio...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mas-14-millones-euros-del-segundo-perte-36-proyectos-digitalizacion-regadios</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación reafirma su compromiso con el relevo generacional en el Foro Global de Agricultura 2025</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha reafirmado su compromiso con el relevo generacional en la nueva edición del Foro Global de Agricultura 2025, organizado por la Organización para la Cooperación y el Desarrollo Económico (OCDE) en su sede en París.Así lo ha trasladado la directora general de Desarrollo Rural, Innovación y Formación Agroalimentaria, Isabel Bombal, quien ha...</t>
+  </si>
+  <si>
+    <t>Mar, 28/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-reafirma-su-compromiso-el-relevo</t>
   </si>
   <si>
     <t>SmartFarmRani avanza en la conservación genética y la innovación ganadera en Ávila</t>
   </si>
   <si>
     <t>El proyecto SmartFarmRani continúa desarrollando nuevas actuaciones en la provincia de Ávila, reforzando su compromiso con la innovación, la conservación genética y la mejora de la sostenibilidad en la ganadería extensiva de razas autóctonas.En el marco de estas actividades, miembros del proyecto se han desplazado a la Diputación de Ávila para llevar a cabo la extracción de semen de dos...</t>
   </si>
   <si>
-    <t>Vie, 19/12/2025 - 11:41</t>
+    <t>Vie, 24/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/smartfarmrani-avanza-la-conservacion-genetica-y-la-innovacion-ganadera-avila</t>
   </si>
   <si>
-    <t>OP BIOTECH impulsa soluciones microbianas para aumentar la tolerancia de los cultivos a la escasez de agua</t>
-[...380 lines deleted...]
-    <t>https://akisplataforma.es/noticias/programa-detallado-agrobiotech-2025-innovacion-biotecnologia-y-digitalizacion-se-dan-cita</t>
+    <t>ESPECIAL NOVEDADES EXPOAGRITECH 2025, EN MÁLAGA</t>
+  </si>
+  <si>
+    <t>En Akisplataforma.es te ofrecemos una selección de las ponencias más interesantes, y las innovaciones más destacadas en el extenso catálogo que ofrece en su programación ExpoAgriTech 2025. Este evento combina exposición comercial, demostraciones y conocimiento técnico a través del Congreso AgriTech 4.0, que abordará los grandes desafíos del sector en seis foros verticales (cultivos extensivos,...</t>
+  </si>
+  <si>
+    <t>Jue, 23/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/especial-novedades-expoagritech-2025-malaga</t>
+  </si>
+  <si>
+    <t>Apoyo del MAPA a la innovación para la sostenibilidad en el sector agroalimentario con una intensa participación en ExpoAgriTech 2025</t>
+  </si>
+  <si>
+    <t>Del 28 al 30 de octubre, Málaga se convertirá en el epicentro de la innovación agrícola con la celebración de ExpoAgriTech 2025 – “La Feria del Campo 4.0”, un evento que reunirá a más de 8.000 profesionales del sector en torno a las últimas tendencias tecnológicas que están transformando la agricultura hacia un modelo más digital, sostenible y competitivo.El Ministerio de Agricultura, Pesca y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/apoyo-del-mapa-la-innovacion-la-sostenibilidad-el-sector-agroalimentario-una-intensa</t>
+  </si>
+  <si>
+    <t>Seis proyectos con potencial de impacto en la sostenibilidad y la eficiencia industrial son seleccionados en la primera llamada del Sandbox AgriFoodtech</t>
+  </si>
+  <si>
+    <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex y Protiberia son las empresas que trabajarán junto a CNTA en iniciativas relacionadas con el desarrollo de Nuevos ingredientes, la conservación de alimentos y la regeneración de agua de proceso.El sandbox es una iniciativa impulsada por MCIU, MAPA, Gobierno de Navarra, Gobierno de La Rioja y CNTA que se gestiona desde su hub de...</t>
+  </si>
+  <si>
+    <t>Mar, 14/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/seis-proyectos-potencial-impacto-la-sostenibilidad-y-la-eficiencia-industrial-son</t>
+  </si>
+  <si>
+    <t>Castilla y León inaugura su primer bosque laboratorio en Vega de Espinareda de la mano del Grupo Operativo PLANFORLAB</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo PLANFORLAB ha dado un paso decisivo en su desarrollo con la inauguración del primer bosque laboratorio de Castilla y León, ubicado en Vega de Espinareda (León). Este espacio pionero se consolida como un punto de referencia para la innovación, experimentación y transferencia de conocimiento en gestión forestal sostenible, orientado especialmente a la prevención y control de...</t>
+  </si>
+  <si>
+    <t>Lun, 13/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/castilla-y-leon-inaugura-su-primer-bosque-laboratorio-vega-espinareda-la-mano-del-grupo</t>
+  </si>
+  <si>
+    <t>GO UBAVIDA despierta curiosidad científica en la Noche Europea de los Investigadores de Madrid</t>
+  </si>
+  <si>
+    <t>El grupo operativo UBAVIDA estuvo presente en la XVI Noche Europea de los Investigadores de Madrid, un evento de referencia que reúne a más de 460 ciudades europeas en torno a la ciencia y la innovación. La cita tuvo lugar en el Espacio Fundación Telefónica de Madrid, donde investigadores del CIAL (CSIC-UAM) participaron junto a otros centros del campus de Cantoblanco en una gran feria científica...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-ubavida-despierta-curiosidad-cientifica-la-noche-europea-los-investigadores-madrid</t>
+  </si>
+  <si>
+    <t>Fruit Attraction reconoce la innovación hortofrutícola en los Innovation Hub Awards 2025</t>
+  </si>
+  <si>
+    <t>La organización de la feria Fruit Attraction ha hecho entrega de los Innovation Hub Awards, galardones que distinguen los avances más relevantes en el sector hortofrutícola. En esta edición, tres proyectos han sido premiados en sus respectivas categorías, con una dotación de 2.000 euros cada uno.Fresh Produce: el galardón ha sido para IRTA (Institut de Recerca i Tecnologia Agroalimentàries) por...</t>
+  </si>
+  <si>
+    <t>Jue, 02/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/fruit-attraction-reconoce-la-innovacion-hortofruticola-los-innovation-hub-awards-2025</t>
+  </si>
+  <si>
+    <t>Cómo el GO OLIVE CARBON BALANCE consigue "ver" desde el espacio el carbono que secuestran los olivos</t>
+  </si>
+  <si>
+    <t>Recientemente, Pedro Hernández, del Think Tank InnoTech, ha publicado en la web del GO OLIVE CARBON BALANCE detalles del proyecto y cómo éste logra desentrañar preguntas tan curiosas como si hay manera de saber cuántas toneladas de carbono está almacenando un olivar ecológico sin tener que examinar cada árbol. El artículo sitúa el caso de estudio en la parcela Santa Sofía (Luque Ecológico,...</t>
+  </si>
+  <si>
+    <t>Mar, 30/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-olive-carbon-balance-consigue-ver-el-espacio-el-carbono-que-secuestran-los-olivos</t>
+  </si>
+  <si>
+    <t>La Red PAC lanza un ambicioso programa de jornadas y formaciones agrorurales para el último trimestre del año</t>
+  </si>
+  <si>
+    <t>La Red PAC, iniciativa del Ministerio de Agricultura, Pesca y Alimentación (MAPA), ha puesto en marcha un completo programa de jornadas, talleres y cursos para el último trimestre de 2025. Su objetivo es impulsar el conocimiento, la innovación y la conexión entre los distintos actores del medio agrario y rural, reforzando el papel de los profesionales en la transición hacia un modelo más...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-lanza-ambicioso-programa-jornadas-y-formaciones-agrorurales-el-ultimo-trimestre</t>
+  </si>
+  <si>
+    <t>Luis Planas remarcó la importancia de la agricultura de precisión, la investigación y la tecnología para mejorar la eficiencia agroalimentaria y afrontar los retos climáticos, en Fruit Attraction 2025</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha inaugurado, hoy 30 de septiembre, la XVII edición de Fruit Attraction, subrayando el papel de España como primer productor de frutas y hortalizas de la UE y octavo del mundo, con una media anual de más de 25 millones de toneladas; y remarcó la importancia de la agricultura de precisión, la investigación y la tecnología para mejorar...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-remarco-la-importancia-la-agricultura-precision-la-investigacion-y-la</t>
+  </si>
+  <si>
+    <t>El CNTA incorpora por primera vez el macroescenario "Agritech" en su Mapa de Escenarios de Oportunidad</t>
+  </si>
+  <si>
+    <t>El Centro Nacional de Tecnología y Seguridad Alimentaria (CNTA) ha publicado la actualización semestral del Mapa de Escenarios de Oportunidad, una herramienta de referencia para anticipar tendencias y detectar áreas emergentes de innovación en el sector agroalimentario.La gran novedad de esta edición es la incorporación de un nuevo macroescenario: Agritech, que entra con una cuota de voz del 2,2...</t>
+  </si>
+  <si>
+    <t>Lun, 29/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-cnta-incorpora-primera-vez-el-macroescenario-agritech-su-mapa-escenarios-oportunidad</t>
+  </si>
+  <si>
+    <t>SOLARWINE pone en marcha dos plantas piloto que combinan energía solar y viticultura inteligente</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo SOLARWINE ha completado la instalación de dos plataformas piloto agrovoltaicas, con una superficie total cercana a los 2.000 m², para estudiar la integración entre energía fotovoltaica y viticultura 4.0. Su objetivo es analizar la viabilidad técnica y económica de este modelo mixto, evaluando sus efectos sobre el microclima, la productividad y la resiliencia del viñedo frente...</t>
+  </si>
+  <si>
+    <t>Mié, 24/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/solarwine-pone-marcha-dos-plantas-piloto-que-combinan-energia-solar-y-viticultura</t>
+  </si>
+  <si>
+    <t>Disponible en YouTube el vídeo de la jornada del GO SmartFarmRani en Salamaq 2025</t>
+  </si>
+  <si>
+    <t>Ya se puede ver en YouTube la jornada formativa del Grupo Operativo SmartFarmRani, celebrada el pasado 5 de septiembre de 2025 en el marco de Salamaq 2025 bajo el título “Tecnología al servicio de la ganadería extensiva y sostenible, la raza Avileña Negra Ibérica como modelo: SmartFarmRani”.El encuentro, que tuvo lugar en el Salón de Actos del Pabellón Central y fue retransmitido por streaming,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/disponible-youtube-el-video-la-jornada-del-go-smartfarmrani-salamaq-2025</t>
+  </si>
+  <si>
+    <t>El IRTA recibe un reconocimiento del MITECO por su proyecto Ovihuec.dat</t>
+  </si>
+  <si>
+    <t>El Ministerio para la Transición Ecológica y el Reto Demográfico (MITECO) ha distinguido al IRTA por su proyecto Ovihuec.dat, seleccionado como una de las 39 iniciativas ejemplares del Plan de Recuperación, Transformación y Resiliencia (PRTR).El proyecto promueve la ganadería extensiva como herramienta de gestión forestal y desarrollo rural, mediante la creación de rebaños municipales que...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-irta-recibe-reconocimiento-del-miteco-su-proyecto-ovihuecdat</t>
+  </si>
+  <si>
+    <t>La Plataforma de Asesores AKIS lanza su API de datos abiertos para el sector agroalimentario</t>
+  </si>
+  <si>
+    <t>La Plataforma de Asesores AKIS, impulsada por el Ministerio de Agricultura, Pesca y Alimentación (MAPA), ha puesto en marcha una nueva API de datos abiertos que permitirá a los usuarios registrados descargar y reutilizar contenidos relacionados con el sector agroalimentario en España.Con esta herramienta, la plataforma refuerza su papel como punto de encuentro e intercambio de conocimiento entre...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-plataforma-asesores-akis-lanza-su-api-datos-abiertos-el-sector-agroalimentario</t>
+  </si>
+  <si>
+    <t>El proyecto CARINA promueve el aprovechamiento integral de la biomasa con visión de economía circular</t>
+  </si>
+  <si>
+    <t>Fuente: Cooperativas Agro-alimentariasLos avances en este proyecto europeo demuestran el potencial de los cultivos de camelina y carinata para generar soluciones sostenibles e innovadoras de base biológica.El proyecto europeo CARINA, alineado con su misión de impulsar una agricultura más sostenible, trabaja en la valorización completa de la biomasa de camelina y carinata bajo un modelo de...</t>
+  </si>
+  <si>
+    <t>Mar, 16/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-proyecto-carina-promueve-el-aprovechamiento-integral-la-biomasa-vision-economia</t>
+  </si>
+  <si>
+    <t>Luis Planas: España tiene el talento agrícola para liderar la innovación agroalimentaria</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, destacó durante su visita ayer al centro de innovación de John Deere, en Parla (Madrid) “el talento y la capacidad agrícola de España para situarse a la vanguardia de la innovación agroalimentaria” y convertirse en un referente internacional en agrotecnología.Durante la jornada celebrada con motivo del tercer aniversario del centro,...</t>
+  </si>
+  <si>
+    <t>Lun, 15/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-espana-tiene-el-talento-agricola-liderar-la-innovacion-agroalimentaria</t>
+  </si>
+  <si>
+    <t>Extremadura avanza en la mejora del cultivo de stevia con el proyecto innovador del GO STEVIBREED</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo Regional STEVIBREED ha concluido con éxito el proyecto innovador “Mejora integral del cultivo de Stevia rebaudiana para su valorización en la región”, una iniciativa que ha supuesto un importante impulso a la investigación, la diversificación y la modernización del sector agrario en Extremadura.El pasado mes de septiembre se celebró en las instalaciones de CTAEX la jornada...</t>
+  </si>
+  <si>
+    <t>Jue, 11/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/extremadura-avanza-la-mejora-del-cultivo-stevia-el-proyecto-innovador-del-go-stevibreed</t>
+  </si>
+  <si>
+    <t>Expoagritech 2025 convoca los Premios Chaleco Agricultor 2025 para reconocer a los agricultores más innovadores</t>
+  </si>
+  <si>
+    <t>La feria Expoagritech 2025 ha anunciado la convocatoria de los Premios Chaleco Agricultor 2025, unos galardones creados para destacar el liderazgo y la visión de aquellos agricultores que están transformando sus explotaciones mediante la innovación, la sostenibilidad y la tecnología, logrando así una gestión más eficiente, rentable y con mayor impacto positivo en el sector agroalimentario.El...</t>
+  </si>
+  <si>
+    <t>Mié, 10/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/expoagritech-2025-convoca-los-premios-chaleco-agricultor-2025-reconocer-los-agricultores</t>
+  </si>
+  <si>
+    <t>Ampliado el plazo para inscripción en el III Programa de incubación y aceleración de startups agroalimentarias de La Vega Innova</t>
+  </si>
+  <si>
+    <t>Hasta el próximo 17 de septiembre de 2025, se ha ampliado el plazo para la inscripción en el III Programa de Incubación y Aceleración de La Vega Innova, ofreciendo así una nueva oportunidad a emprendedores y startups tecnológicas del sector agroalimentario para unirse al ecosistema que impulsa la innovación, la digitalización y la sostenibilidad en el medio rural.Un programa para transformar el...</t>
+  </si>
+  <si>
+    <t>Lun, 08/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ampliado-el-plazo-inscripcion-el-iii-programa-incubacion-y-aceleracion-startups</t>
+  </si>
+  <si>
+    <t>Apoyo del MAPA al nuevo Salón de la Agricultura y la Ganadería (Expo Sagris)</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA) acogió, el 31 de julio, la presentación oficial de Expo Sagris, el nuevo Salón de la Agricultura y Ganadería promovido por la asociación Alianza para una Agricultura Sostenible (ALAS), que se celebrará en el recinto ferial de IFEMA (Madrid) del 6 al 8 de noviembre de 2025. La feria nace con la vocación de convertirse en el gran punto...</t>
+  </si>
+  <si>
+    <t>Jue, 31/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/apoyo-del-mapa-al-nuevo-salon-la-agricultura-y-la-ganaderia-expo-sagris</t>
+  </si>
+  <si>
+    <t>Se amplía al 20 de septiembre el plazo para participar en la encuesta para identificar las necesidades formativas de los agentes del AKIS en 2026</t>
+  </si>
+  <si>
+    <t>El proyecto europeo modernAKIS, que trabaja para fortalecer los Sistemas de Conocimiento e Innovación Agraria (AKIS-Agricultural Knowledge and Innovation Systems) en toda la Unión Europea, lanzó una nueva encuesta dirigida a los actores clave del sector agrario. Ahora ha ampliado el plazo para responder hasta el 20 de septiembre 2025. El objetivo de la consulta es identificar las necesidades de...</t>
+  </si>
+  <si>
+    <t>Vie, 18/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/se-amplia-al-20-septiembre-el-plazo-participar-la-encuesta-identificar-las-necesidades</t>
+  </si>
+  <si>
+    <t>El proyecto SOST4VID instala paneles agrovoltaicos en la bodega As Laxas y da un nuevo paso hacia la viticultura sostenible</t>
+  </si>
+  <si>
+    <t>El proyecto SOST4VID, liderado por la Asociación Agraria de Galicia (ASAGA) en colaboración con SOLTEC Ingenieros, EVEGA, MEDRAR Innovation Office y las bodegas As Laxas y Guímaro, ha alcanzado un nuevo hito con la instalación de paneles solares agrovoltaicos en los viñedos de As Laxas (Arbo, Pontevedra).Los paneles, instalados sobre las vides, permiten el paso de la luz para el cultivo y están...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-proyecto-sost4vid-instala-paneles-agrovoltaicos-la-bodega-laxas-y-da-nuevo-paso-hacia</t>
+  </si>
+  <si>
+    <t>La UE lanza una encuesta para identificar las necesidades formativas de los agentes del AKIS en 2026</t>
+  </si>
+  <si>
+    <t>El proyecto europeo modernAKIS, que trabaja para fortalecer los Sistemas de Conocimiento e Innovación Agraria (AKIS-Agricultural Knowledge and Innovation Systems) en toda la Unión Europea, ha lanzado una nueva encuesta dirigida a los actores clave del sector agrario. El objetivo es identificar las necesidades de formación y desarrollo de capacidades para el año 2026, con el fin de avanzar hacia...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-ue-lanza-una-encuesta-identificar-las-necesidades-formativas-los-agentes-del-akis-2026</t>
+  </si>
+  <si>
+    <t>La innovación y sostenibilidad serán clave en la nueva extensión de norma aprobada para la OIAM</t>
+  </si>
+  <si>
+    <t>El Consejo General de Organizaciones Interprofesionales Agroalimentarias ha dado luz verde a la extensión de norma solicitada por la Organización Interprofesional del Aguacate y el Mango (OIAM). Este paso, esencial para el futuro del sector, incluye un compromiso significativo con la investigación, el desarrollo y la innovación (I+D+i).La aprobación contempla destinar entre un 2 % y un 5 % de los...</t>
+  </si>
+  <si>
+    <t>Jue, 17/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-innovacion-y-sostenibilidad-seran-clave-la-nueva-extension-norma-aprobada-la-oiam</t>
+  </si>
+  <si>
+    <t>La Vega Innova lanza la convocatoria 2025 de su programa de aceleración "Acelera tu Startup Agro"</t>
+  </si>
+  <si>
+    <t>La Vega Innova abre el plazo para presentar candidaturas a la edición 2025 de su programa de aceleración de startups agroalimentarias, "Acelera tu Startup Agro". El programa está dirigido a startups y emprendedores con iniciativas innovadoras en el sector agroalimentario que quieran dar un salto significativo desde la idea al mercado.Entre los beneficios que ofrece esta aceleradora especializada...</t>
+  </si>
+  <si>
+    <t>Lun, 14/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-vega-innova-lanza-la-convocatoria-2025-su-programa-aceleracion-acelera-tu-startup-agro</t>
+  </si>
+  <si>
+    <t>La Junta de Andalucía impulsa la modernización del sector agrario con ayudas de casi 175 millones de euros</t>
+  </si>
+  <si>
+    <t>La Junta de Andalucía ha destinado 174,9 millones de euros para ayudar a cerca de 3.800 agricultores y ganaderos a adquirir maquinaria nueva. Este importe representa un aumento del 75% respecto a la cifra inicial de 100 millones prevista en el Programa de Desarrollo Rural (PDR) 2014-2020, debido a la alta demanda por parte del sector.Estas subvenciones pretenden apoyar la modernización de las...</t>
+  </si>
+  <si>
+    <t>Jue, 10/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-junta-andalucia-impulsa-la-modernizacion-del-sector-agrario-ayudas-casi-175-millones</t>
+  </si>
+  <si>
+    <t>Arranca la convocatoria de los VIII Premios MujerAGRO, con una nueva categoría dedicada a FoodTech</t>
+  </si>
+  <si>
+    <t>Ya está abierto el plazo para presentar candidaturas a los VIII Premios MujerAGRO, unos reconocimientos de carácter nacional que destacan el impulso a la igualdad de género en el ámbito agroalimentario. El proceso estará abierto hasta el 20 de octubre de 2025.Organizados por Siete Agromarketing y eComercio Agrario, los premios buscan visibilizar el liderazgo femenino y el compromiso con la...</t>
+  </si>
+  <si>
+    <t>Lun, 07/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/arranca-la-convocatoria-los-viii-premios-mujeragro-una-nueva-categoria-dedicada-foodtech</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo SIMBIOLIVA presentará los avances de su proyecto en la jornada “AgriWaste Zero” sobre economía circular en el sector agroalimentario</t>
+  </si>
+  <si>
+    <t>El próximo martes 15 de julio de 2025, el Grupo Operativo SIMBIOLIVA participará como ponente en la jornada virtual “AgriWaste Zero. Economía circular: soluciones para el aprovechamiento de residuos”, un evento que se celebrará en formato online de 11:00 a 13:00 horas.Organizada por Agromarketing y Proexport, con la colaboración de BIOVEGEN, esta jornada reunirá a expertos y proyectos innovadores...</t>
+  </si>
+  <si>
+    <t>Mié, 02/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-grupo-operativo-simbioliva-presentara-los-avances-su-proyecto-la-jornada-agriwaste-zero</t>
+  </si>
+  <si>
+    <t>Begoña García, secretaria de Estado de Agricultura y Alimentación: «La Red Española de Desarrollo Rural nos ayuda a vertebrar e impulsar la vida de nuestros pueblos»</t>
+  </si>
+  <si>
+    <t>La secretaria de Estado de Agricultura y Alimentación, Begoña García, ha resaltado el carácter vertebrador de la Red Española de Desarrollo Rural (REDR) para impulsar la actividad económica y social en los pueblos.Durante su intervención en la asamblea general de la red, la secretaria de Estado ha reivindicado el programa Leader, una “herramienta indiscutible en el territorio...</t>
+  </si>
+  <si>
+    <t>Mar, 01/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/begona-garcia-secretaria-estado-agricultura-y-alimentacion-la-red-espanola-desarrollo</t>
+  </si>
+  <si>
+    <t>Provacuno desarrolla junto con la UMH y la UPV un nuevo método para el compostaje de estiércoles de vacuno que produce menos emisiones contaminantes</t>
+  </si>
+  <si>
+    <t>El método contribuye además a mejorar la rentabilidad económica de las granjas de ganado vacuno en España.El proyecto, impulsado por Provacuno, surgió de la necesidad del sector ganadero de avanzar hacia sistemas de producción basados en el conocimiento, que mejoren la eficiencia y reduzcan la huella ambiental.La Organización Interprofesional de la Carne de Vacuno (PROVACUNO), la Universidad...</t>
+  </si>
+  <si>
+    <t>Mié, 25/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/provacuno-desarrolla-junto-la-umh-y-la-upv-nuevo-metodo-el-compostaje-estiercoles-vacuno</t>
+  </si>
+  <si>
+    <t>El MAPA refuerza su apuesta por la agricultura de precisión con una nueva línea de ayudas en el Plan Renove 2025</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha convocado las ayudas del Plan Renove 2025, con una dotación total de 9,5 millones de euros para modernizar el parque de maquinaria agrícola. Por primera vez, se incluye una línea específica de un millón de euros destinada a componentes de agricultura de precisión, una señal clara del compromiso con la digitalización y eficiencia del sector...</t>
+  </si>
+  <si>
+    <t>Mar, 24/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-mapa-refuerza-su-apuesta-la-agricultura-precision-una-nueva-linea-ayudas-el-plan-renove</t>
+  </si>
+  <si>
+    <t>Expo AgriTech 2025 abre el Congreso AgriTech 4.0 a los protagonistas de la innovación agroalimentaria</t>
+  </si>
+  <si>
+    <t>Expo AgriTech 2025, el mayor encuentro tecnológico del sector agrícola, ha abierto el plazo para que los profesionales del sector presenten sus candidaturas y compartan sus proyectos más innovadores en el marco del Congreso AgriTech 4.0. Esta convocatoria busca identificar y dar voz a quienes están liderando la transformación y modernización del campo, mostrando ejemplos de éxito y soluciones...</t>
+  </si>
+  <si>
+    <t>Jue, 19/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/expo-agritech-2025-abre-el-congreso-agritech-40-los-protagonistas-la-innovacion</t>
+  </si>
+  <si>
+    <t>El proyecto innovador navarro BIOGREENFOOD, premio al Mejor Proyecto Estratégico SciencEkaitza</t>
+  </si>
+  <si>
+    <t>El proyecto BioGreenFood, “Aplicación de (bio)tecnologías para el desarrollo de ingredientes saludables mediante procesos tecnológicos sostenibles”, ha sido galardonado con el Premio al Mejor Proyecto Estratégico en la última edición de SciencEkaitza, el evento organizado por ADItech, entidad coordinadora del Sistema Navarro de I+D+i (SINAI).Este proyecto innovador tiene como objetivo el...</t>
+  </si>
+  <si>
+    <t>Mié, 18/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-proyecto-innovador-navarro-biogreenfood-premio-al-mejor-proyecto-estrategico</t>
+  </si>
+  <si>
+    <t>El Grupo AN organiza una jornada formativa sobre sostenibilidad dirigida a sus equipos</t>
+  </si>
+  <si>
+    <t>El próximo 27 de junio de 2025, la Fundación Grupo AN celebrará en Pamplona una nueva edición de su programa de formación en sostenibilidad, una iniciativa que busca reforzar el compromiso de la organización con un modelo empresarial más responsable y respetuoso con el entorno.La jornada está dirigida a un grupo estimado de 25 participantes, entre los que se encuentran profesionales y...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-grupo-organiza-una-jornada-formativa-sostenibilidad-dirigida-sus-equipos</t>
+  </si>
+  <si>
+    <t>Cooperativas Agro-alimentarias de España lanza un itinerario formativo virtual en SIGCEX para asesores del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>Entre el 30 de junio y el 16 de julio de 2025, Cooperativas Agro-alimentarias de España organiza un itinerario formativo virtual dirigido a asesores y técnicos del sector agroalimentario, con el objetivo de reforzar sus competencias en el uso del Sistema de Información Geográfica Cooperativo SIGCEX. Esta formación, enmarcada en el área de Sostenibilidad, Calidad e Innovación, se desarrollará en...</t>
+  </si>
+  <si>
+    <t>Lun, 16/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cooperativas-agro-alimentarias-espana-lanza-itinerario-formativo-virtual-sigcex-asesores</t>
+  </si>
+  <si>
+    <t>ExpoAgritech 2025 abre la convocatoria de los AgriTech Innovation Awards</t>
+  </si>
+  <si>
+    <t>Ya está abierta la convocatoria para los AgriTech Innovation Awards 2025, los galardones que celebran las ideas, proyectos y tecnologías que están marcando un antes y un después en el sector agrícola.La entrega de premios tendrá lugar en la próxima edición de ExpoAgritech, que se celebrará en octubre, y busca reunir a los verdaderos impulsores del cambio: agricultores visionarios, empresas...</t>
+  </si>
+  <si>
+    <t>Mié, 11/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/expoagritech-2025-abre-la-convocatoria-los-agritech-innovation-awards</t>
+  </si>
+  <si>
+    <t>El MAPA apoya a 15 empresas emergentes a través del programa Agrobank Tech Digital Innovation</t>
+  </si>
+  <si>
+    <t>El ministerio de Agricultura, Pesca y Alimentación continúa con el apoyo a las empresas emergentes a través del programa Agrobank Tech Digital Innovation. Este convenio entre el ministerio y CaixaBank, en vigor hasta el año 2026, promueve la colaboración conjunta en actuaciones que favorezcan la competitividad, la sostenibilidad, la innovación, el papel de la mujer y el relevo generacional del...</t>
+  </si>
+  <si>
+    <t>Lun, 09/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-mapa-apoya-15-empresas-emergentes-traves-del-programa-agrobank-tech-digital-innovation</t>
+  </si>
+  <si>
+    <t>Nuevo acuerdo Cajamar-UAL para convertir a Almería en referente tecnológico agroalimentario</t>
+  </si>
+  <si>
+    <t>Mié, 28/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nuevo-acuerdo-cajamar-ual-convertir-almeria-referente-tecnologico-agroalimentario</t>
+  </si>
+  <si>
+    <t>5ª reunión del GT Asesoramiento del Órgano de Coordinación SCIA-AKIS</t>
+  </si>
+  <si>
+    <t>El 27 de mayo se llevó a cabo la 5ª reunión del Grupo de Trabajo de Asesoramiento del Órgano de Coordinación SCIA-AKIS. Unas 50 personas, en representación de la administración pública estatal y autonómica, organizaciones del sector agrario, centros de investigación, universidades y otros agentes de la cadena agroalimentaria, participaron en el análisis de las distintas áreas clave sobre las que...</t>
+  </si>
+  <si>
+    <t>Mar, 27/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/5a-reunion-del-gt-asesoramiento-del-organo-coordinacion-scia-akis</t>
+  </si>
+  <si>
+    <t>Plataforma Asesores AKIS, en el evento de RedPAC de intercambio de experiencias entre GO de Ganadería de Precisión</t>
+  </si>
+  <si>
+    <t>El pasado 21 de mayo RedPAC organizó un evento de intercambio de experiencias entre Grupos Operativos y Proyectos Innovadores de Ganadería de Precisión que se desarrolló en el iHub La Vega Innova, en San Fernando de Henares (Madrid). El evento contó con la participación de Natalia Villalobos, Subdirectora Adjunta en la S.G. de Innovación y Digitalización (MAPA) y Alba Gallardo, integrante de...</t>
+  </si>
+  <si>
+    <t>Lun, 26/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plataforma-asesores-akis-el-evento-redpac-intercambio-experiencias-entre-go-ganaderia</t>
+  </si>
+  <si>
+    <t>Plataforma de Asesores AKIS del MAPA se presentó en DEMOAGRO 2025 como herramienta clave para reforzar la innovación y el conocimiento en el sector agroalimentario</t>
+  </si>
+  <si>
+    <t>Medina del Campo (Valladolid) acogió del 20 al 22 de mayo la sexta edición de DEMOAGRO, una de las principales ferias de maquinaria agrícola en campo abierto. En este escenario, la Plataforma Asesores AKIS, impulsada por el Ministerio de Agricultura, Pesca y Alimentación (MAPA), presentó a los visitantes sus servicios y novedades, con el objetivo de dar a conocer este recurso entre los...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plataforma-asesores-akis-del-mapa-se-presento-demoagro-2025-herramienta-clave-reforzar-la</t>
+  </si>
+  <si>
+    <t>Nueva encuesta a profesionales para valorar la implantación de tecnologías digitales en el sector agroalimentario</t>
+  </si>
+  <si>
+    <t>El Observatorio de la Digitalización del Sector Agroalimentario, iniciativa del Ministerio de Agricultura, Pesca y Alimentación en colaboración con el Grupo Cajamar, ha puesto en marcha una nueva encuesta dirigida a profesionales del sector, con el fin de identificar el grado de implantación de tecnologías digitales en sus actividades. Con los resultados de esta consulta se elaborará un...</t>
+  </si>
+  <si>
+    <t>Mié, 21/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nueva-encuesta-profesionales-valorar-la-implantacion-tecnologias-digitales-el-sector</t>
+  </si>
+  <si>
+    <t>Plataforma de Asesores AKIS estará presente en DEMOAGRO 2025</t>
+  </si>
+  <si>
+    <t>El próximo 20 de mayo, el equipo de la Plataforma de Asesores AKIS participará en DEMOAGRO 2025, el evento demostrativo de maquinaria agrícola más relevante de España. Estaremos disponibles durante toda la jornada en el stand del Ministerio de Agricultura, Pesca y Alimentación (MAPA), para informar a todas las personas que desarrollan actividades de asesoramiento agroalimentario sobre las...</t>
+  </si>
+  <si>
+    <t>Jue, 15/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plataforma-asesores-akis-estara-presente-demoagro-2025</t>
+  </si>
+  <si>
+    <t>El MAPA abre el plazo para solicitar las ayudas, por 46,5 millones, para proyectos innovadores supraautonómicos</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publicó en el Boletín Oficial del Estado (BOE) del pasado día 7 la apertura del proceso para solicitar subvenciones por un total de 46,5 millones de euros, destinados a la preparación y ejecución de proyectos de innovación de interés general por grupos operativos supraautonómicos de la Asociación Europea para la Innovación en materia de...</t>
+  </si>
+  <si>
+    <t>Jue, 08/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-mapa-abre-el-plazo-solicitar-las-ayudas-465-millones-proyectos-innovadores</t>
+  </si>
+  <si>
+    <t>Activa presencia del GO Simbioliva en la próxima edición de EXPOLIVA</t>
+  </si>
+  <si>
+    <t>El GO Simbioliva (Nuevas soluciones bio-tecnológicas para una economía circular del alperujo) mostrará sus progresos en el  XXII Simposio Internacional Científico técnico y de transferencia de EXPOLIVA 2025, que tendrá lugar en el marco de la citada feria especializada en el sector del aceite de oliva entre los días 14 y 17 de mayo. El póster del GO se ha aceptado dentro del Área Temática...</t>
+  </si>
+  <si>
+    <t>Lun, 05/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/activa-presencia-del-go-simbioliva-la-proxima-edicion-expoliva</t>
+  </si>
+  <si>
+    <t>La Rede Galega de Tecnoloxías Cuánticas lanza una encuesta para identificar las necesidades del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>La Rede Galega de Tecnoloxías Cuánticas ha puesto en marcha una encuesta dirigida a las empresas del sector agroalimentario con el objetivo de detectar sus necesidades, barreras y oportunidades en relación con la computación cuántica. Esta iniciativa se enmarca en el compromiso de la red por impulsar el liderazgo de Galicia en el ámbito de las tecnologías cuánticas.La acción cuenta con la...</t>
+  </si>
+  <si>
+    <t>Lun, 28/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-rede-galega-tecnoloxias-cuanticas-lanza-una-encuesta-identificar-las-necesidades-del</t>
+  </si>
+  <si>
+    <t>V Reunión de la CoP nacional ModernAKIS: avances y nuevas herramientas para la innovación agrícola</t>
+  </si>
+  <si>
+    <t>El pasado 23 de abril se celebró la V Reunión de la Comunidad de Práctica (CoP) nacional ModernAKIS, de manera online, con la participación de destacados ponentes del ámbito agroalimentario, cuyo objetivo ha sido plantear sugerencias para la mejora de la presentación de los datos e investigaciones y así lograr una divulgación más cercana y accesible a todos los actores que pueden beneficiarse de...</t>
+  </si>
+  <si>
+    <t>Jue, 24/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/v-reunion-la-cop-nacional-modernakis-avances-y-nuevas-herramientas-la-innovacion-agricola</t>
   </si>
   <si>
     <t>El GO Agri-ROVENAT ensaya con ovejas y un robot técnicas para conservar la cubierta vegetal en olivar y viñedo</t>
   </si>
   <si>
     <t>El Grupo Operativo, promovido por la Fundación General CSIC, ha llevado a cabo un innovador ensayo en varias parcelas de vid y olivar autóctono de Galicia con el fin de optimizar la sostenibilidad.Este proyecto, cofinanciado por la Unión Europea y el Gobierno de España, tiene como objetivo impulsar el emprendimiento rural a través de cultivos agrícolas sostenibles y rentables, para atraer y...</t>
   </si>
   <si>
-    <t>Mar, 11/11/2025 - 12:31</t>
+    <t>Mar, 22/04/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-go-agri-rovenat-ensaya-ovejas-y-robot-tecnicas-conservar-la-cubierta-vegetal-olivar-y</t>
   </si>
   <si>
-    <t>El GO WELFARECUN avanza en el estudio del bienestar animal durante el transporte de conejos</t>
-[...725 lines deleted...]
-    <t>https://akisplataforma.es/noticias/v-reunion-la-cop-nacional-modernakis-avances-y-nuevas-herramientas-la-innovacion-agricola</t>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación refuerza el asesoramiento científico para impulsar la mejora vegetal a través de las nuevas técnicas genómicas</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA) colaborará con el Centro de Investigación en Agrigenómica (CRAG) en un proyecto pionero de asesoramiento científico sobre las nuevas técnicas genómicas (NTG) y su potencial en el sector agroalimentario, con el objetivo de reforzar el papel de la ciencia en las políticas públicas. Las nuevas técnicas genómicas (NTG) son herramientas...</t>
+  </si>
+  <si>
+    <t>Mar, 15/04/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-refuerza-el-asesoramiento-cientifico</t>
+  </si>
+  <si>
+    <t>Castilla y León activa su red AKIS: un impulso colaborativo hacia un sistema agroalimentario más innovador, sostenible y digital</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura, Ganadería y Desarrollo Rural de Castilla y León ha puesto en marcha su red AKIS (Sistema de Conocimiento e Innovación en Agricultura), una apuesta estratégica que materializa el enfoque europeo que impulsa la colaboración entre todos los agentes implicados en la innovación agroalimentaria: asesores, agricultores, ganaderos, centros de investigación, universidades,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/castilla-y-leon-activa-su-red-akis-impulso-colaborativo-hacia-sistema-agroalimentario-mas</t>
   </si>
   <si>
     <t>España lanza el primer ‘Sandbox AgriFoodtech’ de Europa para impulsar la innovación agroalimentaria</t>
   </si>
   <si>
     <t>El Gobierno de España (MCIU y MAPA), junto con las comunidades autónomas de Navarra y La Rioja, han puesto en marcha el primer ‘Sandbox AgriFoodtech’ de Europa, una iniciativa pionera destinada a acelerar la innovación en el sector agroalimentario.Este espacio de experimentación estará gestionado por el Centro Nacional de Tecnología y Seguridad Alimentaria (CNTA), en colaboración con el hub...</t>
   </si>
   <si>
-    <t>Mié, 16/04/2025 - 16:22</t>
+    <t>Vie, 11/04/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/espana-lanza-el-primer-sandbox-agrifoodtech-europa-impulsar-la-innovacion-agroalimentaria</t>
   </si>
   <si>
-    <t>El Ministerio de Agricultura, Pesca y Alimentación refuerza el asesoramiento científico para impulsar la mejora vegetal a través de las nuevas técnicas genómicas</t>
-[...22 lines deleted...]
-  <si>
     <t>Cajamar abre las convocatorias para proyectos innovadores en Agua, Agrotech y Foodtech</t>
   </si>
   <si>
     <t>El programa Cajamar Innova pone en marcha sus convocatorias 2025 con el propósito de impulsar el crecimiento de startups y proyectos empresariales que desarrollen soluciones tecnológicas y sostenibles en los ámbitos de Agua, Agrotech y Foodtech. Esta es una gran oportunidad para emprendedores que desean llevar sus iniciativas al siguiente nivel con el apoyo de expertos y una metodología probada....</t>
   </si>
   <si>
-    <t>Jue, 27/03/2025 - 15:17</t>
+    <t>Lun, 24/03/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/cajamar-abre-las-convocatorias-proyectos-innovadores-agua-agrotech-y-foodtech</t>
   </si>
   <si>
     <t>Encuesta abierta para miembros de proyectos Horizonte 2020, Horizonte Europa y de Grupos Operativos</t>
   </si>
   <si>
     <t>El proyecto PREMIERE, financiado por Horizonte Europa, tiene como objetivo fortalecer la implementación del Enfoque Multiactor (MAA, por sus siglas en inglés), que es obligatorio en aproximadamente el 40% de las convocatorias Horizonte en el ámbito de "Alimentación, Bioeconomía, Recursos Naturales, Agricultura y Medio Ambiente" (conocido como Clúster 6), así como en varios partenariados de...</t>
   </si>
   <si>
-    <t>Vie, 14/03/2025 - 09:56</t>
+    <t>Jue, 13/03/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/encuesta-abierta-miembros-proyectos-horizonte-2020-horizonte-europa-y-grupos-operativos</t>
   </si>
   <si>
+    <t>La Plataforma de Asesores AKIS (PAA) lanza su nuevo servicio de asesoramiento técnico gratuito para asesores agroalimentarios</t>
+  </si>
+  <si>
+    <t>Ya está disponible el Servicio de Apoyo al Asesor, un nuevo mecanismo de transferencia de conocimiento e innovación destinado a los profesionales del asesoramiento agroalimentario. Este servicio exclusivo de la PAA y gratuito tiene como objetivo brindar apoyo técnico a los asesores y asesoras agrarios, ayudándoles a resolver consultas especializadas con el respaldo de equipos expertos en un...</t>
+  </si>
+  <si>
+    <t>Vie, 07/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-plataforma-asesores-akis-paa-lanza-su-nuevo-servicio-asesoramiento-tecnico-gratuito</t>
+  </si>
+  <si>
     <t>FEGA, motor de la digitalización agraria: 30 años de innovación al servicio del campo español</t>
   </si>
   <si>
     <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha subrayado el papel clave del Fondo Español de Garantía Agraria (FEGA) en la transformación digital de la agricultura española. En su visita a la sede del FEGA en Madrid, ayer 4 de marzo, Planas destacó la evolución de este organismo, que cumple 30 años impulsando la modernización del sector y proporcionando herramientas digitales...</t>
   </si>
   <si>
-    <t>Mié, 05/03/2025 - 10:08</t>
+    <t>Mar, 04/03/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/fega-motor-la-digitalizacion-agraria-30-anos-innovacion-al-servicio-del-campo-espanol</t>
   </si>
   <si>
-    <t>La Plataforma de Asesores AKIS (PAA) lanza su nuevo servicio de asesoramiento técnico gratuito para asesores agroalimentarios</t>
-[...10 lines deleted...]
-  <si>
     <t>Convocatoria abierta de la 5ª edición de Food (Tech)² Challengers para startups</t>
   </si>
   <si>
     <t>Hasta el próximo 30 de marzo está abierta la participación en la 5ª edición del programa  Food (Tech)² Challengers en el marco de colaboración entre el Ministerio de Agricultura, Pesca y Alimentación (MAPA) y el Centro Nacional de Tecnología y Seguridad Alimentaria (CNTA).  El programa busca: Startups foodtech de base tecnológica con soluciones innovadoras que puedan aplicarse a la...</t>
   </si>
   <si>
-    <t>Lun, 24/02/2025 - 17:11</t>
+    <t>Lun, 17/02/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/convocatoria-abierta-la-5a-edicion-food-tech2-challengers-startups</t>
   </si>
   <si>
-    <t>Impulso a la innovación y la transferencia de conocimientos en el medio rural a través del Plan de Formación 2025 del MAPA</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/noticias/impulso-la-innovacion-y-la-transferencia-conocimientos-el-medio-rural-traves-del-plan</t>
+    <t>Llamada a participar en el próximo taller de EU CAP Network dedicado a la innovación logística</t>
+  </si>
+  <si>
+    <t>Hasta el 10 de febrero puedes inscribirte. La Red EU CAP Network ha anunciado la celebración del próximo taller "Innovación en logística para mejorar la posición de los agricultores en la cadena de suministro", que se centrará en la innovación y el intercambio de conocimientos en el marco de la Asociación Europea de Innovación Agrícola (European Innovation Partnership (EIP-AGRI). La...</t>
+  </si>
+  <si>
+    <t>Jue, 06/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/llamada-participar-el-proximo-taller-eu-cap-network-dedicado-la-innovacion-logistica</t>
   </si>
   <si>
     <t>Convocatoria abierta del Programa de mentorización  AgroBank Tech Digital INNovation para startups.</t>
   </si>
   <si>
     <t>Hasta el próximo 10 de marzo está abierta la convocatoria del programa AgroBank Tech Digital INNovation en el marco de colaboración MAPA-CAIXABANK.El programa busca busca las mejores soluciones del sector agroalimentario para que formen parte de su comunidad Agro.AgroBank Tech Digital INNovation es el programa de aceleración desarrollado por AgroBank, la línea de negocio agro de CaixaBank.Cinco...</t>
   </si>
   <si>
-    <t>Jue, 13/02/2025 - 16:02</t>
+    <t>Lun, 03/02/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/convocatoria-abierta-del-programa-mentorizacion-agrobank-tech-digital-innovation-startups</t>
   </si>
   <si>
+    <t>España lidera la revolución agrotech en Europa y atrae inversión extranjera</t>
+  </si>
+  <si>
+    <t>España se consolida como referente europeo en tecnología agroalimentaria, impulsando la inversión extranjera en I+D+i. Así lo revela el informe Mapeo del Ecosistema Agrotech 2024, publicado por ICEX-Invest in Spain y Grupo Cooperativo Cajamar, que analiza el sector y sus oportunidades de crecimiento.El informe destaca la contribución estratégica del agro español a la economía, con un alto valor...</t>
+  </si>
+  <si>
+    <t>Mié, 29/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/espana-lidera-la-revolucion-agrotech-europa-y-atrae-inversion-extranjera</t>
+  </si>
+  <si>
+    <t>Presentación de resultados del Grupo Operativo “ARISTEO. Quesos andaluces 4.0”</t>
+  </si>
+  <si>
+    <t>La Universidad de Córdoba ha sido el escenario elegido para la jornada de clausura del Grupo Operativo ARISTEO, una iniciativa que ha impulsado la modernización del sector quesero andaluz mediante la incorporación de tecnologías innovadoras. Este proyecto, bajo el lema "Quesos Andaluces 4.0", ha trabajado en la digitalización y optimización de la gestión de las queserías tradicionales a través...</t>
+  </si>
+  <si>
+    <t>Mar, 28/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/presentacion-resultados-del-grupo-operativo-aristeo-quesos-andaluces-40</t>
+  </si>
+  <si>
     <t>Startup del Parque Tecnológico de Córdoba recibe 250.000 euros para innovador dispositivo de detección de patógenos en invernaderos</t>
   </si>
   <si>
     <t>La empresa Tiaris Biosciences, liderada por Tania García y Fé García, ha sido una de las 16 pymes españolas financiadas por el CDTI a través del programa NEOTEC para empresas dirigidas por mujeres. Con sede en el Parque Tecnológico de Córdoba, ha obtenido una ayuda de 250.000 euros para desarrollar un innovador dispositivo capaz de detectar in situ la presencia de patógenos agrícolas en cultivos...</t>
   </si>
   <si>
-    <t>Jue, 13/02/2025 - 12:59</t>
+    <t>Lun, 27/01/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/startup-del-parque-tecnologico-cordoba-recibe-250000-euros-innovador-dispositivo-deteccion</t>
   </si>
   <si>
-    <t>Presentación de resultados del Grupo Operativo “ARISTEO. Quesos andaluces 4.0”</t>
-[...34 lines deleted...]
-  <si>
     <t>Abierta el aula virtual</t>
   </si>
   <si>
     <t>En el marco del proyecto EDIH DATAlife se ha abierto el aula virtual que recoge los contenidos de los cursos realizados a lo largo de 2024. A través de una nueva plataforma online, creada en colaboración con FEUGA y CESGA, se muestran:⏩ Contenidos educativos sobre aplicaciones de tecnologías disruptivas centradas en nuestros sectores clave.⏩ Las grabaciones, presentaciones y materiales...</t>
   </si>
   <si>
-    <t>Vie, 31/01/2025 - 10:17</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/abierta-el-aula-virtual</t>
   </si>
   <si>
+    <t>La Estrategia Nacional de Alimentación prioriza, entre otros desafíos, la innovación y la tecnología en el sector alimentario</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, presentó ayer, 21 de enero, en el Consejo de Ministros, la Estrategia Nacional de Alimentación (ENA), un marco para fortalecer la sostenibilidad y competitividad del sistema agroalimentario español. Dentro de los seis desafíos identificados (Abastecimiento estratégico, Sistemas alimentarios sostenibles, Fortalecimiento de las áreas...</t>
+  </si>
+  <si>
+    <t>Mar, 21/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-estrategia-nacional-alimentacion-prioriza-entre-otros-desafios-la-innovacion-y-la</t>
+  </si>
+  <si>
     <t>El proyecto PREMIERE facilita información sobre cómo involucrar aún más a los GGOO en los proyectos Horizonte Europa</t>
   </si>
   <si>
     <t>El Grupo de trabajo estratégico europeo sobre Sistemas de Conocimiento e Innovación Agrícola (SCIA-AKIS) se reunió los días 15 y 16 de enero de 2025. Este grupo funciona en el marco del Comité Permanente de Investigación Agrícola (SCAR), creado por la Comisión Europea. Su objetivo principal es fomentar la innovación y el intercambio de conocimientos en la agricultura, la silvicultura y las zonas...</t>
   </si>
   <si>
-    <t>Jue, 30/01/2025 - 16:06</t>
+    <t>Lun, 20/01/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-proyecto-premiere-facilita-informacion-involucrar-aun-mas-los-ggoo-los-proyectos</t>
   </si>
   <si>
+    <t>Fecoam está promoviendo la digitalización del sector agropecuario mediante el programa Kit Consulting</t>
+  </si>
+  <si>
+    <t>La Federación de Cooperativas Agrarias de Murcia (Fecoam) está promoviendo la digitalización del sector agropecuario mediante el programa Kit Consulting, impulsado por Red.es, entidad del Ministerio para la Transformación Digital. Este programa ofrece ayudas a pequeñas y medianas empresas (pymes) con entre 10 y 250 empleados, incluyendo explotaciones agropecuarias y cooperativas.El Kit Consulting...</t>
+  </si>
+  <si>
+    <t>Jue, 16/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/fecoam-esta-promoviendo-la-digitalizacion-del-sector-agropecuario-mediante-el-programa-kit</t>
+  </si>
+  <si>
+    <t>La segunda edición del programa AgroBank Tech Digital INNovation selecciona 15 startups</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation ha seleccionado 15 startups innovadoras en su segunda edición del programa de aceleración para el sector agroalimentario, destacándose como la mayor iniciativa de innovación abierta en España. Apoyado por el Ministerio de Agricultura, Pesca y Alimentación, el programa busca soluciones a desafíos del sector, como agricultura de precisión, uso eficiente del agua y...</t>
+  </si>
+  <si>
+    <t>Mié, 15/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-segunda-edicion-del-programa-agrobank-tech-digital-innovation-selecciona-15-startups</t>
+  </si>
+  <si>
+    <t>El Observatorio de la Digitalización publica nuevo documento de trabajo</t>
+  </si>
+  <si>
+    <t>El Observatorio de la Digitalización del Sector Agroalimentario, iniciativa del Ministerio de Agricultura, Pesca y Alimentación y Cajamar, ha publicado un nuevo documento de trabajo en el que, bajo el título "La transformación digital en la agricultura española", examina el nivel de digitalización en el sector agrícola, utilizando datos recopilados por el Observatorio y fuentes oficiales como la...</t>
+  </si>
+  <si>
+    <t>Vie, 10/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-observatorio-la-digitalizacion-publica-nuevo-documento-trabajo</t>
+  </si>
+  <si>
+    <t>El MAPA impulsa la innovación en biotecnología agrícola a través del programa StartBEC: seleccionadas seis empresas en la segunda edición.</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación en colaboración con el centro tecnológico AINIA ha seleccionado a las seis empresas emergentes que van a poder perfeccionar sus soluciones y procesos de bioeconomía dentro de la segunda edición del programa de desarrollo tecnológico StartBEC. Este programa busca fomentar la innovación sostenible en áreas como la sostenibilidad, la economía...</t>
+  </si>
+  <si>
+    <t>Vie, 03/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-mapa-impulsa-la-innovacion-biotecnologia-agricola-traves-del-programa-startbec</t>
+  </si>
+  <si>
+    <t>Mesa redonda en Expo Agritech 2024: Claves para la transformación digital del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>En el marco de Expo Agritech 2024, el pasado 27 de noviembre se celebró la mesa redonda "Asesoramiento para la digitalización del sector agroalimentario", donde destacados expertos debatieron sobre los desafíos, oportunidades y marcos de apoyo necesarios para acelerar la adopción tecnológica en el sector agroalimentario. La sesión, moderada por Maite Ambrós Mendioroz, Subdirectora General de...</t>
+  </si>
+  <si>
+    <t>Vie, 27/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mesa-redonda-expo-agritech-2024-claves-la-transformacion-digital-del-sector</t>
+  </si>
+  <si>
     <t>PAA recomienda: "Hubs de innovación en agricultura: un paso adelante", en Revista Agricultura</t>
   </si>
   <si>
     <t>Desde Plataforma de Asesores AKIS te recomendamos el siguiente artículo publicado en la revista Agricultura acerca del importante papel de los hubs de innovación en agricultura. En resumen, el artículo destaca cómo los hubs de innovación agrícola en España se consolidan como pilares de la agricultura tecnológica, fomentando la colaboración entre agricultores, empresas e investigadores. Estos...</t>
   </si>
   <si>
-    <t>Lun, 27/01/2025 - 14:32</t>
+    <t>Lun, 23/12/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/paa-recomienda-hubs-innovacion-agricultura-paso-adelante-revista-agricultura</t>
   </si>
   <si>
-    <t>La Estrategia Nacional de Alimentación prioriza, entre otros desafíos, la innovación y la tecnología en el sector alimentario</t>
-[...58 lines deleted...]
-  <si>
     <t>Éxito de la jornada inaugural del Grupo Operativo SMARTFARMRANI</t>
   </si>
   <si>
     <t>El pasado 18 de diciembre de 2024, el Hotel El Milano Real, en Hoyos del Espino (Ávila), acogió la jornada inaugural del Grupo Operativo SMARTFARMRANI (SFR), centrada en el futuro de la ganadería extensiva en España. Bajo el lema “Ganadería de Precisión para Incrementar la Sostenibilidad y Resiliencia de las Explotaciones”, el evento reunió a expertos en nutrición, bienestar animal,...</t>
   </si>
   <si>
-    <t>Jue, 19/12/2024 - 17:03</t>
+    <t>Mié, 18/12/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/exito-la-jornada-inaugural-del-grupo-operativo-smartfarmrani</t>
   </si>
   <si>
+    <t>Vitartis incluye medidas de mejora de la digitalización entre las veinte propuestas que ha presentado al Plan Estratégico de la Industria Agroalimentaria del Gobierno de Castilla y León</t>
+  </si>
+  <si>
+    <t>La Asociación de la Industria Alimentaria de Castilla y León, Vitartis, cuya Junta Directiva se reunió el pasado 12 de diciembre en Salamanca, ha valorado positivamente el plan industrial presentado recientemente por el presidente Fernández Mañueco.Pero entre las medidas de mejora presentadas recientemente ha reclamado a la Junta "trabajar de manera conjunta con otras consejerías para...</t>
+  </si>
+  <si>
+    <t>Jue, 12/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/vitartis-incluye-medidas-mejora-la-digitalizacion-entre-las-veinte-propuestas-que-ha</t>
+  </si>
+  <si>
     <t>Innovación y tecnología: pilares del futuro de la agricultura en la UE</t>
   </si>
   <si>
     <t>La Comisión Europea ha publicado su último informe de perspectivas agrícolas de la UE para 2024-2035El informe "EU Agricultural Outlook Report" (2024-2035) presentado por la Comisión Europea ofrece un panorama detallado sobre las perspectivas del sector agrícola en la región. Al margen de la gran cantidad de datos y proyecciones que contiene el informe, cabe destacar cómo se incluyen los...</t>
   </si>
   <si>
-    <t>Jue, 19/12/2024 - 12:57</t>
+    <t>Mié, 11/12/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/innovacion-y-tecnologia-pilares-del-futuro-la-agricultura-la-ue</t>
   </si>
   <si>
-    <t>Vitartis incluye medidas de mejora de la digitalización entre las veinte propuestas que ha presentado al Plan Estratégico de la Industria Agroalimentaria del Gobierno de Castilla y León</t>
-[...10 lines deleted...]
-  <si>
     <t>El Banco Europeo de Inversiones impulsa la innovación agroalimentaria con un paquete de financiación de 3.000 millones de euros</t>
   </si>
   <si>
     <t>El Grupo Banco Europeo de Inversiones (BEI) anunció un plan de financiación de 3.000 millones de euros para apoyar la agricultura y la bioeconomía en Europa. Este paquete, que movilizará un total de 8.400 millones de euros sumando contribuciones de otras instituciones financieras, se centrará en promover la innovación en el sistema agroalimentario y contribuir a los objetivos de sostenibilidad de...</t>
   </si>
   <si>
-    <t>Lun, 16/12/2024 - 16:10</t>
+    <t>Mar, 10/12/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-banco-europeo-inversiones-impulsa-la-innovacion-agroalimentaria-paquete-financiacion</t>
   </si>
   <si>
-    <t>Mesa redonda en Expo Agritech 2024: Claves para la transformación digital del sector agroalimentario</t>
-[...10 lines deleted...]
-  <si>
     <t>DATAGRI 2024 contó con más de un millar de participantes y cerró con gran éxito su VII edición</t>
   </si>
   <si>
     <t>Entre los días 13 y 14 de noviembre ha tenido lugar en el iHub La Vega Innova (en San Fernando de Henares, Madrid), la VII edición del Foro DATAGRI, punto de encuentro para el impulso de la innovación y las últimas tecnologías digitales en el sector agroalimentario español. Durante la inauguración del foro por el ministro de Agricultura, Pesca y Alimentación, Luis Planas, éste ha destacado...</t>
   </si>
   <si>
-    <t>Vie, 15/11/2024 - 12:07</t>
+    <t>Vie, 15/11/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/datagri-2024-conto-mas-millar-participantes-y-cerro-gran-exito-su-vii-edicion</t>
   </si>
   <si>
     <t>ModernAKIS impulsa la digitalización y sostenibilidad del sector agroalimentario en España con dos jornadas de conexión entre profesionales</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA), en el marco del proyecto europeo ModernAKIS, ha lanzado una Comunidad de Práctica (CoP) que busca modernizar el sistema productivo agroalimentario en España con el objetivo de facilitar el acceso de los agricultores al conocimiento, la innovación y la digitalización. Las primeras sesiones de esta CoP se realizaron el 22 y 30 de...</t>
   </si>
   <si>
-    <t>Mar, 12/11/2024 - 09:50</t>
+    <t>Mar, 12/11/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/modernakis-impulsa-la-digitalizacion-y-sostenibilidad-del-sector-agroalimentario-espana</t>
   </si>
   <si>
     <t>Primer encuentro nacional de Agroalnext</t>
   </si>
   <si>
     <t>El 1 de octubre se celebró el primer encuentro nacional de Agroalnext, un programa clave para impulsar la transformación del sector agroalimentario en España. Este evento, realizado en La Vega Innova, destacó los avances en proyectos de I+D liderados por centros tecnológicos y organismos de investigación de siete comunidades autónomas: Aragón, Asturias, Navarra, Comunidad Valenciana, Extremadura...</t>
   </si>
   <si>
-    <t>Vie, 04/10/2024 - 17:17</t>
+    <t>Vie, 04/10/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/primer-encuentro-nacional-agroalnext</t>
   </si>
   <si>
     <t>La innovación agroalimentaria centrará la participación del MAPA en Fruit Attraction 2024</t>
   </si>
   <si>
     <t>La participación del Ministerio de Agricultura, Pesca y Alimentación (MAPA) en la próxima edición de la feria Fruit Attraction, que se celebra en IFEMA Madrid entre el 8 y el 10 de octubre de 2024, estará fuertemente orientada hacia la innovación tecnológica y la digitalización agrícola, poniendo de relieve en las presentaciones que llevará a cabo en su stand (Stand 5C01 - Pabellón P05) sus...</t>
   </si>
   <si>
-    <t>Vie, 04/10/2024 - 16:15</t>
+    <t>Jue, 03/10/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-innovacion-agroalimentaria-centrara-la-participacion-del-mapa-fruit-attraction-2024</t>
   </si>
   <si>
-    <t>Segunda reunión del Grupo de Trabajo de Asesoramiento del Órgano de Coordinación SCIA-AKIS</t>
-[...10 lines deleted...]
-  <si>
     <t>La Junta de Castilla y León firma un acuerdo para que estudiantes de FP se capaciten con tractores de última tecnología</t>
   </si>
   <si>
     <t>La Consejería de Agricultura, Ganadería y Desarrollo Rural de Castilla y León ha firmado un acuerdo con las principales marcas de tractores agrícolas en la región con el objetivo de que los estudiantes de ciclos formativos en la rama agraria reciban formación práctica con maquinaria equipada con las tecnologías más avanzadas. Esta medida busca impulsar la modernización y digitalización del sector...</t>
   </si>
   <si>
-    <t>Mar, 01/10/2024 - 10:10</t>
+    <t>Vie, 27/09/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-junta-castilla-y-leon-firma-acuerdo-que-estudiantes-fp-se-capaciten-tractores-ultima</t>
   </si>
   <si>
     <t>Premiada la innovación en la actividad agraria de mujeres rurales</t>
   </si>
   <si>
     <t>La innovación en la actividad agraria no solo transforma los modelos de producción, sino que también juega un papel crucial en la igualdad de género, especialmente en el ámbito rural. De la misma manera, la creciente incorporación de la mujer en posiciones de mayor relevancia en el ámbito rural aporta una visión nueva que potencia la incorporación de innovaciones y tecnologías. El Ministerio de...</t>
   </si>
   <si>
-    <t>Jue, 12/09/2024 - 10:52</t>
+    <t>Lun, 09/09/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/premiada-la-innovacion-la-actividad-agraria-mujeres-rurales</t>
   </si>
   <si>
     <t>Luis Planas subraya la importancia de la innovación tecnológica y la digitalización en el sector agropecuario para superar los desafíos de futuro</t>
   </si>
   <si>
     <t>El ministro de Agricultura, Luis Planas, ha subrayado la importancia de la innovación tecnológica y la digitalización como claves para enfrentar los desafíos del futuro agrícola, en especial en el contexto del cambio climático. Durante la reunión de ministros de Agricultura de MED9 en Chipre, Planas destacó la experiencia de España en la implementación de sistemas de riego eficientes, que abarcan...</t>
   </si>
   <si>
-    <t>Mié, 04/09/2024 - 10:51</t>
+    <t>Mar, 03/09/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/luis-planas-subraya-la-importancia-la-innovacion-tecnologica-y-la-digitalizacion-el-sector</t>
   </si>
   <si>
     <t>Ayudas para Proveedores de Asesoramiento en el Plan Estratégico de la PAC 2023-2027 en Castilla-La Mancha</t>
   </si>
   <si>
     <t>El pasado 19 de agosto, se publicó en el Diario Oficial de Castilla-La Mancha la Orden 135/2024, de 8 de agosto, que establece las bases reguladoras para la concesión de ayudas a los proveedores de servicios de asesoramiento agrícola dentro del Plan Estratégico de la Política Agraria Comunitaria (PAC) 2023-2027.Objetivo de la OrdenEsta orden busca regular las subvenciones dirigidas a proveedores...</t>
   </si>
   <si>
-    <t>Lun, 26/08/2024 - 16:13</t>
+    <t>Lun, 19/08/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/ayudas-proveedores-asesoramiento-el-plan-estrategico-la-pac-2023-2027-castilla-la-mancha</t>
   </si>
   <si>
     <t>Convocadas nuevas ayudas para la formación en digitalización en el sector agroalimentario y forestal</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación ha lanzado una convocatoria de ayudas destinadas a la formación y el intercambio de conocimientos en el sector agroalimentario y forestal, con un presupuesto total de nueve millones de euros. Estas subvenciones, que forman parte del pilar de desarrollo rural del Plan Estratégico de la Política Agraria Común 2023-2027, buscan apoyar la transición...</t>
   </si>
   <si>
-    <t>Jue, 08/08/2024 - 13:29</t>
+    <t>Mar, 06/08/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/convocadas-nuevas-ayudas-la-formacion-digitalizacion-el-sector-agroalimentario-y-forestal</t>
   </si>
   <si>
     <t>El MAPA destina más de 37 millones de euros para financiar 65 nuevos proyectos innovadores de grupos operativos supraautonómicos en el sector agroalimentario y forestal</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación ha anunciado la financiación de 65 nuevos proyectos innovadores en el sector agroalimentario y forestal, con una inversión total de 37,3 millones de euros. Los proyectos se desarrollarán en varias comunidades autónomas y estarán en marcha hasta mayo de 2027.Financiación para proyectos innovadoresLos proyectos seleccionados serán llevados a cabo...</t>
   </si>
   <si>
-    <t>Jue, 08/08/2024 - 10:35</t>
+    <t>Lun, 05/08/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-mapa-destina-mas-37-millones-euros-financiar-65-nuevos-proyectos-innovadores-grupos</t>
   </si>
   <si>
     <t>Acuerdo CAMPAG-Atlas Tecnológico para la digitalización, sostenibilidad y competitividad del sector agroalimentario</t>
   </si>
   <si>
     <t>El Clúster Aragonés de los Medios de Producción Agrícolas y Ganaderos (CAMPAG) y Atlas Tecnológico han firmado un acuerdo para promover la incorporación de servicios tecnológicos en la industria. Este pacto, según se afirma en la nota de prensa difundida, impulsará un espacio de colaboración que fomentará proyectos multidisciplinarios enfocados en la digitalización, sostenibilidad y...</t>
   </si>
   <si>
-    <t>Mié, 31/07/2024 - 13:16</t>
+    <t>Mar, 23/07/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/acuerdo-campag-atlas-tecnologico-la-digitalizacion-sostenibilidad-y-competitividad-del</t>
   </si>
   <si>
     <t>La innovación tecnológica, en el centro del discurso de Luis Planas en el Consejo de Ministros de Agricultura y Pesca de la UE</t>
   </si>
   <si>
     <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha apostado en el Consejo de Ministros Agricultura y Pesca de la UE celebrado el pasado 15 de julio por que la Unión Europea (UE) mantenga su nivel de ambición en la innovación alimentaria, tanto en los procesos de producción como en los alimentos.Tecnología y relevo generacional en el sector agropecuarioLa innovación tecnológica,...</t>
   </si>
   <si>
-    <t>Jue, 18/07/2024 - 14:53</t>
+    <t>Lun, 15/07/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-innovacion-tecnologica-el-centro-del-discurso-luis-planas-el-consejo-ministros</t>
   </si>
   <si>
-    <t>Ya están disponibles la grabación y la presentación del evento sobre el Satélite Español de AgrifoodTEF</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/noticias/ya-estan-disponibles-la-grabacion-y-la-presentacion-del-evento-el-satelite-espanol</t>
+    <t>El asesoramiento, la formación y las ayudas, pilares para impulsar el relevo generacional en el agro español</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, subrayó ayer 4 de julio durante la Conferencia Sectorial extraordinaria sobre el relevo generacional, celebrada en Pamplona, que el asesoramiento específico para jóvenes antes, durante y después del proceso de instalación y en la innovación un elemento clave, entre otros, para hacer al sector atractivo y rentable para impulsar el...</t>
+  </si>
+  <si>
+    <t>Vie, 05/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-asesoramiento-la-formacion-y-las-ayudas-pilares-impulsar-el-relevo-generacional-el-agro</t>
   </si>
   <si>
     <t>Nuevos eventos  2024/25 EU CAP Network centrados en la innovación y el intercambio de conocimientos en la agricultura</t>
   </si>
   <si>
     <t>Desde julio de 2024 hasta junio de 2025, la Red PAC de la UE (EU CAP Network) organizará 13 eventos centrados en la innovación, el intercambio de conocimientos y EIP-AGRI. Para dar a conocer esta convocatoria y animar a la participación, se ha publicado un vídeo en YouTube. Los encuentros están dirigidos a granjeros, silvicultores, investigadores, asesores agropecuarios, redes nacionales,...</t>
   </si>
   <si>
-    <t>Mar, 16/07/2024 - 12:56</t>
+    <t>Lun, 01/07/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/nuevos-eventos-202425-eu-cap-network-centrados-la-innovacion-y-el-intercambio</t>
   </si>
   <si>
+    <t>Presentada la nueva feria SAGRIS 2025, centrada en la innovación y talento para el futuro agroalimentario</t>
+  </si>
+  <si>
+    <t>IFEMA acaba de presentar la nueva feria SAGRIS, el Salón de la Agricultura y la Ganadería, que se ha previsto del 8 al 10 de mayo de 2025 respaldada por las principales organizaciones agrarias de España. Este evento, organizado en el Recinto Ferial de IFEMA MADRID con la colaboración de ALAS (Alianza por una Agricultura Sostenible), asociación que congrega a las principales organizaciones...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/presentada-la-nueva-feria-sagris-2025-centrada-la-innovacion-y-talento-el-futuro</t>
+  </si>
+  <si>
+    <t>Investigación e innovación, las "mejores herramientas" para atender las necesidades del sector agropecuario en el siglo XXI</t>
+  </si>
+  <si>
+    <t>La Secretaria de Estado de Agricultura y Alimentación, Begoña García, ha subrayado hoy la importancia de la investigación y la innovación como las "mejores herramientas" para atender las necesidades del sector agrario en el siglo XXI. Esto ocurrió durante su intervención en la inauguración de la jornada de presentación de resultados del programa StartBEC, dedicado a proyectos de innovación...</t>
+  </si>
+  <si>
+    <t>Vie, 28/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/investigacion-e-innovacion-las-mejores-herramientas-atender-las-necesidades-del-sector</t>
+  </si>
+  <si>
     <t>El MAPA busca asesores y asesoras agrifoodtech para la UE</t>
   </si>
   <si>
     <t>Solicitud, hasta el 19 de julio: El Ministerio de Agricultura quiere animar a asesoras y asesores españoles a que participen en las iniciativa de Grupos Focales en Innovación de la Red PAC de la UE (Euro CAP Network). En concreto, hasta el 19 de julio, el mecanismo de apoyo a la innovación y el intercambio de conocimientos de la Red PAC (en España a través del denominado Órgano de Coordinación...</t>
   </si>
   <si>
-    <t>Mié, 10/07/2024 - 09:15</t>
+    <t>Jue, 27/06/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-mapa-busca-asesores-y-asesoras-agrifoodtech-la-ue</t>
   </si>
   <si>
-    <t>El asesoramiento, la formación y las ayudas, pilares para impulsar el relevo generacional en el agro español</t>
-[...34 lines deleted...]
-  <si>
     <t>Primera reunión del Grupo de trabajo de Asesoramiento del Órgano de Coordinación SCIA</t>
   </si>
   <si>
     <t>El pasado 25 de junio tuvo lugar la primera reunión del Grupo de Trabajo (GT) de Asesoramiento Agroalimentario del Órgano de Coordinación SCIA. Con ella arranca el primero de los tres grupos de trabajo del Órgano de Coordinación del SCIA (AKIS), nacido en enero de este año para facilitar la cooperación de todos los agentes implicados en la generación y el uso de conocimiento e innovación en el...</t>
   </si>
   <si>
-    <t>Mié, 26/06/2024 - 15:51</t>
+    <t>Mar, 25/06/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/primera-reunion-del-grupo-trabajo-asesoramiento-del-organo-coordinacion-scia</t>
   </si>
   <si>
     <t>El sector agroalimentario español quiere digitalizarse y robotizar sus procesos</t>
   </si>
   <si>
     <t>El pasado 12 de junio tuvo lugar, en el hub de innovación La Vega Innova, la presentación del estudio del Observatorio de digitalización del sector agroalimentario "La transformación digital del sector agroalimentario vista por sus profesionales" (acceso al estudio completo aquí). El objetivo del mismo: analizar la percepción de las personas que trabajan en el sector agrícola, ganadero y de la...</t>
   </si>
   <si>
-    <t>Jue, 13/06/2024 - 13:20</t>
+    <t>Vie, 14/06/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-sector-agroalimentario-espanol-quiere-digitalizarse-y-robotizar-sus-procesos</t>
   </si>
   <si>
+    <t>GOFAGUS: nuevo caso práctico español seleccionado por i2connect para aprender del proceso que genera la innovación interactiva entre distintos países</t>
+  </si>
+  <si>
+    <t>GOFAGUS es el nuevo caso práctico español seleccionado por un panel de expertos del proyecto europeo i2connect, financiado con fondos Horizonte 2020, que mediante un intercambio de conocimiento entre países, analiza la innovación interactiva con una revisión por pares. Permite a asesores de distintos países aprender entre iguales de distintas ...</t>
+  </si>
+  <si>
+    <t>Mar, 11/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/gofagus-nuevo-caso-practico-espanol-seleccionado-i2connect-aprender-del-proceso-que-genera</t>
+  </si>
+  <si>
     <t>Cajamar Innova Agrotech busca proyectos para desarrollar la tecnología agroalimentaria del futuro</t>
   </si>
   <si>
     <t>Hasta el 7 de julio de 2024 se ha abierto la primera convocatoria de Cajamar Innova Agrotech, un programa de aceleración para empresas del ámbito Agrotech con el que la organización quiere impulsar el desarrollo de las tecnologías que den respuesta a los desafíos globales de la producción sostenible de alimentos. La iniciativa se enmarca dentro del proyecto “Andalucía Agrotech European Digital...</t>
   </si>
   <si>
-    <t>Mar, 11/06/2024 - 16:19</t>
+    <t>Jue, 06/06/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/cajamar-innova-agrotech-busca-proyectos-desarrollar-la-tecnologia-agroalimentaria-del</t>
   </si>
   <si>
-    <t>GOFAGUS: nuevo caso práctico español seleccionado por i2connect para aprender del proceso que genera la innovación interactiva entre distintos países</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/noticias/gofagus-nuevo-caso-practico-espanol-seleccionado-i2connect-aprender-del-proceso-que-genera</t>
+    <t>Las mejores recomendaciones para optar a las nuevas ayudas al asesoramiento para la digitalización del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>La Subdirección de Innovación y Digitalización del Ministerio de Agricultura, Pesca y Alimentación ofreció todo un catálogo de recomendaciones para optar a las nuevas ayudas del sector, que se expusieron en la jornada celebrada el pasado 21 de mayo en Madrid, retransmitida por el canal de YouTube de la Escuela de Organización Industrial.Durante la jornada, Maite Ambrós, Subdirectora General de...</t>
+  </si>
+  <si>
+    <t>Vie, 24/05/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/las-mejores-recomendaciones-optar-las-nuevas-ayudas-al-asesoramiento-la-digitalizacion-del</t>
   </si>
   <si>
     <t>El sistema informático ECOGAN para la transferencia de información constata una reducción del 10,6% en las emisiones de amoniaco</t>
   </si>
   <si>
     <t>ECOGAN, el sistema informático para la transferencia de información desarrollado por el MAPA, en coordinación con el MITECO, ha permitido cuantificar una reducción del 10,6% de las emisiones nacionales de amoniaco. Es el segundo año consecutivo que esta herramienta digital constata el cumplimiento del techo de emisión de amoniaco fijado para nuestro país.
 Gestión digital de datos agrícolas y...</t>
   </si>
   <si>
-    <t>Mar, 28/05/2024 - 19:18</t>
+    <t>Jue, 23/05/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-sistema-informatico-ecogan-la-transferencia-informacion-constata-una-reduccion-del-106</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/noticias/las-mejores-recomendaciones-optar-las-nuevas-ayudas-al-asesoramiento-la-digitalizacion-del</t>
   </si>
   <si>
     <t>Nuevas ayudas al asesoramiento para favorecer la transición digital en el sector agroalimentario</t>
   </si>
   <si>
     <t>Desde hoy, 20 de mayo de 2024, se pueden solicitar las nuevas ayudas al asesoramiento para la digitalización del sector agroalimentario y forestal. Con un importe de tres millones de euros, cofinanciados con la Unión Europea, entidades de titularidad privada sin ánimo de lucro y de economía social pueden solicitarlas hasta el próximo 14 de junio.
 El Ministerio de Agricultura, Pesca y...</t>
   </si>
   <si>
-    <t>Lun, 20/05/2024 - 09:54</t>
+    <t>Lun, 20/05/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/nuevas-ayudas-al-asesoramiento-favorecer-la-transicion-digital-el-sector-agroalimentario</t>
   </si>
   <si>
     <t>CaixaBank presenta Tierra de Oportunidades 2024 para fijar población y crear empleo en el mundo rural</t>
   </si>
   <si>
     <t>En los meses de mayo y junio se prevé el lanzamiento de la convocatoria del Programa Tierra de Oportunidades 2024 en colaboración con los Grupos de Desarrollo Rural de cada área geográfica, quienes darán apoyo local a la iniciativa.
 La convocatoria está dirigida a emprendedores cuya actividad se desarrolle en un municipio con una población inferior a 5.000 habitantes, aunque en algunas...</t>
   </si>
   <si>
-    <t>Lun, 22/04/2024 - 11:23</t>
+    <t>Vie, 19/04/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/caixabank-presenta-tierra-oportunidades-2024-fijar-poblacion-y-crear-empleo-el-mundo-rural</t>
   </si>
   <si>
     <t>Tres Grupos Operativos españoles optan a los Premios a la innovación EIP-AGRI</t>
   </si>
   <si>
     <t>La RED PAC informa que la Red Europea de la PAC ha seleccionado a 3 Grupos Operativos (GO) españoles para la final: GO Subalma, GO Phytodron y GO Suber de cara a los “I Premios a la innovación EIP-AGRI” 2024.
 	GO SUBALMA – Mejorando la productividad y sostenibilidad de los sistemas de riego subterráneo por goteo que utilizan residuos de almazara como fertilizante mediante el uso de...</t>
   </si>
   <si>
-    <t>Vie, 19/04/2024 - 08:01</t>
+    <t>Jue, 18/04/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/tres-grupos-operativos-espanoles-optan-los-premios-la-innovacion-eip-agri</t>
   </si>
   <si>
+    <t>Identifican un gen que controla la producción de flores y frutos en plantas leguminosas</t>
+  </si>
+  <si>
+    <t>El estudio Analysis of pea mutants reveals the conserved role of FRUITFULL controlling the end of flowering and its potential to boost yield dirigido por Cristina Fernández del Instituto de Biología Molecular y Celular de Plantas (CSIC-UPV) observa por primera vez en plantas de cultivo que el gen FUL (Fruitfull) controla la duración del periodo reproductivo en plantas de cultivo como el...</t>
+  </si>
+  <si>
+    <t>Mar, 02/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/identifican-gen-que-controla-la-produccion-flores-y-frutos-plantas-leguminosas</t>
+  </si>
+  <si>
+    <t>XVIII Premio a la Investigación del Instituto de Estudios del Huevo</t>
+  </si>
+  <si>
+    <t>El Instituto de Estudios del Huevo convoca el XVIII Premio a la Investigación (12.000 €) para los investigadores españoles que trabajan en la investigación de todos los aspectos relativos al huevo: composición y la calidad nutricional, aspectos productivos, tecnológicos, de calidad o relación con la salud, entre otros, relacionados con huevos y ovoproductos. Las...</t>
+  </si>
+  <si>
+    <t>Lun, 25/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/xviii-premio-la-investigacion-del-instituto-estudios-del-huevo</t>
+  </si>
+  <si>
+    <t>4a. Convocatoria CAJAMAR INNOVA Proyectos Agua</t>
+  </si>
+  <si>
+    <t>Abierto hasta el 2 de mayo la inscripción a la 4a. edición de CAJAMAR INNOVA incubadora y aceleradora de startups especializada en tecnologías del agua, para la selección de proyectos tecnológicos que aporten soluciones reales a las problemáticas del agua.
+Tras el cierre del plazo de recepción de candidaturas, se seleccionarán un máximo de 10 proyectos nacionales e...</t>
+  </si>
+  <si>
+    <t>Jue, 21/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/4a-convocatoria-cajamar-innova-proyectos-agua</t>
+  </si>
+  <si>
+    <t>Subvenciones para proyectos de investigación aplicada en el sector apícola</t>
+  </si>
+  <si>
+    <t>Se convocan las subvenciones para la realización de proyectos de investigación aplicada en el sector apícola y sus productos dentro de la Intervención Sectorial Apícola del PEPAC (Extracto de la convocatoria en el Boletín Oficial del Estado de 20/03/2024).
+La Intervención Sectorial Apícola incluye numerosos tipos de intervenciones posibles, entre la que cabe destacar la medida relativa a...</t>
+  </si>
+  <si>
+    <t>Mié, 20/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/subvenciones-proyectos-investigacion-aplicada-el-sector-apicola</t>
+  </si>
+  <si>
+    <t>MAPA remite a las Comunidades Autónomas la propuesta de modificación del PEPAC</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha remitido a las Comunidades Autónomas, como Autoridades Regionales de Gestión (AGR), una propuesta de simplificación y modificación del Plan Estratégico de la PAC (PEPAC), que servirá de base para comenzar el diálogo informal con la Comisión Europea. El documento, que ha sido debatido en reuniones técnicas y en las sesiones del órgano de...</t>
+  </si>
+  <si>
+    <t>Vie, 15/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mapa-remite-las-comunidades-autonomas-la-propuesta-modificacion-del-pepac</t>
+  </si>
+  <si>
     <t>Abierta la 4a. edición del Food Tech Challengers del CNTA para Startups agroalimentarias</t>
   </si>
   <si>
     <t>Food (Tech)2 Challengers programa de impulso tecnológico financiado por el Ministerio de Agricultura, Pesca y Alimentación (MAPA) y liderado por CNTA (Centro Nacional de Tecnología y Seguridad Alimentaria) pone en marcha su cuarta edición para que entre 4 y 8 startups puedan beneficiarse de las capacidades y del conocimiento del personal...</t>
   </si>
   <si>
-    <t>Mié, 10/04/2024 - 08:37</t>
+    <t>Mié, 13/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/abierta-la-4a-edicion-del-food-tech-challengers-del-cnta-startups-agroalimentarias</t>
-  </si>
-[...23 lines deleted...]
-    <t>https://akisplataforma.es/noticias/premios-galicia-alimentacion-2024</t>
   </si>
   <si>
     <t>XXVI edición del Premio Fertiberia a la Mejor Tesis Doctoral</t>
   </si>
   <si>
     <t>Grupo Fertiberia convoca la 26ª Edición de su Premio a la Mejor Tesis Doctoral. La finalidad del premio es promover una aplicación racional y responsable de los fertilizantes compatible con los criterios de un desarrollo sostenible. El plazo para postular estará abierto hasta el 24 de mayo de 2024.
 La dotación económica del 26º Premio FERTIBERIA asciende a 14.000 € para el ganador y...</t>
   </si>
   <si>
-    <t>Mié, 27/03/2024 - 13:16</t>
+    <t>Lun, 11/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/xxvi-edicion-del-premio-fertiberia-la-mejor-tesis-doctoral</t>
-  </si>
-[...60 lines deleted...]
-    <t>https://akisplataforma.es/noticias/mapa-remite-las-comunidades-autonomas-la-propuesta-modificacion-del-pepac</t>
   </si>
   <si>
     <t>Convocatoria de itinerarios de emprendimiento y asesoramiento en economía social 2024-2026</t>
   </si>
   <si>
     <t>La Confederación Empresarial Española de la Economía Social (CEPES), cofinanciado por el FSE+, lanza una nueva convocatoria de ayudas a entidades de economía social para desarrollar proyectos de emprendimiento colectivo de base tecnológica o en sectores emergentes y en el ámbito rural. El plazo para presentar solicitudes permanece abierto hasta el 19 de abril de 2024.
 Tipos de...</t>
   </si>
   <si>
-    <t>Lun, 18/03/2024 - 08:58</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/convocatoria-itinerarios-emprendimiento-y-asesoramiento-economia-social-2024-2026</t>
   </si>
   <si>
     <t>V edicion Premios Talenta en apoyo al empoderamiento de las mujeres rurales</t>
   </si>
   <si>
     <t>El 8 de marzo Día Internacional de la Mujer se entregaron los premios de la V edición del programa TalentA que nace con el objetivo de apoyar y visibilizar el talento y el emprendimiento de las mujeres en el entorno rural.
 Las galardonadas del premio organizado por FADEMUR y Corteva Agriscience fueron: Ganadora, Virginia Fradejas Alonso con el proyecto KAMARERE (Boecillo, Valladolid) dedicado...</t>
   </si>
   <si>
-    <t>Lun, 11/03/2024 - 07:58</t>
+    <t>Vie, 08/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/v-edicion-premios-talenta-apoyo-al-empoderamiento-las-mujeres-rurales</t>
   </si>
   <si>
+    <t>2a. Convocatoria de Proyectos INTERREG SUDOE</t>
+  </si>
+  <si>
+    <t>La segunda convocatoria de proyectos Sudoe está abierta hasta el 31 de mayo de 2024 para todas las entidades públicas, privadas o sin ánimo de lucro y empresas. Dotada de un presupuesto de 53,7 mill. de €, los proyectos aprobados por el Programa tratan sobre cinco ejes prioritarios: Investigación e innovación; competitividad de las PYMES, Economía baja en carbono, Lucha contra el...</t>
+  </si>
+  <si>
+    <t>Lun, 26/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/2a-convocatoria-proyectos-interreg-sudoe</t>
+  </si>
+  <si>
+    <t>Se reconocen 6 proyectos excelentes y 32 aptos en Cursos de Emprendimiento Rural</t>
+  </si>
+  <si>
+    <t>La octava y novena edición del “Curso de emprendimiento en el medio rural” de la Red PAC concluyen con éxito y van camino de convertirse en un clásico para todas aquellas personas que desean implantar un proyecto en el medio rural. Los cursos tienen como objetivo fortalecer las capacidades de cualquier persona interesada en emprender un negocio o actividad en el medio rural.
+En...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/se-reconocen-6-proyectos-excelentes-y-32-aptos-cursos-emprendimiento-rural</t>
+  </si>
+  <si>
     <t>XI Premio RuralApps</t>
   </si>
   <si>
     <t>El premio engloba soluciones tecnológicas innovadoras en los ámbitos de la digitalización y la transformación digital tales como: aplicaciones, gobernanza y gestión de datos, la inteligencia artificial, la realidad aumentada, la realidad virtual, la robótica, el internet de las cosas, la conectividad. La finalidad es que los galardones visualicen posibles herramientas que existen...</t>
   </si>
   <si>
-    <t>Vie, 01/03/2024 - 08:22</t>
+    <t>Jue, 22/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/xi-premio-ruralapps</t>
   </si>
   <si>
     <t>Consorcio europeo participado por el CSIC compartirá datos científicos en abierto para los cambios climáticos globales</t>
   </si>
   <si>
     <t>El Consejo Superior de Investigaciones Científicas, a través del Instituto de Física de Cantabria (IFCA, CSIC-UC) que forma parte del proyecto Envri-Hub Next financiado por el programa marco Horizonte Europa de la Comisión Europea dará soporte informático a equipos de investigación en ciencias ambientales para avanzar en el estudio del cambio climático, desde medidas y estrategias de...</t>
   </si>
   <si>
-    <t>Vie, 01/03/2024 - 07:59</t>
+    <t>Vie, 16/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/consorcio-europeo-participado-el-csic-compartira-datos-cientificos-abierto-los-cambios</t>
+  </si>
+  <si>
+    <t>Luis Planas presenta un paquete de medidas “sólido y trabajado” que responde a las preocupaciones de agricultores y ganaderos</t>
+  </si>
+  <si>
+    <t>El Ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha presentado a las organizaciones profesionales agrarias un paquete de medidas, “sólido y trabajado”, para dar respuesta a las inquietudes de los agricultores y ganaderos (simplificación, ecorregímenes, cuaderno digital de explotación, entre otros)
+Se trata de 18 medidas articuladas en siete bloques: refuerzo de la...</t>
+  </si>
+  <si>
+    <t>Jue, 15/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-presenta-paquete-medidas-solido-y-trabajado-que-responde-las-preocupaciones</t>
   </si>
   <si>
     <t>Captadores solares buenos para el bolsillo y el medio ambiente</t>
   </si>
   <si>
     <t>Un estudio de  un equipo de investigadores respaldados por el proyecto ASTEP (Application of Solar Thermal Energy to Processes) financiado con fondos europeos desarrolló unos captadores solares vanguardistas para procesos industriales. La tecnología SunDial promete reducir los costes de producción y las emisiones de carbono de diferentes industrias.
 El catedrático Antonio Rovira...</t>
   </si>
   <si>
-    <t>Vie, 01/03/2024 - 07:36</t>
+    <t>Mié, 14/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/captadores-solares-buenos-el-bolsillo-y-el-medio-ambiente</t>
   </si>
   <si>
-    <t>Se reconocen 6 proyectos excelentes y 32 aptos en Cursos de Emprendimiento Rural</t>
-[...24 lines deleted...]
-  <si>
     <t>Kit de herramientas rurales: Guía virtual de financiación para las zonas rurales</t>
   </si>
   <si>
     <t>El “Kit rural” o “Caja de herramientas rurales” (Rural Toolkit) es una plataforma digital a modo de guía que centraliza los distintos tipos de financiación que la Unión Europea pone a disposición de las áreas rurales de los países comunitarios Su objetivo es ayudar a las personas, autoridades locales, instituciones y empresas a identificar y aprovechar los fondos, programas y otras...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 13:49</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/kit-herramientas-rurales-guia-virtual-financiacion-las-zonas-rurales</t>
   </si>
   <si>
     <t>Presentación del Informe interactivo ECREA 2.0</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación presenta la nueva versión de la herramienta de Estudios de costes y rentas de las explotaciones agrarias (Ecrea 2.0), diseñada por la Subsecretaría de Agricultura, Pesca y Alimentación del ministerio. Este informe presenta datos de superficie, producción, ingresos, costes y resultados técnico-económico de las explotaciones que componen...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 12:35</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/presentacion-del-informe-interactivo-ecrea-20</t>
+  </si>
+  <si>
+    <t>Resumen nacional del SIGPAC por comunidades autónomas (campaña 2024)</t>
+  </si>
+  <si>
+    <t>Resumen de los datos de superficie y recintos desglosados por agrupaciones de usos y por comunidades autónomas, contenidos en las bases de datos del Sistema de Información Geográfica de Parcelas Agrícolas de España (SIGPAC) en la campaña 2024.
+TABLA RESUMEN</t>
+  </si>
+  <si>
+    <t>Lun, 12/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/resumen-nacional-del-sigpac-comunidades-autonomas-campana-2024</t>
+  </si>
+  <si>
+    <t>El Gobierno apuesta firmemente por la innovación en el sector agroalimentario</t>
+  </si>
+  <si>
+    <t> En el acto de presentación del IV Informe sobre el sector Foodtech en España elaborado por el ICEX, el Ministerio de Agricultura, Pesca y Alimentación (Ministerio) apoya firmemente la transformación digital del sector y la pujante industria auxiliar de tecnología para la agricultura existente en España, resaltando la importancia de la innovación y la tecnología como herramientas clave para...</t>
+  </si>
+  <si>
+    <t>Mié, 07/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-gobierno-apuesta-firmemente-la-innovacion-el-sector-agroalimentario</t>
   </si>
   <si>
     <t>El CSIC combate la desinformación sobre alimentos y nutrición</t>
   </si>
   <si>
     <t>El CSIC combate la desinformación sobre alimentos y nutrición con actividades para centros educativos. El alumnado divulgará en redes sociales contenidos aprendidos en el Instituto de Ciencia y Tecnología de Alimentos y Nutrición, ICTAN-CSIC.
 Durante el curso académico 2023-2024, el Instituto de Ciencia y Tecnología de Alimentos y Nutrición (ICTAN-CSIC) acoge a estudiantes...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 11:39</t>
+    <t>Lun, 05/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-csic-combate-la-desinformacion-alimentos-y-nutricion</t>
+  </si>
+  <si>
+    <t>¿Qué es la agricultura regenerativa y por qué se impulsa desde la industria alimentaria?</t>
+  </si>
+  <si>
+    <t>Artículo de Juan Sagarna, director del departamento de Sostenibilidad, Calidad e Innovación de Cooperativas Agro-alimentarias de España.
+Leer más</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/que-la-agricultura-regenerativa-y-que-se-impulsa-la-industria-alimentaria</t>
   </si>
   <si>
     <t>El CSIC y la Fundación Fórum Ambiental firman un convenio para investigar la economía circular</t>
   </si>
   <si>
     <t>El Consejo Superior de Investigaciones Científicas (CSIC) y la Fundación Fórum Ambiental (FFA) han firmado un Convenio de Colaboración en el marco de la Plataforma Temática Interdisciplinar del CSIC de Sostenibilidad y Economía Circular (SosEcoCir) para desarrollar proyectos de investigación en el ámbito de la economía circular. 
 Esta colaboración busca aunar la experiencia de ambas...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 11:34</t>
+    <t>Jue, 01/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-csic-y-la-fundacion-forum-ambiental-firman-convenio-investigar-la-economia-circular</t>
-  </si>
-[...49 lines deleted...]
-    <t>https://akisplataforma.es/noticias/el-gobierno-apuesta-firmemente-la-innovacion-el-sector-agroalimentario</t>
   </si>
   <si>
     <t>Pagos de ayudas directas de la PAC 2023</t>
   </si>
   <si>
     <t>Pagos de ayudas directas de la PAC 2023
 Los pagos de ayudas directas de la Política Agraria Común (PAC) de la campaña 2023 superan los 3.475 millones de € al 31 de diciembre de 2023. Este importe es similar al efectuado en otras primeras campañas en las que se ha puesto en marcha una nueva PAC. 
 			Comunidad Autónoma
 			TOTAL (€)
 			ANDALUCÍA
 			999.539.275,60...</t>
   </si>
   <si>
-    <t>Mar, 09/01/2024 - 10:18</t>
+    <t>Vie, 05/01/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/pagos-ayudas-directas-la-pac-2023</t>
   </si>
   <si>
-    <t>REDigitalEX: formación en habilidades digitales en la población rural en Extremadura</t>
-[...10 lines deleted...]
-  <si>
     <t>Acceso abierto a la investigación sobre polinizadores silvestres</t>
   </si>
   <si>
     <t>La investigación sobre abejas, mariposas y otros insectos polinizadores es de vital importancia. Nos muestra cómo salvaguardar a estos polinizadores y su valiosa contribución al ecosistema y a nuestra economía. También puede ayudar a orientar las iniciativas públicas y privadas que se esfuerzan por detener e invertir la pérdida de biodiversidad, motivo por el cual la UE ha invertido activamente...</t>
   </si>
   <si>
-    <t>Jue, 30/11/2023 - 15:13</t>
+    <t>Lun, 27/11/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/acceso-abierto-la-investigacion-polinizadores-silvestres</t>
   </si>
   <si>
     <t>Soluciones basadas en datos para capacitar a las personas a tomar mejores decisiones alimentarias</t>
   </si>
   <si>
     <t>El proyecto FOODITY, financiado con fondos europeos, ha lanzado su primera convocatoria abierta de soluciones innovadoras basadas en datos que no solo promuevan mejores sistemas alimentarios, sino que además devuelvan a los ciudadanos el poder del uso de los datos personales. FOODITY, que se puso en marcha en enero de 2023, está revolucionando el ámbito de la alimentación y la nutrición en Europa...</t>
   </si>
   <si>
+    <t>Vie, 10/11/2023 - 12:00</t>
+  </si>
+  <si>
     <t>https://akisplataforma.es/noticias/soluciones-basadas-datos-capacitar-las-personas-tomar-mejores-decisiones-alimentarias</t>
-  </si>
-[...11 lines deleted...]
-    <t>https://akisplataforma.es/noticias/luis-planas-la-investigacion-y-la-innovacion-son-herramientas-estrategicas-la-produccion</t>
   </si>
   <si>
     <t>El Grupo Operativo FitoNet pone en marcha el desarrollo de una red social sobre biodiversidad genética vegetal</t>
   </si>
   <si>
     <t>Más impulso al medio rural
 	El Grupo Operativo GO FitoNet nace para mejorar la oferta de variedades genéticas y favorecer el aprovechamiento de la biodiversidad de los cultivos
 	Su propósito es facilitar información y recursos para fomentar el uso de una mayor variedad genética que potencie la calidad de los productos vegetales
 19.06.2023. “Biodiversidad” no es un concepto vacío ni...</t>
   </si>
   <si>
-    <t>Vie, 07/07/2023 - 14:40</t>
+    <t>Jue, 29/06/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-grupo-operativo-fitonet-pone-marcha-el-desarrollo-una-red-social-biodiversidad-genetica</t>
+  </si>
+  <si>
+    <t>Luis Planas: La investigación y la innovación son herramientas estratégicas para la producción eficiente de alimentos</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha reiterado hoy que la investigación, la innovación y la aplicación de nuevas tecnologías son “herramientas estratégicas imprescindibles” que permitirán una producción de alimentos más eficiente, que consuma menos recursos, y que genere mayor valor añadido y mejor calidad de vida en el medio rural.  
+El ministro,...</t>
+  </si>
+  <si>
+    <t>Mié, 31/05/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-la-investigacion-y-la-innovacion-son-herramientas-estrategicas-la-produccion</t>
   </si>
   <si>
     <t>El Grupo Operativo ITO-FOG busca mejorar la calidad del aceite de oliva con una herramienta de software y menor cantidad de riego</t>
   </si>
   <si>
     <t>Más impulso al medio rural
 	El Grupo Operativo (GO) ITO-FOG estudia el rendimiento de los cultivos de olivar
 	Los experimentos permitirán ver si la calidad del aceite mejora con las estrategias de riego y si se ve afectada por un riego deficitario
 El cultivo de la oliva se realiza normalmente en secano, pero la utilización del riego permite una serie de ventajas como son...</t>
   </si>
   <si>
-    <t>Mar, 09/05/2023 - 13:10</t>
+    <t>Mié, 03/05/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-grupo-operativo-ito-fog-busca-mejorar-la-calidad-del-aceite-oliva-una-herramienta</t>
   </si>
   <si>
     <t>Luis Planas: La digitalización y las nuevas tecnologías son necesarias para un regadío sostenible frente a la escasez de agua</t>
   </si>
   <si>
     <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha subrayado hoy que la digitalización y la aplicación de nuevas tecnologías son instrumentos necesarios para conseguir unos sistemas de regadíos sostenibles y eficientes en un escenario de cambio climático caracterizado por la escasez de agua.
 El ministro ha participado hoy en Fraga (Huesca) en una jornada sobre la digitalización...</t>
   </si>
   <si>
-    <t>Jue, 04/05/2023 - 12:37</t>
+    <t>Jue, 20/04/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/luis-planas-la-digitalizacion-y-las-nuevas-tecnologias-son-necesarias-regadio-sostenible</t>
+  </si>
+  <si>
+    <t>Avances, cambios e innovaciones cobrarán protagonismo en SEPOR</t>
+  </si>
+  <si>
+    <t>La 55ª Edición de SEPOR 2022 llega con un programa repleto de jornadas, debates y actividades que volverán a posicionar a la feria como centro neurálgico de todo el sector ganadero, agroalimentario e industrial en un panorama repleto de avances, cambios e innovaciones.
+Al programa del Simposium Internacional de Porcinocultura se suman varias jornadas sectoriales y transversales. Así...</t>
+  </si>
+  <si>
+    <t>Lun, 10/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avances-cambios-e-innovaciones-cobraran-protagonismo-sepor</t>
+  </si>
+  <si>
+    <t>Competencia por el mejor caso práctico de apoyo a la innovación en Europa</t>
+  </si>
+  <si>
+    <t>Buscamos asesores agrícolas y forestales con una historia de éxito para compartir!
+Los tiempos están cambiando! Por toda Europa, las empresas agrícolas y forestales se enfrentan a importantes, económico, y desafíos ambientales, así como oportunidades sin precedentes. La innovación es un factor clave en la adaptación continua a estos desafíos diversos y a veces contradictorios, y en aprovechar...</t>
+  </si>
+  <si>
+    <t>Vie, 07/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/competencia-el-mejor-caso-practico-apoyo-la-innovacion-europa</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación selecciona a las ganadoras de los "Premios de Excelencia a la Innovación para Mujeres Rurales"</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación selecciona a las ganadoras de los "Premios de Excelencia a la Innovación para Mujeres Rurales"  asimon Vie, 07/10/2022 - 06:58
+	Los XIII Premios de Excelencia a la Innovación para Mujeres Rurales premian a 13 iniciativas diferentes para dar visibilidad a la labor de mujeres rurales 
+	El apoyo se realiza para mostrar la diversificación de la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-selecciona-las-ganadoras-los-premios</t>
+  </si>
+  <si>
+    <t>Escuela de verano i2connect en Chania: Fortalecimiento de la capacidad de los futuros asesores para apoyar la innovación interactiva</t>
+  </si>
+  <si>
+    <t>La primera Escuela de Verano de i2connect, con el objetivo de fortalecer la capacidad de los futuros asesores rurales para apoyar la innovación interactiva, took place from the 23rd till the 29th of July 2022 at the Mediterranean Agronomic Institute of Chania, Uno de los objetivos clave del proyecto i2connect es fortalecer las habilidades, Grecia. The Agricultural University of Athens as the...</t>
+  </si>
+  <si>
+    <t>Mar, 04/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/escuela-verano-i2connect-chania-fortalecimiento-la-capacidad-los-futuros-asesores-apoyar</t>
+  </si>
+  <si>
+    <t>Convocatoria de proyectos piloto – una oportunidad para probar algo nuevo</t>
+  </si>
+  <si>
+    <t>algunos asesores, participando en el programa de formación i2connect, podría participar en una prometedora iniciativa de innovación interactiva, y tener una idea clara sobre un enfoque efectivo para apoyarlo. I2connect ofrece la oportunidad a esos asesores de solicitar apoyo para probar este enfoque a través de i2connect. Estos pilotos se convertirán en escaparates de enfoques que respaldan la...</t>
+  </si>
+  <si>
+    <t>Jue, 29/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/convocatoria-proyectos-piloto-una-oportunidad-probar-algo-nuevo</t>
+  </si>
+  <si>
+    <t>El encuentro “Va de Agro” reúne en Galicia a Grupos Operativos y Proyectos Innovadores de 15 países europeos</t>
+  </si>
+  <si>
+    <t>El encuentro “Va de Agro” reúne en Galicia a Grupos Operativos y Proyectos Innovadores de 15 países europeos asimon Jue, 22/09/2022 - 11:25
+	El evento fue organizado por los Grupos Operativos Avienergy, Micoalga-Feed, Proteinleg Y Tirac
+	La jornada sirvió para presentar avances y novedades innovadoras de los sectores agroalimentario y forestal
+El encuentro “Va de Agro” reúne en Galicia...</t>
+  </si>
+  <si>
+    <t>Jue, 22/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-encuentro-va-agro-reune-galicia-grupos-operativos-y-proyectos-innovadores-15-paises</t>
+  </si>
+  <si>
+    <t>La “Agenda España Digital 2026” impulsa la tecnología 5G en municipios de menos de 1.000 habitantes</t>
+  </si>
+  <si>
+    <t>La “Agenda España Digital 2026” impulsa la tecnología 5G en municipios de menos de 1.000 habitantes asimon Mar, 20/09/2022 - 11:19
+	El Ministerio de Asuntos Económicos y Transformación Digital facilita una formación en 5G para las entidades locales con población menor de 1.000 habitantes.
+	El curso va dirigido a técnicos de entidades locales y ayuntamientos que trabajen en materia de...</t>
+  </si>
+  <si>
+    <t>Mar, 20/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-agenda-espana-digital-2026-impulsa-la-tecnologia-5g-municipios-menos-1000-habitantes</t>
+  </si>
+  <si>
+    <t>La Academia Europea de Liderazgo crea la “Academia de mujeres para la innovación rural”</t>
+  </si>
+  <si>
+    <t>La Academia Europea de Liderazgo crea la “Academia de mujeres para la innovación rural” asimon Lun, 19/09/2022 - 12:54
+	El programa acogerá a 15 mujeres de áreas rurales europeas diferentes para adquirir las habilidades y herramientas necesarias que les permitan emprender digitalmente desde sus propios pueblos
+	La inauguración tendrá lugar en Candeleda (Castilla y León) del 23 al 28 de...</t>
+  </si>
+  <si>
+    <t>Lun, 19/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-academia-europea-liderazgo-crea-la-academia-mujeres-la-innovacion-rural</t>
   </si>
   <si>
     <t>Impulsores del desarrollo en la agricultura: innovación interactiva y creación de redes en Hungría</t>
   </si>
   <si>
     <t>el NAK, como socio del proyecto I2Connect, formación organizada para asesores agrícolas y expertos forestales sobre el tema de “Impulsores del desarrollo: innovación interactiva y trabajo en red”.
 durante el entrenamiento, buscamos y respondimos las siguientes preguntas:
 – ¿Por qué algunas propuestas están destinadas al éxito y otras al fracaso??
 – ¿Cómo se relacionan las preguntas...</t>
   </si>
   <si>
-    <t>Mar, 08/11/2022 - 13:20</t>
+    <t>Mié, 22/06/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/impulsores-del-desarrollo-la-agricultura-innovacion-interactiva-y-creacion-redes-hungria</t>
   </si>
   <si>
     <t>El segundo taller regional de partes interesadas de AKIS organizado con un enfoque en los países del sur de Europa</t>
   </si>
   <si>
     <t>El primer taller regional de partes interesadas de AKIS organizado con un enfoque en los países del norte de Europa, el segundo taller regional de partes interesadas de AKIS se ha organizado en línea con un enfoque en los países del sur de Europa. Durante el proyecto, hemos preparado 27 hemos preparado hemos preparado, hemos preparado, dio una descripción general y una breve introducción al...</t>
   </si>
   <si>
+    <t>Lun, 13/06/2022 - 12:00</t>
+  </si>
+  <si>
     <t>https://akisplataforma.es/noticias/el-segundo-taller-regional-partes-interesadas-akis-organizado-enfoque-los-paises-del-sur</t>
   </si>
   <si>
     <t>Forma parte de la red de asesores i2connect</t>
   </si>
   <si>
     <t>¿Usted o su organización estarían interesados ​​en pertenecer a una amplia red europea?, intercambio con asesores de otros países, y participando en cursos de formación, visitas de campo y seminarios web organizados por el proyecto i2connect? Regístrese en el Base de datos de servicios de asesoramiento de i2connect y volverse fácilmente identificable por los agricultores, silvicultores,...</t>
   </si>
   <si>
+    <t>Lun, 30/05/2022 - 12:00</t>
+  </si>
+  <si>
     <t>https://akisplataforma.es/noticias/forma-parte-la-red-asesores-i2connect</t>
-  </si>
-[...58 lines deleted...]
-    <t>https://akisplataforma.es/noticias/avances-cambios-e-innovaciones-cobraran-protagonismo-sepor</t>
   </si>
   <si>
     <t>Isabel Bombal: La innovación y digitalización facilitarán el tránsito hacia una agricultura más sostenible</t>
   </si>
   <si>
     <t>La directora general de Desarrollo Rural, Innovación y Formación Agroalimentaria del Gobierno central ha asegurado que la innovación y la digitalización de toda la cadena de valor del sector agroalimentario son instrumentos clave para impulsar la competitividad, la sostenibilidad y la trazabilidad.
 Durante su intervención en la inauguración del VIII Foro Nacional de Desarrollo Rural, que se...</t>
   </si>
   <si>
-    <t>Lun, 10/10/2022 - 14:56</t>
+    <t>Mié, 27/04/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/isabel-bombal-la-innovacion-y-digitalizacion-facilitaran-el-transito-hacia-una-agricultura</t>
   </si>
   <si>
-    <t>Escuela de verano i2connect en Chania: Fortalecimiento de la capacidad de los futuros asesores para apoyar la innovación interactiva</t>
-[...40 lines deleted...]
-    <t>https://akisplataforma.es/noticias/la-agenda-espana-digital-2026-impulsa-la-tecnologia-5g-municipios-menos-1000-habitantes</t>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica el Informe de necesidades de asesoramiento en nutrición sostenible de los suelos</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA) ha publicado recientemente en su página web el Informe de necesidades de asesoramiento en nutrición sostenible de los suelos, elaborado por expertos nacionales en el marco de la línea de trabajo sobre nutrición sostenible de los suelos del Grupo de Trabajo de Asesoramiento del Órgano de Coordinación del Sistema de Conocimiento e Innovación...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-el-informe-necesidades</t>
+  </si>
+  <si>
+    <t>El asesoramiento agrario se consolida como pilar estratégico del AKIS en España y Europa</t>
+  </si>
+  <si>
+    <t>La jornada “El asesoramiento agrario como eje del AKIS en España y Europa”, organizada por la Plataforma de Asesores AKIS junto al Ministerio de Agricultura, Pesca y Alimentación (MAPA), reunió el pasado 28 de abril a expertos nacionales e internacionales en el espacio La Vega Innova para analizar el papel clave del asesoramiento en la transformación del sector agroalimentario.El encuentro ha...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-asesoramiento-agrario-se-consolida-pilar-estrategico-del-akis-espana-y-europa</t>
+  </si>
+  <si>
+    <t>CIDAF y cuatro proyectos de innovación circular: del residuo agroalimentario al bioinsumo y al ingrediente funcional</t>
+  </si>
+  <si>
+    <t>La bioeconomía circular está abriendo nuevas vías para que el sector agroalimentario convierta subproductos y recursos naturales en soluciones de alto valor: bioestimulantes, ingredientes funcionales, piensos más eficientes y alternativas naturales para mejorar la sanidad y productividad de los cultivos. En esta línea se sitúan cuatro proyectos colaborativos con participación destacada del Centro...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cidaf-y-cuatro-proyectos-innovacion-circular-del-residuo-agroalimentario-al-bioinsumo-y-al</t>
+  </si>
+  <si>
+    <t>La digitalización del campo: una aliada para el futuro del regadío en la Comunidad de regantes de La Nava</t>
+  </si>
+  <si>
+    <t>La digitalización se ha convertido en una herramienta clave para afrontar los grandes retos del campo del siglo XXI: la escasez de agua, el cambio climático y la necesidad de producir más con menos recursos. En este contexto, las nuevas tecnologías aplicadas al regadío, como los sensores, plataformas de datos, automatización o telegestión, están transformando la manera en que los agricultores...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-digitalizacion-del-campo-una-aliada-el-futuro-del-regadio-la-comunidad-regantes-la-nava</t>
+  </si>
+  <si>
+    <t>Premios a la Inspiración Agrícola y Rural (ARIA) 2025</t>
+  </si>
+  <si>
+    <t>¿Cuáles son los proyectos inspiradores de la Política Agrícola Común (PAC) más ecológicos, inteligentes, socialmente inclusivos, innovadores y resilientes? ¿Qué iniciativas sostienen las economías rurales e involucran activamente a los jóvenes en la construcción del futuro de las comunidades rurales?La tercera edición de los Premios a la Inspiración Agrícola y Rural (ARIA) es una iniciativa de EU...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/premios-la-inspiracion-agricola-y-rural-aria-2025</t>
+  </si>
+  <si>
+    <t>El Salón del Gas Renovable se consolida como referente en la transición energética y la bioeconomía circular</t>
+  </si>
+  <si>
+    <t>El 5º Salón del Gas Renovable y el 18º Congreso Internacional de Bioenergía han cerrado una nueva edición en Valladolid con cifras récord de participación y un mensaje claro: el sector del biogás y el biometano avanza con paso firme en España.Entre los días 1 y 2 de octubre, el evento reunió a cerca de 250 empresas expositoras y a más de 4.000 profesionales, lo que supone un incremento del 15 %...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-salon-del-gas-renovable-se-consolida-referente-la-transicion-energetica-y-la</t>
+  </si>
+  <si>
+    <t>Convocatoria para la apertura de nuevos grupos temáticos de la red de EU CAP Network</t>
+  </si>
+  <si>
+    <t>Hasta el 9 de julio se puede presentar solicitud para participar como experto en los nuevos grupos temáticos de discusión que se centran en esta nueva convocatoria en Salud forestal, Cadena de valor de la lana, y Energía en la explotación.Agricultores, silvicultores, asesores, científicos y otros innovadores, con conocimientos y experiencia específicos sobre los temas que centran esta...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/convocatoria-la-apertura-nuevos-grupos-tematicos-la-red-eu-cap-network</t>
+  </si>
+  <si>
+    <t>Impulso a la innovación y la transferencia de conocimientos en el medio rural a través del Plan de Formación 2025 del MAPA</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha publicado en su página web el ‘Plan de Formación continua 2025 para técnicos del medio rural’, una iniciativa clave para modernizar el sector agroalimentario a través de la generación y transferencia de conocimientos, la innovación y la incorporación de nuevas tecnologías.Este plan, que amplía su oferta respecto a ediciones anteriores, incluye...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/impulso-la-innovacion-y-la-transferencia-conocimientos-el-medio-rural-traves-del-plan</t>
+  </si>
+  <si>
+    <t>Segunda reunión del Grupo de Trabajo de Asesoramiento del Órgano de Coordinación SCIA-AKIS</t>
+  </si>
+  <si>
+    <t>El pasado 26 de septiembre, el Grupo de Trabajo de Asesoramiento Agroalimentario del Órgano de Coordinación SCIA (AKIS) celebró su segunda reunión, bajo la coordinación del Ministerio de Agricultura, Pesca y Alimentación. Este grupo, compuesto por expertos en asesoramiento agroalimentario de diferentes áreas, se reunió para ahondar en el análisis del Sistema de asesoramiento agrario y de las...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/segunda-reunion-del-grupo-trabajo-asesoramiento-del-organo-coordinacion-scia-akis</t>
+  </si>
+  <si>
+    <t>Ya están disponibles la grabación y la presentación del evento sobre el Satélite Español de AgrifoodTEF</t>
+  </si>
+  <si>
+    <t>El pasado 10 de julio tuvo lugar en La Vega Innova, el Centro de Innovación Digital para el Sector Agroalimentario del Ministerio de Agricultura, Pesca y Alimentación ubicado en San Fernando de Henares (Madrid), el evento "Inteligencia Artificial y Robótica en la Agricultura: proyecto AgrifoodTEF".Aplicación de IA en el sector agroalimentarioDurante el encuentro se presentó el nodo español del...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ya-estan-disponibles-la-grabacion-y-la-presentacion-del-evento-el-satelite-espanol</t>
+  </si>
+  <si>
+    <t>Premios Galicia Alimentación 2024</t>
+  </si>
+  <si>
+    <t>CLUSAGA convoca los X Premios Galicia Alimentación con el objetivo de reconocer y visibilizar las mejores prácticas en emprendimiento, digitalización, innovación, calidad, excelencia, sostenibilidad, marketing e internacionalización del sector, a través de cinco premios en dos categorías: 
+	Categoría de alimentos y bebidas: Premio Galicia Alimentación al Producto...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/premios-galicia-alimentacion-2024</t>
+  </si>
+  <si>
+    <t>REDigitalEX: formación en habilidades digitales en la población rural en Extremadura</t>
+  </si>
+  <si>
+    <t>REDigitalEX es un proyecto de formación para adquirir habilidades digitales básicas en la población rural en Extremadura que gestiona la Red Extremeña de  Desarrollo Rural (REDEX) que se encuadra dentro del marco del Plan Nacional de Competencias Digitales (PNCD) incluido dentro del Plan de Recuperación, Transformación y Resiliencia, financiado por la Unión Europea Next Generation EU,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/redigitalex-formacion-habilidades-digitales-la-poblacion-rural-extremadura</t>
+  </si>
+  <si>
+    <t>Del azadón al GPS: el campo cultiva tecnología</t>
+  </si>
+  <si>
+    <t>Agricultura de precisión, digitalización, inteligencia artificial, drones, sensores para detectar plagas o conocer las necesidades de las plantas, sistemas de geolocalización en explotaciones ganaderas y cultivos… son instrumentos hasta hace unos años apenas conocidos y utilizados en la actividad agraria. Hoy, aunque a veces no lo parezca, son términos con los que ya se ha familiarizado el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/del-azadon-al-gps-el-campo-cultiva-tecnologia</t>
+  </si>
+  <si>
+    <t>La Red PAC publica el primer número de ‘Savia Rural’</t>
+  </si>
+  <si>
+    <t>La Red PAC ha publicado ‘Savia Rural’, la primera de una serie de publicaciones trimestrales que apoyan la consecución de los objetivos comunicativos del nuevo Plan Estratégico de la PAC (PEPAC 2023-2027), para tratar en cada número temas de actualidad sobre rentabilidad agraria y desarrollo rural.
+Su propuesta fundamental es ofrecer información de calidad sobre...</t>
+  </si>
+  <si>
+    <t>Lun, 06/02/0204 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-publica-el-primer-numero-savia-rural</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3321,54 +4026,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D245"/>
+  <dimension ref="A1:D328"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D245"/>
+      <selection activeCell="A1" sqref="A1:D328"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -3385,3426 +4090,4562 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>153</v>
+        <v>136</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>166</v>
+        <v>140</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>167</v>
+        <v>147</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>169</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>176</v>
+        <v>155</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>177</v>
+        <v>156</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>178</v>
+        <v>150</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>179</v>
+        <v>157</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>180</v>
+        <v>158</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>181</v>
+        <v>159</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>182</v>
+        <v>150</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>183</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>186</v>
+        <v>150</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>187</v>
+        <v>163</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>188</v>
+        <v>164</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>189</v>
+        <v>165</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>191</v>
+        <v>166</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>192</v>
+        <v>167</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>193</v>
+        <v>168</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>194</v>
+        <v>150</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>195</v>
+        <v>169</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>196</v>
+        <v>170</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>197</v>
+        <v>171</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>198</v>
+        <v>172</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>199</v>
+        <v>173</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>200</v>
+        <v>174</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>201</v>
+        <v>175</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>202</v>
+        <v>176</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>203</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>204</v>
+        <v>178</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>205</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>206</v>
+        <v>180</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>207</v>
+        <v>181</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>209</v>
+        <v>183</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>210</v>
+        <v>184</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>211</v>
+        <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>212</v>
+        <v>186</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>213</v>
+        <v>187</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>214</v>
+        <v>184</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>215</v>
+        <v>188</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>216</v>
+        <v>189</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>218</v>
+        <v>184</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>219</v>
+        <v>191</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>220</v>
+        <v>192</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>221</v>
+        <v>193</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>222</v>
+        <v>194</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>223</v>
+        <v>195</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>224</v>
+        <v>196</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>225</v>
+        <v>197</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>226</v>
+        <v>194</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>227</v>
+        <v>198</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>228</v>
+        <v>199</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>230</v>
+        <v>201</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>231</v>
+        <v>202</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>232</v>
+        <v>203</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>234</v>
+        <v>205</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>235</v>
+        <v>206</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>236</v>
+        <v>207</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>237</v>
+        <v>208</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>238</v>
+        <v>209</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>239</v>
+        <v>210</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>241</v>
+        <v>212</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>242</v>
+        <v>209</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>243</v>
+        <v>213</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
-        <v>244</v>
+        <v>214</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>245</v>
+        <v>215</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>246</v>
+        <v>209</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>247</v>
+        <v>216</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>255</v>
+        <v>224</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
-        <v>256</v>
+        <v>225</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>257</v>
+        <v>226</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>258</v>
+        <v>227</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>259</v>
+        <v>228</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
-        <v>260</v>
+        <v>229</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>261</v>
+        <v>230</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>262</v>
+        <v>231</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>263</v>
+        <v>232</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
-        <v>264</v>
+        <v>233</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>265</v>
+        <v>234</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>266</v>
+        <v>231</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>267</v>
+        <v>235</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
-        <v>268</v>
+        <v>236</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>269</v>
+        <v>237</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>270</v>
+        <v>238</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>271</v>
+        <v>239</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
-        <v>272</v>
+        <v>240</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>273</v>
+        <v>241</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>274</v>
+        <v>238</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>275</v>
+        <v>242</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
-        <v>276</v>
+        <v>243</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>277</v>
+        <v>244</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>278</v>
+        <v>238</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>279</v>
+        <v>245</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
-        <v>280</v>
+        <v>246</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>281</v>
+        <v>247</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>282</v>
+        <v>238</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>283</v>
+        <v>248</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
-        <v>284</v>
+        <v>249</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>285</v>
+        <v>250</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>286</v>
+        <v>251</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>287</v>
+        <v>252</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
-        <v>288</v>
+        <v>253</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>289</v>
+        <v>254</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>290</v>
+        <v>255</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>291</v>
+        <v>256</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
-        <v>292</v>
+        <v>257</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>293</v>
+        <v>258</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>294</v>
+        <v>255</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>295</v>
+        <v>259</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
-        <v>296</v>
+        <v>260</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>297</v>
+        <v>261</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>298</v>
+        <v>255</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>299</v>
+        <v>262</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
-        <v>300</v>
+        <v>263</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>301</v>
+        <v>264</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>302</v>
+        <v>265</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>303</v>
+        <v>266</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
-        <v>304</v>
+        <v>267</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>305</v>
+        <v>268</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>306</v>
+        <v>269</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>307</v>
+        <v>270</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
-        <v>308</v>
+        <v>271</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>309</v>
+        <v>272</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>310</v>
+        <v>269</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>311</v>
+        <v>273</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
-        <v>312</v>
+        <v>274</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>313</v>
+        <v>275</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>314</v>
+        <v>276</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>315</v>
+        <v>277</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
-        <v>316</v>
+        <v>278</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>317</v>
+        <v>279</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>318</v>
+        <v>276</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>319</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
-        <v>320</v>
+        <v>281</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>321</v>
+        <v>282</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>322</v>
+        <v>283</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>323</v>
+        <v>284</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
-        <v>324</v>
+        <v>285</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>325</v>
+        <v>286</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>326</v>
+        <v>287</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>327</v>
+        <v>288</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
-        <v>328</v>
+        <v>289</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>329</v>
+        <v>290</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>330</v>
+        <v>291</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>331</v>
+        <v>292</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
-        <v>332</v>
+        <v>293</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>333</v>
+        <v>294</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>334</v>
+        <v>295</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>335</v>
+        <v>296</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>336</v>
+        <v>297</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>337</v>
+        <v>298</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>338</v>
+        <v>299</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>339</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>340</v>
+        <v>301</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>341</v>
+        <v>302</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>342</v>
+        <v>303</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>343</v>
+        <v>304</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>344</v>
+        <v>305</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>345</v>
+        <v>306</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>346</v>
+        <v>307</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>347</v>
+        <v>308</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>350</v>
+        <v>307</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>351</v>
+        <v>311</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>352</v>
+        <v>312</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>353</v>
+        <v>313</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>354</v>
+        <v>314</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>355</v>
+        <v>315</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>356</v>
+        <v>316</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>357</v>
+        <v>317</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>358</v>
+        <v>318</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>359</v>
+        <v>319</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>360</v>
+        <v>320</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>361</v>
+        <v>321</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>362</v>
+        <v>322</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>363</v>
+        <v>323</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>364</v>
+        <v>324</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>365</v>
+        <v>325</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>366</v>
+        <v>322</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>367</v>
+        <v>326</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>368</v>
+        <v>327</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>369</v>
+        <v>328</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>370</v>
+        <v>329</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>371</v>
+        <v>330</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>372</v>
+        <v>331</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>373</v>
+        <v>332</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>374</v>
+        <v>333</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>375</v>
+        <v>334</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>376</v>
+        <v>335</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>377</v>
+        <v>336</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>378</v>
+        <v>333</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>379</v>
+        <v>337</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>380</v>
+        <v>338</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>381</v>
+        <v>339</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>382</v>
+        <v>340</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>383</v>
+        <v>341</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>384</v>
+        <v>342</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>385</v>
+        <v>343</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>386</v>
+        <v>344</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>387</v>
+        <v>345</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>388</v>
+        <v>346</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>389</v>
+        <v>347</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>390</v>
+        <v>344</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>391</v>
+        <v>348</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>392</v>
+        <v>349</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>393</v>
+        <v>350</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>394</v>
+        <v>344</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>395</v>
+        <v>351</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>396</v>
+        <v>352</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>397</v>
+        <v>353</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>398</v>
+        <v>354</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>399</v>
+        <v>355</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>400</v>
+        <v>356</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>401</v>
+        <v>357</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>402</v>
+        <v>358</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>403</v>
+        <v>359</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
-        <v>404</v>
+        <v>360</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>405</v>
+        <v>361</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>406</v>
+        <v>358</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>407</v>
+        <v>362</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
-        <v>408</v>
+        <v>363</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>409</v>
+        <v>364</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>410</v>
+        <v>365</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>411</v>
+        <v>366</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
-        <v>412</v>
+        <v>367</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>413</v>
+        <v>368</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>414</v>
+        <v>369</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>415</v>
+        <v>370</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
-        <v>416</v>
+        <v>371</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>417</v>
+        <v>372</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>418</v>
+        <v>373</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>419</v>
+        <v>374</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
-        <v>420</v>
+        <v>375</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>421</v>
+        <v>376</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>422</v>
+        <v>373</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>423</v>
+        <v>377</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
-        <v>424</v>
+        <v>378</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>425</v>
+        <v>379</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>426</v>
+        <v>380</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>427</v>
+        <v>381</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
-        <v>428</v>
+        <v>382</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>429</v>
+        <v>383</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>430</v>
+        <v>384</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>431</v>
+        <v>385</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
-        <v>432</v>
+        <v>386</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>433</v>
+        <v>387</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>434</v>
+        <v>388</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>435</v>
+        <v>389</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
-        <v>436</v>
+        <v>390</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>437</v>
+        <v>391</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>438</v>
+        <v>388</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>439</v>
+        <v>392</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
-        <v>440</v>
+        <v>393</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>441</v>
+        <v>394</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>442</v>
+        <v>395</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>443</v>
+        <v>396</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
-        <v>444</v>
+        <v>397</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>445</v>
+        <v>398</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>446</v>
+        <v>395</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>447</v>
+        <v>399</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
-        <v>448</v>
+        <v>400</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>449</v>
+        <v>401</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>450</v>
+        <v>402</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>451</v>
+        <v>403</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
-        <v>452</v>
+        <v>404</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>453</v>
+        <v>405</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>454</v>
+        <v>406</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>455</v>
+        <v>407</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
-        <v>456</v>
+        <v>408</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>457</v>
+        <v>409</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>458</v>
+        <v>410</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>459</v>
+        <v>411</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
-        <v>460</v>
+        <v>412</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>461</v>
+        <v>413</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>462</v>
+        <v>410</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>463</v>
+        <v>414</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
-        <v>464</v>
+        <v>415</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>465</v>
+        <v>416</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>466</v>
+        <v>417</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>467</v>
+        <v>418</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
-        <v>468</v>
+        <v>419</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>469</v>
+        <v>420</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>470</v>
+        <v>421</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>471</v>
+        <v>422</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
-        <v>472</v>
+        <v>423</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>473</v>
+        <v>424</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>474</v>
+        <v>421</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>475</v>
+        <v>425</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
-        <v>476</v>
+        <v>426</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>477</v>
+        <v>427</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>478</v>
+        <v>421</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>479</v>
+        <v>428</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>480</v>
+        <v>429</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>481</v>
+        <v>430</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>482</v>
+        <v>421</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>483</v>
+        <v>431</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>484</v>
+        <v>432</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>485</v>
+        <v>433</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>486</v>
+        <v>434</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>487</v>
+        <v>435</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>488</v>
+        <v>436</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>489</v>
+        <v>437</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>490</v>
+        <v>438</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>491</v>
+        <v>439</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>492</v>
+        <v>440</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>493</v>
+        <v>441</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>494</v>
+        <v>442</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>495</v>
+        <v>443</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>496</v>
+        <v>444</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>497</v>
+        <v>445</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>498</v>
+        <v>446</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>499</v>
+        <v>447</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>500</v>
+        <v>448</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>501</v>
+        <v>449</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>502</v>
+        <v>446</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>503</v>
+        <v>450</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>504</v>
+        <v>451</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>505</v>
+        <v>452</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>506</v>
+        <v>453</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>507</v>
+        <v>454</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>508</v>
+        <v>455</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>509</v>
+        <v>456</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>510</v>
+        <v>453</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>511</v>
+        <v>457</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>512</v>
+        <v>458</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>513</v>
+        <v>459</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>514</v>
+        <v>460</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>515</v>
+        <v>461</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>516</v>
+        <v>462</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>517</v>
+        <v>463</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>518</v>
+        <v>460</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>519</v>
+        <v>464</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>520</v>
+        <v>465</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>521</v>
+        <v>466</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>522</v>
+        <v>467</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>523</v>
+        <v>468</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>524</v>
+        <v>469</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>525</v>
+        <v>470</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>526</v>
+        <v>467</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>527</v>
+        <v>471</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>528</v>
+        <v>472</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>529</v>
+        <v>473</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>530</v>
+        <v>467</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>531</v>
+        <v>474</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>532</v>
+        <v>475</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>533</v>
+        <v>476</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>534</v>
+        <v>477</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>535</v>
+        <v>478</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>536</v>
+        <v>479</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>537</v>
+        <v>480</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>538</v>
+        <v>481</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>539</v>
+        <v>482</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>540</v>
+        <v>483</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>541</v>
+        <v>484</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>542</v>
+        <v>481</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>543</v>
+        <v>485</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>544</v>
-[...1 lines deleted...]
-      <c r="B137" s="1"/>
+        <v>486</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>487</v>
+      </c>
       <c r="C137" s="1" t="s">
-        <v>545</v>
+        <v>488</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>546</v>
+        <v>489</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>547</v>
+        <v>490</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>548</v>
+        <v>491</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>549</v>
+        <v>492</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>550</v>
+        <v>493</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>551</v>
+        <v>494</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>552</v>
+        <v>495</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>553</v>
+        <v>492</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>554</v>
+        <v>496</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>555</v>
+        <v>497</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>556</v>
+        <v>498</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>557</v>
+        <v>492</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>558</v>
+        <v>499</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
-        <v>559</v>
+        <v>500</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>560</v>
+        <v>501</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>561</v>
+        <v>502</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>562</v>
+        <v>503</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
-        <v>563</v>
+        <v>504</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>564</v>
+        <v>505</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>565</v>
+        <v>506</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>566</v>
+        <v>507</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
-        <v>567</v>
+        <v>508</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>568</v>
+        <v>509</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>569</v>
+        <v>510</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>570</v>
+        <v>511</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
-        <v>571</v>
+        <v>512</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>572</v>
+        <v>513</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>573</v>
+        <v>510</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>574</v>
+        <v>514</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
-        <v>575</v>
+        <v>515</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>576</v>
+        <v>516</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>577</v>
+        <v>510</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>578</v>
+        <v>517</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
-        <v>579</v>
+        <v>518</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>580</v>
+        <v>519</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>581</v>
+        <v>510</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>582</v>
+        <v>520</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
-        <v>583</v>
+        <v>521</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>584</v>
+        <v>522</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>585</v>
+        <v>523</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>586</v>
+        <v>524</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
-        <v>587</v>
+        <v>525</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>588</v>
+        <v>526</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>589</v>
+        <v>527</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>590</v>
+        <v>528</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
-        <v>591</v>
+        <v>529</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>592</v>
+        <v>530</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>593</v>
+        <v>527</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>594</v>
+        <v>531</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
-        <v>595</v>
+        <v>532</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>596</v>
+        <v>533</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>597</v>
+        <v>534</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>598</v>
+        <v>535</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>599</v>
+        <v>536</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>600</v>
+        <v>537</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>601</v>
+        <v>538</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>602</v>
+        <v>539</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>603</v>
+        <v>540</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>604</v>
+        <v>541</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>605</v>
+        <v>542</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>606</v>
+        <v>543</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>607</v>
+        <v>544</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>608</v>
+        <v>545</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>609</v>
+        <v>542</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>610</v>
+        <v>546</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>611</v>
+        <v>547</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>612</v>
+        <v>548</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>613</v>
+        <v>549</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>614</v>
+        <v>550</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>615</v>
+        <v>551</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>616</v>
+        <v>552</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>617</v>
+        <v>553</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>618</v>
+        <v>554</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>619</v>
+        <v>555</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>620</v>
+        <v>556</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>621</v>
+        <v>553</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>622</v>
+        <v>557</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>623</v>
+        <v>558</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>624</v>
+        <v>559</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>625</v>
+        <v>553</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>626</v>
+        <v>560</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>627</v>
+        <v>561</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>628</v>
+        <v>562</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>629</v>
+        <v>563</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>630</v>
+        <v>564</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>631</v>
+        <v>565</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>632</v>
+        <v>566</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>633</v>
+        <v>563</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>634</v>
+        <v>567</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>635</v>
+        <v>568</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>636</v>
+        <v>569</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>637</v>
+        <v>570</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>638</v>
+        <v>571</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>639</v>
+        <v>572</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>640</v>
+        <v>573</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>641</v>
+        <v>574</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>642</v>
+        <v>575</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>643</v>
+        <v>576</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>644</v>
+        <v>577</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>645</v>
+        <v>574</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>646</v>
+        <v>578</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>647</v>
+        <v>579</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>648</v>
+        <v>580</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>649</v>
+        <v>574</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>650</v>
+        <v>581</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>651</v>
+        <v>582</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>652</v>
+        <v>583</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>653</v>
+        <v>584</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>654</v>
+        <v>585</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>655</v>
+        <v>586</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>656</v>
+        <v>587</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>657</v>
+        <v>588</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>658</v>
+        <v>589</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>659</v>
+        <v>590</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>660</v>
+        <v>591</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>661</v>
+        <v>592</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>662</v>
+        <v>593</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>663</v>
+        <v>594</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>664</v>
+        <v>595</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>665</v>
+        <v>596</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>666</v>
+        <v>597</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>667</v>
+        <v>598</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>668</v>
+        <v>599</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>669</v>
+        <v>596</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>670</v>
+        <v>600</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>671</v>
+        <v>601</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>672</v>
+        <v>602</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>673</v>
+        <v>603</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>674</v>
+        <v>604</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>675</v>
+        <v>605</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>676</v>
+        <v>606</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>677</v>
+        <v>607</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>678</v>
+        <v>608</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>679</v>
+        <v>609</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>680</v>
+        <v>610</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>681</v>
+        <v>607</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>682</v>
+        <v>611</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>683</v>
+        <v>612</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>684</v>
+        <v>613</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>685</v>
+        <v>614</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>686</v>
+        <v>615</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>687</v>
+        <v>616</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>688</v>
+        <v>617</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>689</v>
+        <v>618</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>690</v>
+        <v>619</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>691</v>
+        <v>620</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>692</v>
+        <v>621</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>693</v>
+        <v>622</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>694</v>
+        <v>623</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>695</v>
+        <v>624</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>696</v>
+        <v>625</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>697</v>
+        <v>622</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>698</v>
+        <v>626</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>699</v>
+        <v>627</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>700</v>
+        <v>628</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>701</v>
+        <v>629</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>702</v>
+        <v>630</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>703</v>
+        <v>631</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>704</v>
+        <v>632</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>705</v>
+        <v>633</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>706</v>
+        <v>634</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>707</v>
+        <v>635</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>708</v>
+        <v>636</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>709</v>
+        <v>633</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>710</v>
+        <v>637</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>711</v>
+        <v>638</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>712</v>
+        <v>639</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>713</v>
+        <v>640</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>714</v>
+        <v>641</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>715</v>
+        <v>642</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>716</v>
+        <v>643</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>717</v>
+        <v>644</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>718</v>
+        <v>645</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>719</v>
+        <v>646</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>720</v>
+        <v>647</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>721</v>
+        <v>644</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>722</v>
+        <v>648</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>723</v>
+        <v>649</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>724</v>
+        <v>650</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>725</v>
+        <v>644</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>726</v>
+        <v>651</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>727</v>
+        <v>652</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>728</v>
+        <v>653</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>729</v>
+        <v>654</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>730</v>
+        <v>655</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>731</v>
+        <v>656</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>732</v>
+        <v>657</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>733</v>
+        <v>658</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>734</v>
+        <v>659</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>735</v>
+        <v>660</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>736</v>
+        <v>661</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>737</v>
+        <v>658</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>738</v>
+        <v>662</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>739</v>
+        <v>663</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>740</v>
+        <v>664</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>741</v>
+        <v>658</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>742</v>
+        <v>665</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>743</v>
+        <v>666</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>744</v>
+        <v>667</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>745</v>
+        <v>658</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>746</v>
+        <v>668</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>747</v>
+        <v>669</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>748</v>
+        <v>670</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>749</v>
+        <v>671</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>750</v>
+        <v>672</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>751</v>
+        <v>673</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>752</v>
+        <v>674</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>753</v>
+        <v>675</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>754</v>
+        <v>676</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>755</v>
+        <v>677</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>756</v>
+        <v>678</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>757</v>
+        <v>679</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>758</v>
+        <v>680</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>759</v>
+        <v>681</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>760</v>
+        <v>682</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>761</v>
+        <v>683</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>762</v>
+        <v>684</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>763</v>
+        <v>685</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>764</v>
+        <v>686</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>765</v>
+        <v>687</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>766</v>
+        <v>688</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
-        <v>767</v>
+        <v>689</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>768</v>
+        <v>690</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>769</v>
+        <v>691</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>770</v>
+        <v>692</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
-        <v>771</v>
+        <v>693</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>772</v>
+        <v>694</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>773</v>
+        <v>695</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>774</v>
+        <v>696</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>775</v>
+        <v>697</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>776</v>
+        <v>698</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>777</v>
+        <v>695</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>778</v>
+        <v>699</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>779</v>
+        <v>700</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>780</v>
+        <v>701</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>781</v>
+        <v>695</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>782</v>
+        <v>702</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>783</v>
+        <v>703</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>784</v>
+        <v>704</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>785</v>
+        <v>705</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>786</v>
+        <v>706</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>787</v>
+        <v>707</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>788</v>
+        <v>708</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>789</v>
+        <v>709</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>790</v>
+        <v>710</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>791</v>
+        <v>711</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>792</v>
+        <v>712</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>793</v>
+        <v>713</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>794</v>
+        <v>714</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>795</v>
+        <v>715</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>796</v>
+        <v>716</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>797</v>
+        <v>717</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>798</v>
+        <v>718</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>799</v>
+        <v>719</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>800</v>
+        <v>720</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>801</v>
+        <v>721</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>802</v>
+        <v>722</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>803</v>
+        <v>723</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>804</v>
+        <v>724</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>805</v>
+        <v>725</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>806</v>
+        <v>726</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>807</v>
+        <v>727</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>808</v>
+        <v>728</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>809</v>
+        <v>729</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>810</v>
+        <v>730</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>811</v>
+        <v>731</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>812</v>
+        <v>732</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>813</v>
+        <v>733</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>814</v>
+        <v>734</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>815</v>
+        <v>735</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>816</v>
+        <v>736</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>817</v>
+        <v>737</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>818</v>
+        <v>738</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>819</v>
+        <v>739</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>820</v>
+        <v>740</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>821</v>
+        <v>741</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>822</v>
+        <v>742</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>823</v>
+        <v>743</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>824</v>
+        <v>744</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>825</v>
+        <v>741</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>826</v>
+        <v>745</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>827</v>
+        <v>746</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>828</v>
+        <v>747</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>829</v>
+        <v>748</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>830</v>
+        <v>749</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>831</v>
+        <v>750</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>832</v>
+        <v>751</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>833</v>
+        <v>752</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>834</v>
+        <v>753</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>835</v>
+        <v>754</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>836</v>
+        <v>755</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>837</v>
+        <v>756</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>838</v>
+        <v>757</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>758</v>
+      </c>
+      <c r="B211" s="1"/>
       <c r="C211" s="1" t="s">
-        <v>841</v>
+        <v>759</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>842</v>
+        <v>760</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>843</v>
+        <v>761</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>844</v>
+        <v>762</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>845</v>
+        <v>763</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>846</v>
+        <v>764</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>847</v>
+        <v>765</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>848</v>
+        <v>766</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>849</v>
+        <v>767</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>851</v>
+        <v>769</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>852</v>
+        <v>770</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>853</v>
+        <v>767</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>854</v>
+        <v>771</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>855</v>
+        <v>772</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>856</v>
+        <v>773</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>857</v>
+        <v>774</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>858</v>
+        <v>775</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>859</v>
+        <v>776</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>860</v>
+        <v>777</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>861</v>
+        <v>778</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>862</v>
+        <v>779</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>863</v>
+        <v>780</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>864</v>
+        <v>781</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>865</v>
+        <v>782</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>866</v>
+        <v>783</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>867</v>
+        <v>784</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>868</v>
+        <v>785</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>869</v>
+        <v>786</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>870</v>
+        <v>787</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>871</v>
+        <v>788</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>872</v>
+        <v>789</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>873</v>
+        <v>790</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>874</v>
+        <v>791</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>875</v>
+        <v>792</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>876</v>
+        <v>793</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>877</v>
+        <v>794</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>878</v>
+        <v>795</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>879</v>
+        <v>796</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>880</v>
+        <v>797</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>881</v>
+        <v>798</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>882</v>
+        <v>799</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
-        <v>883</v>
+        <v>800</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>884</v>
+        <v>801</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>885</v>
+        <v>802</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>886</v>
+        <v>803</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
-        <v>887</v>
+        <v>804</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>888</v>
+        <v>805</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>889</v>
+        <v>802</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>890</v>
+        <v>806</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>891</v>
+        <v>807</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>892</v>
+        <v>808</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>893</v>
+        <v>809</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>894</v>
+        <v>810</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
-        <v>895</v>
+        <v>811</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>896</v>
+        <v>812</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>897</v>
+        <v>813</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>898</v>
+        <v>814</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
-        <v>899</v>
+        <v>815</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>900</v>
+        <v>816</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>901</v>
+        <v>817</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>902</v>
+        <v>818</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
-        <v>903</v>
+        <v>819</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>904</v>
+        <v>820</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>905</v>
+        <v>821</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>906</v>
+        <v>822</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
-        <v>907</v>
+        <v>823</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>908</v>
+        <v>824</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>905</v>
+        <v>825</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>909</v>
+        <v>826</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
-        <v>910</v>
+        <v>827</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>911</v>
+        <v>828</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>912</v>
+        <v>829</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>913</v>
+        <v>830</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
-        <v>914</v>
+        <v>831</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>915</v>
+        <v>832</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>916</v>
+        <v>833</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>917</v>
+        <v>834</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
-        <v>918</v>
+        <v>835</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>919</v>
+        <v>836</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>920</v>
+        <v>837</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>921</v>
+        <v>838</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
-        <v>922</v>
+        <v>839</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>923</v>
+        <v>840</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>924</v>
+        <v>841</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>925</v>
+        <v>842</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
-        <v>926</v>
+        <v>843</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>927</v>
+        <v>844</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>928</v>
+        <v>845</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>929</v>
+        <v>846</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
-        <v>930</v>
+        <v>847</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>931</v>
+        <v>848</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>928</v>
+        <v>849</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>932</v>
+        <v>850</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
-        <v>933</v>
+        <v>851</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>934</v>
+        <v>852</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>928</v>
+        <v>849</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>935</v>
+        <v>853</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>936</v>
+        <v>854</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>937</v>
+        <v>855</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>928</v>
+        <v>856</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>938</v>
+        <v>857</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>939</v>
+        <v>858</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>940</v>
+        <v>859</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>928</v>
+        <v>860</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>941</v>
+        <v>861</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>942</v>
+        <v>862</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>943</v>
+        <v>863</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>944</v>
+        <v>864</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>945</v>
+        <v>865</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
-        <v>946</v>
+        <v>866</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>947</v>
+        <v>867</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>948</v>
+        <v>868</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>949</v>
+        <v>869</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
-        <v>950</v>
+        <v>870</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>951</v>
+        <v>871</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>952</v>
+        <v>872</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>953</v>
+        <v>873</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
-        <v>954</v>
+        <v>874</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>955</v>
+        <v>875</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>956</v>
+        <v>876</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>957</v>
+        <v>877</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
-        <v>958</v>
+        <v>878</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>959</v>
+        <v>879</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>960</v>
+        <v>880</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>961</v>
+        <v>881</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
-        <v>962</v>
+        <v>882</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>963</v>
+        <v>883</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>960</v>
+        <v>884</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>964</v>
+        <v>885</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>965</v>
+        <v>886</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>966</v>
+        <v>887</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>960</v>
+        <v>888</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>967</v>
+        <v>889</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="D264" s="1" t="s">
         <v>968</v>
       </c>
-      <c r="B245" s="1" t="s">
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265" s="1" t="s">
         <v>969</v>
       </c>
-      <c r="C245" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D245" s="1" t="s">
+      <c r="B265" s="1" t="s">
         <v>970</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C315" s="1"/>
+      <c r="D315" s="1" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C316" s="1"/>
+      <c r="D316" s="1" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C317" s="1"/>
+      <c r="D317" s="1" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C318" s="1"/>
+      <c r="D318" s="1" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C319" s="1"/>
+      <c r="D319" s="1" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C320" s="1"/>
+      <c r="D320" s="1" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C321" s="1"/>
+      <c r="D321" s="1" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C322" s="1"/>
+      <c r="D322" s="1" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C323" s="1"/>
+      <c r="D323" s="1" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C324" s="1"/>
+      <c r="D324" s="1" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C325" s="1"/>
+      <c r="D325" s="1" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C326" s="1"/>
+      <c r="D326" s="1" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C327" s="1"/>
+      <c r="D327" s="1" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>1205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>