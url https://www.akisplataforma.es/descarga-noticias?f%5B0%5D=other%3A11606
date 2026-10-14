--- v0 (2026-06-08)
+++ v1 (2026-10-14)
@@ -12,62 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura inicia la consulta pública para la nueva norma de calidad del kéfir</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación abre este jueves la consulta pública para el proyecto de real decreto sobre la norma de calidad del kéfir.En concreto, esta nueva regulación propone actualizar el marco normativo para adecuarlo a un mercado en el que el este producto ha ganado protagonismo en los últimos años, impulsado por el aumento de su consumo y por el interés de los...</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 10:07</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-inicia-la-consulta-publica-la-nueva-norma-calidad-del-kefir</t>
+  </si>
+  <si>
+    <t>Comemos menos, gastamos más y cocinamos diferente: la Red PAC analiza cómo están cambiando los hábitos alimentarios en España | Red PAC</t>
+  </si>
+  <si>
+    <t>02 de Octubre de 2026Calidad y cadena alimentariaLa nueva publicación de la Red PAC revela una transformación de la cesta y la cocina españolas: cae el volumen de alimentos adquirido, aumenta el gasto y crece la búsqueda de productos prácticos y fáciles de prepararLa nueva publicación de la Red PAC revela una transformación de la cesta y la cocina españolas: cae el volumen de alimentos adquirido...</t>
+  </si>
+  <si>
+    <t>Vie, 02/10/2026 - 13:08</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/comemos-menos-gastamos-mas-y-cocinamos-diferente-la-red-pac-analiza-estan-cambiando-los</t>
+  </si>
+  <si>
+    <t>Mesa redonda ¿Hacia dónde va la alimentación? Innovación, regulaciones y confianza del consumidor en Alimentaria FOODTECH Barcelona 2026 – Fundación Triptolemos</t>
+  </si>
+  <si>
+    <t>El martes 6 de octubre de 2026, de 11h00 a 11h45, Fundación Triptolemos organiza en el Speker’s Corner la mesa redonda:Ponentes:Richard Petro, Director Comercial de ELIANCarlota Martínez, Responsable de Nutrición y Salud de FIABBeatriz Jacoste, CEO de KM ZERO Food Innovation HubDaniel Marsol, Director Comunicación, MKT y RSC de BonÀreaManuel Martín, Secretario General de Federación UNAE-...</t>
+  </si>
+  <si>
+    <t>Vie, 02/10/2026 - 10:51</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mesa-redonda-hacia-donde-va-la-alimentacion-innovacion-regulaciones-y-confianza-del</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación reconoce tres nuevos viñedos singulares de la Denominación de Origen Calificada Rioja</t>
+  </si>
+  <si>
+    <t>Hoy en el Boletín Oficial del EstadoGalería multimediaEl término viñedo singular resalta la calidad excepcional de sus vinos y el compromiso con la sostenibilidad, la innovación y el desarrollo ruralDesde 2019 el ministerio ha aprobado el reconocimiento de un total de 167 viñedos singulares en la DOCa Rioja, de los que 91 está ubicados en La Rioja, 73 en Álava y 3 en NavarraEl Ministerio de...</t>
+  </si>
+  <si>
+    <t>Vie, 25/09/2026 - 10:38</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-reconoce-tres-nuevos-vinedos-singulares-la</t>
+  </si>
+  <si>
+    <t>Ayudas a DOP e IGP de Castilla-La Mancha: 1,5 millones</t>
+  </si>
+  <si>
+    <t>Las ayudas a DOP e IGP de Castilla-La Mancha cuentan este año con 1,5 millones de euros para que los órganos de gestión de las 41 figuras de calidad de la región promocionen sus productosEl Gobierno de Castilla-La Mancha ha puesto este año 1,5 millones de euros en ayudas a disposición de las Denominaciones de Origen Protegidas (DOP) e Indicaciones Geográficas Protegidas (IGP) de la región. Con...</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 10:12</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ayudas-dop-e-igp-castilla-la-mancha-15-millones</t>
+  </si>
+  <si>
+    <t>Razas autóctonas españolas, protagonistas en la EAAP 2026</t>
+  </si>
+  <si>
+    <t>Los resultados generados a través de la colaboración entre asociaciones de criadores, RFEAGAS y la Universidad de Córdoba han estado presentes en la 77ª Reunión Anual de la EAAP, celebrada en HamburgoLa investigación desarrollada en torno a las razas ganaderas autóctonas españolas y los Grupos Operativos ha vuelto a demostrar su capacidad para generar conocimiento científico de interés...</t>
+  </si>
+  <si>
+    <t>Vie, 18/09/2026 - 10:40</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/razas-autoctonas-espanolas-protagonistas-la-eaap-2026</t>
+  </si>
+  <si>
+    <t>Investigadores de Sevilla logran aceitunas con un 50% menos de sal y más minerales beneficiosos - Asaja</t>
+  </si>
+  <si>
+    <t>Un equipo de investigación del Instituto de la Grasa de Sevilla (IG-CSIC) ha desarrollado unas aceitunas rellenas de pasta de pimiento con hasta un 50% menos de sal y un mayor contenido de potasio, calcio y magnesio. El avance se ha logrado mediante una reformulación de la salmuera de envasado y el uso de herramientas estadísticas para optimizar el perfil nutricional del producto final.Las...</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 10:03</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/investigadores-sevilla-logran-aceitunas-50-menos-sal-y-mas-minerales-beneficiosos-asaja</t>
+  </si>
+  <si>
+    <t>Castilla-La Mancha, referente nacional en producción de semillas certificadas</t>
+  </si>
+  <si>
+    <t>La directora general de Ordenación Agropecuaria ha explicado que se trata de un sector estratégico para la agricultura, pues la semilla es el punto de partida de la producción y un elemento determinante para la calidad y competitividad de los cultivos agrícolas.La región cuenta con casi 44.000 hectáreas dedicadas a la producción de semillas certificadas, el 20,6 por ciento del total nacional; y...</t>
+  </si>
+  <si>
+    <t>Vie, 14/08/2026 - 13:53</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/castilla-la-mancha-referente-nacional-produccion-semillas-certificadas</t>
+  </si>
+  <si>
+    <t>Castilla-La Mancha seguirá apoyando en Europa una "financiación justa y necesaria" para los Grupos de Desarrollo Rural</t>
+  </si>
+  <si>
+    <t>El director general de Desarrollo Rural, José Juan Fernández, ha destacado la importancia de proyectos de cooperación como esta prueba ciclista, que “alinea perfectamente los intereses de sector agroalimentario, con el medio rural”, donde está muy presente. Lo hace a través de Campo y Alma, la marca de garantía de los alimentos de calidad de Castilla-La Mancha, que patrocina el maillot blanco que...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 13:48</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/castilla-la-mancha-seguira-apoyando-europa-una-financiacion-justa-y-necesaria-los-grupos</t>
+  </si>
+  <si>
+    <t>Que el café de Agaete se reconozca con una IGP supone la protección de la variedad, el entorno y las características de nuestro café</t>
+  </si>
+  <si>
+    <t>El café de Agaete, Gran Canaria, el único que se cultiva en España y de los pocos lugares en Europa, está a punto de hacer historia una vez que ya ha superado el primer trámite para ser registrado como Indicación Geográfica Protegida (IGP) de la Unión Europea.La iniciativa, promovida por la Asociación para el Fomento y Desarrollo Agropecuario del Municipio de Agaete (AGROAGAETE) junto al Gobierno...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 12:01</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/que-el-cafe-agaete-se-reconozca-una-igp-supone-la-proteccion-la-variedad-el-entorno-y-las</t>
+  </si>
+  <si>
+    <t>La UE empieza a aplicar este miércoles las nuevas reglas sobre envases no reciclables</t>
+  </si>
+  <si>
+    <t>La Unión Europea comenzará a aplicar este miércoles sus nuevas reglas sobre envases y residuos de envases, que obligarán a avanzar hacia embalajes reciclables a partir de 2030 e introducirán progresivamente objetivos de reutilización y de contenido reciclado, además de medidas para reducir la cantidad de residuos generados en el bloque.El nuevo Reglamento de Envases y Residuos de Envases...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 11:37</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-ue-empieza-aplicar-este-miercoles-las-nuevas-reglas-envases-no-reciclables</t>
+  </si>
+  <si>
+    <t>El reglamento de la UE que revolucionará los envases alimentarios</t>
+  </si>
+  <si>
+    <t>Las empresas deberán aplicar obligatoriamente desde este miércoles el reglamento de envases de la Unión Europea (UE). Un antes y un después que pretende favorecer su reutilización, la reducción de los residuos y restringir sustancias preocupantes para la salud.La fecha es un hito, porque se acaba el plazo de adaptación para aplicar el Reglamento de Envases y Residuos de Envases, que técnicamente...</t>
+  </si>
+  <si>
+    <t>Mar, 11/08/2026 - 09:40</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-reglamento-la-ue-que-revolucionara-los-envases-alimentarios</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura otorga los Premios Alimentos de España a los mejores vinos 2026 y reconoce a cinco DOP e IPG</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha publicado este lunes 10 en el Boletín Oficial del Estado (BOE) la orden de concesión de los premios Alimentos de España a los mejores vinos 2026, un galardón que reconoce la excelencia del sector vitivinícola nacional y promueve los vinos amparados por Denominaciones de Origen Protegidas (DOP) e Indicaciones Geográficas Protegidas (IGP)...</t>
+  </si>
+  <si>
+    <t>Mar, 11/08/2026 - 09:08</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-otorga-los-premios-alimentos-espana-los-mejores-vinos-2026-y</t>
+  </si>
+  <si>
+    <t>Nuevo impulso a la certificación del ibérico para mejorar la trazabilidad y la seguridad jurídica del sector</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha impulsado, en el seno de la Mesa de Coordinación de la Norma de Calidad del Ibérico, la aprobación de un nuevo Protocolo de Certificación del Ibérico. Se trata de un documento consensuado con las comunidades autónomas, el sector y las entidades implicadas que actualiza el marco de certificación para reforzar la seguridad jurídica, la...</t>
+  </si>
+  <si>
+    <t>Jue, 06/08/2026 - 09:36</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nuevo-impulso-la-certificacion-del-iberico-mejorar-la-trazabilidad-y-la-seguridad-juridica</t>
+  </si>
+  <si>
+    <t>Protos, Gullón e Interovic, entre los galardonados con los Premios Alimentos de España 2026</t>
+  </si>
+  <si>
+    <t>Bodegas Protos, Galletas Gullón, Interovic, Opagac y Provacuno figuran entre los galardonados con los Premios Alimentos de España 2026, que otorga el Ministerio de Agricultura, Pesca y Alimentación, según figura en la orden ministerial publicada este lunes en el Boletín Oficial del Estado (BOE).En concreto, estos galardones reconocen la excelencia, la innovación y el compromiso de empresas,...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 14:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/protos-gullon-e-interovic-entre-los-galardonados-los-premios-alimentos-espana-2026</t>
+  </si>
+  <si>
+    <t>La UE registra la nueva DOP Aceite de las Sierras Espadán y Calderona - Asaja</t>
+  </si>
+  <si>
+    <t>La Unión Europea ha publicado en su Diario Oficial el reglamento por el que se inscribe la Denominación de Origen Protegida (DOP) Aceite de las Sierras Espadán y Calderona en el registro comunitario de denominaciones de origen e indicaciones geográficas protegidas.Esta nueva DOP comprende aceite de oliva virgen extra y aceite de oliva virgen elaborado principalmente con la variedad autóctona...</t>
+  </si>
+  <si>
+    <t>Mar, 04/08/2026 - 12:21</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-ue-registra-la-nueva-dop-aceite-las-sierras-espadan-y-calderona-asaja</t>
+  </si>
+  <si>
+    <t>De Jaén a Corea del Sur: el palmarés internacional de la DOP Sierra Mágina</t>
+  </si>
+  <si>
+    <t>La Denominación de Origen Protegida (DOP) Sierra Mágina ha cerrado una excelente campaña que vuelve a situar sus aceites de oliva virgen extra (AOVE) en lo más alto a nivel nacional e internacional. La apuesta técnica de las cooperativas y almazaras inscritas se ha traducido en un balance global de 40 distinciones, entre premios y guías de los mejores aceites, que siempre se deciden en función de...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 13:44</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/jaen-corea-del-sur-el-palmares-internacional-la-dop-sierra-magina</t>
+  </si>
+  <si>
+    <t>La Alianza Agroalimentaria Aragonesa celebra su reunión de trabajo anual en Zaragoza</t>
+  </si>
+  <si>
+    <t>La Alianza Agroalimentaria Aragonesa celebró su reunión de trabajo anual en las instalaciones de la Fundación San Valero, en Zaragoza, donde las entidades que integran la Alianza analizaron las principales líneas de actuación previstas para los próximos meses.Durante la reunión se realizó un seguimiento de las iniciativas impulsadas por la Alianza y se revisaron las actividades programadas para...</t>
+  </si>
+  <si>
+    <t>Lun, 20/07/2026 - 14:03</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-alianza-agroalimentaria-aragonesa-celebra-su-reunion-trabajo-anual-zaragoza</t>
+  </si>
+  <si>
+    <t>La Red PAC selecciona ocho proyectos españoles para competir en los Premios europeos “ARIA” 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC ha seleccionado ocho proyectos españoles vinculados a la agricultura, la ganadería, la agroalimentación, la conservación ambiental, el emprendimiento femenino y la dinamización de las zonas rurales para representar a España en la edición 2026 de los Premios ARIA (Premios de Inspiración Agraria y Rural), organizados por la Red Europea de la PAC.Al igual que en anteriores ediciones, la...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 13:17</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-selecciona-ocho-proyectos-espanoles-competir-los-premios-europeos-aria-2026</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación y el sector del ibérico avanzan en los trabajos para actualizar la norma de calidad</t>
+  </si>
+  <si>
+    <t>La secretaria general de Recursos Agrarios y Seguridad Alimentaria, Ana Rodríguez, se ha reunido hoy con las organizaciones representativas del sector ibérico para avanzar en la actualización de la denominada “Norma de Calidad”. El objetivo es establecer una base común que permita iniciar su revisión para lograr una actualización equilibrada, útil para el sector y respaldada por una amplia...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 12:22</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-y-el-sector-del-iberico-avanzan-los</t>
+  </si>
+  <si>
+    <t>El sector cunícola constata la buena evolución de los precios, que en 2025 alcanzaron máximos históricos, y las exportaciones</t>
+  </si>
+  <si>
+    <t>El sector cunícola ha constatado hoy la buena evolución de los precios de la carne de conejo, que en 2025 alcanzó el máximo histórico de cotización media de 2,506 euros por kilo, y de las exportaciones, que en el primer cuatrimestre de 2026 han crecido un 15 % en relación al mismo periodo del año anterior.La cotización media alcanzada en 2025 fue un 6,4% superior a la de 2024 y se sitúa un 13,7%...</t>
+  </si>
+  <si>
+    <t>Jue, 16/07/2026 - 13:35</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-sector-cunicola-constata-la-buena-evolucion-los-precios-que-2025-alcanzaron-maximos</t>
   </si>
   <si>
     <t>Nueva convocatoria 2026 de ayudas al intercambio de conocimiento en el sector agroalimentario y forestal por casi 10 millones de euros</t>
   </si>
   <si>
     <t>El plazo para presentar las solicitudes finaliza el próximo 18 de mayo Las ayudas están cofinanciadas en un 43 % por FEADER y un 57 % por el ministerioEl Ministerio de Agricultura, Pesca y Alimentación (MAPA) publicó el pasado 16 de abril en el Boletín Oficial del Estado (BOE) una nueva convocatoria de ayudas para fomentar el intercambio de conocimiento, innovación y formación en el sector...</t>
   </si>
   <si>
     <t>Lun, 20/04/2026 - 15:46</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/nueva-convocatoria-2026-ayudas-al-intercambio-conocimiento-el-sector-agroalimentario-y</t>
   </si>
   <si>
     <t>El órgano de coordinación del AKIS español aprueba su hoja de ruta para 2026 y refuerza la alineación entre ciencia, innovación y sector agroalimentario</t>
   </si>
   <si>
     <t>El pasado 17 de diciembre de 2025 se celebró en la sede del Ministerio de Agricultura, Pesca y Alimentación, en Madrid, la segunda reunión del plenario del Órgano de Coordinación del Sistema de Conocimiento e Innovación en Agricultura (SCIA–AKIS). La sesión tuvo lugar en formato presencial y estuvo copresidida por la secretaria de Estado de Agricultura y Alimentación, Begoña García Bernal, y el...</t>
   </si>
   <si>
     <t>Mar, 13/01/2026 - 23:18</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-organo-coordinacion-del-akis-espanol-aprueba-su-hoja-ruta-2026-y-refuerza-la-alineacion</t>
   </si>
@@ -683,54 +935,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D26"/>
+      <selection activeCell="A1" sqref="A1:D47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1059,50 +1311,344 @@
       <c r="A25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>