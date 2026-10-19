--- v0 (2026-06-09)
+++ v1 (2026-10-19)
@@ -12,578 +12,920 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>El asesoramiento agrario se consolida como pilar estratégico del AKIS en España y Europa</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/noticias/el-asesoramiento-agrario-se-consolida-pilar-estrategico-del-akis-espana-y-europa</t>
+    <t>XV Foro Nacional del Caprino 2026: programa e info</t>
+  </si>
+  <si>
+    <t>Los días 22 y 23 de octubre, la sede de Dcoop acogerá la XV edición del Foro Nacional del Caprino, con sanidad animal, innovación, relevo generacional y comercialización de la leche de cabra en el programaAntequera (Málaga) volverá a ser el punto de encuentro del sector caprino español los días 22 y 23 de octubre con la celebración del XV Foro Nacional del Caprino. La cita tendrá lugar en la sede...</t>
+  </si>
+  <si>
+    <t>Jue, 15/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/xv-foro-nacional-del-caprino-2026-programa-e-info</t>
+  </si>
+  <si>
+    <t>Mujeres rurales premiadas por su innovación en productos</t>
+  </si>
+  <si>
+    <t>MUJER RURALLos Premios de excelencia a la innovación de las mujeres rurales de 2026 han contado con proyectos como la creación de redes de cuidados en el ámbito rural y la innovación en productos como la anchoa o la miel.En el Día Internacional de la Mujer Rural, el Ministerio de Agricultura Pesca y Alimentación ha galardonado doce proyectos impulsados por distintas mujeres. Entre ellas, la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mujeres-rurales-premiadas-su-innovacion-productos</t>
+  </si>
+  <si>
+    <t>Comemos menos, gastamos más y cocinamos diferente: la Red PAC analiza cómo están cambiando los hábitos alimentarios en España | Red PAC</t>
+  </si>
+  <si>
+    <t>02 de Octubre de 2026Calidad y cadena alimentariaLa nueva publicación de la Red PAC revela una transformación de la cesta y la cocina españolas: cae el volumen de alimentos adquirido, aumenta el gasto y crece la búsqueda de productos prácticos y fáciles de prepararLa nueva publicación de la Red PAC revela una transformación de la cesta y la cocina españolas: cae el volumen de alimentos adquirido...</t>
+  </si>
+  <si>
+    <t>Vie, 02/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/comemos-menos-gastamos-mas-y-cocinamos-diferente-la-red-pac-analiza-estan-cambiando-los</t>
+  </si>
+  <si>
+    <t>La Red PAC pone el foco en los datos para reforzar la competitividad del sector porcino</t>
+  </si>
+  <si>
+    <t>Innovación Calidad y cadena alimentaria Resiliencia y competitividadUna jornada de la Red PAC analiza cómo la digitalización y la nueva plataforma BDporc pueden ayudar al sector a responder a los retos de rentabilidad, sanidad animal, bioseguridad, sostenibilidad y relevo generacionalUna jornada de la Red PAC analiza cómo la digitalización y la nueva plataforma BDporc pueden ayudar al sector a...</t>
+  </si>
+  <si>
+    <t>Lun, 28/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-pone-el-foco-los-datos-reforzar-la-competitividad-del-sector-porcino</t>
+  </si>
+  <si>
+    <t>Europa debate el futuro de la I+D+i agroalimentaria</t>
+  </si>
+  <si>
+    <t>Con la Comida no se JuegaManuel Lainez Andrés Director de la Fundación Grupo CajamarEstos días 24 y 25 de septiembre se está debatiendo en Bruselas el nuevo marco de investigación, desarrollo e innovación en el sector agroalimentario. Es un paso más en el proceso que se inició en 2025 con el documento de 'Visión para la Agricultura y la Alimentación' y que siguió con la adopción, el pasado 8 de...</t>
+  </si>
+  <si>
+    <t>Vie, 25/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/europa-debate-el-futuro-la-idi-agroalimentaria</t>
+  </si>
+  <si>
+    <t>Luis Planas sitúa la cooperación entre España y América Latina y Caribe como clave para afrontar los grandes retos agroalimentarios</t>
+  </si>
+  <si>
+    <t>Hoy, en la presentación de un informe del IICAGalería multimediaEl ministro destaca el cambio climático, la volatilidad de los mercados, la sanidad o el relevo generacional como algunos de los desafíos comunes y ofrece la experiencia española para avanzar en soluciones compartidasPlanas destaca el papel de ambas regiones como grandes potencias alimentarias y su contribución a la seguridad...</t>
+  </si>
+  <si>
+    <t>Mié, 23/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-situa-la-cooperacion-entre-espana-y-america-latina-y-caribe-clave-afrontar-los</t>
+  </si>
+  <si>
+    <t>La juventud, agente clave para la transformación del sector agroalimentario</t>
+  </si>
+  <si>
+    <t>Bajo esa máxima se ha celebrado el XI Encuentro Nacional de Agripoolers – InnoVERT 2026 en Zaragoza bajo el lema “Jóvenes que transforman el territorio”, que ha reunido a más de 110 participantes vinculados al cooperativismo agroalimentario, la cooperación, la innovación, la empresa, la universidad, las administraciones públicas y el emprendimiento rural.El encuentro, organizado por ACODEA, la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-juventud-agente-clave-la-transformacion-del-sector-agroalimentario</t>
+  </si>
+  <si>
+    <t>Ulega presenta una herramienta informática con IA para mejorar la compra de insumos por parte de los ganaderos</t>
+  </si>
+  <si>
+    <t>La organización de productores de leche Ulega, impulsada por el sindicato Unións Agrarias (UU.AA.) y que representa a unas 1300 ganaderías de Galicia, presentó este martes en rueda de prensa en Santiago de Compostela una herramienta informática que utiliza la inteligencia artificial (IA) para la compra unificada de forrajes, piensos, fertilizantes y fitosanitarios.El responsable del sector lácteo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ulega-presenta-una-herramienta-informatica-ia-mejorar-la-compra-insumos-parte-los</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura, Ganadería, Medio Rural y Política Ambiental sitúa entre 0,49 y 0,68 euros por kilo el coste de producción de la uva para vinificación en la Denominación de Origen Protegida Rueda en 2026 - Empresa Agraria</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura, Ganadería, Medio Rural y Política Ambiental sitúa entre 0,49 y 0,68 euros por kilo el coste de producción de la uva para vinificación en la Denominación de Origen Protegida Rueda en 2026El estudio propio de la Junta de Castilla y León ofrece una referencia técnica objetiva para productores, cooperativas, bodegas y Administraciones y mejora el conocimiento sobre la...</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-consejeria-agricultura-ganaderia-medio-rural-y-politica-ambiental-situa-entre-049-y-068</t>
+  </si>
+  <si>
+    <t>El Reto reúne 11 proyectos impulsados por 27 emprendedores para generar nuevas oportunidades en el medio rural aragonés</t>
+  </si>
+  <si>
+    <t>El Reto reúne 11 proyectos impulsados por 27 emprendedores para generar nuevas oportunidades en el medio rural aragonésLa primera edición de esta iniciativa de cooperación Leader ha recibido 14 propuestas, de las que 11 pasan a la fase de difusión. Los proyectos están vinculados a 11 Grupos de Acción Local y 22 localidades aragonesas.La primera edición de El Reto ya tiene sus protagonistas. 11...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-reto-reune-11-proyectos-impulsados-27-emprendedores-generar-nuevas-oportunidades-el</t>
+  </si>
+  <si>
+    <t>Plan Estratégico de la Madera de Euskadi movilizará 225 millones hasta 2030, con una aportación pública de 45 millones</t>
+  </si>
+  <si>
+    <t>El Plan Estratégico de la Madera de Euskadi (PEMA) movilizará 225 millones de euros hasta 2030, con una aportación pública de 45 millones. Además, pretende incrementar el peso de la madera local o de proximidad en el consumo industrial del 70% actual al 75 o 80% en ese periodo de tiempo.El Departamento de Alimentación, Desarrollo Rural, Agricultura y Pesca del Gobierno Vasco ha presentado este...</t>
+  </si>
+  <si>
+    <t>Mar, 15/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plan-estrategico-la-madera-euskadi-movilizara-225-millones-2030-una-aportacion-publica-45</t>
+  </si>
+  <si>
+    <t>Agricultura amplía con 6 millones la financiación de proyectos innovadores - Campo Galego</t>
+  </si>
+  <si>
+    <t>El programa Agroinnpulso contará con seis millones de euros adicionales para seguir financiando proyectos innovadores dentro de la cadena agroalimentaria. La nueva aportación procede del Ministerio de Agricultura, Pesca y Alimentación y se articula a través de la renovación del convenio de colaboración con la Empresa Nacional de Innovación (ENISA), dependiente del Ministerio de Industria y...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agricultura-amplia-6-millones-la-financiacion-proyectos-innovadores-campo-galego</t>
+  </si>
+  <si>
+    <t>El programa Agroinnpulso de financiación moviliza 68 millones de euros en innovación</t>
+  </si>
+  <si>
+    <t>El programa Agroinnpulso para facilitar financiación para mejorar la competitividad de empresas emergentes y pymes innovadoras del sector agroalimentario contará con 6 millones de euros adicionales, aportados por el Ministerio de Agricultura, Pesca y Alimentación, en virtud de la renovación del convenio de colaboración suscrito entre este departamento con la Empresa Nacional de Innovación (ENISA...</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-programa-agroinnpulso-financiacion-moviliza-68-millones-euros-innovacion</t>
+  </si>
+  <si>
+    <t>Almería alcanza las 2.300 mujeres al frente de explotaciones agrarias y roza el objetivo de 2030</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura ha puesto ya en marcha el 79,3% de las 43 medidas incluidas en el ‘Primer Plan Estratégico para las Frutas y Hortalizas de Invernadero de Andalucía. Horizonte 2030’. Desde el inicio de su ejecución en 2024, la Junta de Andalucía ha impulsado más de tres cuartas partes de las actuaciones previstas en la planificación; contando aún con otros cuatro años para alcanzar...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/almeria-alcanza-las-2300-mujeres-al-frente-explotaciones-agrarias-y-roza-el-objetivo-2030</t>
+  </si>
+  <si>
+    <t>El Gobierno vasco comienza los trámites, con una encuesta a los ganaderos para conocer sus necesidades, para la compra conjunta de forrajes</t>
+  </si>
+  <si>
+    <t>El Gobierno vasco ha enviado ya al sector ganadero la encuesta para conocer sus necesidades y con ellas activar posteriormente la compra conjunta de forrajes.Las instituciones vascas y el sector ganadero preparan una compra conjunta este mes de agosto a un precio más competitivo de forrajes y suministros para las explotaciones más afectadas por la escasez de pastos derivada de la sequía, que son...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-gobierno-vasco-comienza-los-tramites-una-encuesta-los-ganaderos-conocer-sus-necesidades</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación aporta 6 millones de euros más al programa Agroinnpulso para fomentar la innovación agroalimentaria</t>
+  </si>
+  <si>
+    <t>Mediante la renovación del convenio con ENISA Agroinnpulso facilita financiación mediante préstamos participativos a pymes y empresas emergentes innovadoras de la cadena agroalimentaria Desde la puesta en marcha de este programa en 2021 se han financiado 292 proyectos empresariales por un importe cercano a 48 millones de euros, que han movilizado una inversión de 68 millones de euros La...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-aporta-6-millones-euros-mas-al-programa</t>
+  </si>
+  <si>
+    <t>El reglamento de la UE que revolucionará los envases alimentarios</t>
+  </si>
+  <si>
+    <t>Las empresas deberán aplicar obligatoriamente desde este miércoles el reglamento de envases de la Unión Europea (UE). Un antes y un después que pretende favorecer su reutilización, la reducción de los residuos y restringir sustancias preocupantes para la salud.La fecha es un hito, porque se acaba el plazo de adaptación para aplicar el Reglamento de Envases y Residuos de Envases, que técnicamente...</t>
+  </si>
+  <si>
+    <t>Lun, 10/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-reglamento-la-ue-que-revolucionara-los-envases-alimentarios</t>
+  </si>
+  <si>
+    <t>El SERIDA cerró su participación en el 11º Festival del Arándano y Frutos Rojos con gran éxito de público</t>
+  </si>
+  <si>
+    <t>El SERIDA cerró su participación en el 11º Festival del Arándano y Frutos Rojos con gran éxito de públicoEl 11º Festival del Arándano y Frutos Rojos comenzó el viernes con la Jornada Técnica organizada por el SERIDA y el Ayuntamiento, que reunió a profesionales de diferentes ámbitos. Abrieron la Jornada, Alejandro Vega, alcalde de Villaviciosa, y Carmen Díez, jefa del Departamento de...</t>
+  </si>
+  <si>
+    <t>Mar, 28/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-serida-cerro-su-participacion-el-11o-festival-del-arandano-y-frutos-rojos-gran-exito</t>
+  </si>
+  <si>
+    <t>Un plan de I+D+i para impulsar la sostenibilidad y competitividad del viñedo en Rioja Alavesa - Neiker</t>
+  </si>
+  <si>
+    <t>El centro tecnológico NEIKER desarrolla una estrategia orientada a aportar herramientas que faciliten la toma de decisiones en campo y refuercen la adaptabilidad del sistema productivoNEIKER ha firmado recientemente un convenio de colaboración con EDA Drinks &amp; Wine Campus para impulsar la investigación, la innovación y la transferencia tecnológica en el ámbito de la viticultura, uniendo...</t>
+  </si>
+  <si>
+    <t>Lun, 27/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plan-idi-impulsar-la-sostenibilidad-y-competitividad-del-vinedo-rioja-alavesa-neiker</t>
+  </si>
+  <si>
+    <t>No será un congreso más</t>
+  </si>
+  <si>
+    <t>El VI Congreso Nacional de Ingenieros Agrónomos nace para convertirse en el punto de encuentro de la Ingeniería Agronómica, una cita para compartir conocimiento, generar oportunidades de negocio y construir nuestro futuro.¡Reserva las fechas!Del 27 al 30 de octubre de 2026, Valencia acogerá el VI Congreso Nacional de Ingenieros Agrónomos, una experiencia diseñada para reunir a profesionales,...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/no-sera-congreso-mas</t>
+  </si>
+  <si>
+    <t>Catálogo de Buenas Prácticas Ambientales de las Empresas Españolas 2026 - Coial</t>
+  </si>
+  <si>
+    <t>Abierto el plazo para participar en una nueva edición del Catálogo de Buenas Prácticas Ambientales de las Empresas Españolas 2026.Esta iniciativa, impulsada por CEOE desde 2022, se ha consolidado como un escaparate de referencia para dar visibilidad al compromiso, la innovación y el liderazgo de las empresas en la transición ecológica y energética, así como a su contribución a los Objetivos de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/catalogo-buenas-practicas-ambientales-las-empresas-espanolas-2026-coial</t>
+  </si>
+  <si>
+    <t>La Unión Europea reconoce el papel estratégico de la ganadería con una nueva Estrategia Ganadera y un Plan Europeo de Proteínas | Red PAC</t>
+  </si>
+  <si>
+    <t>Innovación Cambio climático y gestión de recursos naturales Calidad y cadena alimentariaBruselas sitúa al sector ganadero como actividad estratégica para la seguridad alimentaria, la cohesión territorial y la competitividad europeaBruselas sitúa al sector ganadero como actividad estratégica para la seguridad alimentaria, la cohesión territorial y la competitividad europeaLa nueva hoja de ruta...</t>
+  </si>
+  <si>
+    <t>Jue, 23/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-union-europea-reconoce-el-papel-estrategico-la-ganaderia-una-nueva-estrategia-ganadera</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA y la UPV desarrollan variedades tradicionales de melón resistentes a virus y hongos</t>
+  </si>
+  <si>
+    <t>La Finca Experimental Sinyent acoge un ensayo para impulsar la resiliencia del Meló Groc d’Ontinyent i el Alficòs mediante mejora genética convencionalLa Finca Experimental Sinyent de la Asociación Valenciana de Agricultores (AVA-ASAJA) acoge un ensayo liderado por el Centro de Conservación y Mejora de la Agrodiversidad Valenciana (COMAV) de la Universitat Politècnica de València (UPV) con el...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ava-asaja-y-la-upv-desarrollan-variedades-tradicionales-melon-resistentes-virus-y-hongos</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA alerta de una parálisis comercial de la uva valenciana a un mes de la vendimia</t>
+  </si>
+  <si>
+    <t>Las guerras, los aranceles de Trump, los acuerdos con países terceros y la oferta de vino francés a precios reventados amargan las perspectivas de los viticultoresAlerta roja en las filas del sector vitivinícola a tan solo un mes de que empiecen las labores de la vendimia. La Asociación Valenciana de Agricultores (AVA-ASAJA) advierte de «una grave parálisis comercial de la uva que está...</t>
+  </si>
+  <si>
+    <t>Mié, 22/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ava-asaja-alerta-una-paralisis-comercial-la-uva-valenciana-mes-la-vendimia</t>
+  </si>
+  <si>
+    <t>La comunidad LEADER reivindica en Jerez su papel estratégico para construir el futuro rural de España y Europa | Red PAC</t>
+  </si>
+  <si>
+    <t>Dinamización rural Resiliencia y competitividadEl encuentro “Somos LEADERs” reúne por primera vez a todo el ecosistema LEADER para defender una política rural fuerte en el debate sobre la futura PACEl encuentro “Somos LEADERs” reúne por primera vez a todo el ecosistema LEADER para defender una política rural fuerte en el debate sobre la futura PACExperiencias innovadoras, cooperación territorial...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-comunidad-leader-reivindica-jerez-su-papel-estrategico-construir-el-futuro-rural-espana</t>
+  </si>
+  <si>
+    <t>Doñana Terra Innova celebra en Bollullos un taller de introducción a la IA en procesos de gestión empresarial</t>
+  </si>
+  <si>
+    <t>El taller, que completó las 25 plazas disponibles, forma parte de la iniciativa Living Lab Doñana 2030.Doñana Terra Innova pretende posicionarse como instrumento clave para convertir el área de influencia del parque natural en un referente en desarrollo socioeconómico e innovación sostenibles.El proyecto Doñana Terra Innova, liderado por CTA y financiado por el CDTI, ha celebrado en Bollullos Par...</t>
+  </si>
+  <si>
+    <t>Mar, 21/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/donana-terra-innova-celebra-bollullos-taller-introduccion-la-ia-procesos-gestion</t>
+  </si>
+  <si>
+    <t>La Alianza Agroalimentaria Aragonesa celebra su reunión de trabajo anual en Zaragoza</t>
+  </si>
+  <si>
+    <t>La Alianza Agroalimentaria Aragonesa celebró su reunión de trabajo anual en las instalaciones de la Fundación San Valero, en Zaragoza, donde las entidades que integran la Alianza analizaron las principales líneas de actuación previstas para los próximos meses.Durante la reunión se realizó un seguimiento de las iniciativas impulsadas por la Alianza y se revisaron las actividades programadas para...</t>
+  </si>
+  <si>
+    <t>Lun, 20/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-alianza-agroalimentaria-aragonesa-celebra-su-reunion-trabajo-anual-zaragoza</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red Innovagro en Perú</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red INNOVAGRO en Perú ha servido para consolidar la colaboración entre universidades, centros de investigación, administraciones públicas y empresas de distintos países, reforzando el intercambio de experiencias y el desarrollo de soluciones innovadoras frente a los desafíos que afronta la agricultura.El Campus de Excelencia Internacional Agroalimentario (ceiA3) ha vuelto a...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-xvi-encuentro-la-red-innovagro-peru</t>
+  </si>
+  <si>
+    <t>La Red PAC selecciona ocho proyectos españoles para competir en los Premios europeos “ARIA” 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC ha seleccionado ocho proyectos españoles vinculados a la agricultura, la ganadería, la agroalimentación, la conservación ambiental, el emprendimiento femenino y la dinamización de las zonas rurales para representar a España en la edición 2026 de los Premios ARIA (Premios de Inspiración Agraria y Rural), organizados por la Red Europea de la PAC.Al igual que en anteriores ediciones, la...</t>
+  </si>
+  <si>
+    <t>Jue, 16/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-selecciona-ocho-proyectos-espanoles-competir-los-premios-europeos-aria-2026</t>
+  </si>
+  <si>
+    <t>El sector cunícola constata la buena evolución de los precios, que en 2025 alcanzaron máximos históricos, y las exportaciones</t>
+  </si>
+  <si>
+    <t>El sector cunícola ha constatado hoy la buena evolución de los precios de la carne de conejo, que en 2025 alcanzó el máximo histórico de cotización media de 2,506 euros por kilo, y de las exportaciones, que en el primer cuatrimestre de 2026 han crecido un 15 % en relación al mismo periodo del año anterior.La cotización media alcanzada en 2025 fue un 6,4% superior a la de 2024 y se sitúa un 13,7%...</t>
+  </si>
+  <si>
+    <t>Mié, 15/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-sector-cunicola-constata-la-buena-evolucion-los-precios-que-2025-alcanzaron-maximos</t>
+  </si>
+  <si>
+    <t>40 años de España en la PAC: cuatro décadas cultivando el futuro del campo español</t>
+  </si>
+  <si>
+    <t>La Política Agraria Común ha acompañado la modernización del sector agroalimentario, el impulso al medio rural y la evolución hacia una agricultura y ganadería más sostenibles, innovadoras y competitivasLa Política Agraria Común ha acompañado la modernización del sector agroalimentario, el impulso al medio rural y la evolución hacia una agricultura y ganadería más sostenibles, innovadoras y...</t>
+  </si>
+  <si>
+    <t>Mar, 07/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/40-anos-espana-la-pac-cuatro-decadas-cultivando-el-futuro-del-campo-espanol</t>
+  </si>
+  <si>
+    <t>Begoña García Bernal: 'Siete de cada 10 industrias agroalimentarias cuentan ya con una estrategia digital'</t>
+  </si>
+  <si>
+    <t>La secretaria de Estado de Agricultura y Alimentación destaca que la digitalización refuerza la competitividad de las empresas, mejora la eficiencia de los procesos y contribuye a la seguridad alimentariaEl informe del Observatorio de la Digitalización del Sector agroalimentario, impulsado por el ministerio y Cajamar, constata que más del 70 % de los trabajadores del sector reciben formación en...</t>
+  </si>
+  <si>
+    <t>Vie, 19/06/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/begona-garcia-bernal-siete-cada-10-industrias-agroalimentarias-cuentan-ya-una-estrategia</t>
   </si>
   <si>
     <t>Nueva convocatoria 2026 de ayudas al intercambio de conocimiento en el sector agroalimentario y forestal por casi 10 millones de euros</t>
   </si>
   <si>
     <t>El plazo para presentar las solicitudes finaliza el próximo 18 de mayo Las ayudas están cofinanciadas en un 43 % por FEADER y un 57 % por el ministerioEl Ministerio de Agricultura, Pesca y Alimentación (MAPA) publicó el pasado 16 de abril en el Boletín Oficial del Estado (BOE) una nueva convocatoria de ayudas para fomentar el intercambio de conocimiento, innovación y formación en el sector...</t>
   </si>
   <si>
-    <t>Lun, 20/04/2026 - 15:46</t>
+    <t>Jue, 16/04/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/nueva-convocatoria-2026-ayudas-al-intercambio-conocimiento-el-sector-agroalimentario-y</t>
   </si>
   <si>
     <t>Conferencia CDTI “Entre dos Programas, Horizonte Europa”</t>
   </si>
   <si>
     <t>El CDTI organiza la decimotercera edición de la Conferencia del Programa Marco de Investigación e Innovación (PM) de la Unión Europea en España, bajo el lema “Entre dos Programas, Horizonte Europa”, que tendrá lugar el 16 de junio en el Palau de Congressos de Catalunya (Barcelona). El evento se celebrará en colaboración con el Ministerio de Ciencia, Innovación y Universidades, la Comisión Europea...</t>
   </si>
   <si>
-    <t>Mié, 28/01/2026 - 11:19</t>
+    <t>Mié, 28/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/conferencia-cdti-entre-dos-programas-horizonte-europa</t>
   </si>
   <si>
     <t>Arranca la campaña Local Food Advisors’ Journey 2026: una hoja de ruta europea para reforzar el asesoramiento en canales cortos</t>
   </si>
   <si>
     <t>Iniciativa de EU 4Advice y COREnet, Local Food Advisors’ Journey 2026 nace con el objetivo de poner en valor la Red Europea de Asesoramiento en Canales Cortos de Comercialización (EAN-SFSC) y, al mismo tiempo, implicar activamente a las personas asesoras en su construcción y mejora continua.Esta iniciativa está concebida como un itinerario flexible y en evolución, dirigido a asesores y asesoras...</t>
   </si>
   <si>
-    <t>Jue, 15/01/2026 - 13:07</t>
+    <t>Jue, 15/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/arranca-la-campana-local-food-advisors-journey-2026-una-hoja-ruta-europea-reforzar-el</t>
   </si>
   <si>
     <t>El órgano de coordinación del AKIS español aprueba su hoja de ruta para 2026 y refuerza la alineación entre ciencia, innovación y sector agroalimentario</t>
   </si>
   <si>
     <t>El pasado 17 de diciembre de 2025 se celebró en la sede del Ministerio de Agricultura, Pesca y Alimentación, en Madrid, la segunda reunión del plenario del Órgano de Coordinación del Sistema de Conocimiento e Innovación en Agricultura (SCIA–AKIS). La sesión tuvo lugar en formato presencial y estuvo copresidida por la secretaria de Estado de Agricultura y Alimentación, Begoña García Bernal, y el...</t>
   </si>
   <si>
-    <t>Mar, 13/01/2026 - 23:18</t>
+    <t>Lun, 12/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-organo-coordinacion-del-akis-espanol-aprueba-su-hoja-ruta-2026-y-refuerza-la-alineacion</t>
   </si>
   <si>
     <t>CITOLIVA impulsa en 2026 una línea pionera de investigación basada en técnicas avanzadas de lipidómica</t>
   </si>
   <si>
     <t>La Fundación celebró la reunión de su Patronato, en la que se presentó la hoja de ruta para el próximo año. Entre las principales novedades, destacó el lanzamiento de una nueva línea de investigación en el ámbito de la alimentación y la salud, que abrirá nuevas oportunidades en el desarrollo de alimentos más saludables y funcionales.En la reunión se aprobó el Plan de Actuación para 2026 y se...</t>
   </si>
   <si>
-    <t>Mié, 17/12/2025 - 09:53</t>
+    <t>Mié, 17/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/citoliva-impulsa-2026-una-linea-pionera-investigacion-basada-tecnicas-avanzadas-lipidomica</t>
   </si>
   <si>
     <t>FutureFoodS lanza su segunda convocatoria transnacional cofinanciada para acelerar la sostenibilidad alimentaria</t>
   </si>
   <si>
     <t>El partenariado europeo FutureFoodS ha anunciado la apertura de su Segunda Convocatoria Transnacional Cofinanciada, destinada a financiar proyectos de investigación e innovación que impulsen la transición hacia sistemas alimentarios más sostenibles, saludables, circulares y transparentes. La convocatoria invita a investigadores, centros tecnológicos, universidades, administraciones públicas, ONG...</t>
   </si>
   <si>
-    <t>Vie, 12/12/2025 - 16:12</t>
+    <t>Mié, 03/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/futurefoods-lanza-su-segunda-convocatoria-transnacional-cofinanciada-acelerar-la</t>
   </si>
   <si>
     <t>Convocatoria abierta para seleccionar 27 Proyectos Lighthouse en asesoramiento para Cadenas Cortas de Suministro de Alimentos</t>
   </si>
   <si>
     <t>El proyecto europeo COREnet ha puesto en marcha una convocatoria destinada a identificar y apoyar 27 Proyectos Lighthouse, uno por cada Estado miembro de la Unión Europea, que destaquen innovaciones en el asesoramiento a Cadenas Cortas de Suministro de Alimentos (SFSC). La iniciativa está dirigida a asesores y entidades que trabajen en este ámbito y quieran mostrar enfoques novedosos, efectivos y...</t>
   </si>
   <si>
-    <t>Jue, 13/11/2025 - 14:06</t>
+    <t>Jue, 13/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/convocatoria-abierta-seleccionar-27-proyectos-lighthouse-asesoramiento-cadenas-cortas</t>
   </si>
   <si>
     <t>Programa detallado de AGROBIOTECH 2025: innovación, biotecnología y digitalización se dan cita en Lleida</t>
   </si>
   <si>
     <t>Del 25 al 27 de noviembre en la Fira de LleidaEl evento AGROBIOTECH 2025 convertirá a Lleida en el epicentro de la innovación agroalimentaria y forestal del 25 al 27 de noviembre, reuniendo a investigadores, empresas, centros tecnológicos y entidades públicas en torno a los grandes retos del sector: la sostenibilidad, la digitalización y el cambio climático. El programa incluye más de medio...</t>
   </si>
   <si>
-    <t>Mar, 11/11/2025 - 16:29</t>
+    <t>Mar, 11/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/programa-detallado-agrobiotech-2025-innovacion-biotecnologia-y-digitalizacion-se-dan-cita</t>
   </si>
   <si>
     <t>El programa del VIII Foro DATAGRI, en detalle</t>
   </si>
   <si>
     <t>Murcia acogerá los días 12 y 13 de noviembre una de las grandes citas de la digitalización agroalimentariaLa cuenta atrás ha comenzado para una de las citas más esperadas del calendario agroalimentario: el VIII Foro DATAGRI, que reunirá en Murcia a los principales protagonistas de la digitalización del sector los próximos 12 y 13 de noviembre. Bajo el lema de la transformación digital como...</t>
   </si>
   <si>
-    <t>Vie, 07/11/2025 - 12:33</t>
+    <t>Vie, 07/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-programa-del-viii-foro-datagri-detalle</t>
   </si>
   <si>
     <t>El evento final del plan AGROALNEXT, en Pamplona, mostrará resultados de sus proyectos de I+D en el ámbito agroalimentario</t>
   </si>
   <si>
     <t>Durante tres años, el plan complementario de agroalimentación AGROALNEXT, impulsado por el Gobierno de España a través del Ministerio de Ciencia, Innovación y Universidades, ha unido el talento de más de 27 centros de investigación, 7 comunidades autónomas y cientos de investigadores e investigadoras en un esfuerzo conjunto por hacer del sector agroalimentario español un referente en...</t>
   </si>
   <si>
-    <t>Jue, 06/11/2025 - 09:59</t>
+    <t>Vie, 31/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-evento-final-del-plan-agroalnext-pamplona-mostrara-resultados-sus-proyectos-id-el</t>
   </si>
   <si>
     <t>Apoyo del MAPA a la innovación para la sostenibilidad en el sector agroalimentario con una intensa participación en ExpoAgriTech 2025</t>
   </si>
   <si>
     <t>Del 28 al 30 de octubre, Málaga se convertirá en el epicentro de la innovación agrícola con la celebración de ExpoAgriTech 2025 – “La Feria del Campo 4.0”, un evento que reunirá a más de 8.000 profesionales del sector en torno a las últimas tendencias tecnológicas que están transformando la agricultura hacia un modelo más digital, sostenible y competitivo.El Ministerio de Agricultura, Pesca y...</t>
   </si>
   <si>
-    <t>Jue, 23/10/2025 - 13:38</t>
+    <t>Jue, 23/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/apoyo-del-mapa-la-innovacion-la-sostenibilidad-el-sector-agroalimentario-una-intensa</t>
   </si>
   <si>
     <t>Seis proyectos con potencial de impacto en la sostenibilidad y la eficiencia industrial son seleccionados en la primera llamada del Sandbox AgriFoodtech</t>
   </si>
   <si>
     <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex y Protiberia son las empresas que trabajarán junto a CNTA en iniciativas relacionadas con el desarrollo de Nuevos ingredientes, la conservación de alimentos y la regeneración de agua de proceso.El sandbox es una iniciativa impulsada por MCIU, MAPA, Gobierno de Navarra, Gobierno de La Rioja y CNTA que se gestiona desde su hub de...</t>
   </si>
   <si>
-    <t>Vie, 17/10/2025 - 13:01</t>
+    <t>Mar, 14/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/seis-proyectos-potencial-impacto-la-sostenibilidad-y-la-eficiencia-industrial-son</t>
   </si>
   <si>
+    <t>Luis Planas remarcó la importancia de la agricultura de precisión, la investigación y la tecnología para mejorar la eficiencia agroalimentaria y afrontar los retos climáticos, en Fruit Attraction 2025</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha inaugurado, hoy 30 de septiembre, la XVII edición de Fruit Attraction, subrayando el papel de España como primer productor de frutas y hortalizas de la UE y octavo del mundo, con una media anual de más de 25 millones de toneladas; y remarcó la importancia de la agricultura de precisión, la investigación y la tecnología para mejorar...</t>
+  </si>
+  <si>
+    <t>Mar, 30/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-remarco-la-importancia-la-agricultura-precision-la-investigacion-y-la</t>
+  </si>
+  <si>
+    <t>El CNTA incorpora por primera vez el macroescenario "Agritech" en su Mapa de Escenarios de Oportunidad</t>
+  </si>
+  <si>
+    <t>El Centro Nacional de Tecnología y Seguridad Alimentaria (CNTA) ha publicado la actualización semestral del Mapa de Escenarios de Oportunidad, una herramienta de referencia para anticipar tendencias y detectar áreas emergentes de innovación en el sector agroalimentario.La gran novedad de esta edición es la incorporación de un nuevo macroescenario: Agritech, que entra con una cuota de voz del 2,2...</t>
+  </si>
+  <si>
+    <t>Lun, 29/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-cnta-incorpora-primera-vez-el-macroescenario-agritech-su-mapa-escenarios-oportunidad</t>
+  </si>
+  <si>
+    <t>El GO e-LocalHub participará en la Jornada de Intercambio de Experiencias sobre modelos de negocio agroalimentarios</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo supraautonómico e-LocalHub, coordinado por la Real Federación Española de Asociaciones de Ganado Selecto (RFEAGAS), ha sido invitado como ponente en la Jornada de Intercambio de Experiencias entre Grupos Operativos: modelos de negocio de productos de alto valor añadido en la cadena alimentaria, que se celebrará los días 23 y 24 de septiembre de 2025 en las instalaciones de...</t>
+  </si>
+  <si>
+    <t>Mié, 17/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-go-e-localhub-participara-la-jornada-intercambio-experiencias-modelos-negocio</t>
+  </si>
+  <si>
     <t>Extremadura avanza en la mejora del cultivo de stevia con el proyecto innovador del GO STEVIBREED</t>
   </si>
   <si>
     <t>El Grupo Operativo Regional STEVIBREED ha concluido con éxito el proyecto innovador “Mejora integral del cultivo de Stevia rebaudiana para su valorización en la región”, una iniciativa que ha supuesto un importante impulso a la investigación, la diversificación y la modernización del sector agrario en Extremadura.El pasado mes de septiembre se celebró en las instalaciones de CTAEX la jornada...</t>
   </si>
   <si>
-    <t>Vie, 10/10/2025 - 17:11</t>
+    <t>Jue, 11/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/extremadura-avanza-la-mejora-del-cultivo-stevia-el-proyecto-innovador-del-go-stevibreed</t>
   </si>
   <si>
-    <t>El CNTA incorpora por primera vez el macroescenario "Agritech" en su Mapa de Escenarios de Oportunidad</t>
-[...34 lines deleted...]
-  <si>
     <t>Ampliado el plazo para inscripción en el III Programa de incubación y aceleración de startups agroalimentarias de La Vega Innova</t>
   </si>
   <si>
     <t>Hasta el próximo 17 de septiembre de 2025, se ha ampliado el plazo para la inscripción en el III Programa de Incubación y Aceleración de La Vega Innova, ofreciendo así una nueva oportunidad a emprendedores y startups tecnológicas del sector agroalimentario para unirse al ecosistema que impulsa la innovación, la digitalización y la sostenibilidad en el medio rural.Un programa para transformar el...</t>
   </si>
   <si>
-    <t>Lun, 08/09/2025 - 12:39</t>
+    <t>Lun, 08/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/ampliado-el-plazo-inscripcion-el-iii-programa-incubacion-y-aceleracion-startups</t>
   </si>
   <si>
     <t>Abierta la convocatoria de los Premios 2025 de la Cátedra de Cooperativas Agroalimentarias</t>
   </si>
   <si>
     <t>La Universitat de València ha lanzado la VII edición de los Premios de la Cátedra de Cooperativas Agroalimentarias, destinados a reconocer los mejores TFG, TFM o Tesis Doctorales vinculados con el cooperativismo agroalimentario en áreas como la economía, el derecho, la fiscalidad o la contabilidad.Podrán participar estudiantes y titulados de universidades españolas que hayan defendido sus...</t>
   </si>
   <si>
-    <t>Mar, 02/09/2025 - 15:57</t>
+    <t>Jue, 28/08/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/abierta-la-convocatoria-los-premios-2025-la-catedra-cooperativas-agroalimentarias</t>
   </si>
   <si>
+    <t>La innovación tecnológica, en el centro del discurso de Luis Planas en el Consejo de Ministros de Agricultura y Pesca de la UE</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha apostado en el Consejo de Ministros Agricultura y Pesca de la UE celebrado el pasado 15 de julio por que la Unión Europea (UE) mantenga su nivel de ambición en la innovación alimentaria, tanto en los procesos de producción como en los alimentos.Tecnología y relevo generacional en el sector agropecuarioLa innovación tecnológica,...</t>
+  </si>
+  <si>
+    <t>Lun, 15/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-innovacion-tecnologica-el-centro-del-discurso-luis-planas-el-consejo-ministros</t>
+  </si>
+  <si>
     <t>La primera aceleradora de emprendimiento del sector agroalimentario catalán nace de la mano de FEMAC y AFRUCAT</t>
   </si>
   <si>
     <t>Según publica el portal especializado Interempresas, FEMAC (Clúster de la maquinaria y medios de producción agrícola) y Afrucat (Asociación Empresarial de Fruta de Cataluña) han presentado recientemente la primera "Aceleradora de Emprendimiento del sector agroalimentario" en Cataluña.La iniciativa quiere impulsar  el talento y el emprendimiento de proyectos empresariales viables en el sector...</t>
   </si>
   <si>
-    <t>Vie, 19/07/2024 - 09:58</t>
+    <t>Vie, 12/07/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-primera-aceleradora-emprendimiento-del-sector-agroalimentario-catalan-nace-la-mano</t>
   </si>
   <si>
-    <t>La innovación tecnológica, en el centro del discurso de Luis Planas en el Consejo de Ministros de Agricultura y Pesca de la UE</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/noticias/la-innovacion-tecnologica-el-centro-del-discurso-luis-planas-el-consejo-ministros</t>
+    <t>GOFAGUS: nuevo caso práctico español seleccionado por i2connect para aprender del proceso que genera la innovación interactiva entre distintos países</t>
+  </si>
+  <si>
+    <t>GOFAGUS es el nuevo caso práctico español seleccionado por un panel de expertos del proyecto europeo i2connect, financiado con fondos Horizonte 2020, que mediante un intercambio de conocimiento entre países, analiza la innovación interactiva con una revisión por pares. Permite a asesores de distintos países aprender entre iguales de distintas ...</t>
+  </si>
+  <si>
+    <t>Mar, 11/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/gofagus-nuevo-caso-practico-espanol-seleccionado-i2connect-aprender-del-proceso-que-genera</t>
   </si>
   <si>
     <t>Cajamar Innova Agrotech busca proyectos para desarrollar la tecnología agroalimentaria del futuro</t>
   </si>
   <si>
     <t>Hasta el 7 de julio de 2024 se ha abierto la primera convocatoria de Cajamar Innova Agrotech, un programa de aceleración para empresas del ámbito Agrotech con el que la organización quiere impulsar el desarrollo de las tecnologías que den respuesta a los desafíos globales de la producción sostenible de alimentos. La iniciativa se enmarca dentro del proyecto “Andalucía Agrotech European Digital...</t>
   </si>
   <si>
-    <t>Mar, 11/06/2024 - 16:19</t>
+    <t>Jue, 06/06/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/cajamar-innova-agrotech-busca-proyectos-desarrollar-la-tecnologia-agroalimentaria-del</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/noticias/gofagus-nuevo-caso-practico-espanol-seleccionado-i2connect-aprender-del-proceso-que-genera</t>
   </si>
   <si>
     <t>Estancias en el extranjero y conferencias científicas: abierta la convocatoria de 2025 de financiación del Programa CRP de la OCDE</t>
   </si>
   <si>
     <t>La convocatoria 2025 del Programa de Investigación Cooperativa (CRP) en Agricultura Sostenible y Sistemas Alimentarios de la OCDE se ha abierto recientemente y permite presentar propuestas hasta el próximo 10 de septiembre para financiar la organización de conferencias científicas y de estancias científicas en el extranjero.
 La OCDE ofrece dos tipos de financiación:
 	Estancias...</t>
   </si>
   <si>
-    <t>Lun, 03/06/2024 - 16:08</t>
+    <t>Mié, 05/06/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/estancias-el-extranjero-y-conferencias-cientificas-abierta-la-convocatoria-2025</t>
   </si>
   <si>
     <t>El consumidor impulsa el rediseño de la categoría de los aperitivos</t>
   </si>
   <si>
     <t>Nota de prensa que pone de manifiesto las características de la industria del snack que según la Asociación de Snacks, representa un consumo por persona y año en España de 7,5 kilos y una producción de 356.000 toneladas para una facturación anual de 2.300 millones de €. Por categorías, los frutos secos suponen el 44 % del total, seguidos por las patatas fritas con 32 % y el resto de...</t>
   </si>
   <si>
-    <t>Vie, 19/04/2024 - 07:47</t>
+    <t>Jue, 18/04/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-consumidor-impulsa-el-rediseno-la-categoria-los-aperitivos</t>
-  </si>
-[...35 lines deleted...]
-    <t>https://akisplataforma.es/noticias/2a-convocatoria-proyectos-interreg-sudoe</t>
   </si>
   <si>
     <t>4a. Convocatoria CAJAMAR INNOVA Proyectos Agua</t>
   </si>
   <si>
     <t>Abierto hasta el 2 de mayo la inscripción a la 4a. edición de CAJAMAR INNOVA incubadora y aceleradora de startups especializada en tecnologías del agua, para la selección de proyectos tecnológicos que aporten soluciones reales a las problemáticas del agua.
 Tras el cierre del plazo de recepción de candidaturas, se seleccionarán un máximo de 10 proyectos nacionales e...</t>
   </si>
   <si>
-    <t>Lun, 25/03/2024 - 09:01</t>
+    <t>Jue, 21/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/4a-convocatoria-cajamar-innova-proyectos-agua</t>
+  </si>
+  <si>
+    <t>Abierta la 4a. edición del Food Tech Challengers del CNTA para Startups agroalimentarias</t>
+  </si>
+  <si>
+    <t>Food (Tech)2 Challengers programa de impulso tecnológico financiado por el Ministerio de Agricultura, Pesca y Alimentación (MAPA) y liderado por CNTA (Centro Nacional de Tecnología y Seguridad Alimentaria) pone en marcha su cuarta edición para que entre 4 y 8 startups puedan beneficiarse de las capacidades y del conocimiento del personal...</t>
+  </si>
+  <si>
+    <t>Mié, 13/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/abierta-la-4a-edicion-del-food-tech-challengers-del-cnta-startups-agroalimentarias</t>
   </si>
   <si>
     <t>Convocatoria de itinerarios de emprendimiento y asesoramiento en economía social 2024-2026</t>
   </si>
   <si>
     <t>La Confederación Empresarial Española de la Economía Social (CEPES), cofinanciado por el FSE+, lanza una nueva convocatoria de ayudas a entidades de economía social para desarrollar proyectos de emprendimiento colectivo de base tecnológica o en sectores emergentes y en el ámbito rural. El plazo para presentar solicitudes permanece abierto hasta el 19 de abril de 2024.
 Tipos de...</t>
   </si>
   <si>
-    <t>Lun, 18/03/2024 - 08:58</t>
+    <t>Lun, 11/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/convocatoria-itinerarios-emprendimiento-y-asesoramiento-economia-social-2024-2026</t>
   </si>
   <si>
     <t>El Parlamento Europeo ha dado el visto bueno final a la nueva regulación para las IGP y las DO</t>
   </si>
   <si>
     <t>La Eurocámara ha ratificado el acuerdo político que tiene como objetivo fortalecer las producciones amparadas por distintivos como las denominaciones o las IGP, su patrimonio gastronómico y su defensa en los acuerdos comerciales.
 Las reglas revisadas mejorarán el sistema existente gracias a un procedimiento de registro simplificado y más eficiente, lo que reducirá el tiempo de espera entre la...</t>
   </si>
   <si>
-    <t>Vie, 01/03/2024 - 08:49</t>
+    <t>Mié, 28/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-parlamento-europeo-ha-dado-el-visto-bueno-final-la-nueva-regulacion-las-igp-y-las-do</t>
   </si>
   <si>
-    <t>XI Premio RuralApps</t>
-[...21 lines deleted...]
-    <t>https://akisplataforma.es/noticias/captadores-solares-buenos-el-bolsillo-y-el-medio-ambiente</t>
+    <t>2a. Convocatoria de Proyectos INTERREG SUDOE</t>
+  </si>
+  <si>
+    <t>La segunda convocatoria de proyectos Sudoe está abierta hasta el 31 de mayo de 2024 para todas las entidades públicas, privadas o sin ánimo de lucro y empresas. Dotada de un presupuesto de 53,7 mill. de €, los proyectos aprobados por el Programa tratan sobre cinco ejes prioritarios: Investigación e innovación; competitividad de las PYMES, Economía baja en carbono, Lucha contra el...</t>
+  </si>
+  <si>
+    <t>Lun, 26/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/2a-convocatoria-proyectos-interreg-sudoe</t>
   </si>
   <si>
     <t>Se reconocen 6 proyectos excelentes y 32 aptos en Cursos de Emprendimiento Rural</t>
   </si>
   <si>
     <t>La octava y novena edición del “Curso de emprendimiento en el medio rural” de la Red PAC concluyen con éxito y van camino de convertirse en un clásico para todas aquellas personas que desean implantar un proyecto en el medio rural. Los cursos tienen como objetivo fortalecer las capacidades de cualquier persona interesada en emprender un negocio o actividad en el medio rural.
 En...</t>
   </si>
   <si>
-    <t>Lun, 26/02/2024 - 16:08</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/se-reconocen-6-proyectos-excelentes-y-32-aptos-cursos-emprendimiento-rural</t>
   </si>
   <si>
     <t>Ampliación del plazo para la justificación y solicitud de pago de las ayudas vitivinícolas</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación ha ampliado en 30 días el plazo para la justificación y solicitud de pago de la primera convocatoria de la intervención en inversiones materiales e inmateriales en instalaciones de transformación y en infraestructuras vitivinícolas, así como en estructuras e instrumentos de comercialización, lo que va a favorecer una mejor ejecución de los...</t>
   </si>
   <si>
-    <t>Lun, 26/02/2024 - 14:52</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/ampliacion-del-plazo-la-justificacion-y-solicitud-pago-las-ayudas-vitivinicolas</t>
   </si>
   <si>
+    <t>XI Premio RuralApps</t>
+  </si>
+  <si>
+    <t>El premio engloba soluciones tecnológicas innovadoras en los ámbitos de la digitalización y la transformación digital tales como: aplicaciones, gobernanza y gestión de datos, la inteligencia artificial, la realidad aumentada, la realidad virtual, la robótica, el internet de las cosas, la conectividad. La finalidad es que los galardones visualicen posibles herramientas que existen...</t>
+  </si>
+  <si>
+    <t>Jue, 22/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/xi-premio-ruralapps</t>
+  </si>
+  <si>
     <t>El informe final de la OMC da la razón a la Comisión Europea sobre las aceitunas negras españolas</t>
   </si>
   <si>
     <t>El Gobierno valora positivamente el informe final del Panel de Cumplimiento de la Organización Mundial de Comercio (OMC) solicitado por la Comisión Europea en el litigio sobre las aceitunas negras españolas. El informe de la OMC respalda los argumentos europeos contra las medidas proteccionistas impuestas por Estados Unidos contra la aceituna negra de España porque son incompatibles con las...</t>
   </si>
   <si>
-    <t>Mié, 21/02/2024 - 09:17</t>
+    <t>Mar, 20/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-informe-final-la-omc-da-la-razon-la-comision-europea-las-aceitunas-negras-espanolas</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación convoca el Premio “Alimentos de España 2024”</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación publica en el Boletín Oficial del Estado (BOE) un extracto de la orden por la que se convoca el Premio “Alimentos de España 2024”. 
 El plazo de presentación de solitudes comenzará el día siguiente de la publicación del extracto de la convocatoria en el BOE (20 de febrero), y terminará el próximo 25 de marzo, incluido.
 La...</t>
   </si>
   <si>
-    <t>Mar, 20/02/2024 - 09:20</t>
+    <t>Lun, 19/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-convoca-el-premio-alimentos-espana-2024</t>
   </si>
   <si>
+    <t>Captadores solares buenos para el bolsillo y el medio ambiente</t>
+  </si>
+  <si>
+    <t>Un estudio de  un equipo de investigadores respaldados por el proyecto ASTEP (Application of Solar Thermal Energy to Processes) financiado con fondos europeos desarrolló unos captadores solares vanguardistas para procesos industriales. La tecnología SunDial promete reducir los costes de producción y las emisiones de carbono de diferentes industrias.
+El catedrático Antonio Rovira...</t>
+  </si>
+  <si>
+    <t>Mié, 14/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/captadores-solares-buenos-el-bolsillo-y-el-medio-ambiente</t>
+  </si>
+  <si>
     <t>Kit de herramientas rurales: Guía virtual de financiación para las zonas rurales</t>
   </si>
   <si>
     <t>El “Kit rural” o “Caja de herramientas rurales” (Rural Toolkit) es una plataforma digital a modo de guía que centraliza los distintos tipos de financiación que la Unión Europea pone a disposición de las áreas rurales de los países comunitarios Su objetivo es ayudar a las personas, autoridades locales, instituciones y empresas a identificar y aprovechar los fondos, programas y otras...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 13:49</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/kit-herramientas-rurales-guia-virtual-financiacion-las-zonas-rurales</t>
   </si>
   <si>
     <t>Presentación del Informe interactivo ECREA 2.0</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación presenta la nueva versión de la herramienta de Estudios de costes y rentas de las explotaciones agrarias (Ecrea 2.0), diseñada por la Subsecretaría de Agricultura, Pesca y Alimentación del ministerio. Este informe presenta datos de superficie, producción, ingresos, costes y resultados técnico-económico de las explotaciones que componen...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 12:35</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/presentacion-del-informe-interactivo-ecrea-20</t>
   </si>
   <si>
     <t>El Gobierno apuesta firmemente por la innovación en el sector agroalimentario</t>
   </si>
   <si>
     <t> En el acto de presentación del IV Informe sobre el sector Foodtech en España elaborado por el ICEX, el Ministerio de Agricultura, Pesca y Alimentación (Ministerio) apoya firmemente la transformación digital del sector y la pujante industria auxiliar de tecnología para la agricultura existente en España, resaltando la importancia de la innovación y la tecnología como herramientas clave para...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 09:51</t>
+    <t>Mié, 07/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-gobierno-apuesta-firmemente-la-innovacion-el-sector-agroalimentario</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación inicia el proceso de aceleración de 15 empresas emergentes agroalimentarias</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación y la entidad financiera CaixaBank han iniciado el proceso de aceleración de 15 empresas emergentes o “startups” dedicadas a promover la digitalización en el sector agroalimentario, de las que 13 son de ámbito nacional y 2 proceden de Perugia (Italia) y Rishpon (Israel).
 Las empresas seleccionadas desarrollan proyectos relacionados con el...</t>
   </si>
   <si>
-    <t>Jue, 04/05/2023 - 12:37</t>
+    <t>Mar, 02/05/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-inicia-el-proceso-aceleracion-15-empresas</t>
   </si>
   <si>
     <t>Los tres puntos más importantes de una empresa sostenible</t>
   </si>
   <si>
     <t>En un mundo y una sociedad cada vez más ocupada, la competitividad de las grandes empresas ya no solo se basa en su logística y calidad de productos o servicios. La sostenibilidad ha pasado en varias ocasiones a determinar la elección del usuario.
 Tras una encuesta realizada por PwC sobre un total de más de 30.000 personas alrededor del mundo, se comprobó que más...</t>
   </si>
   <si>
-    <t>Lun, 10/10/2022 - 15:47</t>
+    <t>Jue, 06/10/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/los-tres-puntos-mas-importantes-una-empresa-sostenible</t>
+  </si>
+  <si>
+    <t>El asesoramiento agrario se consolida como pilar estratégico del AKIS en España y Europa</t>
+  </si>
+  <si>
+    <t>La jornada “El asesoramiento agrario como eje del AKIS en España y Europa”, organizada por la Plataforma de Asesores AKIS junto al Ministerio de Agricultura, Pesca y Alimentación (MAPA), reunió el pasado 28 de abril a expertos nacionales e internacionales en el espacio La Vega Innova para analizar el papel clave del asesoramiento en la transformación del sector agroalimentario.El encuentro ha...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-asesoramiento-agrario-se-consolida-pilar-estrategico-del-akis-espana-y-europa</t>
+  </si>
+  <si>
+    <t>Premios Galicia Alimentación 2024</t>
+  </si>
+  <si>
+    <t>CLUSAGA convoca los X Premios Galicia Alimentación con el objetivo de reconocer y visibilizar las mejores prácticas en emprendimiento, digitalización, innovación, calidad, excelencia, sostenibilidad, marketing e internacionalización del sector, a través de cinco premios en dos categorías: 
+	Categoría de alimentos y bebidas: Premio Galicia Alimentación al Producto...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/premios-galicia-alimentacion-2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -890,664 +1232,1108 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:D75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D43"/>
+      <selection activeCell="A1" sqref="A1:D75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="277.075" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B43" s="1" t="s">
+      <c r="B45" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="C45" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="D45" s="1" t="s">
         <v>171</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1" t="s">
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>