--- v0 (2026-06-08)
+++ v1 (2026-10-19)
@@ -12,502 +12,781 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
-    <t>El asesoramiento agrario se consolida como pilar estratégico del AKIS en España y Europa</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/noticias/el-asesoramiento-agrario-se-consolida-pilar-estrategico-del-akis-espana-y-europa</t>
+    <t>La Universidad de Córdoba y Ecoenergía de los Pedroches finalizan dos proyectos de investigación sobre valorización de residuos orgánicos</t>
+  </si>
+  <si>
+    <t>La Universidad de Córdoba (UCO) y Ecoenergía de los Pedroches, filial energética de COVAP, han finalizado recientemente dos proyectos de investigación centrados en la producción de biogás y la valorización de residuos orgánicos generados en el entorno agroindustrial de Los Pedroches.Los trabajos, desarrollados desde mayo de 2025 mediante sendos contratos de investigación, han permitido avanzar en...</t>
+  </si>
+  <si>
+    <t>Jue, 01/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-universidad-cordoba-y-ecoenergia-los-pedroches-finalizan-dos-proyectos-investigacion</t>
+  </si>
+  <si>
+    <t>El CITA lidera el proyecto europeo ECOPESIA para recompensar la agricultura que beneficie a los ecosistemas y la biodiversidad</t>
+  </si>
+  <si>
+    <t>El 23 y 24 de septiembre se ha celebrado en la sede del Centro de Investigación y Tecnología Agroalimentaria de Aragón (CITA) la reunión inicial del proyecto europeo Horizonte Europa ECOPESIA. El objetivo del proyecto ECOPESIA es promover el desarrollo de los llamados Pagos por Servicios Ambientales (PES), incentivos económicos dirigidos a agricultores y ganaderos que realizan acciones...</t>
+  </si>
+  <si>
+    <t>Jue, 24/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-cita-lidera-el-proyecto-europeo-ecopesia-recompensar-la-agricultura-que-beneficie-los</t>
+  </si>
+  <si>
+    <t>El Grupo Operativo ECO-UVA busca reducir la huella de carbono de la viticultura con luz UV-C, ozono y maquinaria eléctrica | Red PAC</t>
+  </si>
+  <si>
+    <t>Innovación Cambio climático y gestión de recursos naturales Calidad y cadena alimentariaEl Grupo Operativo ECO-UVA persigue reducir la huella de carbono desarrollando tecnologías alternativas a los tratamientos fitosanitarios convencionales para controlar enfermedades como el oídio y el mildiuEl Grupo Operativo ECO-UVA persigue reducir la huella de carbono desarrollando tecnologías alternativas a...</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-grupo-operativo-eco-uva-busca-reducir-la-huella-carbono-la-viticultura-luz-uv-c-ozono-y</t>
+  </si>
+  <si>
+    <t>Participación del proyecto GO FOTOPUR en el XLV Congreso ANAPORC</t>
+  </si>
+  <si>
+    <t>El proyecto GO FOTOPUR participará en el XLV Congreso ANAPORC que se celebrará en Tarragona del 29 de septiembre al 1 de octubre.Nuestra participación consistirá en la realización de una ponencia en el Auditorio del Palau Firal I de Congressos de Tarragona el 1 de octubre de 13:30 – 13:45, de la mano de Marcos Agudo Vicente, coordinador técnico del proyecto FOTOPUR y miembro del grupo operativo...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/participacion-del-proyecto-go-fotopur-el-xlv-congreso-anaporc</t>
+  </si>
+  <si>
+    <t>Luis Planas señala que Europa debe ampliar y diversificar la producción de proteínas para asegurar su autonomía alimentaria</t>
+  </si>
+  <si>
+    <t> España apuesta por un plan proteico y una estrategia de ganadería que reduzca dependencias externas refuerce la autonomía europea para garantizar la seguridad alimentaria El ministro señala que es necesario realizar un debate específico dentro del Consejo de Agricultura para tratar el tema de la sequíaEl ministro de Agricultura, Pesca y Alimentación, Luis Planas ha considerado hoy que la...</t>
+  </si>
+  <si>
+    <t>Mar, 08/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-senala-que-europa-debe-ampliar-y-diversificar-la-produccion-proteinas-asegurar</t>
+  </si>
+  <si>
+    <t>GO FOTOPUR presenta en SALAMAQ 26 su sistema de fotovoltaica flotante sobre balsas de purines</t>
+  </si>
+  <si>
+    <t>FOTOPUR presenta en SALAMAQ 26 su sistema de fotovoltaica flotante sobre balsas de purinesLa ponencia tendrá lugar el viernes 4 de septiembre a las 17:00 horas en la Sala de la Lonja del Recinto Ferial de Salamanca, a cargo del veterinario Alberto Megía, del área porcina de Cobadu.El grupo operativo FOTOPUR estará presente en SALAMAQ 26, Feria del Sector Agropecuario y 37ª Exposición...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-fotopur-presenta-salamaq-26-su-sistema-fotovoltaica-flotante-balsas-purines</t>
+  </si>
+  <si>
+    <t>GO VIDTWIN contará con un punto de información en Greencities 2026</t>
+  </si>
+  <si>
+    <t>GO VIDTWIN contará con un punto de información en Greencities 2026El grupo operativo estará presente los días 15 y 16 de septiembre en FYCMA (Málaga) para dar a conocer su gemelo digital del viñedo y sus bioestimulantes a partir de microalgas, con la participación presencial de G2G Algae.El proyecto GO VIDTWIN dispondrá de un punto de información durante Greencities, el foro de referencia en...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-vidtwin-contara-punto-informacion-greencities-2026</t>
+  </si>
+  <si>
+    <t>Continúa abierto hasta fin de mes el plazo de las ayudas para construcción en madera</t>
+  </si>
+  <si>
+    <t>La Xunta mantiene abierto hasta el próximo 31 de agosto el plazo para solicitar las ayudas del programa Xera-madera, destinado a impulsar proyectos y obras que empleen la madera como elemento estructural en la construcción. El director de la Axencia Galega da Industria Forestal XERA, Alfredo Fernández Ríos, recordó estas ayudas durante su visita a los alojamientos rurales Cabañas del Avia, en...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/continua-abierto-fin-mes-el-plazo-las-ayudas-construccion-madera</t>
+  </si>
+  <si>
+    <t>Julio fue el más cálido de la serie histórica, junto con 2022, y el más seco; y agosto se presenta con calor extremo, 43 ºC y noches tórridas</t>
+  </si>
+  <si>
+    <t>La Agencia Estatal de Meteorología (Aemet), dependiente del Ministerio para la Transición Ecológica y el Reto Demográfico (Miteco), ha publicado el avance climático de julio de 2026, un mes con carácter extremadamente cálido en cuanto a temperaturas y extremadamente seco en lo que a lluvias se refiere. Y de cara a agosto, Meteored alerta de un nuevo episodio de calor extremo: hasta 43 ºC y noches...</t>
+  </si>
+  <si>
+    <t>Lun, 10/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/julio-fue-el-mas-calido-la-serie-historica-junto-2022-y-el-mas-seco-y-agosto-se-presenta</t>
+  </si>
+  <si>
+    <t>De residuo agrícola a combustible renovable: investigadores manchegos transforman los huesos de aceituna en catalizadores de CO2</t>
+  </si>
+  <si>
+    <t>Desde hace un tiempo los residuos agrícolas se están usando para ser más productivos en el sector primario. Lo que pocos saben es que también pueden ser de gran utilidad en otros campos. Una investigación manchega sobre catalizadores lo acaba de demostrar.Por increíble que parezca, quieren usar los huesos de aceituna del olivar para crear materiales capaces de transformar el dióxido de carbono (...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/residuo-agricola-combustible-renovable-investigadores-manchegos-transforman-los-huesos</t>
+  </si>
+  <si>
+    <t>Investigadores andaluces transforman residuos de poda de almendros y cítricos en fertilizante agrario mezclándolos con microalgas</t>
+  </si>
+  <si>
+    <t>Sacar productividad de los residuos agrícolas puede revolucionar el sector primario tanto a nivel económico como medioambiental. Por ello, los investigadores andaluces ya trabajan en una solución mediante microalgas para lograrlo.En concreto, un nuevo proyecto trabaja con podas, cáscaras y subproductos de cultivos leñosos para convertirlos en biochar y mezclarlos después con microalgas.El...</t>
+  </si>
+  <si>
+    <t>Dom, 09/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/investigadores-andaluces-transforman-residuos-poda-almendros-y-citricos-fertilizante</t>
+  </si>
+  <si>
+    <t>Los investigadores madrileños recuperan una desconocida leguminosa que estuvo 50 años desaparecida de los campos españoles</t>
+  </si>
+  <si>
+    <t>La agricultura española necesita sobreponerse a la sequía, y existen diferentes estrategias para lograrlo. Una de ellas es recuperar semillas del pasado más resistentes y adaptadas al suelo. Por ejemplo, en Madrid han dado un paso de gigante para lograrlo.Y es que los agricultores acaban de recuperar la alholva, también conocida como fenogreco, una leguminosa anual cuyas semillas tienen uso...</t>
+  </si>
+  <si>
+    <t>Lun, 03/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/los-investigadores-madrilenos-recuperan-una-desconocida-leguminosa-que-estuvo-50-anos</t>
+  </si>
+  <si>
+    <t>Un plan de I+D+i para impulsar la sostenibilidad y competitividad del viñedo en Rioja Alavesa - Neiker</t>
+  </si>
+  <si>
+    <t>El centro tecnológico NEIKER desarrolla una estrategia orientada a aportar herramientas que faciliten la toma de decisiones en campo y refuercen la adaptabilidad del sistema productivoNEIKER ha firmado recientemente un convenio de colaboración con EDA Drinks &amp; Wine Campus para impulsar la investigación, la innovación y la transferencia tecnológica en el ámbito de la viticultura, uniendo...</t>
+  </si>
+  <si>
+    <t>Lun, 27/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/plan-idi-impulsar-la-sostenibilidad-y-competitividad-del-vinedo-rioja-alavesa-neiker</t>
+  </si>
+  <si>
+    <t>Agenda de Actividades del COIAANPV - Colegio Oficial de Ingenieros Agrónomos de Aragón, Navarra y País Vasco</t>
+  </si>
+  <si>
+    <t>Agenda número 2824 de julio de 2026FORMACIÓNDocumentación y recuperación de elementos rurales y agrarios mediante tecnologías LiDAR y fotogrametría terrestre y aérea | 17 y 18 septiembre. Leer másHerramientas de mediación para asesores: comunicación, gestión de conflictos y apoyo al asesoramiento en el sector agroalimentario | 21 y 23 de septiembre. Leer másCurso online: Diseño, cálculo y...</t>
+  </si>
+  <si>
+    <t>Vie, 24/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/agenda-actividades-del-coiaanpv-colegio-oficial-ingenieros-agronomos-aragon-navarra-y-pais</t>
+  </si>
+  <si>
+    <t>Catálogo de Buenas Prácticas Ambientales de las Empresas Españolas 2026 - Coial</t>
+  </si>
+  <si>
+    <t>Abierto el plazo para participar en una nueva edición del Catálogo de Buenas Prácticas Ambientales de las Empresas Españolas 2026.Esta iniciativa, impulsada por CEOE desde 2022, se ha consolidado como un escaparate de referencia para dar visibilidad al compromiso, la innovación y el liderazgo de las empresas en la transición ecológica y energética, así como a su contribución a los Objetivos de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/catalogo-buenas-practicas-ambientales-las-empresas-espanolas-2026-coial</t>
+  </si>
+  <si>
+    <t>NEIKER obtiene tres nuevos proyectos para afrontar los principales retos de la ganadería mediante innovación y nuevas tecnologías</t>
+  </si>
+  <si>
+    <t>Las investigaciones abordarán la detección precoz de enfermedades, el bienestar animal y el impacto del cambio climático sobre la producción ganaderaLos tres proyectos han sido seleccionados en la convocatoria ‘Proyectos de Generación de Conocimiento – Investigación Orientada INIA-CCAA’ financiados por la Agencia Estatal de Investigación dependiente del Ministerio de Ciencia e InnovaciónEn un...</t>
+  </si>
+  <si>
+    <t>Jue, 23/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/neiker-obtiene-tres-nuevos-proyectos-afrontar-los-principales-retos-la-ganaderia-mediante</t>
+  </si>
+  <si>
+    <t>El campo se cuece en Alicante: el calor mata almendros y paraliza el engorde de los cítricos</t>
+  </si>
+  <si>
+    <t>Julio está batiendo récords de temperaturas en la provincia de Alicante, con olas de calor consecutivas que no solo están causando mella en las personas, sino que también afectan al campo, que materialmente se está cociendo. Tanto es así que los más de 44 grados de temperatura alcanzados en las explotaciones está resultando letal para algunos árboles en las zonas de secano, principalmente...</t>
+  </si>
+  <si>
+    <t>Mié, 22/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-campo-se-cuece-alicante-el-calor-mata-almendros-y-paraliza-el-engorde-los-citricos</t>
+  </si>
+  <si>
+    <t>Frutas y hortalizas: más seguridad jurídica para los programas operativos</t>
+  </si>
+  <si>
+    <t>El Consejo de Ministros ha adoptado decisiones clave para el sector agrario mediante la aprobación de un real decreto que modifica las normas de las intervenciones sectoriales vitivinícola, apícola y de frutas y hortalizas en el marco del Plan Estratégico de la PAC, buscando garantizar la continuidad de las ayudas en 2028. Asimismo, se han autorizado tres contratos de modernización de regadíos en...</t>
+  </si>
+  <si>
+    <t>Mar, 21/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/frutas-y-hortalizas-mas-seguridad-juridica-los-programas-operativos</t>
+  </si>
+  <si>
+    <t>El Colegio de Ingenieros Agrónomos Región de Murcia abre una encuesta para definir la formación del segundo semestre</t>
+  </si>
+  <si>
+    <t>El Colegio Oficial de Ingenieros Agrónomos de la Región de Murcia ha abierto una encuesta para conocer el interés del colectivo profesional en las acciones formativas previstas para el segundo semestre.La iniciativa se dirige a ingenieros agrónomos colegiados y precolegiados, así como a ingenieros y profesionales vinculados al sector agrario, agropecuario, agroalimentario, agroindustrial,...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-colegio-ingenieros-agronomos-region-murcia-abre-una-encuesta-definir-la-formacion-del</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red Innovagro en Perú</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red INNOVAGRO en Perú ha servido para consolidar la colaboración entre universidades, centros de investigación, administraciones públicas y empresas de distintos países, reforzando el intercambio de experiencias y el desarrollo de soluciones innovadoras frente a los desafíos que afronta la agricultura.El Campus de Excelencia Internacional Agroalimentario (ceiA3) ha vuelto a...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-xvi-encuentro-la-red-innovagro-peru</t>
+  </si>
+  <si>
+    <t>La Red PAC selecciona ocho proyectos españoles para competir en los Premios europeos “ARIA” 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC ha seleccionado ocho proyectos españoles vinculados a la agricultura, la ganadería, la agroalimentación, la conservación ambiental, el emprendimiento femenino y la dinamización de las zonas rurales para representar a España en la edición 2026 de los Premios ARIA (Premios de Inspiración Agraria y Rural), organizados por la Red Europea de la PAC.Al igual que en anteriores ediciones, la...</t>
+  </si>
+  <si>
+    <t>Jue, 16/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-selecciona-ocho-proyectos-espanoles-competir-los-premios-europeos-aria-2026</t>
+  </si>
+  <si>
+    <t>Phytolivo lidera en Antequera el cambio de paradigma en el cultivo del olivo</t>
+  </si>
+  <si>
+    <t>El sector del olivar se prepara para una de sus citas técnicas más trascendentales con Phytolivo, que se celebra el 4 y 5 de noviembre en el Auditorio de Dcoop en Antequera (Málaga). Bajo el lema Retos del Olivar: conocimientos y medios para una FitoSanidad en cambio, este encuentro nace como una respuesta estratégica a la profunda transformación que atraviesa el cultivo, actualmente tensionado...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/phytolivo-lidera-antequera-el-cambio-paradigma-el-cultivo-del-olivo</t>
+  </si>
+  <si>
+    <t>Luis Planas defiende en Bruselas una PAC con presupuesto suficiente, simplificada y sin renacionalización.</t>
+  </si>
+  <si>
+    <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, se ha reunido hoy en Bruselas con el vicepresidente de la Comisión de Agricultura del Parlamento Europeo y ponente de la futura Política Agraria Común (PAC), Norbert Lins, en un encuentro centrado en el diseño de la política agraria europea para el periodo 2028-2034.Durante la reunión, Planas ha defendido una PAC con un presupuesto...</t>
+  </si>
+  <si>
+    <t>Mié, 15/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/luis-planas-defiende-bruselas-una-pac-presupuesto-suficiente-simplificada-y-sin</t>
+  </si>
+  <si>
+    <t>40 años de España en la PAC: cuatro décadas cultivando el futuro del campo español</t>
+  </si>
+  <si>
+    <t>La Política Agraria Común ha acompañado la modernización del sector agroalimentario, el impulso al medio rural y la evolución hacia una agricultura y ganadería más sostenibles, innovadoras y competitivasLa Política Agraria Común ha acompañado la modernización del sector agroalimentario, el impulso al medio rural y la evolución hacia una agricultura y ganadería más sostenibles, innovadoras y...</t>
+  </si>
+  <si>
+    <t>Mar, 07/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/40-anos-espana-la-pac-cuatro-decadas-cultivando-el-futuro-del-campo-espanol</t>
   </si>
   <si>
     <t>Provacuno lanza una aplicación web para medir la huella de carbono del vacuno de carne en España</t>
   </si>
   <si>
     <t>La nueva aplicación, ya disponible para el sector ganadero de vacuno de carne en la web huellavacunosostenible.eu, es uno de los hitos clave del Plan de Promoción Sustainable European Beef (SEUB), cofinanciado por la Unión Europea y liderado por Provacuno (España) y Apaq-W (Bélgica). La herramienta permite cuantificar de forma rigurosa las emisiones de gases de efecto invernadero,...</t>
   </si>
   <si>
-    <t>Mié, 29/04/2026 - 20:49</t>
+    <t>Mié, 29/04/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/provacuno-lanza-una-aplicacion-web-medir-la-huella-carbono-del-vacuno-carne-espana</t>
   </si>
   <si>
+    <t>Un informe aporta evidencia científica para que la futura PAC refuerce la resiliencia del sector agrario español</t>
+  </si>
+  <si>
+    <t>La Política Agraria Común (PAC) sigue siendo la principal política común de la Unión Europea (UE) en cuanto a presupuesto, y es uno de los principales factores de cambio del sistema agroalimentario español. Con un presupuesto de cerca de 10.000 millones de euros por año, es una herramienta central para estabilizar los ingresos de alrededor de 630.000 explotaciones agrarias españolas. Por tanto,...</t>
+  </si>
+  <si>
+    <t>Vie, 24/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/informe-aporta-evidencia-cientifica-que-la-futura-pac-refuerce-la-resiliencia-del-sector</t>
+  </si>
+  <si>
     <t>Nueva convocatoria 2026 de ayudas al intercambio de conocimiento en el sector agroalimentario y forestal por casi 10 millones de euros</t>
   </si>
   <si>
     <t>El plazo para presentar las solicitudes finaliza el próximo 18 de mayo Las ayudas están cofinanciadas en un 43 % por FEADER y un 57 % por el ministerioEl Ministerio de Agricultura, Pesca y Alimentación (MAPA) publicó el pasado 16 de abril en el Boletín Oficial del Estado (BOE) una nueva convocatoria de ayudas para fomentar el intercambio de conocimiento, innovación y formación en el sector...</t>
   </si>
   <si>
-    <t>Lun, 20/04/2026 - 15:46</t>
+    <t>Jue, 16/04/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/nueva-convocatoria-2026-ayudas-al-intercambio-conocimiento-el-sector-agroalimentario-y</t>
   </si>
   <si>
     <t>El GO VOLTAGRO participará como ponente en la jornada técnica sobre agrivoltaica del CIES 2026</t>
   </si>
   <si>
     <t>El Grupo Operativo VOLTAGRO participará como ponente en la jornada técnica "Agrivoltaica: energía solar más allá del kilovatiohora”, una cita que se celebra en el marco de las actividades paralelas abiertas del XX Congreso Ibérico y XVI Congreso Iberoamericano de Energía Solar (CIES 2026), organizado por CIESOL y AEDES. La jornada tendrá lugar el 25 de marzo de 2026, de 9:30 a 13:00, en la...</t>
   </si>
   <si>
-    <t>Jue, 12/02/2026 - 11:08</t>
+    <t>Jue, 12/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-go-voltagro-participara-ponente-la-jornada-tecnica-agrivoltaica-del-cies-2026</t>
   </si>
   <si>
     <t>El GO FOTOPUR presentará sus avances en dos jornadas técnicas sobre innovación, energía y emisiones en porcino</t>
   </si>
   <si>
     <t>El Grupo Operativo GO FOTOPUR participará durante el mes de febrero en dos eventos clave centrados en la innovación y en la mejora de la eficiencia y sostenibilidad del sector porcino. Estas citas, que tendrán lugar en Zaragoza y Tauste, serán una oportunidad para compartir conocimientos, intercambiar experiencias con profesionales del sector y dar visibilidad al trabajo que desarrolla el...</t>
   </si>
   <si>
-    <t>Mar, 10/02/2026 - 12:34</t>
+    <t>Mar, 10/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-go-fotopur-presentara-sus-avances-dos-jornadas-tecnicas-innovacion-energia-y-emisiones</t>
   </si>
   <si>
+    <t>Avanzan los trabajos para la detección automática de fugas de riego del GO DENORI</t>
+  </si>
+  <si>
+    <t>El proyecto “Detección y Notificación Automáticas de Fugas de Riego (DENORI)”, en el que participa ASAJA-Sevilla junto a un consorcio liderado por la Universidad Loyola Andalucía y del que también forman parte la Universidad de Huelva y la empresa Trifolium Farms, continúa con sus trabajos para mejorar la eficiencia del riego agrícola mediante la implementación de un sistema basado en...</t>
+  </si>
+  <si>
+    <t>Jue, 05/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/avanzan-los-trabajos-la-deteccion-automatica-fugas-riego-del-go-denori</t>
+  </si>
+  <si>
     <t>EU CAP Network abre la convocatoria para participar en las visitas cruzadas 2026</t>
   </si>
   <si>
     <t>La EU CAP Network (Red PAC de la UE) ha lanzado una convocatoria de expresión de interés para participar en las cross-visits 2026, una serie de visitas cruzadas orientadas a impulsar la innovación, el intercambio de conocimientos y el trabajo en red en el marco de la EIP-AGRI. El plazo de solicitud finaliza el 20 de febrero de 2026 (23:59 CET). Tres temáticas para las cross-visits 2026Las...</t>
   </si>
   <si>
-    <t>Vie, 30/01/2026 - 19:20</t>
+    <t>Jue, 29/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/eu-cap-network-abre-la-convocatoria-participar-las-visitas-cruzadas-2026</t>
   </si>
   <si>
     <t>El 18 de febrero se cierra la tercera convocatoria cofinanciada de la Asociación Europea AGROECOLOGY</t>
   </si>
   <si>
     <t>La asociación europea AGROECOLOGY ha abierto oficialmente la 3ª convocatoria cofinanciada de proyectos de investigación e innovación, bajo el lema “Fomentar la diversidad genética vegetal y animal y empoderar a los agricultores para acelerar la transición agroecológica”.Esta convocatoria se centra en dos pilares clave de la transición agroecológica: la dimensión genética y la dimensión social,...</t>
   </si>
   <si>
-    <t>Mié, 28/01/2026 - 14:56</t>
+    <t>Mié, 28/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-18-febrero-se-cierra-la-tercera-convocatoria-cofinanciada-la-asociacion-europea</t>
   </si>
   <si>
     <t>Avances del GO FOTOPUR: fotovoltaica flotante para reducir emisiones en balsas de purines</t>
   </si>
   <si>
     <t>El Grupo Operativo FOTOPUR avanza en el desarrollo y validación de soluciones innovadoras basadas en fotovoltaica flotante para reducir las emisiones contaminantes de las balsas de purines en explotaciones porcinas, al tiempo que se genera energía renovable para autoconsumo.El proyecto, centrado en la fotovoltaica sobre plataformas flotantes en purines, responde a las exigencias normativas de...</t>
   </si>
   <si>
-    <t>Jue, 22/01/2026 - 17:17</t>
+    <t>Jue, 22/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/avances-del-go-fotopur-fotovoltaica-flotante-reducir-emisiones-balsas-purines</t>
   </si>
   <si>
+    <t>El órgano de coordinación del AKIS español aprueba su hoja de ruta para 2026 y refuerza la alineación entre ciencia, innovación y sector agroalimentario</t>
+  </si>
+  <si>
+    <t>El pasado 17 de diciembre de 2025 se celebró en la sede del Ministerio de Agricultura, Pesca y Alimentación, en Madrid, la segunda reunión del plenario del Órgano de Coordinación del Sistema de Conocimiento e Innovación en Agricultura (SCIA–AKIS). La sesión tuvo lugar en formato presencial y estuvo copresidida por la secretaria de Estado de Agricultura y Alimentación, Begoña García Bernal, y el...</t>
+  </si>
+  <si>
+    <t>Lun, 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-organo-coordinacion-del-akis-espanol-aprueba-su-hoja-ruta-2026-y-refuerza-la-alineacion</t>
+  </si>
+  <si>
     <t>GO SECUESVAC avanza en el cálculo del secuestro de carbono orgánico en los suelos agrarios</t>
   </si>
   <si>
     <t>El proyecto del GO SECUESVAC ha dado un nuevo paso con el inicio de la fase centrada en el cálculo del secuestro de carbono orgánico en el suelo. Tras el comienzo de la segunda etapa, los integrantes del Grupo Operativo Optimización del secuestro de carbono en los suelos agrarios asociados a la producción de carne de vacuno trabajan en la definición de estrategias y en la recogida de datos...</t>
   </si>
   <si>
-    <t>Mar, 20/01/2026 - 10:22</t>
+    <t>Mar, 16/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/go-secuesvac-avanza-el-calculo-del-secuestro-carbono-organico-los-suelos-agrarios</t>
   </si>
   <si>
-    <t>El órgano de coordinación del AKIS español aprueba su hoja de ruta para 2026 y refuerza la alineación entre ciencia, innovación y sector agroalimentario</t>
-[...10 lines deleted...]
-  <si>
     <t>Abierta la convocatoria Estancias I+P para impulsar el asesoramiento científico en la Administración, con retos relacionados con el sector agroalimentario y forestal</t>
   </si>
   <si>
     <t>La convocatoria Estancias I+P abre una nueva oportunidad para que la comunidad científica española contribuya de forma directa al diseño y mejora de las políticas públicas mediante el asesoramiento científico en la Administración General del Estado.Se trata de una iniciativa pionera, impulsada por la Oficina Nacional de Asesoramiento Científico (ONAC) y la Fundación Española para la Ciencia y la...</t>
   </si>
   <si>
-    <t>Lun, 22/12/2025 - 18:18</t>
+    <t>Mar, 02/12/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/abierta-la-convocatoria-estancias-ip-impulsar-el-asesoramiento-cientifico-la</t>
   </si>
   <si>
+    <t>GO CLIMSOSTRIGO identifica variedades de trigo tolerantes a sequía y altas temperaturas</t>
+  </si>
+  <si>
+    <t>El cambio climático está transformando profundamente las condiciones de cultivo en las principales zonas cerealistas de España. Según la memoria del proyecto, las regiones mediterráneas se enfrentan a sequías más frecuentes, una creciente irregularidad de las lluvias y temperaturas cada vez más altas, factores que ya están reduciendo los rendimientos del trigo blando. Ante este escenario, el GO...</t>
+  </si>
+  <si>
+    <t>Jue, 27/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/go-climsostrigo-identifica-variedades-trigo-tolerantes-sequia-y-altas-temperaturas</t>
+  </si>
+  <si>
     <t>Provacuno y APAQ-W refuerzan el compromiso del sector con el objetivo de neutralidad climática en 2050 en el I Simposio Europeo sobre Sostenibilidad del Vacuno de Carne</t>
   </si>
   <si>
     <t>Más de 600 profesionales participaron de forma presencial y online en el I Simposio Europeo sobre la Sostenibilidad del Vacuno de Carne, celebrado el 12 de noviembre en Bruselas y organizado por Provacuno y APAQ-W en el marco del programa europeo Sustainable European Beef (SEUB). El encuentro, pionero en el ámbito de la Unión Europea, reunió a expertos internacionales para analizar los...</t>
   </si>
   <si>
-    <t>Jue, 04/12/2025 - 15:43</t>
+    <t>Lun, 17/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/provacuno-y-apaq-w-refuerzan-el-compromiso-del-sector-el-objetivo-neutralidad-climatica</t>
   </si>
   <si>
-    <t>GO CLIMSOSTRIGO identifica variedades de trigo tolerantes a sequía y altas temperaturas</t>
-[...10 lines deleted...]
-  <si>
     <t>Programa detallado de AGROBIOTECH 2025: innovación, biotecnología y digitalización se dan cita en Lleida</t>
   </si>
   <si>
     <t>Del 25 al 27 de noviembre en la Fira de LleidaEl evento AGROBIOTECH 2025 convertirá a Lleida en el epicentro de la innovación agroalimentaria y forestal del 25 al 27 de noviembre, reuniendo a investigadores, empresas, centros tecnológicos y entidades públicas en torno a los grandes retos del sector: la sostenibilidad, la digitalización y el cambio climático. El programa incluye más de medio...</t>
   </si>
   <si>
-    <t>Mar, 11/11/2025 - 16:29</t>
+    <t>Mar, 11/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/programa-detallado-agrobiotech-2025-innovacion-biotecnologia-y-digitalizacion-se-dan-cita</t>
   </si>
   <si>
     <t>El programa del VIII Foro DATAGRI, en detalle</t>
   </si>
   <si>
     <t>Murcia acogerá los días 12 y 13 de noviembre una de las grandes citas de la digitalización agroalimentariaLa cuenta atrás ha comenzado para una de las citas más esperadas del calendario agroalimentario: el VIII Foro DATAGRI, que reunirá en Murcia a los principales protagonistas de la digitalización del sector los próximos 12 y 13 de noviembre. Bajo el lema de la transformación digital como...</t>
   </si>
   <si>
-    <t>Vie, 07/11/2025 - 12:33</t>
+    <t>Vie, 07/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-programa-del-viii-foro-datagri-detalle</t>
   </si>
   <si>
     <t>El evento final del plan AGROALNEXT, en Pamplona, mostrará resultados de sus proyectos de I+D en el ámbito agroalimentario</t>
   </si>
   <si>
     <t>Durante tres años, el plan complementario de agroalimentación AGROALNEXT, impulsado por el Gobierno de España a través del Ministerio de Ciencia, Innovación y Universidades, ha unido el talento de más de 27 centros de investigación, 7 comunidades autónomas y cientos de investigadores e investigadoras en un esfuerzo conjunto por hacer del sector agroalimentario español un referente en...</t>
   </si>
   <si>
-    <t>Jue, 06/11/2025 - 09:59</t>
+    <t>Vie, 31/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-evento-final-del-plan-agroalnext-pamplona-mostrara-resultados-sus-proyectos-id-el</t>
   </si>
   <si>
     <t>ESPECIAL NOVEDADES EXPOAGRITECH 2025, EN MÁLAGA</t>
   </si>
   <si>
     <t>En Akisplataforma.es te ofrecemos una selección de las ponencias más interesantes, y las innovaciones más destacadas en el extenso catálogo que ofrece en su programación ExpoAgriTech 2025. Este evento combina exposición comercial, demostraciones y conocimiento técnico a través del Congreso AgriTech 4.0, que abordará los grandes desafíos del sector en seis foros verticales (cultivos extensivos,...</t>
   </si>
   <si>
-    <t>Jue, 23/10/2025 - 16:40</t>
+    <t>Jue, 23/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/especial-novedades-expoagritech-2025-malaga</t>
   </si>
   <si>
     <t>Apoyo del MAPA a la innovación para la sostenibilidad en el sector agroalimentario con una intensa participación en ExpoAgriTech 2025</t>
   </si>
   <si>
     <t>Del 28 al 30 de octubre, Málaga se convertirá en el epicentro de la innovación agrícola con la celebración de ExpoAgriTech 2025 – “La Feria del Campo 4.0”, un evento que reunirá a más de 8.000 profesionales del sector en torno a las últimas tendencias tecnológicas que están transformando la agricultura hacia un modelo más digital, sostenible y competitivo.El Ministerio de Agricultura, Pesca y...</t>
   </si>
   <si>
-    <t>Jue, 23/10/2025 - 13:38</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/apoyo-del-mapa-la-innovacion-la-sostenibilidad-el-sector-agroalimentario-una-intensa</t>
   </si>
   <si>
     <t>SOLARWINE pone en marcha dos plantas piloto que combinan energía solar y viticultura inteligente</t>
   </si>
   <si>
     <t>El Grupo Operativo SOLARWINE ha completado la instalación de dos plataformas piloto agrovoltaicas, con una superficie total cercana a los 2.000 m², para estudiar la integración entre energía fotovoltaica y viticultura 4.0. Su objetivo es analizar la viabilidad técnica y económica de este modelo mixto, evaluando sus efectos sobre el microclima, la productividad y la resiliencia del viñedo frente...</t>
   </si>
   <si>
-    <t>Mar, 14/10/2025 - 11:32</t>
+    <t>Mié, 24/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/solarwine-pone-marcha-dos-plantas-piloto-que-combinan-energia-solar-y-viticultura</t>
   </si>
   <si>
-    <t>El Salón del Gas Renovable se consolida como referente en la transición energética y la bioeconomía circular</t>
-[...10 lines deleted...]
-  <si>
     <t>FAFCYLE participa en Naturcyl 2025 para poner en valor el papel de los propietarios forestales</t>
   </si>
   <si>
     <t>La Federación de Asociaciones Forestales de Castilla y León (FAFCYLE) estará presente en la VIII Feria Internacional de Ecoturismo de Castilla y León – Naturcyl 2025, que se celebra del 19 al 21 de septiembre en el Real Sitio de San Ildefonso (Segovia).FAFCYLE contará con un espacio propio en la Carpa B, stand B27, donde compartirá actividades y contenidos junto a la asociación ASFOSE, con el...</t>
   </si>
   <si>
-    <t>Jue, 18/09/2025 - 13:05</t>
+    <t>Jue, 18/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/fafcyle-participa-naturcyl-2025-poner-valor-el-papel-los-propietarios-forestales</t>
   </si>
   <si>
     <t>El proyecto europeo VISIONARY avanza en Budapest hacia una agricultura más sostenible y baja en carbono</t>
   </si>
   <si>
     <t>Fuente: Cooperativas Agro-Alimentarias de España. Los días 8, 9 y 10 de septiembre se ha celebrado en Budapest un nuevo encuentro del proyecto europeo VISIONARY, del que Cooperativas Agro-alimentarias de España forma parte.El objetivo principal de VISIONARY es explorar herramientas en los mercados agroalimentarios que favorezcan sistemas agrarios sostenibles y climáticamente neutros,...</t>
   </si>
   <si>
-    <t>Mié, 17/09/2025 - 15:30</t>
+    <t>Mar, 16/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-proyecto-europeo-visionary-avanza-budapest-hacia-una-agricultura-mas-sostenible-y-baja</t>
   </si>
   <si>
     <t>Participación en el Grupo temático sobre la mejora de la resiliencia hídrica en las zonas rurales a través de la PAC</t>
   </si>
   <si>
     <t>El Grupo temático (GT) sobre la mejora de la resiliencia hídrica en las zonas rurales a través de la PAC ofrece la oportunidad de formar parte de un grupo comprometido de expertos y partes interesadas relevantes que examinarán cómo aprovechar al máximo el potencial de la PAC para mejorar la resiliencia hídrica en las zonas rurales y promover cambios transformadores más sistémicos en la gestión...</t>
   </si>
   <si>
-    <t>Vie, 08/08/2025 - 10:33</t>
+    <t>Vie, 08/08/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/participacion-el-grupo-tematico-la-mejora-la-resiliencia-hidrica-las-zonas-rurales-traves</t>
   </si>
   <si>
     <t>El MAPA destina más de 37 millones de euros para financiar 65 nuevos proyectos innovadores de grupos operativos supraautonómicos en el sector agroalimentario y forestal</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación ha anunciado la financiación de 65 nuevos proyectos innovadores en el sector agroalimentario y forestal, con una inversión total de 37,3 millones de euros. Los proyectos se desarrollarán en varias comunidades autónomas y estarán en marcha hasta mayo de 2027.Financiación para proyectos innovadoresLos proyectos seleccionados serán llevados a cabo...</t>
   </si>
   <si>
-    <t>Jue, 08/08/2024 - 10:35</t>
+    <t>Lun, 05/08/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-mapa-destina-mas-37-millones-euros-financiar-65-nuevos-proyectos-innovadores-grupos</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/noticias/2a-convocatoria-proyectos-interreg-sudoe</t>
   </si>
   <si>
     <t>4a. Convocatoria CAJAMAR INNOVA Proyectos Agua</t>
   </si>
   <si>
     <t>Abierto hasta el 2 de mayo la inscripción a la 4a. edición de CAJAMAR INNOVA incubadora y aceleradora de startups especializada en tecnologías del agua, para la selección de proyectos tecnológicos que aporten soluciones reales a las problemáticas del agua.
 Tras el cierre del plazo de recepción de candidaturas, se seleccionarán un máximo de 10 proyectos nacionales e...</t>
   </si>
   <si>
-    <t>Lun, 25/03/2024 - 09:01</t>
+    <t>Jue, 21/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/4a-convocatoria-cajamar-innova-proyectos-agua</t>
   </si>
   <si>
+    <t>2a. Convocatoria de Proyectos INTERREG SUDOE</t>
+  </si>
+  <si>
+    <t>La segunda convocatoria de proyectos Sudoe está abierta hasta el 31 de mayo de 2024 para todas las entidades públicas, privadas o sin ánimo de lucro y empresas. Dotada de un presupuesto de 53,7 mill. de €, los proyectos aprobados por el Programa tratan sobre cinco ejes prioritarios: Investigación e innovación; competitividad de las PYMES, Economía baja en carbono, Lucha contra el...</t>
+  </si>
+  <si>
+    <t>Lun, 26/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/2a-convocatoria-proyectos-interreg-sudoe</t>
+  </si>
+  <si>
     <t>Consorcio europeo participado por el CSIC compartirá datos científicos en abierto para los cambios climáticos globales</t>
   </si>
   <si>
     <t>El Consejo Superior de Investigaciones Científicas, a través del Instituto de Física de Cantabria (IFCA, CSIC-UC) que forma parte del proyecto Envri-Hub Next financiado por el programa marco Horizonte Europa de la Comisión Europea dará soporte informático a equipos de investigación en ciencias ambientales para avanzar en el estudio del cambio climático, desde medidas y estrategias de...</t>
   </si>
   <si>
-    <t>Vie, 01/03/2024 - 07:59</t>
+    <t>Vie, 16/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/consorcio-europeo-participado-el-csic-compartira-datos-cientificos-abierto-los-cambios</t>
   </si>
   <si>
     <t>Captadores solares buenos para el bolsillo y el medio ambiente</t>
   </si>
   <si>
     <t>Un estudio de  un equipo de investigadores respaldados por el proyecto ASTEP (Application of Solar Thermal Energy to Processes) financiado con fondos europeos desarrolló unos captadores solares vanguardistas para procesos industriales. La tecnología SunDial promete reducir los costes de producción y las emisiones de carbono de diferentes industrias.
 El catedrático Antonio Rovira...</t>
   </si>
   <si>
-    <t>Vie, 01/03/2024 - 07:36</t>
+    <t>Mié, 14/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/captadores-solares-buenos-el-bolsillo-y-el-medio-ambiente</t>
   </si>
   <si>
     <t>La alta productividad de las plantas cultivadas se explica por los rasgos fisiológicos de sus progenitores silvestres</t>
   </si>
   <si>
     <t>Un estudio de la Universidad Rey Juan Carlos liderado por el profesor Ruben Milla, y en el que participa personal investigador del Consejo Superior de Investigaciones Científicas (CSIC), ha analizado por qué las plantas cultivadas son especies acaparadoras de recursos y de crecimiento rápido. El estudio recientemente publicado en la revista Nature Plants, analiza el origen y la...</t>
   </si>
   <si>
-    <t>Mié, 21/02/2024 - 09:00</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/la-alta-productividad-las-plantas-cultivadas-se-explica-los-rasgos-fisiologicos-sus</t>
   </si>
   <si>
     <t>Kit de herramientas rurales: Guía virtual de financiación para las zonas rurales</t>
   </si>
   <si>
     <t>El “Kit rural” o “Caja de herramientas rurales” (Rural Toolkit) es una plataforma digital a modo de guía que centraliza los distintos tipos de financiación que la Unión Europea pone a disposición de las áreas rurales de los países comunitarios Su objetivo es ayudar a las personas, autoridades locales, instituciones y empresas a identificar y aprovechar los fondos, programas y otras...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 13:49</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/noticias/kit-herramientas-rurales-guia-virtual-financiacion-las-zonas-rurales</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/noticias/la-ganaderia-vacuno-carne-espana-emite-66-menos-gases-efecto-invernadero-que-la-media</t>
   </si>
   <si>
     <t>Resumen nacional del SIGPAC por comunidades autónomas (campaña 2024)</t>
   </si>
   <si>
     <t>Resumen de los datos de superficie y recintos desglosados por agrupaciones de usos y por comunidades autónomas, contenidos en las bases de datos del Sistema de Información Geográfica de Parcelas Agrícolas de España (SIGPAC) en la campaña 2024.
 TABLA RESUMEN</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 09:55</t>
+    <t>Lun, 12/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/resumen-nacional-del-sigpac-comunidades-autonomas-campana-2024</t>
   </si>
   <si>
+    <t>La ganadería de vacuno de carne de España emite un 66% menos de gases de efecto invernadero que la media mundial</t>
+  </si>
+  <si>
+    <t>En un reciente estudio publicado en la revista científica Animal, científicos españoles de la Universidad Politécnica de Valencia concluyen que la ganadería de carne de vacuno emite menos gases de efecto invernadero que la media mundial. El informe 'Evaluación del impacto ambiental de las cadenas de producción de carne de vacuno que integran sistemas de pastoreo y...</t>
+  </si>
+  <si>
+    <t>Vie, 02/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-ganaderia-vacuno-carne-espana-emite-66-menos-gases-efecto-invernadero-que-la-media</t>
+  </si>
+  <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación invierte dos millones de euros en obras de modernización de regadíos sostenibles en Valderredible (Cantabria)</t>
   </si>
   <si>
     <t>El Ministerio de Agricultura, Pesca y Alimentación (MAPA), a través de la Sociedad Mercantil Estatal de Infraestructuras Agrarias (SEIASA), ha formalizado hoy dos convenios de colaboración con las comunidades de regantes de Ruijas-Ebro y Villamoñicos-Revelillas, en el municipio cántabro de Valderredible para realizar actuaciones de modernización en estos regadíos por un valor de 2.000.000 euros (...</t>
   </si>
   <si>
-    <t>Lun, 24/07/2023 - 09:28</t>
+    <t>Mar, 13/06/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-invierte-dos-millones-euros-obras</t>
   </si>
   <si>
     <t>Los tres puntos más importantes de una empresa sostenible</t>
   </si>
   <si>
     <t>En un mundo y una sociedad cada vez más ocupada, la competitividad de las grandes empresas ya no solo se basa en su logística y calidad de productos o servicios. La sostenibilidad ha pasado en varias ocasiones a determinar la elección del usuario.
 Tras una encuesta realizada por PwC sobre un total de más de 30.000 personas alrededor del mundo, se comprobó que más...</t>
   </si>
   <si>
-    <t>Lun, 10/10/2022 - 15:47</t>
+    <t>Jue, 06/10/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/los-tres-puntos-mas-importantes-una-empresa-sostenible</t>
-  </si>
-[...11 lines deleted...]
-    <t>https://akisplataforma.es/noticias/herramientas-ayuda-la-optimizacion-del-riego-maiz-grano-hacer-frente-al-cambio-climatico</t>
   </si>
   <si>
     <t>Cinco Grupos de Acción Local unen fuerzas para visibilizar y apoyar sus geoparques</t>
   </si>
   <si>
     <t>Cinco Grupos de Acción Local unen fuerzas para visibilizar y apoyar sus geoparques asimon Jue, 29/09/2022 - 11:44
 	El Grupo de Acción Local (GAL)de la Subbética Cordobesa coordina este proyecto de cooperación nacional
 	Las acciones incluyen un plan conjunto de marketing y la realización de un catálogo de Buenas Prácticas
 Cinco Grupos de Acción Local unen fuerzas para visibilizar y...</t>
   </si>
   <si>
-    <t>Mar, 04/10/2022 - 15:52</t>
+    <t>Jue, 29/09/2022 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/cinco-grupos-accion-local-unen-fuerzas-visibilizar-y-apoyar-sus-geoparques</t>
+  </si>
+  <si>
+    <t>Herramientas de ayuda en la optimización del riego de maíz grano para hacer frente al cambio climático</t>
+  </si>
+  <si>
+    <t>Por J. A. Martinez-López1, H. Martinez-López1, J. J. Pardo1, A. Martinez-Romero1, J. Montero1, R. López-Urrea2, C. Casas1, J.M. Tarjuelo1, A. Domínguez1 (1Centro Regional de Estudios del Agua (CREA) de la Universidad de Castilla La Mancha (UCLM) y 2Instituto Técnico Agronómico Provincial de Albacete (ITAP))
+La falta de recursos hídricos es uno de los principales obstáculos para la...</t>
+  </si>
+  <si>
+    <t>Jue, 01/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/herramientas-ayuda-la-optimizacion-del-riego-maiz-grano-hacer-frente-al-cambio-climatico</t>
+  </si>
+  <si>
+    <t>El asesoramiento agrario se consolida como pilar estratégico del AKIS en España y Europa</t>
+  </si>
+  <si>
+    <t>La jornada “El asesoramiento agrario como eje del AKIS en España y Europa”, organizada por la Plataforma de Asesores AKIS junto al Ministerio de Agricultura, Pesca y Alimentación (MAPA), reunió el pasado 28 de abril a expertos nacionales e internacionales en el espacio La Vega Innova para analizar el papel clave del asesoramiento en la transformación del sector agroalimentario.El encuentro ha...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-asesoramiento-agrario-se-consolida-pilar-estrategico-del-akis-espana-y-europa</t>
+  </si>
+  <si>
+    <t>El Salón del Gas Renovable se consolida como referente en la transición energética y la bioeconomía circular</t>
+  </si>
+  <si>
+    <t>El 5º Salón del Gas Renovable y el 18º Congreso Internacional de Bioenergía han cerrado una nueva edición en Valladolid con cifras récord de participación y un mensaje claro: el sector del biogás y el biometano avanza con paso firme en España.Entre los días 1 y 2 de octubre, el evento reunió a cerca de 250 empresas expositoras y a más de 4.000 profesionales, lo que supone un incremento del 15 %...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-salon-del-gas-renovable-se-consolida-referente-la-transicion-energetica-y-la</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -814,54 +1093,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D37"/>
+  <dimension ref="A1:D63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D37"/>
+      <selection activeCell="A1" sqref="A1:D63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="199.237" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -892,502 +1171,862 @@
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="D38" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C37" s="1" t="s">
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="B39" s="1" t="s">
         <v>147</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1" t="s">
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>