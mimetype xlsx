--- v0 (2026-06-08)
+++ v1 (2026-10-20)
@@ -12,71 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Europa debate el futuro de la I+D+i agroalimentaria</t>
+  </si>
+  <si>
+    <t>Con la Comida no se JuegaManuel Lainez Andrés Director de la Fundación Grupo CajamarEstos días 24 y 25 de septiembre se está debatiendo en Bruselas el nuevo marco de investigación, desarrollo e innovación en el sector agroalimentario. Es un paso más en el proceso que se inició en 2025 con el documento de 'Visión para la Agricultura y la Alimentación' y que siguió con la adopción, el pasado 8 de...</t>
+  </si>
+  <si>
+    <t>Vie, 25/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/europa-debate-el-futuro-la-idi-agroalimentaria</t>
+  </si>
+  <si>
     <t>Avances en el análisis de la madera y el estudio de suelos del Grupo Operativo Coníferas+</t>
   </si>
   <si>
     <t>El Grupo Operativo Coníferas + continúa avanzando en el desarrollo de sus trabajos de investigación y toma de datos, con hitos relevantes tanto en el análisis de la calidad estructural de la madera en árboles en pie como en el muestreo de suelos para la identificación de alternativas a las coníferas afectadas por enfermedades. Ambos avances refuerzan la base científica del proyecto y aportan...</t>
   </si>
   <si>
-    <t>Mié, 28/01/2026 - 12:06</t>
+    <t>Mar, 27/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/avances-el-analisis-la-madera-y-el-estudio-suelos-del-grupo-operativo-coniferas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -386,90 +398,104 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D2"/>
+      <selection activeCell="A1" sqref="A1:D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="106.117" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="469.457" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="135.538" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>