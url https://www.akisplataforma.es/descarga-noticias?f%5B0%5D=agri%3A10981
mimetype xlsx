--- v0 (2026-06-08)
+++ v1 (2026-10-20)
@@ -12,193 +12,508 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Nuevas funcionalidades del Cuaderno Digital de Arza: Plan de Abonado y Facturación - Campo Galego</t>
+  </si>
+  <si>
+    <t>Desde este pasado 1 de septiembre, las explotaciones agroganaderas que cuenten con más de 10 hectáreas de superficie y realicen algún tipo de fertilización, bien sea con purín o estiércol o mediante aporte mineral o químico, están obligadas a elaborar un plan de abonado y a llevar un registro de las distintas aplicaciones realizadas.La normativa (Real Decreto de Nutrición Sostenible de Suelos...</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/nuevas-funcionalidades-del-cuaderno-digital-arza-plan-abonado-y-facturacion-campo-galego</t>
+  </si>
+  <si>
+    <t>Mujeres rurales premiadas por su innovación en productos</t>
+  </si>
+  <si>
+    <t>MUJER RURALLos Premios de excelencia a la innovación de las mujeres rurales de 2026 han contado con proyectos como la creación de redes de cuidados en el ámbito rural y la innovación en productos como la anchoa o la miel.En el Día Internacional de la Mujer Rural, el Ministerio de Agricultura Pesca y Alimentación ha galardonado doce proyectos impulsados por distintas mujeres. Entre ellas, la...</t>
+  </si>
+  <si>
+    <t>Jue, 15/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/mujeres-rurales-premiadas-su-innovacion-productos</t>
+  </si>
+  <si>
+    <t>Premios Mujeres Rurales 2026: ganadería extensiva ecológica</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación ha premiado a 12 proyectos impulsados por mujeres en los XVII Premios de Excelencia a la Innovación para Mujeres Rurales, entre ellos una explotación de ganadería extensiva ecológica. También ha concedido un galardón honorífico a la escritora Remedios Zafra. La gala se celebrará el 15 de octubre en MadridEl Ministerio de Agricultura, Pesca y...</t>
+  </si>
+  <si>
+    <t>Mar, 13/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/premios-mujeres-rurales-2026-ganaderia-extensiva-ecologica</t>
+  </si>
+  <si>
+    <t>La Junta activa un instrumento financiero para movilizar 120 millones en préstamos preferenciales para el campo</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura, Ganadería y Desarrollo Rural ha suscrito este martes con siete entidades financieras que operan en Castilla-La Mancha un instrumento destinado a facilitar a agricultores y ganaderos de la región el acceso a préstamos en condiciones preferenciales, con los que podrán movilizar más de 120 millones de euros.El consejero de Agricultura, Ganadería y Desarrollo Rural,...</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-junta-activa-instrumento-financiero-movilizar-120-millones-prestamos-preferenciales-el</t>
+  </si>
+  <si>
+    <t>Proexport crea una Bio-Red pionera en Europa para predecir plagas</t>
+  </si>
+  <si>
+    <t>El cultivo de melón y sandía en Campo de Cartagena llega este año con un plus de sostenibilidad e innovación en sus prácticas agrarias. La Asociación de Productores-Exportadores de Frutas y Hortalizas de la Región de Murcia (Proexport) ha unido a 10 grandes empresas de la zona en un proyecto para mejorar la eficiencia y reducir el uso de los tratamientos fitosanitarios y favorecer la...</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/proexport-crea-una-bio-red-pionera-europa-predecir-plagas</t>
+  </si>
+  <si>
+    <t>La Junta de Andalucía impulsa el relevo generacional en el campo con 2.445 jóvenes beneficiarios de unas ayudas de 130 millones de euros</t>
+  </si>
+  <si>
+    <t>El consejero de Agricultura, Pesca, Agua y Desarrollo Rural, Ramón Fernández- Pacheco, ha destacado el apoyo de la Junta de Andalucía al relevo generacional durante una visita a la explotación de Rubén García Espinosa, un joven agricultor de 24 años que ha visto resuelta la concesión de una ayuda de 54.500 euros que le facilitará su establecimiento como agricultor profesional y garantizará la...</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-junta-andalucia-impulsa-el-relevo-generacional-el-campo-2445-jovenes-beneficiarios-unas</t>
+  </si>
+  <si>
+    <t>La Diputación de Ourense convoca nuevas ayudas para apoyar a las explotaciones ganaderas y agrícolas - Campo Galego</t>
+  </si>
+  <si>
+    <t>El presidente de la Diputación de Ourense, Luis Menor, realizó esta mañana una visita a una explotación ganadera situada en Xunqueira de Espadanedo, con el objetivo de poner en valor el firme apoyo de la institución provincial al campo ourensano, a través de las nuevas líneas de ayudas dirigidas de forma específica al sector primario.Acompañado por una amplia representación de la Asociación del...</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-diputacion-ourense-convoca-nuevas-ayudas-apoyar-las-explotaciones-ganaderas-y-agricolas</t>
+  </si>
+  <si>
+    <t>La Diputación de Zamora inyecta más de 400.000 euros para impulsar al sector agrario y ganadero en la provincia</t>
+  </si>
+  <si>
+    <t>El campo zamorano recibe un importante balón de oxígeno financiero. La Diputación de Zamora ha resuelto un paquete global de ayudas que supera los 400.000 euros, unas subvenciones tramitadas a través del Servicio de Agricultura y Ganadería y publicadas en el Boletín Oficial de la Provincia.El objetivo central de estos fondos, repartidos en siete convocatorias distintas, pasa por respaldar de...</t>
+  </si>
+  <si>
+    <t>Mié, 02/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-diputacion-zamora-inyecta-mas-400000-euros-impulsar-al-sector-agrario-y-ganadero-la</t>
+  </si>
+  <si>
+    <t>NEIKER presenta en Álava innovaciones de manejo en patata y en el uso experimental de drones</t>
+  </si>
+  <si>
+    <t>El centro tecnológico ha acercado esta mañana al sector los ensayos que desarrolla en patata de siembra en su Finca Faro de Iturrieta sobre sanidad vegetal, bioestimulantes, fertilización y desecado de matasEl encuentro se ha enmarcado en el Plan Sectorial de la Patata impulsado por el Gobierno Vasco para afrontar los retos del sectorEn colaboración con UAGA, la jornada ha incluido una...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/neiker-presenta-alava-innovaciones-manejo-patata-y-el-uso-experimental-drones</t>
+  </si>
+  <si>
+    <t>Grupo Operativo INNEMATO: Investigadores trabajan en una estrategia pionera contra los gusanos que dañan los cultivos de tomate y fresa</t>
+  </si>
+  <si>
+    <t>Un grupo de empresas, centros tecnológicos y entidades del sector agroalimentario ha puesto en marcha el Grupo Operativo INNEMATO, una iniciativa de innovación que busca desarrollar una solución eficaz y sostenible para combatir los nematodos, unos organismos microscópicos que provocan importantes pérdidas de producción en cultivos como el tomate y la fresa. El proyecto se presenta a la...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/grupo-operativo-innemato-investigadores-trabajan-una-estrategia-pionera-contra-los-gusanos</t>
+  </si>
+  <si>
+    <t>La Junta afina la estrategia frente a T. parvispinus con un protocolo de medidas para el agricultor - agroautentico.com</t>
+  </si>
+  <si>
+    <t>Arranca la nueva campaña en Almería con un protocolo detallado y recomendado por la Junta en control biológico frente a T. parvispinusEste año la campaña de pimiento y otros hortícolas en Almería comienza con una normativa que no existía el pasado año. Son las nuevas medidas aprobadas a final de la pasada campaña por la Consejería de Agricultura de la Junta de Andalucía y que ya afectan a los...</t>
+  </si>
+  <si>
+    <t>Mar, 01/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-junta-afina-la-estrategia-frente-t-parvispinus-protocolo-medidas-el-agricultor</t>
+  </si>
+  <si>
+    <t>Almería alcanza las 2.300 mujeres al frente de explotaciones agrarias y roza el objetivo de 2030</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura ha puesto ya en marcha el 79,3% de las 43 medidas incluidas en el ‘Primer Plan Estratégico para las Frutas y Hortalizas de Invernadero de Andalucía. Horizonte 2030’. Desde el inicio de su ejecución en 2024, la Junta de Andalucía ha impulsado más de tres cuartas partes de las actuaciones previstas en la planificación; contando aún con otros cuatro años para alcanzar...</t>
+  </si>
+  <si>
+    <t>Jue, 13/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/almeria-alcanza-las-2300-mujeres-al-frente-explotaciones-agrarias-y-roza-el-objetivo-2030</t>
+  </si>
+  <si>
+    <t>Se reúne la Mesa de Sanidad Vegetal para analizar el inicio de campaña y reforzar la prevención frente al Thrips parvispinus</t>
+  </si>
+  <si>
+    <t>ASAJA Almería participa en la Mesa de Sanidad Vegetal para analizar el inicio de campaña y reforzar la prevención frente al Thrips parvispinusLa Junta refuerza las inspecciones para garantizar el cumplimiento del protocolo y mantener las medidas de prevención necesarias para contener la expansión de la plagaASAJA Almería ha participado esta semana en la reunión de la Mesa de Sanidad Vegetal del...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/se-reune-la-mesa-sanidad-vegetal-analizar-el-inicio-campana-y-reforzar-la-prevencion</t>
+  </si>
+  <si>
+    <t>FEPEX avanza en el uso de la IA para mejorar la información de mercado</t>
+  </si>
+  <si>
+    <t>FEPEX está avanzando en su proceso de transformación digital mediante la incorporación de nuevas herramientas tecnológicas y soluciones basadas en inteligencia artificial, con el objetivo de mejorar la gestión y el análisis de la información de mercado que pone a disposición de sus asociados.La Federación trabaja con un volumen creciente de información de diferentes mercados nacionales e...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/fepex-avanza-el-uso-la-ia-mejorar-la-informacion-mercado</t>
+  </si>
+  <si>
+    <t>COEXPHAL analiza con la Junta de Andalucía la situación fitosanitaria del campo almeriense</t>
+  </si>
+  <si>
+    <t>La Asociación de Organizaciones de Productores de Frutas y Hortalizas de Almería (COEXPHAL) ha participado en una reunión de la Mesa de Sanidad Vegetal del sector hortícola de Almería, convocada por la Consejería de Agricultura, Pesca, Agua y Desarrollo Rural, para analizar la situación fitosanitaria del campo almeriense.En la reunión, en la que también han participado representantes de las...</t>
+  </si>
+  <si>
+    <t>Mié, 12/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/coexphal-analiza-la-junta-andalucia-la-situacion-fitosanitaria-del-campo-almeriense</t>
+  </si>
+  <si>
+    <t>La Junta destina 2,9 millones a los agricultores que han perdido todo el pimiento por la plaga del parvispinus en Almería y Granada</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura, Pesca, Agua y Desarrollo Rural ha anunciado el pago de las ayudas de 2,9 millones de euros para apoyar a aquellos agricultores que hayan arrancado el cien por cien del cultivo de pimiento tras la plaga Thrips parvispinus que afecta al cultivo en las provincias de Almería y Granada.Durante una reunión de coordinación con la Mesa de Sanidad Vegetal del sector hortícola...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-junta-destina-29-millones-los-agricultores-que-han-perdido-todo-el-pimiento-la-plaga</t>
+  </si>
+  <si>
+    <t>Innovación en filmes para invernadero</t>
+  </si>
+  <si>
+    <t>Innovación en filmes para invernaderoDescubre la evolución de los plásticos para invernaderos en Almería: filmes térmicos, duraderos, antiplagas y tecnológicos que mejoran la producción, reducen la temperatura y optimizan el cultivo en condiciones mediterráneasLa implementación de nuevos materiales de cubierta es una vía de mejora de la producción bajo invernadero fácil de adoptar por parte del...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/innovacion-filmes-invernadero</t>
+  </si>
+  <si>
+    <t>La Junta convoca 1,1 millones en ayudas para seguros agrarios</t>
+  </si>
+  <si>
+    <t>La Consejería de Agricultura ha convocado ayudas por valor de 1,1 millones de euros para apoyar la contratación de seguros agrarios correspondientes a los planes 45.º y 46.º de Seguros Agrarios Combinados. La convocatoria, publicada en el Boletín Oficial de la Junta de Andalucía (BOJA), se enmarca en la política de apoyo a los seguros agrarios de la Junta, que cuenta con un presupuesto global de...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-junta-convoca-11-millones-ayudas-seguros-agrarios</t>
+  </si>
+  <si>
+    <t>El Banco de Germoplasma Hortícola del CITA reúne más de 4.000 muestras de tomate que aseguran el futuro de las variedades tradicionales</t>
+  </si>
+  <si>
+    <t>El Banco de Germoplasma Hortícola del Centro de Investigación y Tecnología Agroalimentaria de Aragón (CITA) reúne 4.289 muestras de tomate, 433 de ellas de origen aragonés, un patrimonio vegetal de gran valor para la investigación, los programas de mejora genética y la recuperación de variedades tradicionales vinculadas al territorio.De todo este material vegetal, 1.933 variedades forman parte de...</t>
+  </si>
+  <si>
+    <t>Lun, 10/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-banco-germoplasma-horticola-del-cita-reune-mas-4000-muestras-tomate-que-aseguran-el</t>
+  </si>
+  <si>
+    <t>Los investigadores madrileños recuperan una desconocida leguminosa que estuvo 50 años desaparecida de los campos españoles</t>
+  </si>
+  <si>
+    <t>La agricultura española necesita sobreponerse a la sequía, y existen diferentes estrategias para lograrlo. Una de ellas es recuperar semillas del pasado más resistentes y adaptadas al suelo. Por ejemplo, en Madrid han dado un paso de gigante para lograrlo.Y es que los agricultores acaban de recuperar la alholva, también conocida como fenogreco, una leguminosa anual cuyas semillas tienen uso...</t>
+  </si>
+  <si>
+    <t>Lun, 03/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/los-investigadores-madrilenos-recuperan-una-desconocida-leguminosa-que-estuvo-50-anos</t>
+  </si>
+  <si>
+    <t>El SERIDA cerró su participación en el 11º Festival del Arándano y Frutos Rojos con gran éxito de público</t>
+  </si>
+  <si>
+    <t>El SERIDA cerró su participación en el 11º Festival del Arándano y Frutos Rojos con gran éxito de públicoEl 11º Festival del Arándano y Frutos Rojos comenzó el viernes con la Jornada Técnica organizada por el SERIDA y el Ayuntamiento, que reunió a profesionales de diferentes ámbitos. Abrieron la Jornada, Alejandro Vega, alcalde de Villaviciosa, y Carmen Díez, jefa del Departamento de...</t>
+  </si>
+  <si>
+    <t>Mar, 28/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-serida-cerro-su-participacion-el-11o-festival-del-arandano-y-frutos-rojos-gran-exito</t>
+  </si>
+  <si>
+    <t>AVA-ASAJA y la UPV desarrollan variedades tradicionales de melón resistentes a virus y hongos</t>
+  </si>
+  <si>
+    <t>La Finca Experimental Sinyent acoge un ensayo para impulsar la resiliencia del Meló Groc d’Ontinyent i el Alficòs mediante mejora genética convencionalLa Finca Experimental Sinyent de la Asociación Valenciana de Agricultores (AVA-ASAJA) acoge un ensayo liderado por el Centro de Conservación y Mejora de la Agrodiversidad Valenciana (COMAV) de la Universitat Politècnica de València (UPV) con el...</t>
+  </si>
+  <si>
+    <t>Jue, 23/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/ava-asaja-y-la-upv-desarrollan-variedades-tradicionales-melon-resistentes-virus-y-hongos</t>
+  </si>
+  <si>
+    <t>El campo se cuece en Alicante: el calor mata almendros y paraliza el engorde de los cítricos</t>
+  </si>
+  <si>
+    <t>Julio está batiendo récords de temperaturas en la provincia de Alicante, con olas de calor consecutivas que no solo están causando mella en las personas, sino que también afectan al campo, que materialmente se está cociendo. Tanto es así que los más de 44 grados de temperatura alcanzados en las explotaciones está resultando letal para algunos árboles en las zonas de secano, principalmente...</t>
+  </si>
+  <si>
+    <t>Mié, 22/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-campo-se-cuece-alicante-el-calor-mata-almendros-y-paraliza-el-engorde-los-citricos</t>
+  </si>
+  <si>
+    <t>Frutas y hortalizas: más seguridad jurídica para los programas operativos</t>
+  </si>
+  <si>
+    <t>El Consejo de Ministros ha adoptado decisiones clave para el sector agrario mediante la aprobación de un real decreto que modifica las normas de las intervenciones sectoriales vitivinícola, apícola y de frutas y hortalizas en el marco del Plan Estratégico de la PAC, buscando garantizar la continuidad de las ayudas en 2028. Asimismo, se han autorizado tres contratos de modernización de regadíos en...</t>
+  </si>
+  <si>
+    <t>Mar, 21/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/frutas-y-hortalizas-mas-seguridad-juridica-los-programas-operativos</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red Innovagro en Perú</t>
+  </si>
+  <si>
+    <t>El XVI Encuentro de la Red INNOVAGRO en Perú ha servido para consolidar la colaboración entre universidades, centros de investigación, administraciones públicas y empresas de distintos países, reforzando el intercambio de experiencias y el desarrollo de soluciones innovadoras frente a los desafíos que afronta la agricultura.El Campus de Excelencia Internacional Agroalimentario (ceiA3) ha vuelto a...</t>
+  </si>
+  <si>
+    <t>Vie, 17/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-xvi-encuentro-la-red-innovagro-peru</t>
+  </si>
+  <si>
+    <t>La Red PAC selecciona ocho proyectos españoles para competir en los Premios europeos “ARIA” 2026</t>
+  </si>
+  <si>
+    <t>La Red PAC ha seleccionado ocho proyectos españoles vinculados a la agricultura, la ganadería, la agroalimentación, la conservación ambiental, el emprendimiento femenino y la dinamización de las zonas rurales para representar a España en la edición 2026 de los Premios ARIA (Premios de Inspiración Agraria y Rural), organizados por la Red Europea de la PAC.Al igual que en anteriores ediciones, la...</t>
+  </si>
+  <si>
+    <t>Jue, 16/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/la-red-pac-selecciona-ocho-proyectos-espanoles-competir-los-premios-europeos-aria-2026</t>
+  </si>
+  <si>
+    <t>Cerca de 60 personas fallecen de media cada año por el vuelco de tractores sin estructuras de protección</t>
+  </si>
+  <si>
+    <t>El Instituto Nacional de Seguridad y Salud en el Trabajo (INSST) lanza la campaña de la Comisión Nacional de Seguridad y Salud en el Trabajo Prevención y protección. Vuelca las cifras, dirigida a personas trabajadoras del sector de la agricultura y propietarias de tractores.En la última década, 579 personas han fallecido por vuelcos de tractor sin sistemas de protección y, en lo que va de año, ya...</t>
+  </si>
+  <si>
+    <t>Jue, 09/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/cerca-60-personas-fallecen-media-cada-ano-el-vuelco-tractores-sin-estructuras-proteccion</t>
+  </si>
+  <si>
+    <t>El Ministerio de Agricultura, Pesca y Alimentación publica un primer listado de la ayuda para la compra de fertilizantes</t>
+  </si>
+  <si>
+    <t>Los agricultores beneficiarios disponen de un plazo hasta el 27 de julio para formalizar la aceptación expresa de la ayudaEl real decreto-ley aprobado el pasado lunes por el Consejo de Ministros elevó las cuantías de esta ayuda a 92,5 euros por hectárea para los cultivos de regadío y a 38,33 para los de secanoLas medidas de apoyo específicas para los sectores agrario y pesquero por el conflicto...</t>
+  </si>
+  <si>
+    <t>Mar, 07/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/noticias/el-ministerio-agricultura-pesca-y-alimentacion-publica-primer-listado-la-ayuda-la-compra</t>
+  </si>
+  <si>
     <t>Abierto el plazo para participar en la conferencia de la EU CAP Network sobre resiliencia hídrica en agricultura</t>
   </si>
   <si>
     <t>EU CAP Network ha abierto el plazo de presentación de expresiones de interés para participar en la conferencia “Water resilience in agriculture: innovation in practice”, un encuentro europeo centrado en la innovación, el intercambio de conocimiento y el enfoque EIP-AGRI.El 9 de febrero es la fecha límite para presentar candidaturas para asistir a esta reunión que tendrá lugar en Hamburgo (...</t>
   </si>
   <si>
-    <t>Mié, 21/01/2026 - 22:44</t>
+    <t>Mié, 21/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/abierto-el-plazo-participar-la-conferencia-la-eu-cap-network-resiliencia-hidrica</t>
   </si>
   <si>
     <t>El programa de ExpoAgro Canarias, al detalle: innovación en riego, protección de cultivos y agrovoltaica para la agricultura del futuro</t>
   </si>
   <si>
     <t>ExpoAgro Canarias desvela un programa técnico de alto nivel que sitúa a las islas en el centro de la conversación sobre innovación agraria, gestión eficiente del agua, protección fitosanitaria avanzada y nuevos modelos de integración entre agricultura y energía. Durante los días 26 y 27 de noviembre, expertos de referencia nacional y regional compartirán tecnologías, estrategias y proyectos...</t>
   </si>
   <si>
-    <t>Vie, 21/11/2025 - 13:48</t>
+    <t>Vie, 21/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-programa-expoagro-canarias-al-detalle-innovacion-riego-proteccion-cultivos-y</t>
   </si>
   <si>
     <t>El GO LINOMAR comparte en DATAGRI su apuesta por la biorremediación y los bioestimulantes de nueva generación</t>
   </si>
   <si>
     <t>El Grupo Operativo LINOMAR participó activamente en DATAGRI, el evento de referencia en transformación digital y agrotecnología, donde tuvo la oportunidad de presentar su innovadora iniciativa ante más de 1.500 profesionales del sector agroalimentario. Entre los asistentes se encontraban empresas tecnológicas, startups, cooperativas, organizaciones agrarias, centros de investigación,...</t>
   </si>
   <si>
-    <t>Vie, 21/11/2025 - 11:51</t>
+    <t>Jue, 20/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-go-linomar-comparte-datagri-su-apuesta-la-biorremediacion-y-los-bioestimulantes-nueva</t>
   </si>
   <si>
     <t>Plataforma de Asesores AKIS, una herramienta para que los Grupos Operativos cumplan y refuercen sus obligaciones de divulgación</t>
   </si>
   <si>
     <t>La Plataforma de Asesores AKIS (PAA) es un espacio diseñado específicamente para que los Grupos Operativos de la Asociación Europea para la Innovación (EIP-AGRI / EU Network) puedan difundir de forma ágil y eficaz sus actividades, avances y resultados.Las publicaciones que los Grupos Operativos envíen y compartan en la plataforma —noticias, eventos, hitos del proyecto, avances parciales,...</t>
   </si>
   <si>
-    <t>Vie, 14/11/2025 - 18:00</t>
+    <t>Vie, 14/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/plataforma-asesores-akis-una-herramienta-que-los-grupos-operativos-cumplan-y-refuercen-sus</t>
   </si>
   <si>
     <t>El GO POMODORO celebra en Sevilla una jornada para compartir sus avances y principales resultados</t>
   </si>
   <si>
     <t>El próximo 28 de noviembre de 2025, la Escuela Técnica Superior de Ingeniería Agronómica de la Universidad de Sevilla acogerá la jornada técnica “Innovación aplicada en el tomate de industria: eficiencia, sostenibilidad y rentabilidad”, organizada por el Grupo Operativo Supraautonómico POMODORO.Esta iniciativa forma parte de la Comunidad de Prácticas POMODORO, un espacio colaborativo en el que...</t>
   </si>
   <si>
-    <t>Mié, 12/11/2025 - 17:53</t>
+    <t>Mié, 12/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-go-pomodoro-celebra-sevilla-una-jornada-compartir-sus-avances-y-principales-resultados</t>
   </si>
   <si>
     <t>Luis Planas remarcó la importancia de la agricultura de precisión, la investigación y la tecnología para mejorar la eficiencia agroalimentaria y afrontar los retos climáticos, en Fruit Attraction 2025</t>
   </si>
   <si>
     <t>El ministro de Agricultura, Pesca y Alimentación, Luis Planas, ha inaugurado, hoy 30 de septiembre, la XVII edición de Fruit Attraction, subrayando el papel de España como primer productor de frutas y hortalizas de la UE y octavo del mundo, con una media anual de más de 25 millones de toneladas; y remarcó la importancia de la agricultura de precisión, la investigación y la tecnología para mejorar...</t>
   </si>
   <si>
-    <t>Mar, 30/09/2025 - 15:52</t>
+    <t>Mar, 30/09/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/luis-planas-remarco-la-importancia-la-agricultura-precision-la-investigacion-y-la</t>
   </si>
   <si>
     <t>La innovación agroalimentaria centrará la participación del MAPA en Fruit Attraction 2024</t>
   </si>
   <si>
     <t>La participación del Ministerio de Agricultura, Pesca y Alimentación (MAPA) en la próxima edición de la feria Fruit Attraction, que se celebra en IFEMA Madrid entre el 8 y el 10 de octubre de 2024, estará fuertemente orientada hacia la innovación tecnológica y la digitalización agrícola, poniendo de relieve en las presentaciones que llevará a cabo en su stand (Stand 5C01 - Pabellón P05) sus...</t>
   </si>
   <si>
-    <t>Vie, 04/10/2024 - 16:15</t>
+    <t>Jue, 03/10/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/la-innovacion-agroalimentaria-centrara-la-participacion-del-mapa-fruit-attraction-2024</t>
   </si>
   <si>
     <t>Presentada la nueva feria SAGRIS 2025, centrada en la innovación y talento para el futuro agroalimentario</t>
   </si>
   <si>
     <t>IFEMA acaba de presentar la nueva feria SAGRIS, el Salón de la Agricultura y la Ganadería, que se ha previsto del 8 al 10 de mayo de 2025 respaldada por las principales organizaciones agrarias de España. Este evento, organizado en el Recinto Ferial de IFEMA MADRID con la colaboración de ALAS (Alianza por una Agricultura Sostenible), asociación que congrega a las principales organizaciones...</t>
   </si>
   <si>
-    <t>Jue, 04/07/2024 - 09:53</t>
+    <t>Lun, 01/07/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/presentada-la-nueva-feria-sagris-2025-centrada-la-innovacion-y-talento-el-futuro</t>
   </si>
   <si>
     <t>Compuesto patentado por el CSIC y la UPV reduce el impacto de la sequía y mejora la productividad en plantas de tomate</t>
   </si>
   <si>
     <t>El trabajo, publicado en Horticulture Research, del equipo del Instituto de Biología Molecular y Celular de Plantas, IBMCP (centro mixto del CSIC y la UPV)  ha descubierto cómo actúa el butanoato de hexenilo (HB), aroma que emiten las plantas de tomate para resistir a las bacterias: “Dada la importancia que el control estomático tiene sobre los estreses hídricos, los...</t>
   </si>
   <si>
-    <t>Lun, 11/03/2024 - 08:57</t>
+    <t>Mié, 06/03/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/compuesto-patentado-el-csic-y-la-upv-reduce-el-impacto-la-sequia-y-mejora-la-productividad</t>
   </si>
   <si>
     <t>Más de 139.000 agricultores recibirán una ayuda extraordinaria del Estado</t>
   </si>
   <si>
     <t>Con un importe de 268,7 millones de € con cargo a los Presupuestos Generales del Estado, 139.756 titulares de explotaciones agrícolas productores de tierras de cultivo de secano, arroz y tomate para industria se beneficiarán del pago de esta ayuda para compensar las dificultades debidas a la sequía y a la guerra en Ucrania. 
 Esta ayuda, establecida mediante el Real Decreto-ley 4/2023, de...</t>
   </si>
   <si>
-    <t>Jue, 15/02/2024 - 10:10</t>
+    <t>Mar, 06/02/2024 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/mas-139000-agricultores-recibiran-una-ayuda-extraordinaria-del-estado</t>
   </si>
   <si>
     <t>El estrés hídrico amenaza la próxima campaña de hortícolas</t>
   </si>
   <si>
     <t>Especialistas de la zona han evidenciado en los últimos meses un incremento de la conductividad eléctrica en el agua de riego de zonas concretas del sur de España, en las que solían conservar una calidad del agua óptima.
 La primavera de este año ha terminado posicionándose como la segunda más seca de la historia. Sin embargo, a pesar de las tormentas pronosticadas, el verano que acaba de...</t>
   </si>
   <si>
-    <t>Vie, 07/07/2023 - 14:29</t>
+    <t>Vie, 30/06/2023 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/noticias/el-estres-hidrico-amenaza-la-proxima-campana-horticolas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -508,54 +823,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D12"/>
+      <selection activeCell="A1" sqref="A1:D40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="475.313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -656,82 +971,474 @@
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="1" t="s">
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="B13" s="1" t="s">
         <v>47</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>