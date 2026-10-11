--- v0 (2026-06-09)
+++ v1 (2026-10-11)
@@ -467,86 +467,86 @@
   <si>
     <t>Se  muestran  los  datos  de  producción de las diez variedades en estudio,  obtenidos  en  las  tres localidades  de  cultivo  convencional, donde se realizan los ensayos,  hasta  el  28  de  febrero  y  31  de  marzo  del presente año 2015. Además, los datos de calidad organoléptica, firmeza y contenido en  solidos  solubles,  hasta  el  31  de  marzo,  expresados  como  media  de  los  tres muestreos  realizados  hasta  ese  momento.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9777b86b-6641-4f71-92cd-1b0765e1d071</t>
   </si>
   <si>
     <t>Cultivos Hortícolas en Invernadero: Importancia de la Higiene y la Profilaxis</t>
   </si>
   <si>
     <t>Siguiendo el método Delphi se ha constituido y consultado a un panel de expertos sobre el estado de higiene de los cultivos hortícolas en invernadero, con especial interés en los problemas derivados de inputs y el manejo propio de los cultivos. A partir del cuestionario diseñado, hemos buscado la opinión sobre los problemas experimentados en los cultivos hortícolas en invernadero, que pueden tener su origen en las semillas, en los virus transmitidos por semillas y/o contacto, y en cómo se confirma la etiología de estos problemas. Hemos preguntado sobre las prácticas de manejo del cultivo que pueden estar relacionados con estos problemas; la profilaxis y el control de enfermedades transmitidas por contacto; y sobre productos y técnicas de desinfección en invernadero.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c2689db4-e120-4a97-bd6a-fd002e3e85be</t>
   </si>
   <si>
     <t>Sistemas Sostenibles de Cultivos Agroambientales</t>
   </si>
   <si>
     <t>Sistemas Sostenibles de Cultivos Agroindustriales se encuentra dentro de la Submedida 10.1. Pagos por Compromisos Agrarios y Ambientales, es decir, el beneficiario de ésta ayuda recibirá una compensación económica, por realizar una series de prácticas agrícolas beneficiosas no solo para el medio ambiente sino para los propios cultivos. Asimismo, no sólo hay que valorar y buscar la rentabilidad de estos cultivos, sino hacer que éstos se obtengan realizando prácticas agrícolas respetuosas con el medio ambiente, aparte de una buena gestión de los recursos naturales de forma eficiente</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd76489-e670-4d3a-aee4-3d28620fcb88</t>
   </si>
   <si>
+    <t>Guía de Instalación y uso de la App Riego Citrus</t>
+  </si>
+  <si>
+    <t>Se presenta una herramienta digital diseñada para programar y optimizar el riego de cultivos de cítricos mediante el uso del balance hídrico del suelo, considerando datos meteorológicos, de suelo y de la plantación. La app, disponible para Android, iOS y versión web, permite a técnicos y agricultores configurar parcelas con información precisa para recibir recomendaciones personalizadas de riego (óptimo, deficitario controlado o de supervivencia), así como acceder a informes, notificaciones y análisis históricos del riego. Esta guía detalla el proceso de instalación, configuración y uso de la app, fomentando una gestión eficiente del agua frente al contexto de cambio climático.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b37c6067-98aa-4915-b4e3-418b4cb0d6c9</t>
+  </si>
+  <si>
     <t>Análisis de los costes de producción de pequeñas explotaciones de olivar tradicional de no laboreo</t>
   </si>
   <si>
     <t>Se analizan los costes de producción de las pequeñas explotaciones de olivar para demostrar la importancia de la mano de obra familiar en la rentabilidad de las mismas y para poner de manifiesto la importancia de la subvención de la PAC. También, se proponen estrategias productivas innovadoras que permitirían reducir los costes de producción y por ende incrementar la rentabilidad.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a66f3449-5911-4a0e-a71b-d5546a47797f</t>
   </si>
   <si>
     <t>Métodos de instalación de cubiertas vegetales: fundamentos, aplicaciones y manejo</t>
   </si>
   <si>
     <t>Se describen los fundamentos de la competencia e interferencia entre  especies vegetales. Las primeras semanas son cruciales. Se han expuesto estrategias de siembra de las coberturas vegetales, del momento de siembra, del acondicionamiento de semillas y de su manejo. Es preciso elegir bien el sistema para conseguir una buena implantación de cubiertas vegetales y evitar la pérdida de dinero, bien por sembrar especies con escasas o nulas posibilidades de permanencia, bien porque el manejo sea dificultoso.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/172d955f-170a-4e1b-8347-c71e9c6401f9</t>
   </si>
   <si>
     <t>Potencialidad Enológica de las Variedades Autóctonas Andaluzas Beba y Mantúo de Pilas</t>
   </si>
   <si>
     <t>Se evalúa el potencial enológico de dos variedades autóctonas Andaluzas como son la Beba y la Mantúo de Pilas. El estudio se ha realizado en Jerez de la Frontera durante 4 campañas consecutivas. Además se ha incluido en este estudio, como referencia, la variedad Palomino fino por ser la variedad más cultivada en el marco de Jerez (95 %).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d82ab46c-0b6e-4cd4-9cbc-8e8fe8c92f5f</t>
   </si>
   <si>
-    <t>Guía de Instalación y uso de la App Riego Citrus</t>
-[...7 lines deleted...]
-  <si>
     <t>Eficacia de la Solarización y Biosolarización en Cultivos Enarenados contra Patógenos Fúngicos de Suelo</t>
   </si>
   <si>
     <t>Resultados de un trabajo realizado para comprobar la eficacia de la solarización y biosolarización del suelo en el control de patógenos. Los patógenos estudiados ha sido: Fusarium oxysporum f. sp. melonis, Fusarium oxysporum f. sp. lycopersici, Pythium aphanidermatum, Pythium solare, Phytophthora capsici y Phytophthora nicotianae var. parasitica.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/37699b0f-ddc9-4dcf-b5b1-863d3623fe6b</t>
   </si>
   <si>
     <t>Evaluación de variedades locales de habas. Campaña 2019/2020.</t>
   </si>
   <si>
     <t>Resultados del comportamiento agronómico y de su respuesta frente a la planta parásita Orobanche crenata de un total de trece variedades locales andaluzas de habas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c8bbb2-1835-404d-a244-e4124fcb7439</t>
   </si>
   <si>
     <t>El Estado de la Ganadería Ecológica en Andalucía y su Proyección</t>
   </si>
   <si>
     <t>Resumen de las estadísticas aportadas por los distintos organismos de control autorizados en Andalucía, entre 2013 y 2014, para observar y analizar posibles tendencias en la ganadería ecológica y sus expectativas para el nuevo marco PAC 2015-2020. El documento forma parte del material docente del módulo de Incorporación a la Empresa Agraria, en el sector productivo de Ganadería ligada a la tierra. M-2: Necesidades medioambientales de los animales. Características de las instalaciones según ciclo y estado productivo de los animales. Manejo de las instalaciones. Aspectos climáticos y edafológicos. Producción ecológica. El bienestar de los animales. Normativa vigente.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/373ad0ca-65c7-4c79-969c-65b5d3d67ad9</t>
@@ -1169,77 +1169,77 @@
   <si>
     <t>Este estudio analiza la red de transferencia de conocimiento de la transformación digital del sector olivarero andaluz, mediante la metodología de Análisis de Redes Sociales (ARS) que permite determinar la importancia y posición de los agentes implicados, el sentido e intensidad de las relaciones entre ellos, así como describir la estructura de la red que conforman, para conocer la situación y funcionamiento actual de la misma y proponer líneas estratégicas que favorezcan un funcionamiento más eficiente de la misma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5e31a6c-6310-4331-a770-91f8f29988d4</t>
   </si>
   <si>
     <t>Manual Formativo: Poda del Olivar</t>
   </si>
   <si>
     <t>Este manual dedicado a la poda del olivar, aborda aspectos relativos a esta técnica del cultivo del olivar con el objetivo de capacitar al olivarero en la toma de decisiones necesarias para lograr un óptimo manejo de esta práctica. Índice: UD 1: Aspectos generales de la poda del olivar; UD 2: Poda del olivar en vaso; UD 3: Poda del olivar en seto. Esperamos que este manual sea una herramienta útil para el alumnado de los cursos, facilitándoles el proceso de aprendizaje. Es el resultado del trabajo de un equipo de personas que han volcado su amplia experiencia en esta obra, y que se verán ampliamente gratificadas si con ella contribuyen a mejorar la formación del sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5778c9f-41bd-4ec1-a1c7-2331a3215933</t>
   </si>
   <si>
     <t>Plantas Mediterráneas cuyo consumo puede originar Problemas Reproductivos en Pequeños Rumiantes</t>
   </si>
   <si>
     <t>Este material consiste en un resumen acerca de las plantas mediterráneas más comunes en Andalucía que pueden afectar a la reproducción en pequeños rumiantes. Facilitando su identificación, se proponen medidas desde el manejo ganadero para la prevención.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/85716fe9-b69a-4694-b609-5a6ed293ce5d</t>
   </si>
   <si>
+    <t>Estimacion de la Distribucion varietal en el cultivo de fresa en Huelva - Campaña 2020/2021</t>
+  </si>
+  <si>
+    <t>Este documento presenta una estimación de la composición varietal del cultivo de la fresa en la provincia de Huelva en la actual campaña 2020-2021, expresada en porcentajes de plantas por variedad puestas en producción; también se muestra la participación de los principales programas de mejora genética.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/70822b55-2cac-41d5-ba25-95aede7852bd</t>
+  </si>
+  <si>
+    <t>Cultivo Bajo Invernadero de Tres Variedades de Mora (Rubus fruticosus)</t>
+  </si>
+  <si>
+    <t>Este documento recoge los resultados de un ensayo experimental en cultivo bajo invernadero de tres variedades de mora (Rubus fruticosus) como alternativa a los cultivos hortícolas convencionales.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/018f1ec0-a3d6-499a-8e89-2e7a366cd3eb</t>
+  </si>
+  <si>
     <t>Recursos Fitogenéticos de Leguminosas Colección Nuclear de Vicia faba: Datos de Pasaporte</t>
   </si>
   <si>
     <t>Este documento presenta los datos de pasaporte de las distintas entradas que integran la Colección Nuclear de Vicia faba del Banco de Germoplasma de Leguminosas del IFAPA. El objetivo perseguido es ofrecer información a los equipos de mejora públicos y privados de dicho germoplasma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d4dc9cf4-b88c-42f7-b0a2-4b81212ad647</t>
   </si>
   <si>
-    <t>Estimacion de la Distribucion varietal en el cultivo de fresa en Huelva - Campaña 2020/2021</t>
-[...16 lines deleted...]
-  <si>
     <t>Cultivos potenciales para diversificar la producción agrícola en Andalucía</t>
   </si>
   <si>
     <t>Este documento  incluye varios cultivos con potencial de desarrollo en Andalucía por su capacidad de adaptación a ciertas regiones en función de sus requerimientos edafoclimáticos y la oportunidad de mercado que suponen. Se incluyen cultivos industriales con demanda internacional, cultivos para consumo humano en fresco o procesados procedentes de otras regiones o países que están siendo introducidos en nuestra dieta habitual y cultivos que cayeron en  desuso o que están infrautilizados y  que presentan un alto valor nutricional para el consumo humano. Se presenta la situación actual de cada uno de ellos,  la oportunidad que pueden tener, sus requerimientos edafoclimáticos, su descripción botánica y las técnicas de cultivo habituales que deben ser adaptadas a las nuevas condiciones de cultivo</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/18b6465a-d369-424f-adc1-7f35934ae624</t>
   </si>
   <si>
     <t>Poda del Olivo: Poda de Producción</t>
   </si>
   <si>
     <t>Este documento describe y expone una serie de recomendaciones sobre las prácticas de poda en olivar a realizar una que la plantación ha alcanzado el periodo productivo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0e496cd1-2448-4898-a1c7-998a71d87a6e</t>
   </si>
   <si>
     <t>Plagas Emergentes y de Nueva Aparición en Cultivos Hortícolas Protegidos</t>
   </si>
   <si>
     <t>Este documento incluye aspectos generales tanto de las especies secundarias como de la de nueva aparición, aportando información sobre su biología, cultivos más afectados por las distintas especies, así como los daños que provocan y las medidas, tanto de control químico como biológico que actualmente puede abordarse para el control de las mismas. Incluye también material fotográfico que permita una fácil identificación de las diferentes especies, así como sus diferentes estadios y los daños provocados en los cultivos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b2fe5dd-428c-4887-be0a-a488e503a216</t>
@@ -1268,149 +1268,149 @@
   <si>
     <t>Esta publicación, pretende incorporar un elemento de interés para la toma de decisiones del agricultor, puesto que el conocimiento de la adaptabilidad y comportamiento de las variedades, son decisivos para saber qué sembrar en función del destino de la cosecha. La constante necesidad de evaluar y caracterizar las nuevas variedades de avenas que se lanzan al mercado, son vitales para un correcto asesoramiento al sector productor, influyendo así en una mayor profesionalización del mismo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/21c42c4a-83aa-43f1-82a1-13771ee18e14</t>
   </si>
   <si>
     <t>Guía del Cultivo del Girasol</t>
   </si>
   <si>
     <t>Esta guía de cultivo pretende oferecer información sobre el desarrollo de la planta de girasol, las actuales tendencias en las técnicas de su cultivo y diferentes formas y épocas de siembra, así como de las enfermedades y plagas mas frecuentes en Andalucía. El documento remite a la consulta de los resultados obtenidos en los últimos años de los ensayos de las variedades resistentes a la raza “F” de jopo y del nuevo material genético resistente a herbicidas. Igualmente se pueden consultar los rendimientos obtenidos en los ensayos de girasol de siembras invernal.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c8516ca-e9d5-4783-aec3-34c450712550</t>
   </si>
   <si>
     <t>Sistemas sostenibles de cultivos herbáceos de secano. Operación 10.1.4</t>
   </si>
   <si>
     <t>Esta Jornada Formativa de “Agroambiente y Clima” se enmarca en las acciones encaminadas a asegurar un correcto cumplimiento de los compromisos agroambientales adquiridos en algunas de las operaciones incluidas en la Medida 10 del Programa de DesarrolloR ural de Andalucía (PDRA). El objetivo que se pretende conseguir con la impartición de estas jornadas es el de mejorar las capacidades de los beneficiarios de las ayudas y concienciar a la población agraria en el uso de sistemas de producción compatibles con la conservación del medio ambiente, así como informar del PDRA y de los compromisos suscritos. El Instituto Andaluz de Investigación y Formación Agraria, Pesquera, Alimentaria y de la Producción Ecológica (IFAPA) tiene entre sus objetivos el diseño y desarrollo de actuaciones orientadas a la formación de trabajadores, técnicos y profesionales de los sectores agrario, alimentario y pesquero. La elaboración de estos manuales se enmarca dentro de las actividades desarrolladas por el IFAPA para transferir</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
+    <t>Distribucion Varietal en el Cultivo de Fresa en Huelva. Campaña 2017-2018</t>
+  </si>
+  <si>
+    <t>En  este  documento  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2017/2018 y también la participación de cada programa de mejora. Este trabajo  está  basado  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
+  </si>
+  <si>
+    <t>Distribución Varietal en el Cultivo de Fresa en Huelva. Campaña 2018-2019</t>
+  </si>
+  <si>
+    <t>En  este  documento  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2018/2019 y también la participación de cada programa de mejora. Este trabajo  está  basado, fundamentalmente,  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
+  </si>
+  <si>
+    <t>Panorama Varietal en el Cultivo de Fresa en Huelva. Periodo 2012-2015</t>
+  </si>
+  <si>
+    <t>En  este  informe  técnico  se  muestra  la  información  obtenida  en  las  últimas  tres campañas de cultivo (2012-2013, 2013-2014 y 2014-2015) acerca de la  estimación de la distribución varietal en Huelva, en lo que al porcentaje de plantas en producción se refiere.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
+  </si>
+  <si>
+    <t>Distribucion Varietal en el Cultivo de Fresa en Huelva. campaña 2016-2017</t>
+  </si>
+  <si>
+    <t>En  este  Informe  Técnico  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2016/2017 y también la participación de cada programa de mejora. Este trabajo  está  basado  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
+  </si>
+  <si>
+    <t>Influencia del Sistema de Cultivo sobre Variedades de Fresa. Campaña 2021/2022. II Calidad</t>
+  </si>
+  <si>
+    <t>Entre los caracteres que se tienen en cuenta en los programas de mejora de fresa, además de los relacionados con la productividad del cultivo, están aquellos que le confieren calidad organoléptica. Y entre los consumidores, es sin duda esta calidad a la que se presta mayor atención. En este trabajo se presentaron resultados relativos a la calidad organoléptica y post-cosecha de dieciséis variedades de fresa, ensayadas en tres sistemas de cultivo, convencional, sin suelo y ecológico durante la campaña 2021-2022.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
+  </si>
+  <si>
+    <t>Evaluación del Uso de Compost de Restos Hortícolas en Cultivo de Tomate</t>
+  </si>
+  <si>
+    <t>Entre los problemas que genera el sistema de producción bajo invernadero y que puede limitar su sostenibilidad, destaca la elevada producción  anual de  residuos de cosecha (1.751.242 t.año-1) cuya  acumulación constituye un grave problema medio ambiental.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fd13a86-6012-41f6-baa6-9e233c1f052a</t>
+  </si>
+  <si>
     <t>Mejora del Cuajado y Productividad de `Navel Powell Summer` mediante el Rayado y/o Aplicación Foliar de Extractos de Algas con Actividad Hormonal</t>
   </si>
   <si>
     <t>Es objeto de este trabajo es dar a conocer las posibilidades que el empleo de diferentes técnicas y productos ofrecen al cultivo de los cítricos. En esta línea y en la labor de transferencia del IFAPA, se presentan los resultados obtenidos de un ensayo experimental en el que se evaluó el rayado y el empleo de fitorreguladores, de origen natural, en la mejora del cuajado de `Navel Powell´.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
   </si>
   <si>
-    <t>Distribucion Varietal en el Cultivo de Fresa en Huelva. Campaña 2017-2018</t>
-[...52 lines deleted...]
-  <si>
     <t>Resultados de los Ensayos de Variedades Clearfield y Sulfo de Girasol en Andalucía. Campaña 2019.</t>
   </si>
   <si>
     <t>En los últimos años han hecho su aparición en el mercado del girasol nuevas variedades que se  caracteriza  por  su resistencia genética a tratamientos con determinados herbicidas, los cuales proporcionan un aceptable control de malas hierbas de hoja ancha y estrecha, así como al jopo (Orobanche cumana). Estas variedades, muchas de las cuales tienen la caracteristica de alto oleico (HO), van ocupando cada año una mayor superficie de siembra.  Las siembras de estas variedades puede hacerse más temprana ya que el control de dicotiledóneas se puede realizar con los tratamientos de herbicidas y de esta forma el cultivo podría aprovechar mejor las lluvias de invierno y primavera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d73d15a6-2498-42e6-80c7-adcaf70c8516</t>
   </si>
   <si>
+    <t>Resultados de los Ensayos de Colza en Andalucía. Campaña 2018-19</t>
+  </si>
+  <si>
+    <t>En la campaña 2018-19, se han realizado 2 ensayos de variedades de la RAEA de colza, ubicados en la finca Dos Hermanas (Montemayor) y en la finca Villaverde Alta (Córdoba).</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/71dcf051-4392-41e3-83a6-9cee65c7e26a</t>
+  </si>
+  <si>
     <t>Efecto del Acolchado de Malla Negra en `Clementina de Nules` Bajo Condiciones de Salinidad. Almería, Campaña 2015-2016</t>
   </si>
   <si>
     <t>En este trabajo se pretende estudiar el efecto del acolchado de malla bajo estas condiciones de cultivo. Así, el objetivo de este trabajo es evaluar el efecto del acolchado con malla negra y dos régimenes hídricos (100% ETc y 66,6% ETc) sobre la variedad `Clementina de Nules´ en condiciones de salinidad del agua de riego (agua de baja calidad y de alta conductividad eléctrica) y suelo de la parcela en la provincia de Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4dc7b098-73ef-440b-a5fb-f8c345b2c2ec</t>
   </si>
   <si>
     <t>Cultivo Protegido de Seis Variedades de Pepino Dulce (Solanum muricatum)</t>
   </si>
   <si>
     <t>En la búsqueda de cultivos alternativos a los hortícolas convencionales cultivados bajo invernadero, en este trabajo se evaluó la producción de seis cultivares de pepino dulce (Solanum muricatum) en invernadero. Los ensayos se realizaron en 2015. Todos los cultivares se desarrollaron correctamente obteniendo altas producciones, destacando el cultivar Valencia como el más productivo y precoz. El cultivo de pepino dulce puede ser una alternativa interesante a los cultivos de hortalizas convencionales en los invernaderos de Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/24272c37-5b6d-48e1-8e45-3ff66e2a54f2</t>
   </si>
   <si>
-    <t>Resultados de los Ensayos de Colza en Andalucía. Campaña 2018-19</t>
-[...7 lines deleted...]
-  <si>
     <t>Influencia del uso de cubiertas vegetales en el comportamiento agronómico de un viñedo cultivado en ecológico</t>
   </si>
   <si>
     <t>En este trabajo se presentan los resultados obtenidos entre los años 2013 a 2018 en un viñedo de la variedad Pedro Ximénez cultivada en ecológico en el Sur de Córdoba. Se han evaluado tres tratamientos de manejo de suelo: Laboreo tradicional (L), cubierta vegetal espontánea (CVE) y cubierta vegetal sembrada (CVS). Se ha comparado los efectos de los distintos tratamientos en parámetros relacionados con la fisiología, rendimiento y calidad de la uva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b12aafc-11fc-437b-92e0-46abbf20ff09</t>
   </si>
   <si>
     <t>Evaluación del Comportamiento Agronómico de `Clementina de Nules` Bajo Condiciones de Acolchado de Malla Negra. Málaga, Campaña 2016-2016</t>
   </si>
   <si>
     <t>En este trabajo se pretende evaluar el efecto del acolchado con malla negra en la variedad `Clementina de Nules´, en dos regímenes hídricos (100% ETc y 66,6% ETc) bajo las condiciones agroclimáticas del área litoral de la provincia de Málaga.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a5ea5a77-14c6-4d5a-981b-a5d300394474</t>
   </si>
   <si>
     <t>El Sistema de Producción Hortícola de la Provincia de Almería</t>
   </si>
   <si>
     <t>En este trabajo se realiza una exhaustiva descripción de la horticultura de invernadero, fruto del interés de la Consejería de Agricultura, Pesca y Desarrollo Rural de la Junta de Andalucía por conocer la evolución tecnológica del sector hortícola de Almería. Gracias a la colaboración de la Fundación Cajamar y a estudios similares promovidos con anterioridad por ambas instituciones, se ha logrado documentar la evolución y tendencias tecnológicas más recientes del sistema de producción de hortícolas protegidos de la provincia de Almería. Esta publicación forma parte del proyecto ‘TRANSFORMA-Desarrollo sostenible en cultivos hortícolas protegidos’, que viene ejecutando el Instituto de Investigación y Formación Agraria, Pesquera y de la Producción Ecológica, como herramienta de transferencia de conocimiento y tecnología a los profesionales del sector. La publicación se estructura en cinco capítulos. El primero, que introduce el proceso de elaboración y la metodología empleada en este estudio, el segundo trata la caracterización de las explotaciones hortícolas y sus titulares. Los temas relativos al invernadero son desarrollados en el tercer capítulo, incluido el equipamiento para el control de clima y el riego. En el cuarto, quedan reflejados los medios de protección de cultivos, la mano de obra y la maquinaria y por último, se analizan los cultivos hortícolas representativos del sistema productivo de invernadero de la provincia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/05ca752a-b1ff-4e6a-8c77-d706f90f20bc</t>
@@ -2066,102 +2066,102 @@
   <si>
     <t>Durante la campaña 2023/2024, se analizaron caracteres relacionados con la producción en 16 variedades de fresa de distintos programas de mejora cultivadas en cuatro sistemas de cultivo en la zona productora de Huelva: cultivo convencional, cultivo sin desinfección de suelo, cultivo sin suelo y cultivo ecológico. En este trabajo se presentan los resultados obtenidos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a4d0ec4f-b650-4f31-8971-f21312a6fcf4</t>
   </si>
   <si>
     <t>Efecto de la poda mecanizada sobre el comportamiento agronómico y enológico de variedades tintas cultivadas en clima cálido</t>
   </si>
   <si>
     <t>Documento que muestra los resultados de un ensayo de tres años en el que se han comparado los efectos de la poda manual y la poda mecánica de dos variedades tintas de vid cultivadas en la sierra de Montilla, sobre su comportamiento agronómico y su potencial enológico.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1296fb92-a4b8-4a2e-a3c1-198d8a97d560</t>
   </si>
   <si>
     <t>Estudio de Variedades Locales y Foráneas Cultivadas en la Zona del Altiplano de Granada. Resultados 2015</t>
   </si>
   <si>
     <t>Documento que describe los resultados de la campaña 2015 del potencial productivo de la variedad local Gordal, analiza diferentes técnicas de vinificación y evalúa su incidencia en las características físico-químicas y sensoriales de los vinos. Además caracteriza agronómicamente y enológicamente las variedades locales y foráneas cultivadas en el Altiplano de Granada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/19f319c3-6a05-4014-85ee-f5eecb197429</t>
   </si>
   <si>
+    <t>Caracterización Genotípica y Sanitaria de Variedades de Vid Minoritarias Prospectadas en Andalucía</t>
+  </si>
+  <si>
+    <t>Debido a su diversidad y extensión territorial, Andalucía alberga numerosas variedades minoritarias, ofreciendo a la vitivinicultura local la posibilidad de diversificar su producción vitivinícola. Entre 2020 y 2022 se realizó la identificación molecular de 66 ejemplares procedentes de 5 zonas con tradición vitivinícola. Se emplearon 13 marcadores microsatélites, entre ellos los 9 recomendados por la OIV. Se obtuvieron 31 genotipos distintos, 19 correspondientes a perfiles de variedades ya descritas y los otros 12 no identificados previamente. Los perfiles se integraron en la base de datos del banco de germoplasma de vid “Rancho de la Merced”. Mediante análisis de diversidad genética, se determinaron los grupos eco-geográficos de los nuevos genotipos identificados. Se analizó la presencia de virus mediante test ELISA para la obtención de clones certificables por si en un futuro fueran autorizadas estas variedades para su cultivo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
+  </si>
+  <si>
+    <t>Siembras Invernales en Girasol: Aumento de Rentabilidad y Adaptación al Cambio Climático</t>
+  </si>
+  <si>
+    <t>Debido al cambio climático se espera un fuerte calentamiento en el Sur de Europa, con grandes incrementos en la temperatura media de verano (aumentando 6ºC en relación con las temperaturas de final de siglo) y disminuciones substanciales en las precipitaciones de primavera y verano. Las olas de calor, los períodos de sequía, lluvias torrenciales, tormentas eléctricas (eventos extremos) ocurrirán con mayor frecuencia (IPCC 2014). Es por ello, que cada vez más, los agricultores suelen adelantar las siembras unos 45 días (Enero en lugar de marzo), para incrementar el rendimiento y rentabilidad</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
+  </si>
+  <si>
     <t>Evaluación de Variedades de Fresa: Resultados Obtenidos en Cultivo Convencional con Suelo Desinfectado Químicamente. Campaña 2017/2018</t>
   </si>
   <si>
     <t>Dentro de la Red Andaluza de Experimentación Agraria (RAEA), durante la campaña 2017/2018, el IFAPA ha caracterizado, tanto a nivel agronómico como de calidad, un grupo de 12 variedades seleccionadas entre las que actualmente están disponibles en el mercado procedentes de distintos programas de mejoras.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6ae95124-1e60-4f63-ad14-d3d39d16ec28</t>
   </si>
   <si>
     <t>Evaluación de Variedades de Fresa en Cultivo Convencional con Suelo Desinfectado Químicamente. Campaña 2018/2019</t>
   </si>
   <si>
     <t>Dentro de la Red Andaluza de Experimentación Agraria (RAEA), durante la campaña 2018/2019, el IFAPA ha caracterizado, tanto a nivel agronómico como de calidad, un grupo de 12 variedades seleccionadas entre las que actualmente están disponibles en el mercado procedentes de distintos programas de mejoras.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/82a719b4-e436-4916-ab33-d1c0de87a014</t>
   </si>
   <si>
     <t>Asociacionismo y Comercialización. Módulo VI.</t>
   </si>
   <si>
     <t>Dentro del Programa de Incorporación de Jóvenes a la Empresa Agraria, este manual didáctico, correspondiente al “Módulo VI: Asociacionismo y Comercialización”, trata aspectos relacionados con las formas asociativas del sector agrario, como las Sociedades Cooperativas, las Sociedades Agrarias de Transformación y otros tipos de sociedades. Se profundiza especialmente en las cooperativas, debido a su gran relevancia en Andalucía. Además, se introduce al alumnado en los procesos de comercialización y marketing de los productos de la cadena alimentaria, con el objetivo de fomentar la profesionalización y garantizar la seguridad alimentaria que exige la sociedad actual.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
   </si>
   <si>
     <t>Implantación y manejo de una cubierta vegetal de crecimiento lento mediante siembra en franjas: Brachypodium distachyon</t>
   </si>
   <si>
     <t>Descripción de la técnica de implantación de una cubierta vegetal de crecimiento lento en un cultivo de olivar. Las especies anuales de crecimiento lento que se emplean como cobertura vegetal plurianual se pueden implantar con mayor facilidad sembrándolas en franjas estrechas, protegidas a ambos lados por franjas de especies de crecimiento más rápido, consiguiendo así una mejor protección del suelo y menor erosión durante los primeros meses. La técnica de siembra en franjas es sencilla, resulta muy económica para el agricultor y reduce considerablemente los riesgos de perder la siembra de la especie de crecimiento lento, en el caso de que ocurran lluvias torrenciales que puedan provocar erosión y desarraigo de las plantas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c4a3e4c5-56a9-4675-9859-5ae0a1445b57</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
   </si>
   <si>
     <t>Guía del Cultivo de la Colza</t>
   </si>
   <si>
     <t>Considerando la expansión que el cultivo de la colza (Brassica napus) ha tenido en Andalucía, donde la superficie cultivada ha pasado de aproximadamente 1000 hectáreas en el año 2014 a más de 17.000 hectáreas en 2017, ha llevado al IFAPA a plantearse reeditar una actualización de “ La Guia del Cultivo de la Colza” que se realizó en el año 2009 por investigadores del Centro IFAPA de Córdoba.Se pretende hacer una recopilación de los estudios realizados sobre abonados y densidades de siembra, así como de los resultados obtenidos en los últimos años en los ensayos de la RAEA de colza de las nuevas variedades con sistema Clearfield que se caracterizan por su resistencia a herbicidas de la familia de las imidazolinonas, y que abren un nuevo futuro a este cultivo al permitir, con tratamientos de postemergencia, un control de las gramíneas y malas hierbas de hoja ancha.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/60f346e5-f6ed-4eb2-8fb9-f5ba633457b6</t>
   </si>
   <si>
     <t>Resultado de ensayos de variedades de fresa. Sistema de cultivo convencional. Campaña 2014/2015</t>
   </si>
   <si>
     <t>Continuando con la serie de trabajos iniciados en la campaña 2007, esta red de ensayos lleva a cabo la evaluación agronómica de las variedades comerciales de fresa más utilizadas en Huelva, cultivadas en sistema de cultivo convencional y plantadas en dos fechas, una temprana (9 Octubre) y otra estándar (23 Octubre). Se ha estudiado la influencia de la fecha de plantación en los parámetros considerados de mayor interés para el agricultor, tanto en aquellos relacionados con la producción como la calidad de la  misma.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b385d791-936c-411b-9f6c-18546dfe1d29</t>
   </si>
   <si>
     <t>Resultados de Ensayos de Variedades de Fresa. Sistema de Cultivo sin Suelo. Campaña 2014-2015</t>
   </si>
   <si>
     <t>Continuando con la serie de trabajos iniciados en la campaña 2007, esta red de ensayos  lleva a cabo la evaluación agronómica de las variedades comerciales de fresa más utilizadas en Huelva, cultivadas en sistema de cultivo sin suelo y plantadas en dos fechas, una temprana (10 Octubre) y otra estándar (22 Octubre). Se ha estudiado la influencia de la fecha de plantación en los parámetros considerados de mayor interés para el agricultor, tanto en aquellos relacionados con la producción como la calidad de la misma.</t>
   </si>
@@ -2492,66 +2492,66 @@
   <si>
     <t>Publicación dedicada a los cultivos de la horticultura regional, tanto al aire libre como protegidos y bajo invernadero</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-horticultura-al-aire-libre-y-bajo-invernadero</t>
   </si>
   <si>
     <t>Estructura de costes de las orientaciones productivas agricolas de la Región de Murcia frutos secos frutales de pepita vid y olivo</t>
   </si>
   <si>
     <t>Publicación dedicada a los cultivos leñosos más característicos del medio rural murciano, incluyendo frutos secos, frutales de pepita, uva de mesa y vinificación y olivo</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
     <t>Estructura de costes de las orientaciones productivas agrícolas de la Región de Murcia: frutales de hueso y cítricos</t>
   </si>
   <si>
     <t>Publicación dedicada a los cultivos de regionales de cítricos y frutales de hueso</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutales-de-hueso-y-citricos</t>
   </si>
   <si>
+    <t>Cuaderno de campo para el reconocimiento de posibles síntomas de ozono en cultivos sostenibles</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo para el reconocimiento de síntomas de ozono en cultivos</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cuaderno_de_campo_pdr18-ozocam.pdf</t>
+  </si>
+  <si>
     <t>Estructura de costes de los principales cultivos en agricultura ecológica de la Región de Murcia</t>
   </si>
   <si>
     <t>Documento que describi las orientaciones principales del cultivo ecológico regional de Murcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cuaderno_de_campo_pdr18-ozocam.pdf</t>
   </si>
   <si>
     <t>Observatorio para la Digitalización del Sector Agroalimentario - Análisis del estado actual de la digitalización del sector agroalimentario español</t>
   </si>
   <si>
     <t>Este estudio presenta el estado actual de la transformación digital de la actividad de producción y transformación de alimentos en España. Es el resultado del análisis cuantitativo de las preguntas recogidas en los cuestionarios que se han empleado en el sondeo. Se ordenan en torno a un conjunto de apartados, que coinciden con los capítulos del informe. Incluye datos sobre la conectividad en las explotaciones agrarias e industrias agroalimentarias, el uso de dispositivos, sensores, herramientas de apoyo a la toma de decisiones o tecnologías habilitadoras en toda la cadena de valor. Igualmente, muestra la expansión del comercio electrónico tanto para la venta como para la compra de insumos y alimentos, o las competencias digitales de las personas que trabajan en el conjunto del sector. En el último apartado se aborda la importancia de las ayudas públicas en la transformación digital.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/desarrollo-rural/temas/innovacion-medio-rural/estudio_3def_tcm30-655779.pdf</t>
   </si>
   <si>
     <t>Manual de buenas prácticas para la producción de cerales</t>
   </si>
   <si>
     <t>El objetivo del Manual es contribuir a mejorar la economía de los agricultores, aumentar la sostenibilidad de la producción de cereales y luchar contra el cambio climático mediante la adopción de innovaciones desarrolladas a través de la formación para todos los actores de la cadena de cereales y de la sociedad en general.</t>
   </si>
   <si>
     <t>https://www.uco.es/investigacion/proyectos/lifeinnocereal/wp-content/uploads/2024/02/D2.1.-Manual-de-buenas-practicas-para-la-produccion-de-cereales_ESP_compressed.pdf</t>
   </si>
   <si>
     <t>Guía metodológica para la creación de un Espacio Test Agrario</t>
   </si>
   <si>
     <t>Guía que proporciona una metodología innovadora para la implementación de espacios test agrarios</t>
   </si>