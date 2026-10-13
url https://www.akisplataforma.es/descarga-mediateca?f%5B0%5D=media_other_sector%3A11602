--- v0 (2026-06-10)
+++ v1 (2026-10-13)
@@ -194,66 +194,66 @@
   <si>
     <t>En este trabajo se exponen los primeros resultados del Proyecto “CompostAnd”, que aborda la gestión sostenible de restos vegetales de cultivos extensivos y frutales típicos de Andalucía occidental. Se justifica la necesidad de compostar como respuesta a distintas problemáticas por las que atraviesa el sector agrícola, convirtiéndose en una oportunidad económica y medioambiental. Se aportan las primeras experiencias llevadas a cabo por IFAPA  en el compostaje de restos vegetales típicos de Andalucía occidental, como paja, restos de fruta cítrica procedente del destrío y restos de poda, y se detallan los parámetros a medir  y manejo del compost, para garantizar la estabilidad y calidad final del mismo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45083272-d36a-4111-a0a8-d6b01c9e4bc1</t>
   </si>
   <si>
     <t>La Calidad de los Productos Vegetales Ecológicos. Una Revisión Actualizada.</t>
   </si>
   <si>
     <t>En este documento se analiza la información científica publicada sobre la calidad de los productos ecológicos frente a los de cultivo convencional, desde el punto de vista de la salud, y se incide especialmente en cómo influye el sistema de cultivo en el contenido en antioxidantes y vitaminas en las frutas y hortalizas más cultivadas en Andalucía.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6f18cb05-fc31-47fa-a4f4-18abcf092013</t>
   </si>
   <si>
     <t>Aprovechamiento de Uva de Aclareo de Racimos para Elaboración de un Extracto Enriquecido en Estilbenos Bioactivos</t>
   </si>
   <si>
     <t>En el cultivo de la vid, el aprovechamiento de subproductos es un factor importante para una producción sostenible. Uno de estos subproductos es la uva procedende del aclareo de racimos en uva tinta, que normalmente se deshecha.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2513b221-50c5-4e7e-ac8f-0cd399c1d28c</t>
   </si>
   <si>
+    <t>Obtención de un compost de calidad a partir de restos vegetales. Experiencia del “proyecto CompostAnd”</t>
+  </si>
+  <si>
+    <t>El presente documento describe el compostaje como una solución sostenible para mejorar la salud del suelo y gestionar residuos agrícolas. Explica el proceso, desde la mezcla adecuada de materiales hasta la maduración del compost, destacando la importancia del equilibrio carbono/nitrógeno, la aireación y el control de humedad y temperatura. Basado en la experiencia del proyecto CompostAnd, ofrece recomendaciones prácticas para que los agricultores produzcan compost de calidad en sus explotaciones, promoviendo la sostenibilidad y la economía circular.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+  </si>
+  <si>
     <t>Primeros ensayos de productos orgánicos contra especies arvenses en olivar ecológico</t>
   </si>
   <si>
     <t>El presente documento muestra los resultados de los primeros ensayos en los que se han empleado productos orgánicos con potencial efecto fitotóxico en el control de especies arvenses en olivar ecológico. Se presentan algunas alternativas que deberán ser estudiadas y evaluadas en mayor profundidad con el objetivo de intentar buscar alguna alternativa ecológica al control de malas hierbas en este tipo de olivar.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
   </si>
   <si>
     <t>Pérdida y Desperdicio de Frutas y Hortalizas Imperfectas</t>
   </si>
   <si>
     <t>El cumplimiento de las frutas y hortalizas con las especificaciones de venta al por menor, principalmente en términos de atractivo estético de acuerdo con las normas de los consumidores, se convierte en uno de los impulsores más apremiantes de las pérdidas y Desperdicio Alimentaro, PDA. Casi un tercio de todas las frutas y hortalizas producidas en Europa se descartan cada año debido a su apariencia. Se estima que 51 millones de toneladas de frutas y verduras feas se desperdician cada año en Europa, debido principalmente a un énfasis excesivo de la apariencia estética como el estándar de calidad primario para los consumidores. En España están surgiendo algunas empresas con un modelo de negocio basado en el aprovechamiento de las pérdidas en producción (excedentes que no pueden venderse en los canales habituales y productos imperfectos desechados por la distribución).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3a691af8-03af-4fe2-8541-42bb95dd2fb7</t>
   </si>
   <si>
     <t>AKISPlataforma.es recomienda GO SIMBIOLIVA</t>
   </si>
   <si>
     <t>Video</t>
   </si>
   <si>
     <t>Innovación en la cadena agroalimentaria con GO SIMBIOLIVA
 Desde @akisplataforma, seguimos conectándote con las últimas novedades en innovación agroalimentaria. Esta semana destacamos al Grupo Operativo SIMBIOLIVA, un proyecto que apuesta por la #biotecnología como motor de la economía circular en el tratamiento del alperujo, un subproducto clave en la industria del aceite de oliva.
 Descubre sus avances y cómo están transformando la sostenibilidad en el sector.¡No te pierdas su contenido en su canal de YouTube! https://www.youtube.com/@GOSIMBIOLIVA y la información web del proyecto: https://simbioliva.grupooperativo.es/
 #EconomíaCircular #InnovaciónAgroalimentaria #Biotecnología</t>
   </si>
   <si>
     <t>https://youtu.be/GAp5pO3YDyg</t>
   </si>