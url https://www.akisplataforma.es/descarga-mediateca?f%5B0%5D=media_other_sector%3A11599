--- v0 (2026-06-08)
+++ v1 (2026-09-23)
@@ -506,68 +506,68 @@
   <si>
     <t>En el cultivo de la vid, el aprovechamiento de subproductos es un factor importante para una producción sostenible. Uno de estos subproductos es la uva procedende del aclareo de racimos en uva tinta, que normalmente se deshecha.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2513b221-50c5-4e7e-ac8f-0cd399c1d28c</t>
   </si>
   <si>
     <t>Sistemas Sostenibles de Cultivos Leñosos. Cultivo del Almendro. II Jornada de seguimiento de la Operación 10.1.6.</t>
   </si>
   <si>
     <t>El presente documento va dirigido aquellas personas titulares de una explotación de almendro beneficiarias de la ayuda referida a la medida Agroambiente y Clima, con el objetivo de informarles de los requisitos obligatorios a cumplir, así como argumentar las razones por las que surge esta ayuda y el fin que se persigue conseguir, para entender los compromisos que se exigen. En el ámbito de la Comunidad Europea, las normas generales a la ayudas al desarrollo rural y la participación de ese fondo, dirigidas a la financiación de una serie de medidas, entre las que se encuentra la de Agroambiente y Clima, objeto de desarrollo en el presente documento. Se definen en el Reglamento (UE) núm. 1305/2013 del Parlamento Europeo y del Consejo, de 17 de diciembre de 2013 relativo a la ayuda al desarrollo rural a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER). En el ámbito nacional, el Marco Nacional de Desarrollo Rural para el periodo 2014-2020, armoniza las condiciones de aplicación y define los elemento</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
     <t>Primeros ensayos de productos orgánicos contra especies arvenses en olivar ecológico</t>
   </si>
   <si>
     <t>El presente documento muestra los resultados de los primeros ensayos en los que se han empleado productos orgánicos con potencial efecto fitotóxico en el control de especies arvenses en olivar ecológico. Se presentan algunas alternativas que deberán ser estudiadas y evaluadas en mayor profundidad con el objetivo de intentar buscar alguna alternativa ecológica al control de malas hierbas en este tipo de olivar.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8420be65-8399-42f6-83f0-f1040fb28e2d</t>
   </si>
   <si>
+    <t>Producción Integrada de Oleaginosas y Leguminosas Grano</t>
+  </si>
+  <si>
+    <t>El presente documento catalogado como material didáctico es el manual de consulta que se utilizará en los cursos de Producción Integrada en oleaginosas y leguminosas grano. En dicho documento, estructurado en cinco unidades didácticas, se abordan los conocimientos mínimos necesarios para alcanzar la habilitación en Técnico de Producción Integrada de Oleaginosas y  Leguminosas Grano. UD 1: Producción Integrada. Concepto, origen, carácter, desarrollo normativo y situación actual; UD 2: Reglamento específico de Producción Integrada de oleaginosas y leguminosas grano; UD 3: Aspectos propios de los cultivos. UD 4: Oleaginosas.  Generalidades y especies amparadas por el Reglamento; UD 5: Leguminosas Grano. Generalidades y especies amparadas por el Reglamento</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bf41e68-6680-4d31-8d4a-ca369f840790</t>
+  </si>
+  <si>
     <t>Caracterización del olivar de montaña andaluz para la conversión a la olivicultura ecológica</t>
   </si>
   <si>
     <t>El olivar andaluz está experimentando una situación de grave crisis que pone en riesgo la continuidad del cultivo, especialmente en las zonas marginales de producción. El abandono del cultivo de olivar causaría una multitud de efectos negativos no sólo desde el punto de vista económico, sino también desde el punto de vista social, ambiental y cultural. En este trabajo se propone la difusión de la agricultura ecológica en los olivares andaluces de montaña, a través de los contratos territoriales de zona rural, como herramienta para incrementar la rentabilidad de las explotaciones de forma compatible con la conservación del medioambiente. Para ello, se caracteriza el olivar de montaña andaluz desde el punto productivo, social y ambiental para determinar las áreas donde la implantación del olivar ecológico arrojaría mayores beneficios a la sociedad y donde, por ende, se debería priorizar el soporte de ayudas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6686e2e4-1e7e-4dc2-882a-38cb302f3abf</t>
   </si>
   <si>
-    <t>Producción Integrada de Oleaginosas y Leguminosas Grano</t>
-[...7 lines deleted...]
-  <si>
     <t>Servicio de polinización asociado a diferentes sistemas de canalización de riego</t>
   </si>
   <si>
     <t>El objetivo fue evaluar el efecto de sistemas de canalización de riego sobre la abundancia de polinizadores. La abundancia de insectos y polinización fue superior en las acequias tradicionales, decreciendo progresivamente en intermedias y entubadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f6c20f9-8530-4879-af54-38d5541f4ba9</t>
   </si>
   <si>
     <t>Cultivo Protegido Ecológico de 12 Cultivares Tradicionales de Tomate</t>
   </si>
   <si>
     <t>El objetivo de este trabajo es evaluar el comportamiento en invernadero de 12 cultivares tradicionales de tomate, de calibre medio-alto, bajo estándares de producción ecológica. Como objetivos secundarios se realizará un estudio de la producción, de los parámetros químicos del suelo antes y después del cultivo y del ajuste del pH en fertirriego.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/31cbefd4-be88-4a26-a6d5-13fba0f5db7d</t>
   </si>
   <si>
     <t>Control Integrado de Jopo en Leguminosas Grano</t>
   </si>
   <si>
     <t>El documento recoge informacion sobre las posibilidades de control del agente patógeno jopo (Orobanche creata Forsk.) en leguminosas grano bajo sistemas de cultivo de producción integrada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b417cbec-0003-4d8c-8075-905651e006d6</t>
@@ -665,66 +665,66 @@
   <si>
     <t>Las hortalizas de hoja y los frutos deshidratados tienen un interés creciente entre los consumidores, especialmente si su producción está basada en la agricultura ecológica. Por tanto, existe un potencial nicho de mercado para quienes decidan apostar por estos productos. Para ello, en el marco del proyecto CLOROFILA PURA, Formación especializada en cultivo de hortalizas de hoja al aire libre y deshidratado de otros productos de la huerta, a través de 7 cursos eminentemente prácticos, se transfieren los conocimientos necesarios para apoyar a las personas ecoemprendedoras. La formación especializada, junto con los pertinentes materiales didácticos, se manifiesta como una inmejorable herramienta para adaptar la formación agraria a las demanda del Sector. Siendo una de las publicaciones del proyecto formativo “Autoabastecimiento de insumos ecológicos”.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b700526-4dd9-4768-97e6-43e863d6a2ba</t>
   </si>
   <si>
     <t>Iniciación a la agricultura ecológica para hortalizas al aire libre</t>
   </si>
   <si>
     <t>Las hortalizas de hoja y los frutos deshidratados tienen un interés creciente entre los consumidores, especialmente si su producción está basada en la agricultura ecológica. Por tanto, existe un potencial nicho de mercado para quienes decidan apostar por estos productos. Para ello, en el marco del proyecto CLOROFILA PURA, Formación especializada en cultivo de hortalizas de hoja al aire libre y deshidratado de otros productos de la huerta, a través de 7 cursos eminentemente prácticos, se transfieren los conocimientos necesarios para apoyar a las personas ecoemprendedoras. La formación especializada, junto con los pertinentes materiales didácticos, se manifiesta como una inmejorable herramienta para adaptar la formación agraria a las demanda del Sector. Siendo una de las publicaciones del proyecto formativo “Iniciación a la agricultura ecológica para hortalizas al aire libre”.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2be65ce5-4cab-470e-96b3-e76fd357c9e5</t>
   </si>
   <si>
     <t>Programa de Doctorado en Ingeniría de Biosistemas. Tesis Doctoral</t>
   </si>
   <si>
     <t>Aplicación de imágenes multiespectrales e indicadores clave monitorizados para optimizar la gestión eficiente de parcelas de viñedo (Vitis vinifera)</t>
   </si>
   <si>
     <t>https://www.itacyl.es/documents/20143/235841/TESIS+SERGIO+V%C3%89LEZ+MART%C3%8DN.pdf/5a8a933a-f135-07be-92b3-29284dd9b45c?t=1674552559824</t>
   </si>
   <si>
+    <t>Futuro Sostenible</t>
+  </si>
+  <si>
+    <t>Podcast de BBVA que analiza la transición y ofrece recomendaciones para la sostenibilidad</t>
+  </si>
+  <si>
+    <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
+  </si>
+  <si>
     <t>Estructura de costes de los principales cultivos en agricultura ecológica de la Región de Murcia</t>
   </si>
   <si>
     <t>Documento que describi las orientaciones principales del cultivo ecológico regional de Murcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.bbva.com/es/especiales/futuro-sostenible/</t>
   </si>
   <si>
     <t>Buenas prácticas para la biodiversidad en el medio rural</t>
   </si>
   <si>
     <t>La RRN (Red Rural Nacional)  es una plataforma integrada por los principales actores implicados en el desarrollo del medio rural. Está destinada a fortalecer alianzas, divulgar experiencias y conformar unescenario común para mejorar la aplicación de la política de desarrollo rural, así como para difundir las oportunidades que ésta ofrece a las personas potencialmente beneficiarias y al público en general.</t>
   </si>
   <si>
     <t>https://redpac.es/sites/default/files/documents/Buenas_practicas_para_la_Biodiversidad_en_el_Medio_Rural_completa.pdf.pdf</t>
   </si>
   <si>
     <t>Novedades en la solicitud única de la PAC</t>
   </si>
   <si>
     <t>Se han simplificado y flexibilizado las Buenas Prácticas Agrarias y Medioambientales (BCAM) que cualquier agricultor tiene que cumplir para percibir íntegramente las ayudas directas de la PAC, los pagos por superficie, las cargas ganaderas y determinadas ayudas al programa POSEI. Así, a partir de la Solicitud Única 2025 (y en algunos casos ya desde la SU 2024) se incluyen una serie de cambios en las siguientes normas BCAM, que se clasifican en función del objetivo medioambiental a alcanzar.</t>
   </si>
   <si>
     <t>https://redpac.es/sites/default/files/documents/D%C3%8DPTICO_Novedades_Solicitud_%C3%9Anica_PEPAC.pdf</t>
   </si>
   <si>
     <t>Organic Agriculture. Operational Groups And Innovative Projects</t>
   </si>
   <si>
     <t>Traducción al inglés de una recopilación de proyectos desarrollados a través de los Programas de Desarrollo Rural autonómicos y nacional, grupos operativos y proyectos innovadores que están trabajando en temáticas de la agricultura ecológica.</t>
   </si>
@@ -2249,65 +2249,65 @@
         <v>208</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>5</v>
+        <v>61</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>61</v>
+        <v>5</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
         <v>222</v>