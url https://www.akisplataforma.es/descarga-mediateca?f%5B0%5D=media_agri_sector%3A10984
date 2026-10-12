--- v0 (2026-06-09)
+++ v1 (2026-10-12)
@@ -277,68 +277,68 @@
   <si>
     <t>Uno de los objetivos fundamentales de los sistemas productivos sostenibles debe ser el control de la erosión hídrica del suelo, lo cual requiere de técnicas adecuadas de manejo y conservación de suelos. En esta línea, la instalación de cubiertas vegetales en las calles de la plantación se considera una de las mejores medidas para prevenir la erosión y minimizar la contaminación producida por el empleo de productos fitosanitarios, así como una de las prácticas recomendadas para impulsar una agricultura sostenible.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/aa0532aa-eede-450d-b799-6ff1648c391b</t>
   </si>
   <si>
     <t>Compuestos Biosaludables del Pistacho</t>
   </si>
   <si>
     <t>Se presentan los resultados del estudio de 11 variedades de pistacho cultivadas en Andalucía durante las campañas de 2019 y de 2020, para el contenido en compuestos fenólicos totales, la actividad antioxidante, el contenido en carotenoides y el contenido en clorofila. también se estudia el color de la cáscara, del tegumento y del interior del fruto.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61f83cc7-451d-47d7-be17-e3ec8ffecb53</t>
   </si>
   <si>
     <t>Manual Básico de Laboratorio Enológico</t>
   </si>
   <si>
     <t>Tanto las grandes bodegas como las cooperativas poseen personal altamente cualificado dedicado al control químico enológico de la uva, el mosto y el vino. Sin embargo, en las pequeñas bodegas y lagares, con un marcado carácter familiar, no es tan frecuente dicha especialización. Este manual podrá servir de apoyo y consulta a todos ellos, incluso a los que no están tan familiarizados con la química, poniendo a su alcance métodos básicos de trabajo que les permitan el control suficiente de las elaboraciones, desde la elección de la fecha de vendimia hasta el momento de embotellado, pasando por los procesos de fermentación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9ea0a90e-f147-4020-bcd5-d34fcf787547</t>
   </si>
   <si>
+    <t>Guía de Instalación y uso de la App Riego Citrus</t>
+  </si>
+  <si>
+    <t>Se presenta una herramienta digital diseñada para programar y optimizar el riego de cultivos de cítricos mediante el uso del balance hídrico del suelo, considerando datos meteorológicos, de suelo y de la plantación. La app, disponible para Android, iOS y versión web, permite a técnicos y agricultores configurar parcelas con información precisa para recibir recomendaciones personalizadas de riego (óptimo, deficitario controlado o de supervivencia), así como acceder a informes, notificaciones y análisis históricos del riego. Esta guía detalla el proceso de instalación, configuración y uso de la app, fomentando una gestión eficiente del agua frente al contexto de cambio climático.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b37c6067-98aa-4915-b4e3-418b4cb0d6c9</t>
+  </si>
+  <si>
     <t>Potencialidad Enológica de las Variedades Autóctonas Andaluzas Beba y Mantúo de Pilas</t>
   </si>
   <si>
     <t>Se evalúa el potencial enológico de dos variedades autóctonas Andaluzas como son la Beba y la Mantúo de Pilas. El estudio se ha realizado en Jerez de la Frontera durante 4 campañas consecutivas. Además se ha incluido en este estudio, como referencia, la variedad Palomino fino por ser la variedad más cultivada en el marco de Jerez (95 %).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d82ab46c-0b6e-4cd4-9cbc-8e8fe8c92f5f</t>
   </si>
   <si>
-    <t>Guía de Instalación y uso de la App Riego Citrus</t>
-[...7 lines deleted...]
-  <si>
     <t>Comportamiento Agronómico de `Clementina de Nules` sobre distintos Patrones de Citricos en Málaga. Campañas 2013/14 y 2014/15.</t>
   </si>
   <si>
     <t>Resultados de un trabajo de evaluacion del comportamiento agronómico de patrones convencionales y nuevos híbridos (semienanizantes), realizado durante las campañas de 2013/14 y 2014/15 en las condiciones agroclimáticas del área litoral de la provincia de Málaga con el fin de obtener información consistente que permita optimizar el manejo agronómico de las plantaciones y con ello la rentabilidad.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/56235250-bea1-4fed-a377-bbdfdb6317bc</t>
   </si>
   <si>
     <t>Efecto del Cultivo Ecológico en el Contenido de Compuestos Promotores de la Salud de Trece Variedades de Ciruela</t>
   </si>
   <si>
     <t>Resultados del trabajo de evaluación de los contenidos en compuestos antioxidantes de la fruta de 13 variedades de ciruelo, cultivadas en sistema ecológico y en sistema convencional en la provincia de Sevilla durante los años 2012 y 2013.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2fda3051-e892-41f1-a6c7-75b8c49bfbf1</t>
   </si>
   <si>
     <t>Los Canales Cortos de Hortalizas Ecológicas en Almería y Granada. Análisis de Experiencias en Comercialización</t>
   </si>
   <si>
     <t>Por experiencias en canales cortos de comercialización se hace referencia a un conjunto de iniciativas que giran en torno a la producción, distribución y consumo de alimentos que se desarrollan, en la mayoría de los casos, como alternativas a otras formas más extendidas de estas actividades. El objetivo de este trabajo es explorar la situación actual de este tipo de iniciativas en comercialización de hortícolas ecológicas en las provincias de Almería y Granada. Para ello se ha caracterizado la estructura comercial de dichos canales, la oferta de los productos, el origen, tipo y la gama de productos, formas de venta, entre otros. La información manejada en este estudio proviene de una encuesta realizada en el año 2015 a 37 establecimientos entre el área metropolitana de las provincias de Almería y Granada y sus zonas limítrofes; prácticamente la totalidad de establecimientos ecológicos ha sido encuestada. Los resultados de este trabajo muestra que los alimentos ecológicos, por la naturaleza de sus sistemas de producción, por su vinculación local, y por el tipo de nichos de mercado que suelen abastecer, resultan particularmente idóneas para la comercialización en canales cortos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/15dcde6f-2a55-4310-a226-84fd84f0e602</t>
@@ -412,86 +412,86 @@
   <si>
     <t>La mejora de la comercialización es uno de los retos el futuro de los alimentos transformados, existiendo potencialidades de comercialización conjunta con otros productos agroalimentarios. El objetivo del presente trabajo ha sido evaluar las preferencias del consumidor andaluz frente a distintos maridajes de quesos y vinos dulces. De entre las valoraciones de 119 consumidores finales, de Córdoba, Sevilla y Granada, se han obtenido sus preferencias al respecto de combinaciones de quesos: Cabra Semicurado, Cabra Azul y Cabra Curado en Aceite; en combinación con tres vinos dulces: Natural Moscatel, Natural Moscatel con Crianza y Pedro Ximénez. Los resultados muestran que los quesos de cabra son muy apreciados en su maridaje con los vinos dulces, y que a pesar de que a priori los consumidores eligen el queso Semicurado, en cata sensorial el preferido ha sido el queso de Cabra Azul.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0e54859f-52ed-4e49-bd72-30679999901f</t>
   </si>
   <si>
     <t>Guía de Gestión Integrada de Enfermedades de Frutales de Hueso</t>
   </si>
   <si>
     <t>La finalidad de este material docente de “Enfermedades de los frutales de hueso y su manejo en Producción Integrada” es ayudar y orientar a agricultores y asesores para conseguir implantar los principios de gestión integrada de enfermedades siguiendo el Plan de Acción Nacional para el Uso Sostenible de Productos Fitosanitarios, y complementar la guía de gestión integrada de plagas de frutales de hueso elaborada por el Ministerio de Agricultura, Pesca y Medio Ambiente (MAGRAMA).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c9d036b-dc0e-4988-86a7-3f831c2d5220</t>
   </si>
   <si>
     <t>Guía de cubiertas vegetales en almendro</t>
   </si>
   <si>
     <t>La cubierta vegetal viva está considerada como el sistema de manejo del suelo más adecuado, salvo en aquellos casos en los que no se pueda hacer un adecuado control de la misma. En comparación a los otros sistemas de manejo del suelo, la cubierta vegetal viva tiene, entre otras, las siguientes ventajas: consigue una mejor estructura del suelo y un mayor contenido en materia orgánica; mejora la tasa de infiltración del agua en el suelo y reduce las pérdidas de agua por evaporación; facilita el tránsito de la maquinaria; y es el sistema que más reduce los daños por erosión; si no se hace un control químico, es un sistema sin ningún riesgo de daño medioambiental y el que más contribuye a la conservación de la biodiversidad y a la mejora del agroecosistema.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78cbd014-6939-452d-b996-56478b48210f</t>
   </si>
   <si>
+    <t>Determinación de la Calidad de los Frutos Cítricos en Laboratorio</t>
+  </si>
+  <si>
+    <t>La calidad del producto y la satisfacción del consumidor son elementos prioritarios para los citricultores. Por ello, en el presente trabajo se dan a conocer los parámetros que definen la calidad, tanto morfológica como organoléptica, de los frutos cítricos. Además, se describe resumidamente los procedimientos para realizar la determinación de los citados parámetros de calidad, los cuales permitan garantizar el cumplimiento de la normativa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5938a086-c82e-465a-94f9-2729428527b4</t>
+  </si>
+  <si>
+    <t>Gestión Integrada de la Cochinilla Blanca del Mango</t>
+  </si>
+  <si>
+    <t>La cochinilla blanca (Aulacaspis tubercularis) es la plaga más importante del mango en el Sur de España, y una de las más dañinas a nivel mundial. Aquí se proponen las bases para su gestión integrada. Se realiza una descripción de la plaga y se aportan datos sobre su biología y los síntomas y daños que produce. Además, se sugiere el empleo de aceites parafínicos para su control, que han mostrado eficacia en los ensayos de campo. El control biológico, a través de un depredador (Cybocephalus nipponicus) y un parasitoide (Encarsia citrina), es una opción de futuro, aunque habrá que estudiar su implementación con cubiertas vegetales que les sirvan de refugio y alimento alternativo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
     <t>Avispilla del castaño (Dryocosmus kuriphlilus) en Andalucía</t>
   </si>
   <si>
     <t>La avispilla del castaño (Dryocosmus kuriphilus) es una plaga principal para el cultivo de los castaños que compromete seriamente su rentabilidad. En este documento se informa sobre su distribución, biología, daños que causa, y medidas de control existentes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Parasitoides Autóctonos de la Avispilla del Castaño en Andalucía</t>
   </si>
   <si>
     <t>La avispilla del castaño (Dryocosmus kuriphilus) es una plaga principal para el cultivo de los castaños que compromete seriamente su rentabilidad. Este documento, además de describir las principales características de las avispillas productoras de agallas, aporta información sobre el control ejercido sobre la plaga de la avispilla del castaño por parasitoides autóctonos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
-    <t>Determinación de la Calidad de los Frutos Cítricos en Laboratorio</t>
-[...16 lines deleted...]
-  <si>
     <t>Torymus sinensis. Parasitoide Exótico de la Avispilla del Castaño</t>
   </si>
   <si>
     <t>La avispilla del castaño (Dryocosmus kuriphilus) es una plaga principal para el cultivo de los castaños que compromete seriamente su rentabilidad. En este documento se hace un estudio del parásito específico Torymus sinensis, se informa de las sueltas experimentales que se han realizado hasta el momento y de las medidas necesarias para conseguir su instalación en el cultivo, advirtiendo de los posibles riesgos medioambientales que puede acarrear su liberación en el medio.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
     <t>Aplicación Foliar de Extractos de Subproductos Vitivinícolas en Uvas Cultivadas en Clima Cálido: Primeros Resultados</t>
   </si>
   <si>
     <t>Hoy día las demandas del sector agrícola se orientan hacia la búsqueda de sustancias activas no tóxicas, naturales y útiles para la protección o estimulación de cultivos desarrollados bajo condiciones no idóneas, como las que registran en zonas de clima cálido. España se sitúa a la cabeza de los países con mayor superficie de viña cultivada del mundo. Los residuos vitivinícolas generados suelen desecharse frecuentemente, por lo que su reutilización con vistas a reducir el impacto ambiental sería un valor añadido. El objetivo del presente estudio se centra en valorar la incidencia de la aplicación foliar de extractos de subproductos vitivinícolas en el cultivo de uva en clima cálido, con vistas a mejorar la calidad de la uva y los vinos que a partir de ella se obtengan. Para ello se ha ensayado entre 2020 y 2022 la aplicación foliar en envero de extractos de raspones, orujos y lías, frente a un control sin extractos, en uvas de las variedades Tempranillo y Palomino fino.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/471ef3e7-80d8-4f01-a949-5eaa16621130</t>
   </si>
   <si>
     <t>Nuevas Plagas de Cítricos</t>
   </si>
   <si>
     <t>Hoy en día siguen existiendo especies de artrópodos que se comportan como plagas importantes para los cítricos en otras regiones del mundo, y que aún no están presentes en nuestra zona de cultivo. La posible entrada de estos organismos en nuestra Comunidad Autónoma constituye una grave amenaza fitosanitaria para nuestras plantaciones, no sólo por los potenciales daños directos provocados por las mismas, sino también porque pueden suponer una restricción para la comercialización de nuestros cítricos.Ante esta situación, es de gran importancia establecer un mecanismo de detección precoz de estos organismos nocivos exóticos. Con esta finalidad, la Dirección General de la Producción Agraria y Ganadera (Consejería de Agricultura, Pesca y Desarrollo Rural, Junta de Andalucía) ha desarrollado el reciente "Plan Andaluz de Vigilancia Fitosanitaria en Cítricos". En este documentoa se exponen brevemente los datos más relevantes sobre las nuevas plagas y enfermedades contempladas en el mismo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/68265e68-39f4-47d6-a6c9-4ed356bcf025</t>
@@ -886,68 +886,68 @@
   <si>
     <t>Análisis y Situación del Viñedo Joven en la Provincia de Cádiz</t>
   </si>
   <si>
     <t>El presente trabajo analiza la situación del viñedo joven en la provincia de Cádiz, a partir de los datos provinciales obtenidos del Registro Vitícola de Andalucía. Se realizó un análisis pormenorizado de los datos obtenidos a partir de este registro, analizando los datos de estructura del viñedo joven, distribución de la superficie, tipo de portainjerto (patrón), cultivares y viveros.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/69c6984f-e609-42f0-ab45-e6bd6ea6dfa4</t>
   </si>
   <si>
     <t>Sistemas sostenibles de cultivos leñosos. Cultivo del Almendro. Operación 10.1.6</t>
   </si>
   <si>
     <t>El presente documento va dirigido aquellas personas titulares de una explotación de almendro beneficiarias de la ayuda referida a la medida Agroambiente y Clima, con el objetivo de informarles de los requisitos obligatorios a cumplir, así como argumentar las razones por las que surge esta ayuda y el fin que se persigue conseguir, para entender los compromisos que se exigen. En el ámbito de la Comunidad Europea, las normas generales a la ayudas al desarrollo rural y la participación de ese fondo, dirigidas a la financiación de una serie de medidas, entre las que se encuentra la de Agroambiente y Clima, objeto de desarrollo en el presente documento. Se definen en el Reglamento (UE) núm. 1305/2013 del Parlamento Europeo y del Consejo, de 17 de diciembre de 2013 relativo a la ayuda al desarrollo rural a través del Fondo Europeo Agrícola de Desarrollo Rural (FEADER). En el ámbito nacional, el Marco Nacional de Desarrollo Rural para el periodo 2014-2020, armoniza las condiciones de aplicación y define los elemento</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
     <t>Sistemas Sostenibles de Cultivos Leñosos. Cultivo del Almendro. II Jornada de seguimiento de la Operación 10.1.6.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/96032a66-142b-488a-91fd-941bfc6bc85b</t>
   </si>
   <si>
+    <t>Obtención de un compost de calidad a partir de restos vegetales. Experiencia del “proyecto CompostAnd”</t>
+  </si>
+  <si>
+    <t>El presente documento describe el compostaje como una solución sostenible para mejorar la salud del suelo y gestionar residuos agrícolas. Explica el proceso, desde la mezcla adecuada de materiales hasta la maduración del compost, destacando la importancia del equilibrio carbono/nitrógeno, la aireación y el control de humedad y temperatura. Basado en la experiencia del proyecto CompostAnd, ofrece recomendaciones prácticas para que los agricultores produzcan compost de calidad en sus explotaciones, promoviendo la sostenibilidad y la economía circular.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6543a30e-3045-4207-81eb-74bf7c082dc9</t>
+  </si>
+  <si>
     <t>Desestacionalización Reproductiva en Ovino de Carne. Indicadores Técnico-Económicos. Campaña 2014</t>
   </si>
   <si>
     <t>El presente documento presenta los datos tecnicos y económicos del año 2014 de dos sistemas productivos de ovino extensivo de aptitud cárnica. Los dos sistemas de manejo reproductivo analizados son el tradicioneal de tres parideras al año y el sistema star con cinco parideras y tratamiento hormonal.reproductivo del rebaño,</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5cca9a1b-d901-4d77-a0ad-9528659ec219</t>
   </si>
   <si>
-    <t>Obtención de un compost de calidad a partir de restos vegetales. Experiencia del “proyecto CompostAnd”</t>
-[...7 lines deleted...]
-  <si>
     <t>Comparación de Tres Estrategias de Abonado Nitrogenado en el Cultivo del Algodón</t>
   </si>
   <si>
     <t>El plan de restricciones de la fertilización de nitrógeno para la admisibilidad en relación con la ayuda agroambiental del cultivo del algodón propone una dosis máxima de Nitrógeno. En este documento se evalúa los resultados de un estudio experimental sobre el abonado de nitrógeno en el cultivo de algodón con los objetivos siguientes: - Comparar las estrategias de abonado convencional con las nuevas tecnologías de abonos de liberación lenta y adecuar el manejo para evitar pérdidas de nitrógeno a través de la lixiviación. - Adecuar el momento de aplicación para mejorar el aprovechamiento del nitrógeno por el cultivo del algodón. Los resultados ponen de manifiesto la eficiencia de las tecnologías de abonos de liberación lenta de nitrógeno para distintas circunstancias ensayadas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
   </si>
   <si>
     <t>Mantenimiento de Sistemas Tradicionales de Ganadería Extensiva de Andalucía en Rumiantes. Operación 10.1.13</t>
   </si>
   <si>
     <t>El objetivo general de esta Operación es el mantenimiento del modelo de ganadería extensiva, impulsar la gestión sostenible de la ganadería y los beneficios medioambientales derivados de esta actividad agraria, así como fomentar un mayor grado de extensificación de las explotaciones ganaderas de rumiantes. Se fomenta: ? La rastrojera y los pastos naturales. ? Una menor presión de pastoreo. ? El aprovechamiento de los recursos naturales. ? La biodiversidad, al facilitar la diseminación de las semillas en el territorio. ? Un mayor grado de autosuficiencia de la alimentación de los animales.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/456c92fc-bf96-4a97-989a-d03c4790e710</t>
   </si>
   <si>
     <t>El Oidio del Mango</t>
   </si>
   <si>
     <t>El oidio junto con la necrosis bacteriana y la malformación floral es una de las enfermedades más dañinas y que se presenta con más frecuencia en las plantaciones de mango de Andalucía. Los síntomas que se producen son evidentes y pueden ser reconocidos fácilmente, pero de no controlarse adecuadamente pueden originar pérdidas de rendimiento y en algunos casos afectar a la calidad de las cosechas. Además, cuando se ha producido una vez, es muy probable que la enfermedad se repita cada año o, a lo largo de un mismo año, si se dan las condiciones adecuadas para su desarrollo. A través de este documento se pretende dar las pautas necesarias para reconocer la enfermedad así como una serie de recomendaciones para su control.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ac7ac967-ab95-4e40-8210-3cf107c01e15</t>
@@ -1219,84 +1219,84 @@
   <si>
     <t>Documento en el que se detalla la elaboración de vinos rosados y los resultados obtenidos con la variedad Tempranillo en 4 campañas consecutivas (2011-2014), incluyendo el tiempo de maceración.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/892acd73-30bc-4f16-aa1d-a0cf5d4bf96a</t>
   </si>
   <si>
     <t>Potencial de la Variedad Pinot Noir para la Elaboración de Vinos Rosados</t>
   </si>
   <si>
     <t>Documento en el que se optimiza el tiempo de maceración para la obtención de un vino rosado a partir de la variedad Pinot Noir. Se detalla la elaboración de vinos rosados y los resultados obtenidos con dicha variedad en 4 cosechas consecutivas (2012-2015).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3d111187-d977-47f1-a912-d8fd132bcdab</t>
   </si>
   <si>
     <t>Potencial de la Variedad Syrah para la Elaboración de Vinos Rosados</t>
   </si>
   <si>
     <t>Documento en el que se optimiza el tiempo de maceración para la obtención de un vino rosado a partir de la variedad Syrah. Se detalla la elaboración de vinos rosados y los resultados obtenidos con dicha variedad en 4 cosechas consecutivas (2012-2015).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/de1458fe-6d3c-40f9-a4e9-aa5b72dd8777</t>
   </si>
   <si>
+    <t>Caracterización Genotípica y Sanitaria de Variedades de Vid Minoritarias Prospectadas en Andalucía</t>
+  </si>
+  <si>
+    <t>Debido a su diversidad y extensión territorial, Andalucía alberga numerosas variedades minoritarias, ofreciendo a la vitivinicultura local la posibilidad de diversificar su producción vitivinícola. Entre 2020 y 2022 se realizó la identificación molecular de 66 ejemplares procedentes de 5 zonas con tradición vitivinícola. Se emplearon 13 marcadores microsatélites, entre ellos los 9 recomendados por la OIV. Se obtuvieron 31 genotipos distintos, 19 correspondientes a perfiles de variedades ya descritas y los otros 12 no identificados previamente. Los perfiles se integraron en la base de datos del banco de germoplasma de vid “Rancho de la Merced”. Mediante análisis de diversidad genética, se determinaron los grupos eco-geográficos de los nuevos genotipos identificados. Se analizó la presencia de virus mediante test ELISA para la obtención de clones certificables por si en un futuro fueran autorizadas estas variedades para su cultivo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
+  </si>
+  <si>
     <t>Asociacionismo y Comercialización. Módulo VI.</t>
   </si>
   <si>
     <t>Dentro del Programa de Incorporación de Jóvenes a la Empresa Agraria, este manual didáctico, correspondiente al “Módulo VI: Asociacionismo y Comercialización”, trata aspectos relacionados con las formas asociativas del sector agrario, como las Sociedades Cooperativas, las Sociedades Agrarias de Transformación y otros tipos de sociedades. Se profundiza especialmente en las cooperativas, debido a su gran relevancia en Andalucía. Además, se introduce al alumnado en los procesos de comercialización y marketing de los productos de la cadena alimentaria, con el objetivo de fomentar la profesionalización y garantizar la seguridad alimentaria que exige la sociedad actual.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0c08af92-cc09-4f8a-a167-912342d6ef4c</t>
   </si>
   <si>
     <t>Proceso de Infección de Rosellinia necatrix en Aguacate</t>
   </si>
   <si>
     <t>Descripción del proceso de infeccion y de las medidas de control de Rosellinia necatrix, agente causante de la podredumbre blanca radicular en cultivos de aguacate.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/843a257a-c6c9-4641-b341-1941b6dbbf19</t>
   </si>
   <si>
     <t>Potencial de la Variedad Garnacha para la Elaboración de Vinos Rosados</t>
   </si>
   <si>
     <t>Documento en el que se detalla la elaboración de vinos rosados a partir de la variedad Garnacha. Se muestran los resultados obtenidos con dicha variedad en 4 campañas consecutivas (2011-2014)</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/36dac92f-6d76-4336-acbf-b2a9d8a60e33</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/99ff40d0-016b-4dda-8219-32032a95a716</t>
   </si>
   <si>
     <t>El Análisis Foliar para el Diagnóstico Nutritivo de Plantaciones de Aguacate. Toma de Muestas</t>
   </si>
   <si>
     <t>Conocer la importancia y el fundamento de los análisis foliares resulta de utilidad para la realización de un adecuado programa de fertilización. El momento y las características de la muestra tomada es primordial para que el diagnóstico sea correcto, pues la variación nutricional de la planta dependerá de la especie, así como de la edad y la posición de la hoja.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/173568a2-8844-49a7-a873-da0f7139fbe0</t>
   </si>
   <si>
     <t>El Análisis Foliar para el Diagnóstico Nutritivo de Plantaciones de Mango. Toma de Muestras</t>
   </si>
   <si>
     <t>Conocer la importancia y el fundamento de los análisis foliares resulta de utilidad para la realización de un adecuado programa de fertilización. El momento y las características de la muestra tomada es primordial para que el diagnóstico sea correcto, pues la variación nutricional de la planta dependerá de la especie, así como de la edad y la posición de la hoja.Así, en este documento se establece la metodología a seguir en la toma de muestras de foliares para el diagnóstico nutritivo de plantaciones de aguacate.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b1ae7623-e5f1-438d-bb86-2626b6260b32</t>
   </si>
   <si>
     <t>Evaluación del Comportamiento Agronómico de Diferentes Patrones y Variedades de Cítricos, con Aptitud para Industria, en las Condiciones de las Marismas del Bajo del Guadalquivir</t>
   </si>
   <si>
     <t>Debido a las nuevas orientaciones de la PAC, se cuestiona la viabilidad y continuidad de algunos cultivos tradicionales en el Bajo de Guadalquivir. Es necesaria, pues, la introducción de cultivos alternativos adaptados a la zona capaces de conseguir unos niveles altos de productividad y rentabilidad. Hasta el momento no existen experiencias en la zona sobre cultivo de cítricos en terrenos de marismas con graves problemas de asfixia radicular. El objetivo final de este estudio fue el de establecer la viabilidad del cultivo de cítricos bajo condiciones de suelo arcillosos con peligro de encharcamiento.</t>
   </si>
@@ -1481,84 +1481,84 @@
   <si>
     <t>En este libro se exponen los primeros resultados de un intenso plan de trabajo que pretende avanzar en el conocimiento del patrimonio vitícola de Asturias</t>
   </si>
   <si>
     <t>https://serida.asturias.es/documents/99361/179941/Variedades+de+Vid+en+Asturias.pdf/d56c8713-23ab-5cd0-66a0-39b39cfa2aed?t=1729770395974</t>
   </si>
   <si>
     <t>Manual de buenas prácticas para el cultivo de la viña en la región de Murcia. Evaluación socioeconómica y ambiental</t>
   </si>
   <si>
     <t>El  manual tiene por objetivo trasladar, de un modo directo y sencillo, a viticultores y técnicos implicados en la cadena vitivinícola regional, pautas de cultivo sostenible, tanto para viñas de secano en vaso como para viñas de regadío en espaldera</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/manual-de-buenas-practicas-para-el-cultivo-de-la-vina-en-la-region-de-murcia-evaluacion-socioeconomica-y-ambient-1</t>
   </si>
   <si>
     <t>Estructura de costes de las orientaciones productivas agricolas de la Región de Murcia frutos secos frutales de pepita vid y olivo</t>
   </si>
   <si>
     <t>Publicación dedicada a los cultivos leñosos más característicos del medio rural murciano, incluyendo frutos secos, frutales de pepita, uva de mesa y vinificación y olivo</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
+    <t>Tecnología de PCR digital de gotas para la detección de Ilyonectria liriodendri en muestras ambientales de vid</t>
+  </si>
+  <si>
+    <t>Artículo acerca de la detección y cuantificación precisa, temprana y específica de los hongos causantes del pie negro y la evaluación de técnicas de PCR digital de gotas y PCR  en tiempo real</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1094/PDIS-03-19-0529-RE</t>
+  </si>
+  <si>
+    <t>Protección de las heridas de poda de la vid contra Phaeomoniella chlamydospora y Diplodia seriata mediante métodos biológicos y químicos comerciales</t>
+  </si>
+  <si>
+    <t>Artículo acerca de la muerte regresiva causada por Botryosphaeria y la esca que son dos de las enfermedades del tronco de la vid (ETV) más dañinas que afectan a los viñedos en las principales zonas productoras de uva del mundo</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.cropro.2020.105465</t>
+  </si>
+  <si>
+    <t>Reuniones del Grupo de Trabajo de Experimentación en Viticultura y Enología</t>
+  </si>
+  <si>
+    <t>Compilación de investigaciones sobre Viticultura y enología del Grupo de Trabajo</t>
+  </si>
+  <si>
+    <t>https://www.mapa.gob.es/es/alimentacion/publicaciones/gteve_2018_tcm30-552828.pdf</t>
+  </si>
+  <si>
     <t>Estructura de costes de los principales cultivos en agricultura ecológica de la Región de Murcia</t>
   </si>
   <si>
     <t>Documento que describi las orientaciones principales del cultivo ecológico regional de Murcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://www.mapa.gob.es/es/alimentacion/publicaciones/gteve_2018_tcm30-552828.pdf</t>
   </si>
   <si>
     <t>Informe A3: Mapa de actores para la adaptación al cambio climático del sector de la viña y el vino</t>
   </si>
   <si>
     <t>El objetivo general del proyecto VIN &amp; ADAPT II ha sido fomentar la transferencia de conocimiento y movilización de todos los actores involucrados para impulsar la adaptación a los retos que plantea el cambio climático al sector de la viña. </t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A3-Mapa-de-Actores_VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Informe A1 sobre impactos del cambio climático y adaptación en las regiones objetivo</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2018/08/Informe-A1-sobre-impactos-del-cambio-clim%C3%A1tico-VIN-ADAPT-II.pdf</t>
   </si>
   <si>
     <t>Informe A2: percepción del sector sobre el cambio climático y las necesidades y oportunidades de adaptación</t>
   </si>
   <si>
     <t>https://empresaclima.org/wp-content/uploads/2017/07/Informe-A2-percepci%C3%B3n-al-cambio-clim%C3%A1tico-VIN-ADAPT-II_Completo.pdf</t>
   </si>
   <si>
     <t>Efectos y adaptación del viñedo al cambio climático</t>
   </si>