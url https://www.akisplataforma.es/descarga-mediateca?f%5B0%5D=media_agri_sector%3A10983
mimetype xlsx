--- v0 (2026-06-09)
+++ v1 (2026-10-13)
@@ -398,66 +398,66 @@
   <si>
     <t>En este documento se analiza la presencia del aceite de oliva en el mercado mundial de grasas vegetales, su composición y la relación de sus componentes con las propiedades organolépticas, nutricionales y saludables. Se revisan los avances científicos sobre el efecto del aceite de oliva virgen, o de algunos de sus componentes, en el desarrollo o la prevención de algunas patologías, y se revisa la normativa existente en Europa para las declaraciones nutricionales y saludables de los alimentos, y lo que permite en este caso.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04436a85-0e53-4bbd-b948-b3431faaa8d3</t>
   </si>
   <si>
     <t>Prospección de nuevos recursos genéticos de olivo en Andalucía</t>
   </si>
   <si>
     <t>En el presente proyecto se propone enriquecer el Banco Mundial de Germoplasma de Olivo con nuevo material (variedades locales) procedente de Andalucía y aumentar la representatividad de las poblaciones silvestres andaluzas en la colección de acebuches que también se encuentra en el Centro IFAPA de Córdoba. La identificación y el estudio de diversidad de este material se ha llevado a cabo con marcadores moleculares de ADN.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14b52297-0270-42a3-af97-6691bd34d19f</t>
   </si>
   <si>
     <t>La opinión de los agricultores sobre las cubiertas vegetales en olivar</t>
   </si>
   <si>
     <t>En el cultivo del olivar, en la última década, se ha implantado y extendido el uso de cubiertas vegetales como práctica cultural.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/41f3665a-d9a2-4486-910f-f7cf216c5b39</t>
   </si>
   <si>
+    <t>Efectos del sistema de manejo en olivares en pendiente sobre la diversidad de mariposas</t>
+  </si>
+  <si>
+    <t>En Andalucía, los olivares con pendientes superiores al 20 representa un 26 8 de la superficie total de olivar, comprende aquellas zonas con limitación de usos de suelo debido a la combinación de factores como la altitud y pendiente, y que son poco rentables, lo que conlleva a un elevado riesgo de abandono para este cultivo en Andalucía En este sentido, la viabilidad de este olivar pasaría necesariamente por la potenciación y puesta en valor de los servicios ecosistémicos que generan estos agroecosistemas, uno de ellos son los derivados de fomentar la biodiversidad, servicio que se puede ver afectado por el tipo de manejo agronómico que se lleve a cabo en estos olivares Un indicador usado para evaluar la biodiversidad, es la estimación de las poblaciones de mariposas diurnas denominadas “lepidópteros ropalóceros”ropalóceros”, los cuales son muy sensibles a las modificaciones de los ecosistemas.Lo olivares ecológicos y abandonados son los que presentan una mayor diversidad de mariposas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/174d1ee7-591f-4ef3-80b1-6205f1d0fcb9</t>
+  </si>
+  <si>
     <t>Efecto de la Pasteurización en la Aceituna Aloreña</t>
   </si>
   <si>
     <t>En 2009 se aprobó el reglamento de la Denominación de Origen Protegida (DOP): Aceituna Aloreña de Málaga, la primera en conseguir esta distinción en España. Su producción está localizada en el sureste de la provincia de Málaga. La aceituna de mesa Aloreña, es una aceituna curada en salmuera pudiendo estar total o parcialmente fermentada y conservada mediante la presencia de la sal, ácidos orgánicos, y especias. El proceso de elaboración no contempla el empleo de calor sobre el producto final, por lo que hay escasa información sobre el efecto de las temperaturas de pasteurización sobre las propiedades físico químicas de estas aceitunas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5a04191e-2f1a-4913-b795-51272caff323</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/174d1ee7-591f-4ef3-80b1-6205f1d0fcb9</t>
   </si>
   <si>
     <t>Viabilidad de la reutilización de salmueras de fermentación como aguas de proceso y lavados</t>
   </si>
   <si>
     <t>El sector de la aceituna de mesa en España se ha incrementado en los últimos años, llegando a duplicar su producción en la última década alcanzando valores superiores a las 800000 toneladas. Destaca la producción andaluza de aceituna de mesa puesto que representa en torno al 80% de la producción española y dentro de ella la provincia de Sevilla donde se concentra el 58% de la producción nacional. Es un sector industrial que está en fase de modernización, dinámico y preparado para realizar todas las fases de preparación e industrialización de la aceituna de mesa. Los datos aportados anteriormente avalan en parte el dinamismo del sector, permitiéndole afrontar con mayor éxito los retos a los que debe enfrentarse, como la mejora medioambiental de la industria, la creciente competencia de otros países productores y la necesidad de seguir innovando.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bcc42289-1763-40fe-83a7-ebbc5554c9bd</t>
   </si>
   <si>
     <t>Ineficiencia por efecto borde debida a la fragmentación del olivar jienense</t>
   </si>
   <si>
     <t>El tamaño de la explotación agraria, la fragmentación y la dispersión afectan a su rentabilidad. A pesar de  ello,  no  existen  estudios  que  realicen  un  análisis  conjunto  de  las  citadas  variables, centrándose  la práctica totalidad de los mismos en el tamaño de la explotación. La proporción óptima de los costes fijos de las maquinarias empleadas en la gestión agrícola sólo se puede lograr cuando las granjas alcanzan un cierto tamaño mínimo. Este hecho se analiza a través del efecto borde.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e5d4750-3daa-4735-8ce4-ef71a3c09c6c</t>
   </si>
   <si>
     <t>Denominación de Origen Protegida como Sistema de Calidad Certificada en la Industria del Aceite de Oliva Andaluz: Factores de Adopción y Prácticas de Gestión</t>
   </si>
   <si>
     <t>El presente trabajo tiene como objetivo el analizar los factores que han condicionado la adopción de la DOP en el sector industrial olivarero de Andalucía, así como la influencia de esta adopción en las prácticas industriales y comerciales implementadas en la industria, con el fin último de ayudar al diseño de políticas públicas que refuercen la difusión de la DOP en el sector.</t>
   </si>
@@ -774,66 +774,66 @@
   <si>
     <t>El documento explora la gasificación como alternativa sostenible para valorizar energéticamente los subproductos generados en la extracción del aceite de oliva, destacando el alpeorujo como materia prima principal. Este proceso termoquímico convierte biomasa con baja humedad en gas de síntesis (syngas) útil para generar energía térmica o eléctrica. Se identifican los tipos de gasificadores más adecuados, especialmente el reactor tipo Downdraft, por su bajo contenido en alquitrán y simplicidad operativa, ideal para pequeñas instalaciones como las almazaras. El pellet de alpeorujo, tras un acondicionamiento previo, puede producir hasta 0,65 kWh de electricidad y 1,5 kWh de calor por kg, además de biochar, un subproducto con alto potencial agronómico. La tecnología de gasificación permite la generación de energía local en zonas rurales con suministro limitado, mejora la gestión de residuos, reduce emisiones y aporta valor económico al sector oleícola. Además, es aplicable a otras biomasas agrícolas andaluzas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/92119b33-dfda-4701-921f-a0761763ced7</t>
   </si>
   <si>
     <t>Decálogo para el buen compostaje del Alperujo</t>
   </si>
   <si>
     <t>Conjunto de diez recomendaciones para compostar el alperujo, subproducto del proceso de extracción de aceite de oliva virgen, en base a la experiencia de los ensayos sobre compostaje de alperujo, que desde hace 15 años se están desarrollando en el centro IFAPA Venta del Llano</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/63764a21-ae13-4e09-b9af-2f770d3ca9e3</t>
   </si>
   <si>
     <t>Estructura de costes de las orientaciones productivas agricolas de la Región de Murcia frutos secos frutales de pepita vid y olivo</t>
   </si>
   <si>
     <t>Publicación dedicada a los cultivos leñosos más característicos del medio rural murciano, incluyendo frutos secos, frutales de pepita, uva de mesa y vinificación y olivo</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-las-orientaciones-productivas-agricolas-de-la-region-de-murcia-frutos-secos-frutales-de-pepita-vid-y-olivo</t>
   </si>
   <si>
+    <t>Cómo evaluar la calidad de tu suelo. Evaluación visual del suelo en olivar</t>
+  </si>
+  <si>
+    <t>Guía que guía permite estimar la evaluación visual del suelo (EVS) a través de un método rápido y simple para estimar la condición del suelo, la idoneidad, la calidad y las limitaciones que presenta un suelo para el olivar</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/guia_como_evaluar_la_calidad_de_tu_suelo.pdf</t>
+  </si>
+  <si>
     <t>Estructura de costes de los principales cultivos en agricultura ecológica de la Región de Murcia</t>
   </si>
   <si>
     <t>Documento que describi las orientaciones principales del cultivo ecológico regional de Murcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/guia_como_evaluar_la_calidad_de_tu_suelo.pdf</t>
   </si>
   <si>
     <t>Procedimiento para el arranque de plantaciones de olivos para su utilización con fines ornamentales en la Comunidad Autónoma de Aragon</t>
   </si>
   <si>
     <t>Información sobre el arranque de plantaciones de olivos para su utilización con fines ornamentales en la Comunidad Autónoma de Aragon</t>
   </si>
   <si>
     <t>https://www.aragon.es/documents/20127/51703943/Viveristas.++Arranque+olivos.pdf/4debd822-2ffc-1ffc-c4d9-9ca4d571fa3b?t=1593512396571</t>
   </si>
   <si>
     <t>“Jornada sobre Xylella fastidiosa”. Enfermedades que causa Xylella fastidiosa y su situación en el mundo</t>
   </si>
   <si>
     <t>El 12 de febrero de 2019 se desarrolló en el salón de Actos del Ministerio de Agricultura, Pesca y Alimentación, una “Jornada sobre Xylella fastidiosa”. Esta jornada se engloba dentro de las medidas adoptadas, desde el Ministerio, para la difusión de información y la concienciación sobre la lucha y el control de la Xylella fastidiosa.</t>
   </si>
   <si>
     <t>https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/blancalanda-enfermedadescausaxfysituacion_tcm30-502564.pdf</t>
   </si>
   <si>
     <t>Póster Xylella fastidiosa en Baleares</t>
   </si>
   <si>
     <t>Xylella fastidiosa (Wells et al.) es una bacteria fitopatógena de cuarentena que tiene un rango de plantas hospedantes muy amplio (más de 300 especies vegetales), pudiendo producir daños graves a los cultivos más importantes de las Illes Balears, como el almendro, la viña, el olivo, los cítricos o la higuera, y a numerosas especies de plantas ornamentales (romero, lavanda, polígala y acacia, entre otras).</t>
   </si>