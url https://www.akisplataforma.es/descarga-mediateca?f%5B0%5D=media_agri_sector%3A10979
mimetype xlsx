--- v0 (2026-07-18)
+++ v1 (2026-10-13)
@@ -245,149 +245,149 @@
   <si>
     <t>Se presenta una revisión detallada de la programación del riego de los frutos rojos en la provincia de Huelva, haciendo uso del pronóstico meteorológico. La programación está basada en la metodología FAO de cálculo de las necesidades de agua de los cultivos. Se describe el procedimiento para calcular la ETo en invernadero y se proponen Kc específicos para los frutos rojos de la provincia de Huelva. Además, se incluye un ejemplo práctico que ilustra el cálculo del tiempo de riego para un cultivo de fresas en la provincia de Huelva. Se introduce la aplicación Riego Berry, una herramienta digital que ofrece recomendaciones personalizadas de riego para los cultivos de fresa, frambuesa y arándano en la provincia de Huelva. Por último, se presentan los resultados de la validación de este método de programación en fincas comerciales, junto con indicadores de comportamiento del riego, tales como la eficiencia y la productividad del agua de riego en los cultivos de frutos rojos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/dcf255d3-71ea-47b5-aab4-5656e3694452</t>
   </si>
   <si>
     <t>Compuestos Biosaludables del Pistacho</t>
   </si>
   <si>
     <t>Se presentan los resultados del estudio de 11 variedades de pistacho cultivadas en Andalucía durante las campañas de 2019 y de 2020, para el contenido en compuestos fenólicos totales, la actividad antioxidante, el contenido en carotenoides y el contenido en clorofila. también se estudia el color de la cáscara, del tegumento y del interior del fruto.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/61f83cc7-451d-47d7-be17-e3ec8ffecb53</t>
   </si>
   <si>
     <t>Avance de Resultados Productivos y de Calidad del Fruto de Fresa en Cultivo Convencional obtenidos hasta 31 de diciembre de 2015</t>
   </si>
   <si>
     <t>Se  muestran  los  datos  de  producción de las diez variedades en estudio,  obtenidos  en  las  tres localidades  de  cultivo  convencional, donde se realizan los ensayos,  hasta  el  28  de  febrero  y  31  de  marzo  del presente año 2015. Además, los datos de calidad organoléptica, firmeza y contenido en  solidos  solubles,  hasta  el  31  de  marzo,  expresados  como  media  de  los  tres muestreos  realizados  hasta  ese  momento.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9777b86b-6641-4f71-92cd-1b0765e1d071</t>
   </si>
   <si>
+    <t>Guía de Instalación y uso de la App Riego Citrus</t>
+  </si>
+  <si>
+    <t>Se presenta una herramienta digital diseñada para programar y optimizar el riego de cultivos de cítricos mediante el uso del balance hídrico del suelo, considerando datos meteorológicos, de suelo y de la plantación. La app, disponible para Android, iOS y versión web, permite a técnicos y agricultores configurar parcelas con información precisa para recibir recomendaciones personalizadas de riego (óptimo, deficitario controlado o de supervivencia), así como acceder a informes, notificaciones y análisis históricos del riego. Esta guía detalla el proceso de instalación, configuración y uso de la app, fomentando una gestión eficiente del agua frente al contexto de cambio climático.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b37c6067-98aa-4915-b4e3-418b4cb0d6c9</t>
+  </si>
+  <si>
     <t>Riego Berry. Una herramienta para la programación del riego de los frutos rojos. Guía de uso</t>
   </si>
   <si>
     <t>Riego Berry es una aplicación móvil del IFAPA (CAGPDS de la Junta de Andalucía) que permite de una forma rápida e intuitiva realizar recomendaciones de riego para los cultivos de fresa, frambuesa y arándano en la provincia de Huelva. Se basa en los resultados de 10 años de investigación y experimentación en fincas comerciales y del IFAPA, lo que avala su aplicación a escala comercial. La aplicación permite personalizar para cada parcela las recomendaciones de riego de los cultivos de frutos rojos. La dosis de riego está orientada a obtener la máxima producción optimizando al máximo el consumo de agua, de forma que el cultivo no sufra en ningún momento estrés hídrico. La aplicación de esta metodología de programación del riego en fincas comerciales ha llevado a ahorros de agua de hasta el 40%.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6203f89e-0ac8-4d9d-8ee8-0d0b930893af</t>
   </si>
   <si>
-    <t>Guía de Instalación y uso de la App Riego Citrus</t>
-[...7 lines deleted...]
-  <si>
     <t>Comportamiento Agronómico de `Clementina de Nules` sobre distintos Patrones de Citricos en Málaga. Campañas 2013/14 y 2014/15.</t>
   </si>
   <si>
     <t>Resultados de un trabajo de evaluacion del comportamiento agronómico de patrones convencionales y nuevos híbridos (semienanizantes), realizado durante las campañas de 2013/14 y 2014/15 en las condiciones agroclimáticas del área litoral de la provincia de Málaga con el fin de obtener información consistente que permita optimizar el manejo agronómico de las plantaciones y con ello la rentabilidad.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/56235250-bea1-4fed-a377-bbdfdb6317bc</t>
   </si>
   <si>
     <t>Efecto del Cultivo Ecológico en el Contenido de Compuestos Promotores de la Salud de Trece Variedades de Ciruela</t>
   </si>
   <si>
     <t>Resultados del trabajo de evaluación de los contenidos en compuestos antioxidantes de la fruta de 13 variedades de ciruelo, cultivadas en sistema ecológico y en sistema convencional en la provincia de Sevilla durante los años 2012 y 2013.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2fda3051-e892-41f1-a6c7-75b8c49bfbf1</t>
   </si>
   <si>
     <t>Técnicas de Biofumigación y Solarización, Adaptadas a las Condiciones de Cultivo de la Fresa en Huelva</t>
   </si>
   <si>
     <t>Resultados obtenidos a partir de un ensayo de demostracion realizado en la campaña 2016/2017 sobre el uso de técnicas de biofumigación y solarización en cultivo de fresa en Huelva, realizado en una finca colaboradora y sobre la variedad "Rociera".</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d94d2ad-922f-455d-af41-0e03204df42d</t>
   </si>
   <si>
     <t>Respuesta al riego de un cultivo de arándano en la provincia de huelva</t>
   </si>
   <si>
     <t>Resultados de un ensayo realizado entre 2017 y 2019 para conocer el efecto del riego sobre el rendimiento del cultivo de arándano en la provincia de Huelva.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fbec6bc2-ec53-4d0e-8df4-db6d1f88018f</t>
   </si>
   <si>
     <t>Eutrofización y Ecotoxicidad en el Cultivo de la Fresa</t>
   </si>
   <si>
     <t>Resultados de un trabajo cuyo objetivo ha sido cuantificar y evaluar los impactos ambientales Eutrofización y Ecotoxicidad del cultivo de la fresa, considerando todo el ciclo de vida de los diferentes sistemas de producción. Como resultado se diseñan y se recomiendan estrategias de optimización de las prácticas agrarias implementadas por los agricultores para mejorar la sostenibilidad de sus explotaciones agrarias y aumentar la competitividad del sector productor fresero.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ddd250b4-934e-47b1-a6c7-bfee69eb760f</t>
   </si>
   <si>
+    <t>Empleo de Bacterias en el Cultivo de Fresa. Resultados Preliminares de Campo.</t>
+  </si>
+  <si>
+    <t>Resultados de ensayos preliminares realizados en la campaña 2017/18 sobre el empleo de tres bacterias promotoras del crecimiento en cultivo de fresa.El objetivo del trabajo es comprobar si la inoculación con bacterias promotoras del crecimiento puede, en parte, disminuir el uso de productos de síntesis en un cultivo tan importante en el campo andaluz como la fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/349abc8b-0511-4e2a-a5e6-6721ec10b51c</t>
+  </si>
+  <si>
+    <t>Estudio preliminar de riego deficitario en almendros</t>
+  </si>
+  <si>
+    <t>Resultados de ensayos sobre distintas estrategias de riego deficitario en cultivo del almendro realizados en las campañas 2013 y 2014.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ef23c898-ac38-43a8-9eae-f632b1983fc0</t>
+  </si>
+  <si>
     <t>Efecto de distintas dotaciones de riego en el cultivo del aguacate. Campaña 2016/2017</t>
   </si>
   <si>
     <t>Resultados de la campaña 2016/17 de los ensayos de riego en explotaciones comerciales de Aguacate del litoral andaluz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3f18bb1f-9001-491f-8578-be213b1b55a1</t>
   </si>
   <si>
     <t>Estudio comparativo de producción y calidad de fruta en cinco cultivares de ciruelo de recolección tardía en manejo ecológico y convencional</t>
   </si>
   <si>
     <t>Resultados de los años 2009 a 2013 de producción y de calidad de la fruta de cinco cultivares comerciales de ciruelo japonés de recolección tardía, que llevan varios años siendo cultivados en dos manejos agronómicos diferenciados: ecológico y convencional.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d109d527-1abd-438d-a3e1-12e169313572</t>
   </si>
   <si>
-    <t>Empleo de Bacterias en el Cultivo de Fresa. Resultados Preliminares de Campo.</t>
-[...16 lines deleted...]
-  <si>
     <t>Evaluación de la uniformidad de cintas de riego en condiciones de campo. Elección del tiempo de riego más adecuado</t>
   </si>
   <si>
     <t>Los esfuerzos para reducir los consumos de agua en el cultivo de la fresa deben ir orientados tanto a optimizar los calendarios de riego, como también a conocer la capacidad del sistema de riego para aplicar el agua en tiempo y forma adecuada.En este documento se presentan resultados de evaluaciones realizadas en condiciones de campo para comparar la uniformidad de distribución del riego obtenida, usando cintas de riego de distintos caudales nominales y diferentes duraciones de los pulsos de riego.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7e54e5d4-49ad-420c-a3f2-dc09212f5dd8</t>
   </si>
   <si>
     <t>Identificación de Variedades de Vid mediante Caracterización Genética por Microsatelites.</t>
   </si>
   <si>
     <t>Las variedades de vid locales cobran cada vez más importancia para la obtención de vinos que cumplan con requisitos de calidad y tipicidad. Los procedimiento para recuperar, catalogar y autorizar una variedad de vid son muy largos y farragosos. IFAPA, con sus know how y recursos técnicos, representa una válida herramienta para identificar correctamente las variedades y asesorar en la toma de decisiones para acelerar, dentro de lo posible, dichos procedimientos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5fd71d1e-7945-4a4c-b310-f9ec5f2fdfd8</t>
   </si>
   <si>
     <t>Perfil Físico-químico y Nutricional de Variedades de Mora Cultivadas en Invernadero en Almería</t>
   </si>
   <si>
     <t>Las particulares características de algunas especies de Rubus podrían utilizarse para aumentar la diversidad de productos con calidad nujtricional disponibles para el consumidor; sin embargo, no existen informes concluyentes sobre las propiedades físico-químicas y nutricionales de variedades de mora en invernaderos de Almería, España. El objetivo de este estudio se centró en el análisis físico-químico y nutricional de tres variedades de mora. El cultivo se realizó durante la primavera de 2014 en un invernadero del centro IFAPA La Mojonera, Almería, siguiendo las prácticas agronómicas locales. Las tres variedades seleccionadas fueron Arapaho, Apache y Tupi. Fue analizada la calidad externa e interna (peso de fruto, dimensiones, firmeza, color, materia seca, sólidos solubles, pH, acidez total) y contenido nutricional (contenido total de carotenoides y fenólicos).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ace7726c-0283-4e28-8ab4-721f1b4dfc02</t>
@@ -407,77 +407,77 @@
   <si>
     <t>Las enfermedades causadas por patógenos de suelo constituyen un factor limitante para la productividad del cultivo de la fresa. Actualmente se controlan mayoritariamente mediante estrategias de control químico con fumigantes sujetos a autorizaciones de uso excepcionales. La reducción en el uso de estos agroquímicos fumigantes y la implantación de alternativasmás sostenibles constituyen un objetivo prioritario en las políticas agrarias europeas y nacionales. En este trabajo se evalua la eficacia en el control de patógenos de dosis reducidas de estos fumigantes mediante el sellado bajo plástico totalmente impermeable a la emisión de gases (TIF) y la influencia en la productividad.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/972d918f-5dff-495d-afb1-241837ddec3e</t>
   </si>
   <si>
     <t>Variabilidad de Caracteres Poscosecha en Distintos Genotipos de Fresa</t>
   </si>
   <si>
     <t>Las fresas son una fruta muy perecedera, su delicada piel puede deteriorarse fácilmente durante la recolección y el transporte, lo que las hace además muy susceptibles al ataque de hongos. Además, la alta tasa de respiración de los frutos hace que estos maduren rápidamente perdiendo agua y turgencia. Una buena poscosecha es fundamental para que la fruta sea aceptada por los consumidores. En la actualidad, existen diferentes métodos para conservar las fresas frescas más tiempo y una vía complementaria es la utilización de los programas de mejora genética para obtener cultivares con una vida útil más larga. El objetivo de este trabajo es evaluar, en una selección de 11 genotipos diversos de fresa, caracteres relacionados con la calidad poscosecha para su posible utilización como parentales en programas de mejora encaminados a desarrollar nuevas variedades con una vida útil mejorada.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5c9d6006-625a-41d9-a63e-fa1047a6d641</t>
   </si>
   <si>
     <t>Papel de los antocianos en las propiedades saludables de las fresas.</t>
   </si>
   <si>
     <t>las fresas, además de ser muy valoradas por su sabor, se consideran frutas saludables, ya que contienen compuestos bioactivos, tanto en el receptáculo como en los aquenios, vinculados a múltiples beneficios para la salud. Entre los compuestos bioactivos que contienen las fresas destacan los antioxidantes y, dentro de estos, los compuestos fenólicos son uno de los más importantes por su acción antioxidante y antiinflamatoria, y porque presentan propiedades antimicrobianas, antialérgicas y antihipertensivas. La principal clase de polifenoles de las fresas son los flavonoides y, entre ellos, destacan los antocianos que son una clase de ?avonoides hidrosolubles, responsables del color rojo brillante de las fresas. El este estudio se ha evaluado la implicación de los antocianos en la mejora del estrés oxidativo celular con el fin de determinar el papel de estos en el efecto saludable atribuido a las fresas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c20e8bcb-68db-428c-b492-ac2d7df20e9c</t>
   </si>
   <si>
+    <t>Uso de Plásticos TIF en la Desinfestación de Suelos con 1,3 Dicloropropeno + Cloropicrina en el Cultivo de la Fresa. Campaña 2020/2021</t>
+  </si>
+  <si>
+    <t>Las enfermedades causadas por patógenos de suelo constituyen un factor limitante para la productividad del cultivo de la fresa. Actualmente se controlan mayoritariamente mediante estrategias de control químico con fumigantes sujetos a autorizaciones de uso excepcionales. La reducción en el uso de estos agroquímicos fumigantes y la implantación de alternativas más sostenibles constituyen un objetivo prioritario en las políticas agrarias europeas y nacionales. En este trabajo se evalúa la eficacia en el control de patógenos de dosis reducidas de estos fumigantes mediante el sellado bajo plástico totalmente impermeable a la emisión de gases (TIF) y la influencia en la productividad, en la campaña 2020-2021.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a9a25188-5698-4823-b705-fad3427e87a6</t>
+  </si>
+  <si>
+    <t>Uso de Plásticos TIF en la Desinfestación de Suelos con 1,3 dicloropropeno + cloropicrina en el Cultivo de la Fresa. Campaña 2019/2020</t>
+  </si>
+  <si>
+    <t>Las enfermedades causadas por patógenos de suelo constituyen un factor limitante para la productividad del cultivo de la fresa. Actualmente se controlan mayoritariamente mediante estrategias de control químico con fumigantes sujetos a autorizaciones de uso excepcionales. La reducción en el uso de estos agroquímicos fumigantes y la implantación de alternativasmás sostenibles constituyen un objetivo prioritario en las políticas agrarias europeas y nacionales. En este trabajo se evalua la eficacia en el control de patógenos de dosis reducidas de estos fumigantes mediante el sellado bajo plástico totalmente impermeable a la emisión de gases (TIF) y la influencia en la productividad, en la campaña 2019-2020.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0b33ae86-99e9-477c-92ff-a9738372c170</t>
+  </si>
+  <si>
     <t>Efectos de la vendimia mecánica sobre la calidad de la uva y el vino de la variedad tinta Syrah</t>
   </si>
   <si>
     <t>La vendimia mecánica ha ido imponiéndose en las últimas décadas en la mayor parte de los viñedos andaluces adaptados al paso de este tipo de maquinaria. No obstante, esta técnica siempre ha planteado dudas sobre la calidad final de los productos obtenidos e incluso sobre la rentabilidad de la operación por las posibles mermas que se pueden producir.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/eb964975-575f-44dd-8385-7ac5cf1f4d99</t>
   </si>
   <si>
-    <t>Uso de Plásticos TIF en la Desinfestación de Suelos con 1,3 Dicloropropeno + Cloropicrina en el Cultivo de la Fresa. Campaña 2020/2021</t>
-[...16 lines deleted...]
-  <si>
     <t>Estudio de la uniformidad del riego de cultivos de fresa en el entorno del parque nacional de Doñana (Huelva)</t>
   </si>
   <si>
     <t>La uniformidad de distribución del riego (UD) indica si las diferentes partes de una parcela regada reciben agua de forma similar. Este documento presenta los resultados de las evaluaciones de riego localizado de la campaña 2014/15 en parcelas comerciales del T.M. de Almonte (Huelva) sobre un cultivo de fresa. Se evaluaron 12 subunidades de riego regadas con tres cintas de riego diferentes, realizándose dos evaluaciones en cada una de ellas a lo largo de la campaña de riegos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/29e6a0fe-b392-476b-b8a3-bbd0b620cfc1</t>
   </si>
   <si>
     <t>Principales Podredumbres Radiculares del Aguacate en el Litoral Andaluz</t>
   </si>
   <si>
     <t>La podredumbre radicular, causada por Phytophthora cinnamomi Rands, y la podredumbre blanca radicular, causada por Rosellinia necatrix Prill. están entre las enfermedades más importantes que afectan al aguacate. En esta guía se pretende dar una información práctica para identificarlas en campo y dar en forma de clave unas recomendaciones generales para su prevención y/o tratamiento.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/93d30215-c1f3-4b76-b992-0830c8d650b6</t>
   </si>
   <si>
     <t>Técnicas No Químicas de Desinfestación de Suelos en el Cultivo de la Fresa</t>
   </si>
   <si>
     <t>La incertidumbre acerca de la situación legal de las principales materias activas usada en la desinfestación de suelo dedicados al cultivo de la fresa, hace  necesario seguir investigando sobre alternativas físico/biológicas que permitan al agricultor contar con posibles herramientas de trabajo frente a una eventual prohibición o limitación de uso de las opciones actualmente usadas. En este trabajo se plantean como objetivos la evaluación agronómica y la eficiencia en el control de patógenos fúngicos y nematodos, de tratamientos basados en la biosolarización a dosis baja con apoyo microbiológico y con el uso del ozono.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/48e31c87-0ae1-4db6-b62a-f3b65baec173</t>
@@ -497,104 +497,104 @@
   <si>
     <t>La fresa es un cultivo de gran importancia económica cuyo fruto es altamente apreciado y consumido por su delicado sabor, aroma y valor nutricional. Debido a la creciente demanda de los consumidores, incrementar la calidad organoléptica y nutricional del fruto se está convirtiendo en uno de los objetivos de la mejora genética, siendo fundamental en ello caracteres como el contenido en vitamina C (o ácido ascórbico). La selección asistida por marcadores es una herramienta muy útil para incrementar la eficiencia de los programas de mejora. En este trabajo detallamos como realizar un ensayo de marcadores KASP para seleccionar fresas con un 12% más de vitamina C en el fruto.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/db2af06b-d8d5-422c-a1fd-795ba998fd15</t>
   </si>
   <si>
     <t>Test genético para la mejora de la firmeza del fruto de fresa</t>
   </si>
   <si>
     <t>La fresa es una fruta altamente consumida por su color rojo vibrante, su sabor y aroma característicos, así como por su valor nutricional. Debido a estas cualidades, existe un gran interés en desarrollar nuevas variedades que potencien estos caracteres. En este contexto, la firmeza del fruto se considera un carácter clave, ya que influye directamente en la calidad organoléptica, la vida postcosecha y el valor comercial, además de ser crucial para su transporte a larga distancia. En este trabajo, presentamos un test de ADN diseñado para seleccionar variedades de fresa con frutos hasta un 50?% más firmes, fácilmente aplicable a programas de mejora mediante selección asistida por marcadores, lo que permite aumentar significativamente su eficiencia.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5e82464a-68b9-4068-9ee6-ac03db3d7c6e</t>
   </si>
   <si>
     <t>Guía de cubiertas vegetales en almendro</t>
   </si>
   <si>
     <t>La cubierta vegetal viva está considerada como el sistema de manejo del suelo más adecuado, salvo en aquellos casos en los que no se pueda hacer un adecuado control de la misma. En comparación a los otros sistemas de manejo del suelo, la cubierta vegetal viva tiene, entre otras, las siguientes ventajas: consigue una mejor estructura del suelo y un mayor contenido en materia orgánica; mejora la tasa de infiltración del agua en el suelo y reduce las pérdidas de agua por evaporación; facilita el tránsito de la maquinaria; y es el sistema que más reduce los daños por erosión; si no se hace un control químico, es un sistema sin ningún riesgo de daño medioambiental y el que más contribuye a la conservación de la biodiversidad y a la mejora del agroecosistema.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78cbd014-6939-452d-b996-56478b48210f</t>
   </si>
   <si>
+    <t>Efecto de la Variedad y el Sistema de Cultivo sobre Caracteres Ligados a la Calidad en Fresa. Campaña 2023/2024.</t>
+  </si>
+  <si>
+    <t>La calidad de la fresa recién recolectada y en poscosecha es un factor de gran relevancia para su éxito comercial, por lo que en este trabajo nos planteamos el objetivo de evaluar la calidad organoléptica, funcional y poscosecha de una selección de 16 variedades de fresa, de 11 programas de mejora distintos, en tres sistemas de cultivo, al objeto de generar una información objetiva sobre el comportamiento de cada una de las variedades en cada sistema de cultivo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/298cb4ca-2eff-4dcd-bf23-503289e512bb</t>
+  </si>
+  <si>
+    <t>Determinación de la Calidad de los Frutos Cítricos en Laboratorio</t>
+  </si>
+  <si>
+    <t>La calidad del producto y la satisfacción del consumidor son elementos prioritarios para los citricultores. Por ello, en el presente trabajo se dan a conocer los parámetros que definen la calidad, tanto morfológica como organoléptica, de los frutos cítricos. Además, se describe resumidamente los procedimientos para realizar la determinación de los citados parámetros de calidad, los cuales permitan garantizar el cumplimiento de la normativa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5938a086-c82e-465a-94f9-2729428527b4</t>
+  </si>
+  <si>
+    <t>Pruebas de ADN para la predicción del color del fruto de la fresa</t>
+  </si>
+  <si>
+    <t>La característica coloración de las fresas maduras se debe a la acumulación de antocianinas.  Estos pigmentos, además de aumentar el atractivo de los frutos, poseen numerosos beneficios para la salud debido a sus propiedades antioxidantes. Las diferentes variedades y especies de fresa presentan una llamativa variabilidad en el color de sus frutos, siendo este un importante carácter para los mejoradores. En el centro IFAPA de Málaga, en colaboración con otros grupos de investigación, hemos desarrollado dos pruebas de ADN para predecir la presencia/ausencia y la distribución de estos pigmentos en el fruto, evitando la necesidad de crecer la planta para observar el fenotipo.  Los marcadores utilizados detectan diferentes alelos del gen FaMYB10 que es responsable de la variación cualitativa de estos caracteres. En este documento se presentan los detalles de ambas pruebas, que podrán ser utilizadas a gran escala y de forma económica y sencilla en los programas de mejora.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/43c6c366-16fa-48b3-8a4a-27e64d4eb8c7</t>
+  </si>
+  <si>
+    <t>Gestión Integrada de la Cochinilla Blanca del Mango</t>
+  </si>
+  <si>
+    <t>La cochinilla blanca (Aulacaspis tubercularis) es la plaga más importante del mango en el Sur de España, y una de las más dañinas a nivel mundial. Aquí se proponen las bases para su gestión integrada. Se realiza una descripción de la plaga y se aportan datos sobre su biología y los síntomas y daños que produce. Además, se sugiere el empleo de aceites parafínicos para su control, que han mostrado eficacia en los ensayos de campo. El control biológico, a través de un depredador (Cybocephalus nipponicus) y un parasitoide (Encarsia citrina), es una opción de futuro, aunque habrá que estudiar su implementación con cubiertas vegetales que les sirvan de refugio y alimento alternativo.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
     <t>Avispilla del castaño (Dryocosmus kuriphlilus) en Andalucía</t>
   </si>
   <si>
     <t>La avispilla del castaño (Dryocosmus kuriphilus) es una plaga principal para el cultivo de los castaños que compromete seriamente su rentabilidad. En este documento se informa sobre su distribución, biología, daños que causa, y medidas de control existentes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Parasitoides Autóctonos de la Avispilla del Castaño en Andalucía</t>
   </si>
   <si>
     <t>La avispilla del castaño (Dryocosmus kuriphilus) es una plaga principal para el cultivo de los castaños que compromete seriamente su rentabilidad. Este documento, además de describir las principales características de las avispillas productoras de agallas, aporta información sobre el control ejercido sobre la plaga de la avispilla del castaño por parasitoides autóctonos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
-    <t>Efecto de la Variedad y el Sistema de Cultivo sobre Caracteres Ligados a la Calidad en Fresa. Campaña 2023/2024.</t>
-[...34 lines deleted...]
-  <si>
     <t>Balance de Agua en el Suelo. Un Método Eficiente para Programar el Riego de la Fresa</t>
   </si>
   <si>
     <t>La aplicación de riego resulta imprescindible para asegurar la calidad y producción de las cosechas en regiones áridas y semiáridas. La ausencia de una programación racional del riego puede provocar que sistemas de riego con una alta eficiencia potencial se gestionen de manera ineficiente. El método de balance de agua en el suelo para la programación de riegos resulta sencillo de aplicar y su uso se ha visto favorecido por la implantación de la Red SIAR, una red pública del Ministerio de Agricultura, Pesca y Alimentación, compuesta por más de 450 estaciones meteorológicas automáticas, que proporcionan información para el cálculo de la evapotranspiración de referencia. Su uso en la programación de los riegos puede producir ahorros de agua de hasta el 40% respecto al riego tradicional del agricultor. Este trabajo presenta los resultados de la aplicación de este método al cultivo de la fresa en la provincia de Huelva y muestra que su aplicación produjo ahorros medios de agua superiores al 40%.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/335f970b-b5d5-4843-9442-483b54e1daec</t>
   </si>
   <si>
     <t>Torymus sinensis. Parasitoide Exótico de la Avispilla del Castaño</t>
   </si>
   <si>
     <t>La avispilla del castaño (Dryocosmus kuriphilus) es una plaga principal para el cultivo de los castaños que compromete seriamente su rentabilidad. En este documento se hace un estudio del parásito específico Torymus sinensis, se informa de las sueltas experimentales que se han realizado hasta el momento y de las medidas necesarias para conseguir su instalación en el cultivo, advirtiendo de los posibles riesgos medioambientales que puede acarrear su liberación en el medio.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
     <t>Drosophila suzukii (Matsumura, 1931) en fresa: Guia visual de daños</t>
   </si>
   <si>
     <t>Guia con imagenes de los daños provocados por D. suzukii en frutos de fresa</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8ef4866c-0523-44b6-8c4f-6fe2933850ae</t>
@@ -704,104 +704,104 @@
   <si>
     <t>Este documento muestra un nuevo modelo de sistema de cultivo en cítricos llamado Superintensivo, es decir, plantaciones de alta densidad con árboles de reducido vigor con unas 2.200 plantas/hectárea aproximadamente, marcos de plantación más estrechos y formación en setos mediante el empleo de la poda mecanizada, orientado a la recolección mecanizada con equipos cabalgantes sacudidores de follaje, tipo vendimiadora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c7891d0-ab2b-4bff-ab77-aaa9b29c78a4</t>
   </si>
   <si>
     <t>Detección de la Almendra Amarga mediante Espectroscopía de Infrarrojo Cercano NIRS</t>
   </si>
   <si>
     <t>Espectroscopía de Infrarrojo Cercano NIRS una técnica analítica no destructiva que permite diferenciar las almendras amargas, con más de 5 mg/g de amigdalina, de las no amargas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/81594322-fb67-4ad4-9289-e7b022528c73</t>
   </si>
   <si>
     <t>Guía de Cultivo de Sandía al Aire Libre</t>
   </si>
   <si>
     <t>Esta guía de cultivo pretende informar sobre el método de cultivo de sandía (Citrullus lanatus) al aire libre. Este cultivo ocupa un 9% del área mundial dedicada a cultivos de hortalizas. Andalucía es la comunidad líder tanto en superficie cultivada como en producción. En este documento se ofrece una descripción botánica la planta, técnica de siembra, requerimientos y manejo de cultivo, plagas y enfermedades del cultivo, así como las principales variedades y tipos de sandias. Por último se presenta unos costes de producción teniendo en cuenta el sistema de riego utilizado.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10fe84b7-8254-463c-9909-40e9b159cc1c</t>
   </si>
   <si>
+    <t>Distribucion Varietal en el Cultivo de Fresa en Huelva. Campaña 2017-2018</t>
+  </si>
+  <si>
+    <t>En  este  documento  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2017/2018 y también la participación de cada programa de mejora. Este trabajo  está  basado  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/50c3aaf9-4fd3-4bce-9947-ed28ede3aed6</t>
+  </si>
+  <si>
+    <t>Distribución Varietal en el Cultivo de Fresa en Huelva. Campaña 2018-2019</t>
+  </si>
+  <si>
+    <t>En  este  documento  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2018/2019 y también la participación de cada programa de mejora. Este trabajo  está  basado, fundamentalmente,  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6dd741e8-f54a-498e-a5a5-aa62dcaaf637</t>
+  </si>
+  <si>
+    <t>Panorama Varietal en el Cultivo de Fresa en Huelva. Periodo 2012-2015</t>
+  </si>
+  <si>
+    <t>En  este  informe  técnico  se  muestra  la  información  obtenida  en  las  últimas  tres campañas de cultivo (2012-2013, 2013-2014 y 2014-2015) acerca de la  estimación de la distribución varietal en Huelva, en lo que al porcentaje de plantas en producción se refiere.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4a000e7f-9bfa-43e2-a774-f69339bccaaa</t>
+  </si>
+  <si>
+    <t>Distribucion Varietal en el Cultivo de Fresa en Huelva. campaña 2016-2017</t>
+  </si>
+  <si>
+    <t>En  este  Informe  Técnico  se  presenta  la  composición  varietal  expresada  en porcentajes de plantas por variedad, de la actual campaña 2016/2017 y también la participación de cada programa de mejora. Este trabajo  está  basado  en  la  información  facilitada  por  las  empresas obtentoras  o  por  las  empresas  licenciatarias  de  los  principales programas  de mejora genética en fresa.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/afba06cb-6b01-4756-bce9-13efa5ed31c9</t>
+  </si>
+  <si>
     <t>Técnica del Rayado en Cítricos. Fundamentos y Modo de Realización en Campo</t>
   </si>
   <si>
     <t>Es objeto de este trabajo dar a conocer las posibilidades que el empleo de la técnica del rayado ofrece al cultivo de los cítricos, además de describir cuales son los fundamentos y el modo correcto de realización en campo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1561b273-0cbb-4159-ad4c-2ce6236961ed</t>
   </si>
   <si>
     <t>Mejora del Cuajado y Productividad de `Navel Powell Summer` mediante el Rayado y/o Aplicación Foliar de Extractos de Algas con Actividad Hormonal</t>
   </si>
   <si>
     <t>Es objeto de este trabajo es dar a conocer las posibilidades que el empleo de diferentes técnicas y productos ofrecen al cultivo de los cítricos. En esta línea y en la labor de transferencia del IFAPA, se presentan los resultados obtenidos de un ensayo experimental en el que se evaluó el rayado y el empleo de fitorreguladores, de origen natural, en la mejora del cuajado de `Navel Powell´.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/928d8a63-0b2f-455f-bd18-dd638bf9e42d</t>
   </si>
   <si>
-    <t>Distribucion Varietal en el Cultivo de Fresa en Huelva. Campaña 2017-2018</t>
-[...34 lines deleted...]
-  <si>
     <t>Recomendaciones de riego para el cultivo del almendro en Andalucía en condiciones de sequía</t>
   </si>
   <si>
     <t>En los últimos años el cultivo del almendro ha pasado de ser un cultivo relegado a zonas poco productivas y de secano, a ser una clara alternativa a otros cultivos tradicionales en zonas agrarias de gran fertilidad, haciendo un uso intensivo del regadío.</t>
   </si>
   <si>
     <t>https://lajunta.es/5u1ln</t>
   </si>
   <si>
     <t>Efecto del Acolchado de Malla Negra en `Clementina de Nules` Bajo Condiciones de Salinidad. Almería, Campaña 2015-2016</t>
   </si>
   <si>
     <t>En este trabajo se pretende estudiar el efecto del acolchado de malla bajo estas condiciones de cultivo. Así, el objetivo de este trabajo es evaluar el efecto del acolchado con malla negra y dos régimenes hídricos (100% ETc y 66,6% ETc) sobre la variedad `Clementina de Nules´ en condiciones de salinidad del agua de riego (agua de baja calidad y de alta conductividad eléctrica) y suelo de la parcela en la provincia de Almería.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4dc7b098-73ef-440b-a5fb-f8c345b2c2ec</t>
   </si>
   <si>
     <t>Evaluación de Variedades de Fresa en Cultivo Convencional con Suelo Biosolarizado. Campaña 2018/2019</t>
   </si>
   <si>
     <t>En este trabajo se presentan los resultados obtenidos, en la campaña 2018-2019, con doce variedades en condiciones de cultivo convencional pero con suelo biosolarizado. Esta técnica combina dos elementos: la incorporación de materia orgánica biofumigante (biofumigación) y la simultánea con la solarización del suelo. Si bien esta técnica de desinfestación de suelos es minoritaria, desde el IFAPA creemos que es una alternativa a considerar ante las constantes restricciones de uso de materias activas que se están produciendo.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d58c4bd3-d307-46d4-b383-3595f174fe14</t>
@@ -857,93 +857,93 @@
   <si>
     <t>En este trabajo se presentan los resultados de un ensayo de respuesta al riego de un cultivo de arándano durante los tres primeros años de plantación. Tres tratamientos de riego aplicaron el 100, 80 y 120% del riego requerido, calculado siguiendo la metodología FAO, y un cuarto tratamiento control fue regado por el agricultor. Se midieron las necesidades de agua del cultivo y se determinó la eficiencia de aplicación del riego utilizando lisímetros de drenaje. Además, se calculó la productividad del riego en cada tratamiento. Se produjeron ahorros de agua, respecto a un riego tradicional que variaron entre 28% (primera campaña) y el 16% (tercera campaña), sin pérdidas de rendimiento. La productividad del agua de riego se incrementó desde valores de 2,3 kg/m3 del primer año, hasta valores de 6 kg/m3. Los resultados del ensayo han permitido realizar las recomendaciones de riego del arándano que pueden consultarse en la Plataforma SERVIFAPA.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1d7b3ee0-f4ae-4861-affc-b3c364281d8d</t>
   </si>
   <si>
     <t>Evaluación de la Producción y Calidad de Cinco Variedades de Arándano. Campaña 2020</t>
   </si>
   <si>
     <t>En este trabajo se presentan los resultados obtenidos al evaluar la producción y la calidad de cinco variedades de arándano con diferente perfil productivo en la campaña 2020.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f1d855de-96ed-4dad-9cfd-a3dec0b7b263</t>
   </si>
   <si>
     <t>Evaluación de Variedades de Fresa: Resultados Obtenidos en Cultivo Convencional con Suelo Biosolarizado. Campaña 2017/2018</t>
   </si>
   <si>
     <t>En este trabajo se presentan los datos obtenidos durante esta última campaña 2017/2018, en la que se han caracterizado un total de 12 variedades  seleccionadas  entre  las  que  actualmente  están disponibles en el mercado. En concreto en el ensayo realizado en  la  Finca Experimental ‘El Cebollar’ (perteneciente al IFAPA) donde se han utilizado técnicas de cultivo convencional, con la salvedad del uso de  la  técnica  de  la  biosolarización para  la  desinfección  del  suelo previa a la plantación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f2132b28-eb5b-47ff-b020-a1c39a8f88bd</t>
   </si>
   <si>
+    <t>Caracterización Organoléptica y Nutraceútica de Cinco Variedades de Fresa</t>
+  </si>
+  <si>
+    <t>En este trabajo se presenta la caracterización nutricional, organoléptica y funcional de cinco variedades de fresa durante los años 2010 y 2011 en España: Fuentepina, Amiga, Camarosa, Candonga y Primoris.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/76051c55-042c-4404-8063-263985f38319</t>
+  </si>
+  <si>
+    <t>Calendarios de riego de la frambuesa basados en datos meteorológicos históricos</t>
+  </si>
+  <si>
+    <t>En este trabajo se presenta un ensayo de diferentes calendarios de riego para el cultivo de la frambuesa en la provincia de Huelva.  El tratamiento T1 aplicó el riego resultante del cálculo de la ETo en condiciones de cielo despejado. El T2 aplicó un calendario basado en el pronóstico meteorológico de la AEMET a escala semanal.  El T3 aplicó un calendario basado en la ETo media histórica de los últimos 20 años.  Finalmente, el tratamiento control (T4) recibió el riego aplicado al resto de la finca. La utilización del calendario de riego para el cultivo de la frambuesa, basado en series históricas de datos meteorológicos para estimar la ETo permitió obtener producciones similares a las conseguidas usando un calendario de riego basado en el pronóstico meteorológico de la AEMET o en condiciones de cielo despejado, con la ventaja de disponer de un calendario fijo al principio de la campaña y que puede ser utilizado de una campaña a otra.</t>
+  </si>
+  <si>
+    <t>https://lajunta.es/5u1l9</t>
+  </si>
+  <si>
+    <t>Caracterización Volátil de Naranja de Zumo (cv. Salustiana) Ecológica y Convencional</t>
+  </si>
+  <si>
+    <t>En este trabajo se presenta un método de análisis de volátiles en naranja, mediante una técnica rápida, limpia y respetuosa con el medio ambiente (la micro-extracción en fase sólida en el espacio de cabeza, acoplada a cromatografía de gases y espectrometría de masas) para la determinación de los volátiles con contribución sensorial al aroma de la naranja, como herramienta útil no solo en la caracterización de la naranja, si no también para la discriminación, mediante el análisis estadístico, del sistema de cultivo: ecológico y convencional. Si bien para aplicar esta técnica en la discriminación del sistema de cultivo de las naranjas se requieren estudios adicionales con más variedades y años de medición, y tambien profundizar en las causas de esas diferencias.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/34cff86a-dae1-40b1-a80f-adb18b3b2b69</t>
+  </si>
+  <si>
     <t>Efecto de la Exposición al Sol sobre la Calidad de los Frutos en distintas Variedades de Fresa</t>
   </si>
   <si>
     <t>En este trabajo se ha planteado comprobar el efecto del nivel de exposición a la luz sobre la calidad de los frutos de fresa y evaluar si las diferencias observadas entre variedades se deben a la arquitectura o a la bioquímica propia de cada variedad. Se analizaron cuatro de las variedades más representativas durante la campaña 2015-16 diferenciando entre frutos expuestos a la luz y no expuestos. Los principales resultados mostraron que la exposición de los frutos a la luz afecta a su calidad, en cuanto al sabor y la concentración de antioxidantes, por lo que es un factor a tener en cuenta a la hora de orientar el cultivo si bien la magnitud del efecto depende de la variedad.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/5bd1cb6b-186f-43d3-9b7a-6b32e6cdff3e</t>
   </si>
   <si>
     <t>Determinación de la Biodisponibilidad de los Compuestos Antioxidantes de la Fresa para su Uso en Programas de Mejora</t>
   </si>
   <si>
     <t>En este trabajo se plantea la necesidad de incluir en los programas de mejora de fresa no solo la cuantificación de los antioxidantes que posee el fruto sino más bien la cuantificación de los antioxidantes de ese fruto que son potencialmente bioactivos, es decir, aquellos que pueden ejercer un efecto beneficioso en la salud humana. Para ello se presenta un método in vitro que simula la digestión humana tipo y que puede ser utilizado como herramienta en la obtención de variedades de fresa saludables.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d5eaba83-0b97-4c86-933a-a29a50e07c4d</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/34cff86a-dae1-40b1-a80f-adb18b3b2b69</t>
   </si>
   <si>
     <t>Manejo Integral de Plagas de Frutales de Hueso.</t>
   </si>
   <si>
     <t>En este material docente se expone una revisión de los principales aspectos teóricos y prácticos que pueden ser de utilidad en la lucha contra las principales plagas de los frutales de hueso en nuestra comunidad, dentro del Programa de Producción Integrada contemplado en el Reglamento de Producción Integrada de melocotonero, ciruelo y albaricoquero en Andalucía (BOJA, 2013). Con esta publicación se pretende poner a disposición de los agricultores y técnicos del sector una herramienta útil y de fácil acceso, que facilite la práctica del manejo integrado de las plagas que atacan a nuestros frutales de hueso.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2ebd9bd7-a32d-40e6-af2e-de54c93a4576</t>
   </si>
   <si>
     <t>Caracterización de la Biodisponibilidad de Compuestos Antioxidantes en Dos Variedades de Fresa. Campaña 2016/2017</t>
   </si>
   <si>
     <t>En este trabajo se detallan los resultados de la campaña 2016-2017 referentes al estudio de la biodisponibilidad de compuestos antioxidantes en dos variedades de fresa, Primoris y Fortuna, con el objetivo de aportar un carácter marcadamente biosaludable a la caracterización de dichas variedades.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/10284c05-e32b-401e-b174-aa3082a6168a</t>
   </si>
   <si>
     <t>Efecto del Recorte Hídrico sobre la Calidad Organoléptica y Funcional de la Frambuesa</t>
   </si>
   <si>
     <t>En este trabajo se detallan los resultados referentes a la calidad organoléptica y funcional de un ensayo de recorte hídrico en una variedad de frambuesa llevado a cabo en la campaña 2017 en Huelva.</t>
   </si>