--- v0 (2026-06-09)
+++ v1 (2026-10-12)
@@ -1597,75 +1597,75 @@
   <si>
     <t>El  objetivo  de  esta  publicación  es  transmitir  al sector agrario  una información actualizada  sobre el  material  vegetal  de  garbanzos  ensayado  en Andalucía  occidental,  su  comportamiento agronómico  y  productivo.  De  esta  forma,  una rápida visión del documento permitirá orientar al agricultor sobre estas variedades.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/0d598781-013d-443d-be8c-3a1bbb27ff5e</t>
   </si>
   <si>
     <t>Resultados de Ensayos de Variedades de Algodón en Andalucía. Campaña 2021</t>
   </si>
   <si>
     <t>El algodón es el producto agrícola no alimentario sometido a mayor intercambio comercial en el ámbito mundial. Se produce y se consume de manera generalizada, siendo uno de los productos más cultivados en el mundo. Es uno de los cultivos mas relevantes de la industria agroganadera de Andalucía, donde se concentra casi el 100% de la superficie cultivada de Espan?a. Es por ello que realizamos en este proyecto, la evaluación de variedades, para asesorar a los agricultores y técnicos del sector.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/553b7a52-d179-4582-b32d-f821bdb2752a</t>
   </si>
   <si>
     <t>Medidas de adaptación al cambio climático para el cultivo del maíz</t>
   </si>
   <si>
     <t>Documento técnico sobre medidas de adaptación del cultivo del maíz a las condiciones futuras del cambio climático, con el objetivo de hacer frente a la reducción de los recursos hídricos, evitar el impacto de los eventos extremos de temperatura y estudiar la posible adaptación del cultivo del maíz al aumento esperado de dióxido de carbono en la atmósfera.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2023189a-1415-4972-b323-29bfe73f10ae</t>
   </si>
   <si>
+    <t>Siembras Invernales en Girasol: Aumento de Rentabilidad y Adaptación al Cambio Climático</t>
+  </si>
+  <si>
+    <t>Debido al cambio climático se espera un fuerte calentamiento en el Sur de Europa, con grandes incrementos en la temperatura media de verano (aumentando 6ºC en relación con las temperaturas de final de siglo) y disminuciones substanciales en las precipitaciones de primavera y verano. Las olas de calor, los períodos de sequía, lluvias torrenciales, tormentas eléctricas (eventos extremos) ocurrirán con mayor frecuencia (IPCC 2014). Es por ello, que cada vez más, los agricultores suelen adelantar las siembras unos 45 días (Enero en lugar de marzo), para incrementar el rendimiento y rentabilidad</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
+  </si>
+  <si>
     <t>Implantación y manejo de una cubierta vegetal de crecimiento lento mediante siembra en franjas: Brachypodium distachyon</t>
   </si>
   <si>
     <t>Descripción de la técnica de implantación de una cubierta vegetal de crecimiento lento en un cultivo de olivar. Las especies anuales de crecimiento lento que se emplean como cobertura vegetal plurianual se pueden implantar con mayor facilidad sembrándolas en franjas estrechas, protegidas a ambos lados por franjas de especies de crecimiento más rápido, consiguiendo así una mejor protección del suelo y menor erosión durante los primeros meses. La técnica de siembra en franjas es sencilla, resulta muy económica para el agricultor y reduce considerablemente los riesgos de perder la siembra de la especie de crecimiento lento, en el caso de que ocurran lluvias torrenciales que puedan provocar erosión y desarraigo de las plantas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/c4a3e4c5-56a9-4675-9859-5ae0a1445b57</t>
   </si>
   <si>
     <t>Calidad en Garbanzo</t>
   </si>
   <si>
     <t>Diferentes tipos y calidades de garbanzo (Cicer arietinum L.) han sido cultivados desde la antigüedad en la Cuenca Mediterránea para su aprovechamiento como legumbre seca para alimentación humana. El término calidad es subjetivo y depende de diversos parámetros. En este documento, se realiza una aproximación a la calidad en función del operador o actor interesado en la semilla. El objetivo final es identificar los caracteres más importantes que definen la calidad de manera amplia, estableciéndolos como criterios de premejora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/65395456-5e71-4f53-a752-2cdc3b7750b8</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2feb123e-515d-477f-af74-358c9d57dad4</t>
   </si>
   <si>
     <t>Inicio de un sistema de mejora genética acelerada para trigo</t>
   </si>
   <si>
     <t>Conseguir varias generaciones de plantas al año es uno de los métodos que se implementan para acelerar los programas de mejora y acortar los tiempos de obtención de nuevas variedades adaptadas a las cambiantes condiciones de cultivo. El proyecto «Mejora genética y gestión sostenible de cultivos herbáceos extensivos en un escenario de cambio climático» (AVA23.INV2023.003) propone, entre otros, la incorporación de genes de resistencia a la roya amarilla en variedades de trigo harinero y el desarrollo de una estrategia de mejora acelerada mediante el cultivo forzado en cámara climática. En este trabajo se ha evaluado la posibilidad de desarrollar un sistema de mejora acelerada en trigo utilizando las infraestructuras ya disponibles en el IFAPA de Córdoba, con el objetivo de obtener al menos 3 generaciones/año, lo que permitiría avanzar más rápidamente en el programa de mejora.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/1fc6f986-807e-4727-865e-af529afef891</t>
   </si>
   <si>
     <t>Guía del Cultivo de la Colza</t>
   </si>
   <si>
     <t>Considerando la expansión que el cultivo de la colza (Brassica napus) ha tenido en Andalucía, donde la superficie cultivada ha pasado de aproximadamente 1000 hectáreas en el año 2014 a más de 17.000 hectáreas en 2017, ha llevado al IFAPA a plantearse reeditar una actualización de “ La Guia del Cultivo de la Colza” que se realizó en el año 2009 por investigadores del Centro IFAPA de Córdoba.Se pretende hacer una recopilación de los estudios realizados sobre abonados y densidades de siembra, así como de los resultados obtenidos en los últimos años en los ensayos de la RAEA de colza de las nuevas variedades con sistema Clearfield que se caracterizan por su resistencia a herbicidas de la familia de las imidazolinonas, y que abren un nuevo futuro a este cultivo al permitir, con tratamientos de postemergencia, un control de las gramíneas y malas hierbas de hoja ancha.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/60f346e5-f6ed-4eb2-8fb9-f5ba633457b6</t>
   </si>
   <si>
     <t>Ensayo de Herbicidas de Preemergencia contra Centaurea diluta en Trigo Duro</t>
   </si>
   <si>
     <t>Centaurea  diluta  Aiton,  llamada  vulgarmente  escobones,  es  una especie   de   la  familia compuestas  que   cada   vez   presenta  más problemas  en  los  cultivos  herbáceos  de  las  campiñas  andaluzas. El  control  con  herbicidas  de  postemergencia  resulta  problemático  precisamente  por  su  emergencia  escalonada  y  por  su  rápido crecimiento. El objetivo de esta publicación ha sido evaluar la eficacia de 15 tratamientos herbicidas de preemergencia en trigo duro sobre Centaurea diluta.</t>
   </si>
@@ -2367,75 +2367,75 @@
   <si>
     <t>El topillo campesino (póster didáctico)</t>
   </si>
   <si>
     <t>https://plagas.itacyl.es/documents/109511/303978/POSTER+TOPILLO+GENERALIDADES.pdf/c7aa96d1-21fd-ed87-be12-f60045d8e241?t=1547119413675</t>
   </si>
   <si>
     <t>Supervisión de ensayos agrícolas con drones</t>
   </si>
   <si>
     <t>Mediante vuelos fotográmetricos con dron, se toman cientos de imágenes mediante sensores RGB, multiespectrales y/o térmicas que se procesan para generar modelos 3D y ortofotos de los ensayos.</t>
   </si>
   <si>
     <t>https://www.itacyl.es/documents/20143/235841/nuevas_tecnologias_genvce_compressed_2.pdf/6e0ce2e1-e30e-635c-4973-53fe822a18b3?t=1716552246296</t>
   </si>
   <si>
     <t>Presentación “Efecto de la siembra directa en indicadores de calidad del suelo en sistemas extensivos de secano”</t>
   </si>
   <si>
     <t>Curso: Siembra directa en cultivos de secano. Claves para suimplantación y desarrollo en el marco de los ecorregímenes de la PAC. “Efecto de la siembra directa en indicadores de calidad del suelo en sistemas extensivos de secano”</t>
   </si>
   <si>
     <t>https://sossuelo-cita.es/wp-content/uploads/2024/02/PresentacionCurso_13Mayo_RamonIsla.pdf</t>
   </si>
   <si>
+    <t>Cambio climático e innovación en el cultivo de cereales: percepciones desde el sector</t>
+  </si>
+  <si>
+    <t>Investigación de la percepción del sector acerca de la innovación en el cultivo de cereales por el cambio climático</t>
+  </si>
+  <si>
+    <t>https://www.comunidad.madrid/sites/default/files/doc/medio-ambiente/cambio_climatico_e_innovacion_en_el_cultivo_de_cereales_-_percepciones_desde_el_sector_1.pdf</t>
+  </si>
+  <si>
+    <t>Estrategias de control Pyricularia oryzae en el coto arrocero de Calasparra. Resultados obtenidos en el Proyecto GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>Resultados obtenidos en el Proyecto GO ArrozINNOVA</t>
+  </si>
+  <si>
+    <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
+  </si>
+  <si>
     <t>Estructura de costes de los principales cultivos en agricultura ecológica de la Región de Murcia</t>
   </si>
   <si>
     <t>Documento que describi las orientaciones principales del cultivo ecológico regional de Murcia</t>
   </si>
   <si>
     <t>https://www.imida.es/web/imida/-/estructura-de-costes-de-los-principales-cultivos-en-agricultura-ecologica-de-la-region-de-murcia</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.imida.es/documents/13436/796645/Importancia+del+arroz+de+Calasparra/5e55db8a-ddc1-4357-9818-4559d18a4763</t>
   </si>
   <si>
     <t>Información técnica sobre la plaga de caracol manzana en el arroz</t>
   </si>
   <si>
     <t>En España se encuentra la especie Pomacea insularum (caracol manzana). Detectado por primera vez en 2009, se ha extendido por el Delta del Ebro. Esta especie esta considerada como una de las 100 especies invasoras más perjudiciales.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368359215/2016-09_Arroz%2C+nota+informativa+caracol+manzana%2C+septiembre+2016.pdf/6fa1e710-5872-4bc2-8867-c24564698fb9</t>
   </si>
   <si>
     <t>Plan de contingencia nacional Pomacea maculata (= P. insularum)  (Caracol manzana)</t>
   </si>
   <si>
     <t>En el presente documento se recogen las medidas que deben adoptarse contra las especies de moluscos gasterópodos del género Pomacea, plaga de cuarentena en Europa, con el objetivo de impedir su aparición, y en caso de que aparezca, actuar con rapidez y eficacia, determinar su distribución y combatirla con el fin de que sea erradicada.</t>
   </si>
   <si>
     <t>https://portalagrari.gva.es/documents/366567370/368358519/PLAN+CONTING+NAC+CARACOL+MANZ+pncpomacea_nov2020_tcm30-136088.pdf/b2b53409-da6b-4afc-9311-36d29daf57f2</t>
   </si>
   <si>
     <t>Sanidad vegetal, fichas de plagas: Mhytimna unipuncta</t>
   </si>
   <si>
     <t>La Mhytimna unipuncta es una oruga defoliadora de los prados y el maíz, que produce daños de intensidad variable, aunque cada vez más recurrentes en Cantabria y que en determinadas zonas puede causar cierta alarma entre la población.</t>
   </si>