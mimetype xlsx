--- v0 (2026-06-09)
+++ v1 (2026-10-15)
@@ -12,161 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>XXIX Jornada de campo del arroz 2026</t>
+    <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxii-congreso-la-sociedad-espanola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola del IRTA 2026</t>
   </si>
   <si>
     <t>Difusión de resultados, Jornadas técnicas</t>
   </si>
   <si>
-    <t>Jue, 27/08/2026 - 14:00</t>
-[...8 lines deleted...]
-    <t>Fecha orientativa de la jornada.Próximamente publicaremos más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+    <t>Mié, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente se publicará más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
   </si>
   <si>
     <t>Cataluña</t>
-  </si>
-[...58 lines deleted...]
-    <t>Fecha orientativa de la jornada.Próximamente se publicará más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>Mollerussa</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/xxxi-jornada-fruticola-del-irta-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -482,68 +443,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J5"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J5"/>
+      <selection activeCell="A1" sqref="A1:J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.987" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="130.825" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="97.833" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -557,153 +518,89 @@
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      <c r="A4" s="1" t="s">
         <v>26</v>
-      </c>
-[...57 lines deleted...]
-        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>