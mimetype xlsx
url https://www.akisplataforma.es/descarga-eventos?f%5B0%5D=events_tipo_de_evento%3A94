--- v0 (2026-06-09)
+++ v1 (2026-10-15)
@@ -44,156 +44,156 @@
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>La Universidad de Salamanca acoge el II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+    <t>Reunión Europea de Quesos Artesanales y Productos Lácteos 2026</t>
   </si>
   <si>
     <t>Congresos</t>
   </si>
   <si>
-    <t>Jue, 23/07/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>Vie, 24/07/2026 - 22:22</t>
+    <t>Lun, 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 20:00</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
-    <t>La Universidad de Salamanca organizará los próximos 23 y 24 de julio de 2026 el II International AGRIENVIRONMENT Symposium (IAS 2026), un encuentro científico internacional que reunirá a expertos,...</t>
-[...35 lines deleted...]
-    <t>https://akisplataforma.es/eventos/fruit-attraction-del-6-al-8-octubre-ifema</t>
+    <t>Del 19 al 21 de octubre, amantes del queso y derivados lácteos de toda Europa se darán cita en Euskadi para participar en el Congreso FACEnetwork (Farmhouse and Artisan Cheese &amp; Dairy Producers...</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/reunion-europea-quesos-artesanales-y-productos-lacteos-2026</t>
   </si>
   <si>
     <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
   </si>
   <si>
     <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
   </si>
   <si>
     <t>Lun, 19/10/2026 - 18:00</t>
   </si>
   <si>
     <t>Jue, 22/10/2026 - 23:00</t>
   </si>
   <si>
     <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>Hipotels Convention Centre, Palma (Mallorca)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/xxii-congreso-la-sociedad-espanola-fitopatologia</t>
   </si>
   <si>
     <t>Valencia acogerá en octubre el VI Congreso Nacional de Ingenieros Agrónomos</t>
   </si>
   <si>
     <t>Mar, 27/10/2026 - 11:11</t>
   </si>
   <si>
     <t>Vie, 30/10/2026 - 22:22</t>
   </si>
   <si>
     <t>La cita, que se celebrará del 27 al 30 de octubre de 2026 en la Ciudad de las Artes y las Ciencias, reunirá a profesionales y expertos para analizar los grandes cambios que están redefiniendo la...</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Ciudad de las Artes. Valencia.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/valencia-acogera-octubre-el-vi-congreso-nacional-ingenieros-agronomos</t>
   </si>
   <si>
+    <t>PHYTOLIVO 2026: Retos del Olivar: Conocimientos y medios para una fitosanidad en cambio</t>
+  </si>
+  <si>
+    <t>Congresos, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mié, 04/11/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 05/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El cultivo del olivo se encuentra inmerso en una profunda transformación. El cambio climático, con su efecto sobre plagas y enfermedades, y la situación de los recursos básicos (escasez de agua,...</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Antequera (Málaga)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/phytolivo-2026-retos-del-olivar-conocimientos-y-medios-una-fitosanidad-cambio</t>
+  </si>
+  <si>
     <t>SMAGUA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Congresos, Jornadas técnicas</t>
   </si>
   <si>
     <t>Mar, 16/02/2027 - 14:00</t>
   </si>
   <si>
     <t>Jue, 18/02/2027 - 23:00</t>
   </si>
   <si>
     <t>28 Salón Internacional del agua, riego y medio ambienteEl prestigio de SMAGUA, convertido en uno de los salones más importantes de Europa, convoca a profesionales de todo el mundo que encuentran un...</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Feria de Zaragoza Autovia A-2, km 311 50012 Zaragoza</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/smagua</t>
   </si>
 </sst>
 </file>
 
@@ -529,60 +529,60 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="107.26" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="103.689" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="62.413" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="141.394" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="131.968" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -599,158 +599,158 @@
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>48</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>51</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>52</v>
       </c>