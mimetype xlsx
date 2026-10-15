--- v0 (2026-06-09)
+++ v1 (2026-10-15)
@@ -44,90 +44,90 @@
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Fruit Attraction, del 6 al 8 de octubre, en IFEMA</t>
-[...8 lines deleted...]
-    <t>Jue, 08/10/2026 - 23:00</t>
+    <t>Soil Health Across Europe: Research, Innovation and Practical Solutions</t>
+  </si>
+  <si>
+    <t>Seminarios</t>
+  </si>
+  <si>
+    <t>Vie, 16/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 16/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>En línea</t>
+  </si>
+  <si>
+    <t>Soil Health Across Europe: Research, Innovation and Practical SolutionsWebinar agendaDate: Friday, October 16, 2026Platform: OnlineLanguage: EnglishDuration: 10 am - 12 pm (CET)Registration /...</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Soria</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/soil-health-across-europe-research-innovation-and-practical-solutions</t>
+  </si>
+  <si>
+    <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 23:00</t>
   </si>
   <si>
     <t>Presencial</t>
-  </si>
-[...25 lines deleted...]
-    <t>Jue, 22/10/2026 - 23:00</t>
   </si>
   <si>
     <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>Hipotels Convention Centre, Palma (Mallorca)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/xxii-congreso-la-sociedad-espanola-fitopatologia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -454,60 +454,60 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="58.843" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="122.542" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -523,72 +523,70 @@
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="I2" s="1"/>
+      <c r="J2" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>