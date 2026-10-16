--- v1 (2026-10-15)
+++ v2 (2026-10-16)
@@ -12,107 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://akisplataforma.es/eventos/soil-health-across-europe-research-innovation-and-practical-solutions</t>
   </si>
   <si>
     <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
   </si>
   <si>
     <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
   </si>
   <si>
     <t>Lun, 19/10/2026 - 18:00</t>
   </si>
   <si>
     <t>Jue, 22/10/2026 - 23:00</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
     <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>Hipotels Convention Centre, Palma (Mallorca)</t>
   </si>
@@ -446,68 +419,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J3"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J3"/>
+      <selection activeCell="A1" sqref="A1:J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.987" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="97.833" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -521,87 +494,57 @@
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="1"/>
       <c r="J2" s="1" t="s">
         <v>18</v>
-      </c>
-[...30 lines deleted...]
-        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>