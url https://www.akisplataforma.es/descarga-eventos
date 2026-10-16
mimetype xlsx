--- v1 (2026-08-29)
+++ v2 (2026-10-16)
@@ -12,524 +12,329 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>Salamaq 26 | Feria del Sector Agropecuario. Exposición Internacional de ganado puro.</t>
+    <t>Reunión Europea de Quesos Artesanales y Productos Lácteos 2026</t>
+  </si>
+  <si>
+    <t>Congresos</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>Del 19 al 21 de octubre, amantes del queso y derivados lácteos de toda Europa se darán cita en Euskadi para participar en el Congreso FACEnetwork (Farmhouse and Artisan Cheese &amp; Dairy Producers...</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/reunion-europea-quesos-artesanales-y-productos-lacteos-2026</t>
+  </si>
+  <si>
+    <t>Intercambio de conocimientos y actividades de formación e información de ámbito supraautonómico.</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>En línea</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo digitalDuración: 2hhttps://us02web.zoom.us/j/81473987096?pwd=SxG6Js1uLGYvaIjaLCeKPNytaLOGqZ.1</t>
+  </si>
+  <si>
+    <t>Online vía Zoom</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/intercambio-conocimientos-y-actividades-formacion-e-informacion-ambito-supraautonomico</t>
+  </si>
+  <si>
+    <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
+  </si>
+  <si>
+    <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>Hipotels Convention Centre, Palma (Mallorca)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxii-congreso-la-sociedad-espanola-fitopatologia</t>
+  </si>
+  <si>
+    <t>XXXI Jornada Frutícola del IRTA 2026</t>
+  </si>
+  <si>
+    <t>Difusión de resultados, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente se publicará más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Lleida</t>
+  </si>
+  <si>
+    <t>Mollerussa</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xxxi-jornada-fruticola-del-irta-2026</t>
+  </si>
+  <si>
+    <t>EVENTO TRANSFRONTERIZO POCTEFA Know N Cheese</t>
+  </si>
+  <si>
+    <t>Ferias, Jornadas técnicas, Talleres</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 24/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>El Evento Transfronterizo Know N Cheese (KNC), que se celebrará del 22 al 24 de octubre de 2026 en Markina-Xemein, constituye el encuentro final y más representativo del proyecto, reuniendo a...</t>
+  </si>
+  <si>
+    <t>Markina-Xemein</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/evento-transfronterizo-poctefa-know-n-cheese</t>
+  </si>
+  <si>
+    <t>Feria SEPOR, en Lorca (Murcia)</t>
   </si>
   <si>
     <t>Ferias</t>
   </si>
   <si>
-    <t>Jue, 03/09/2026 - 11:00</t>
-[...8 lines deleted...]
-    <t>Feria del sector Agropecuario37 Exposición internacional de ganado puro Del 3 al 7 de septiembre en el Recinto Ferial de Salamanca.</t>
+    <t>Lun, 26/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jue, 29/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Lorca (Murcia) volverá a convertirse en el gran punto de encuentro del sector primario con la celebración de una nueva edición de SEPOR – Feria Ganadera, Industrial y Agroalimentaria, que tendrá...</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>Murcia</t>
+  </si>
+  <si>
+    <t>Recinto Ferial de Lorca Plaza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/feria-sepor-lorca-murcia</t>
+  </si>
+  <si>
+    <t>Valencia acogerá en octubre el VI Congreso Nacional de Ingenieros Agrónomos</t>
+  </si>
+  <si>
+    <t>Mar, 27/10/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>Vie, 30/10/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>La cita, que se celebrará del 27 al 30 de octubre de 2026 en la Ciudad de las Artes y las Ciencias, reunirá a profesionales y expertos para analizar los grandes cambios que están redefiniendo la...</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>Ciudad de las Artes. Valencia.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/valencia-acogera-octubre-el-vi-congreso-nacional-ingenieros-agronomos</t>
+  </si>
+  <si>
+    <t>Mié, 28/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Mié, 28/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo digitalDuración: 2hhttps://us02web.zoom.us/j/87048802767?pwd=Z8H8oCS7szau8zQoDntgoTiFMbx46y.1</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/intercambio-conocimientos-y-actividades-formacion-e-informacion-ambito-supraautonomico-0</t>
+  </si>
+  <si>
+    <t>PHYTOLIVO 2026: Retos del Olivar: Conocimientos y medios para una fitosanidad en cambio</t>
+  </si>
+  <si>
+    <t>Congresos, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mié, 04/11/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 05/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El cultivo del olivo se encuentra inmerso en una profunda transformación. El cambio climático, con su efecto sobre plagas y enfermedades, y la situación de los recursos básicos (escasez de agua,...</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Antequera (Málaga)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/phytolivo-2026-retos-del-olivar-conocimientos-y-medios-una-fitosanidad-cambio</t>
+  </si>
+  <si>
+    <t>IX edición de la Feria de maquinaria, AGRARIA</t>
+  </si>
+  <si>
+    <t>Mar, 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria, la bienal de maquinaria agrícola que organiza Feria de Valladolid, celebrará su próxima edición en enero de 2027, en concreto del 26 al 29 de enero. Durante esos cuatro días se darán cita en...</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
-    <t>Salamanca</t>
-[...206 lines deleted...]
-    <t>Conectando y liderando el futuro del sectorDel 6 al 8 de octubre, Madrid acogerá Fruit Attraction, encuentro clave para operadores, retailers y profesionales del sector hortofrutícola. El evento...</t>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Feria de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ix-edicion-la-feria-maquinaria-agraria</t>
+  </si>
+  <si>
+    <t>Anuga Select Ibérica: el nuevo gran evento de la industria alimentaria llega a IFEMA MADRID en febrero de 2027</t>
+  </si>
+  <si>
+    <t>Mar, 16/02/2027 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 18/02/2027 - 20:00</t>
+  </si>
+  <si>
+    <t>La industria de la alimentación y las bebidas en la Península Ibérica suma un nuevo hito con la llegada de Anuga Select Ibérica, el gran evento profesional que se celebrará del 16 al 18 de febrero de...</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
-  </si>
-[...208 lines deleted...]
-    <t>La industria de la alimentación y las bebidas en la Península Ibérica suma un nuevo hito con la llegada de Anuga Select Ibérica, el gran evento profesional que se celebrará del 16 al 18 de febrero de...</t>
   </si>
   <si>
     <t>IFEMA. Madrid.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/anuga-select-iberica-el-nuevo-gran-evento-la-industria-alimentaria-llega-ifema-madrid</t>
   </si>
   <si>
     <t>SMAGUA</t>
   </si>
   <si>
     <t>Mar, 16/02/2027 - 14:00</t>
   </si>
   <si>
     <t>Jue, 18/02/2027 - 23:00</t>
   </si>
   <si>
     <t>28 Salón Internacional del agua, riego y medio ambienteEl prestigio de SMAGUA, convertido en uno de los salones más importantes de Europa, convoca a profesionales de todo el mundo que encuentran un...</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
@@ -905,68 +710,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J25"/>
+      <selection activeCell="A1" sqref="A1:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="130.825" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="131.968" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="148.535" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="144.965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -993,770 +798,446 @@
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="1"/>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>34</v>
-      </c>
-[...2 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="1" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I5" s="1"/>
+      <c r="I5" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="J5" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="H8" s="1"/>
+        <v>63</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="I8" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
       <c r="I9" s="1" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>106</v>
+        <v>51</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>110</v>
+        <v>84</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>112</v>
-[...18 lines deleted...]
-      <c r="F16" s="1" t="s">
         <v>115</v>
-      </c>
-[...296 lines deleted...]
-        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>