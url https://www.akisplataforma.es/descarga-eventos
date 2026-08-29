--- v0 (2026-06-09)
+++ v1 (2026-08-29)
@@ -12,406 +12,535 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Listado de eventos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tipo de evento</t>
   </si>
   <si>
     <t>Fecha inicio</t>
   </si>
   <si>
     <t>Fecha fin</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localización</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
-    <t>BBioNets - Seminario web “Construyendo Mejores Grupos Operativos”</t>
-[...17 lines deleted...]
-    <t>FERIA NACIONAL DEL CAMPO</t>
+    <t>Salamaq 26 | Feria del Sector Agropecuario. Exposición Internacional de ganado puro.</t>
   </si>
   <si>
     <t>Ferias</t>
   </si>
   <si>
-    <t>Mié, 24/06/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>Dom, 28/06/2026 - 23:30</t>
+    <t>Jue, 03/09/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Lun, 07/09/2026 - 16:00</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
-    <t>Es una feria nacional de ámbito multisectorial que se celebra anualmente desde 1960, perfectamente consolidada, en la que conviven en armonía varios sectores productivos de nuestra sociedad, donde el...</t>
-[...38 lines deleted...]
-    <t>La Universidad de Salamanca acoge el II International AGRIENVIRONMENT Symposium (IAS 2026)</t>
+    <t>Feria del sector Agropecuario37 Exposición internacional de ganado puro Del 3 al 7 de septiembre en el Recinto Ferial de Salamanca.</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Salamanca</t>
+  </si>
+  <si>
+    <t>Recinto Ferial de Salamanca</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/salamaq-26-feria-del-sector-agropecuario-exposicion-internacional-ganado-puro</t>
+  </si>
+  <si>
+    <t>RECOMEX. Resultados de ensanyos e innovaciones en cultivos extensivos de invierno 2026</t>
+  </si>
+  <si>
+    <t>Difusión de resultados, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Vie, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Vie, 04/09/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Fecha orientativa de la jornada.Próximamente publicaremos más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Calaf</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/recomex-resultados-ensanyos-e-innovaciones-cultivos-extensivos-invierno-2026</t>
+  </si>
+  <si>
+    <t>Conocimiento e innovación a través de la ganadería de precisión - Evento Nacional ECPLF2026</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Lun, 14/09/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>El próximo 14 de septiembre de 2026, de 10:30 a 16:30 horas, se celebrará en la Universitat Politècnica de València (UPV) el Evento Nacional de la 12ª European Conference on Precision Livestock...</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>Valencia/València</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/conocimiento-e-innovacion-traves-la-ganaderia-precision-evento-nacional-ecplf2026</t>
+  </si>
+  <si>
+    <t>12ª European Conference on Precision Livestock Farming (ECPLF 2026)</t>
   </si>
   <si>
     <t>Congresos</t>
   </si>
   <si>
-    <t>Jue, 23/07/2026 - 11:11</t>
-[...59 lines deleted...]
-    <t>https://akisplataforma.es/eventos/recomex-resultados-ensanyos-e-innovaciones-cultivos-extensivos-invierno-2026</t>
+    <t>Lun, 14/09/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Jue, 17/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Del 14 al 17 de septiembre de 2026, la Universitat Politècnica de València (UPV) acogerá la 12ª European Conference on Precision Livestock Farming (ECPLF 2026), el principal foro científico...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/12a-european-conference-precision-livestock-farming-ecplf-2026</t>
+  </si>
+  <si>
+    <t>AINIA celebra el DemoDay del programa StartBEC sobre bioeconomía en colaboración con el MAPA</t>
+  </si>
+  <si>
+    <t>Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Jue, 17/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Jue, 17/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Fecha de inicio: Jueves, 17 de Septiembre de 2026Fecha de fin: Jueves, 17 de Septiembre de 2026Duración: 6 horasHorarios: 09:30 - 14:30Precio: : 0 €DescripciónDesde la Subdirección General de...</t>
+  </si>
+  <si>
+    <t>Paterna</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ainia-celebra-el-demoday-del-programa-startbec-bioeconomia-colaboracion-el-mapa-0</t>
+  </si>
+  <si>
+    <t>SembrAI 2026 – 4º Congreso Internacional de Inteligencia Artificial Agroalimentaria</t>
+  </si>
+  <si>
+    <t>Congresos, Información convocatorias, Networking</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>Mar, 22/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El congreso SembrAI 2026 – 4º Congreso Internacional de Inteligencia Artificial aplicada al ecosistema agroalimentario se celebrará en Córdoba.Esta edición incorpora importantes novedades como la...</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Córdoba</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/sembrai-2026-4o-congreso-internacional-inteligencia-artificial-agroalimentaria</t>
+  </si>
+  <si>
+    <t>53 Concurso Subasta Nacional de la Raza Ovina Segureña y XXVII Feria Agroganadera de Huéscar 2026</t>
+  </si>
+  <si>
+    <t>Ferias, Jornadas técnicas, Premios, Talleres</t>
+  </si>
+  <si>
+    <t>Lun, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Dom, 27/09/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>El Excmo. Ayuntamiento de Huéscar junto con la asociación ANCOS ( Asociación Nacional de Criadores de Ovino Segureño), Con motivo de la celebración de la 53 Concurso Subasta Nacional de la Raza Ovina...</t>
+  </si>
+  <si>
+    <t>Recinto Ferial Agroganadero “La Almazara”, Huéscar</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/53-concurso-subasta-nacional-la-raza-ovina-segurena-y-xxvii-feria-agroganadera-huescar-2026</t>
   </si>
   <si>
     <t>IX jornadas de la Red Española de Compostaje</t>
   </si>
   <si>
-    <t>Jornadas técnicas</t>
-[...1 lines deleted...]
-  <si>
     <t>Mar, 29/09/2026 - 09:00</t>
   </si>
   <si>
     <t>Jue, 01/10/2026 - 20:00</t>
   </si>
   <si>
     <t>Anuncio de las fechas y lugar de celebración de las IX jornadas de la Red Española de Compostaje. 29 y 30 de septiembre, y 1 de octubre de 2026.Granada, en la Sala Magna de la Escuela Técnica...</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...1 lines deleted...]
-  <si>
     <t>Granada</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/ix-jornadas-la-red-espanola-compostaje</t>
   </si>
   <si>
+    <t>XIV Congreso Nacional de Entomología Aplicada</t>
+  </si>
+  <si>
+    <t>Congresos, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Lun, 05/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Vie, 09/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Te invitamos a formar parte delXIV Congreso Nacional de Entomología AplicadaXXV Jornadas Científicas de la SEEADurante cinco días, nos reunimos para reflexionar, compartir y avanzar en nuestro...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/xiv-congreso-nacional-entomologia-aplicada</t>
+  </si>
+  <si>
     <t>Alimentaria FoodTech reúnirá la innovación agroalimentaria en el espacio Innovarena</t>
   </si>
   <si>
     <t>Mar, 06/10/2026 - 00:00</t>
   </si>
   <si>
     <t>Jue, 08/10/2026 - 00:00</t>
   </si>
   <si>
     <t>La feria Alimentaria FoodTech celebrará una nueva edición del 6 al 8 de octubre de 2026 en el recinto Gran Via de Fira de Barcelona. La feria de innovación, tecnología e ingredientes para la...</t>
   </si>
   <si>
     <t>REcinto Gran Via de Fira de Barcelona</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/alimentaria-foodtech-reunira-la-innovacion-agroalimentaria-el-espacio-innovarena</t>
   </si>
   <si>
+    <t>Fruit Attraction 2026 | Feria del Sector de Frutas y Hortalizas</t>
+  </si>
+  <si>
+    <t>Congresos, Ferias, Jornadas técnicas</t>
+  </si>
+  <si>
+    <t>Mar, 06/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Jue, 08/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Conectando y liderando el futuro del sectorDel 6 al 8 de octubre, Madrid acogerá Fruit Attraction, encuentro clave para operadores, retailers y profesionales del sector hortofrutícola. El evento...</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/fruit-attraction-2026-feria-del-sector-frutas-y-hortalizas</t>
+  </si>
+  <si>
     <t>Fruit Attraction, del 6 al 8 de octubre, en IFEMA</t>
   </si>
   <si>
     <t>Congresos, Ferias, Intercambio de experiencias, Networking, Seminarios, Talleres</t>
   </si>
   <si>
     <t>Mar, 06/10/2026 - 20:00</t>
   </si>
   <si>
     <t>Jue, 08/10/2026 - 23:00</t>
   </si>
   <si>
     <t>Del 6 al 8 de octubre, Fruit Attraction volverá a convertir Madrid en el gran punto de encuentro mundial del sector hortofrutícola. Organizada porIFEMA MADRID y FEPEX, la feria prepara su 18ª edición...</t>
   </si>
   <si>
-    <t>Madrid, Comunidad de</t>
-[...4 lines deleted...]
-  <si>
     <t>IFEMA MADRID Campo de las Naciones 28042 – MADRID</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/fruit-attraction-del-6-al-8-octubre-ifema</t>
   </si>
   <si>
+    <t>Reunión Europea de Quesos Artesanales y Productos Lácteos 2026</t>
+  </si>
+  <si>
+    <t>Lun, 19/10/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Mié, 21/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Del 19 al 21 de octubre, amantes del queso y derivados lácteos de toda Europa se darán cita en Euskadi para participar en el Congreso FACEnetwork (Farmhouse and Artisan Cheese &amp; Dairy Producers...</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Bizkaia</t>
+  </si>
+  <si>
+    <t>ESNEKI Zentroa, Avenida Xemein 19, CP 48270, Markina-Xemein, Bizkaia</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/reunion-europea-quesos-artesanales-y-productos-lacteos-2026</t>
+  </si>
+  <si>
     <t>XXII Congreso de la Sociedad Española de Fitopatología</t>
   </si>
   <si>
     <t>Congresos, Difusión de resultados, Jornadas técnicas, Seminarios, Talleres</t>
   </si>
   <si>
     <t>Lun, 19/10/2026 - 18:00</t>
   </si>
   <si>
     <t>Jue, 22/10/2026 - 23:00</t>
   </si>
   <si>
     <t>Nos complace anunciar la celebración del XXII Congreso de la Sociedad Española de Fitopatología, que tendrá lugar en Palma de Mallorca del 19 al 22 de octubre de 2026.Como siempre este encuentro será...</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>Hipotels Convention Centre, Palma (Mallorca)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/xxii-congreso-la-sociedad-espanola-fitopatologia</t>
   </si>
   <si>
     <t>XXXI Jornada Frutícola del IRTA 2026</t>
   </si>
   <si>
     <t>Mié, 21/10/2026 - 09:00</t>
   </si>
   <si>
     <t>Fecha orientativa de la jornada.Próximamente se publicará más información sobre el evento.Si quieres recibir más información clica en el botón "Me interesa" en la siguiente página web.</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>Mollerussa</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/xxxi-jornada-fruticola-del-irta-2026</t>
   </si>
   <si>
+    <t>EVENTO TRANSFRONTERIZO POCTEFA Know N Cheese</t>
+  </si>
+  <si>
+    <t>Ferias, Jornadas técnicas, Talleres</t>
+  </si>
+  <si>
+    <t>Jue, 22/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Sáb, 24/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>POCTEFA es un programa europeo de cooperación transfronteriza creado para fomentar el desarrollo sostenible del territorio fronterizo de España, Francia y Andorra. POCTEFA 2021-2027 es el acrónimo...</t>
+  </si>
+  <si>
+    <t>Markina-Xemein</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/evento-transfronterizo-poctefa-know-n-cheese</t>
+  </si>
+  <si>
     <t>Feria SEPOR, en Lorca (Murcia)</t>
   </si>
   <si>
     <t>Lun, 26/10/2026 - 20:00</t>
   </si>
   <si>
     <t>Jue, 29/10/2026 - 20:00</t>
   </si>
   <si>
     <t>Lorca (Murcia) volverá a convertirse en el gran punto de encuentro del sector primario con la celebración de una nueva edición de SEPOR – Feria Ganadera, Industrial y Agroalimentaria, que tendrá...</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Recinto Ferial de Lorca Plaza de Santa Quiteria, s/n 30800 Lorca Murcia España</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/feria-sepor-lorca-murcia</t>
   </si>
   <si>
     <t>Valencia acogerá en octubre el VI Congreso Nacional de Ingenieros Agrónomos</t>
   </si>
   <si>
     <t>Mar, 27/10/2026 - 11:11</t>
   </si>
   <si>
     <t>Vie, 30/10/2026 - 22:22</t>
   </si>
   <si>
     <t>La cita, que se celebrará del 27 al 30 de octubre de 2026 en la Ciudad de las Artes y las Ciencias, reunirá a profesionales y expertos para analizar los grandes cambios que están redefiniendo la...</t>
   </si>
   <si>
-    <t>Comunitat Valenciana</t>
-[...4 lines deleted...]
-  <si>
     <t>Ciudad de las Artes. Valencia.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/valencia-acogera-octubre-el-vi-congreso-nacional-ingenieros-agronomos</t>
   </si>
   <si>
+    <t>PHYTOLIVO 2026: Retos del Olivar: Conocimientos y medios para una fitosanidad en cambio</t>
+  </si>
+  <si>
+    <t>Mié, 04/11/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Jue, 05/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>El cultivo del olivo se encuentra inmerso en una profunda transformación. El cambio climático, con su efecto sobre plagas y enfermedades, y la situación de los recursos básicos (escasez de agua,...</t>
+  </si>
+  <si>
+    <t>Málaga</t>
+  </si>
+  <si>
+    <t>Antequera (Málaga)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/phytolivo-2026-retos-del-olivar-conocimientos-y-medios-una-fitosanidad-cambio</t>
+  </si>
+  <si>
+    <t>IX edición de la Feria de maquinaria, AGRARIA</t>
+  </si>
+  <si>
+    <t>Mar, 26/01/2027 - 10:00</t>
+  </si>
+  <si>
+    <t>Vie, 29/01/2027 - 19:00</t>
+  </si>
+  <si>
+    <t>Agraria, la bienal de maquinaria agrícola que organiza Feria de Valladolid, celebrará su próxima edición en enero de 2027, en concreto del 26 al 29 de enero. Durante esos cuatro días se darán cita en...</t>
+  </si>
+  <si>
+    <t>Valladolid</t>
+  </si>
+  <si>
+    <t>Feria de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eventos/ix-edicion-la-feria-maquinaria-agraria</t>
+  </si>
+  <si>
     <t>Anuga Select Ibérica: el nuevo gran evento de la industria alimentaria llega a IFEMA MADRID en febrero de 2027</t>
   </si>
   <si>
     <t>Mar, 16/02/2027 - 09:00</t>
   </si>
   <si>
     <t>Jue, 18/02/2027 - 20:00</t>
   </si>
   <si>
     <t>La industria de la alimentación y las bebidas en la Península Ibérica suma un nuevo hito con la llegada de Anuga Select Ibérica, el gran evento profesional que se celebrará del 16 al 18 de febrero de...</t>
   </si>
   <si>
     <t>IFEMA. Madrid.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/anuga-select-iberica-el-nuevo-gran-evento-la-industria-alimentaria-llega-ifema-madrid</t>
   </si>
   <si>
     <t>SMAGUA</t>
   </si>
   <si>
-    <t>Congresos, Jornadas técnicas</t>
-[...1 lines deleted...]
-  <si>
     <t>Mar, 16/02/2027 - 14:00</t>
   </si>
   <si>
     <t>Jue, 18/02/2027 - 23:00</t>
   </si>
   <si>
     <t>28 Salón Internacional del agua, riego y medio ambienteEl prestigio de SMAGUA, convertido en uno de los salones más importantes de Europa, convoca a profesionales de todo el mundo que encuentran un...</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Feria de Zaragoza Autovia A-2, km 311 50012 Zaragoza</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/smagua</t>
   </si>
   <si>
     <t>Asturforesta, la gran cita internacional del sector forestal en condiciones reales de trabajo</t>
   </si>
   <si>
     <t>Jue, 27/05/2027 - 18:00</t>
@@ -423,56 +552,50 @@
     <t>Con 13 ediciones celebradas desde su primera convocatoria en 1997, Asturforesta se ha consolidado como uno de los principales puntos de encuentro para los profesionales del sector forestal, la madera...</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Feria Internacional Forestal de Asturias Ayuntamiento de Tineo Plaza del Ayuntamiento, s/n 33870 Tineo Asturias</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/asturforesta-la-gran-cita-internacional-del-sector-forestal-condiciones-reales-trabajo</t>
   </si>
   <si>
     <t>FERIA DE EXPOBIOMASA</t>
   </si>
   <si>
     <t>Mar, 28/09/2027 - 09:00</t>
   </si>
   <si>
     <t>Jue, 30/09/2027 - 23:00</t>
   </si>
   <si>
     <t>La Asociación Española de Valorización Energética de la Biomasa (AVEBIOM) organiza el evento EXPOBIOMASA AVEBIOM es la unión de los actores principales del sector de la bioenergía que cubren...</t>
-  </si>
-[...4 lines deleted...]
-    <t>Feria de Valladolid Avda. Ramón Pradera, 3 47009 Valladolid</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eventos/feria-expobiomasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -782,634 +905,858 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J18"/>
+  <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J18"/>
+      <selection activeCell="A1" sqref="A1:J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="131.968" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="142.679" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      <c r="I2" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="J2" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="1"/>
       <c r="J4" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="I5" s="1"/>
       <c r="J5" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="H6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="H8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="1" t="s">
+      <c r="G9" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="G9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="J9" s="1" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="1" t="s">
+      <c r="G10" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="J10" s="1" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>81</v>
-      </c>
-[...22 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="1" t="s">
+      <c r="I12" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J12" s="1" t="s">
         <v>89</v>
-      </c>
-[...19 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="1" t="s">
+      <c r="G13" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="J13" s="1" t="s">
         <v>96</v>
-      </c>
-[...16 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="1" t="s">
+      <c r="I14" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="J14" s="1" t="s">
         <v>104</v>
-      </c>
-[...16 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="1" t="s">
+      <c r="H15" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="I15" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="J15" s="1" t="s">
         <v>112</v>
-      </c>
-[...14 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="I16" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="J16" s="1" t="s">
         <v>118</v>
-      </c>
-[...19 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="J17" s="1" t="s">
         <v>125</v>
-      </c>
-[...25 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="J18" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="1" t="s">
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="B19" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="G18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="1" t="s">
+      <c r="E19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="I18" s="1" t="s">
+      <c r="G19" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="I19" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="J18" s="1" t="s">
+      <c r="J19" s="1" t="s">
         <v>139</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H22" s="1"/>
+      <c r="I22" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>