--- v0 (2026-09-07)
+++ v1 (2026-09-10)
@@ -12,101 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Gestión de NO Conformidades y Reclamaciones de Clientes</t>
   </si>
   <si>
     <t>Mar, 15/09/2026 - 09:00</t>
   </si>
   <si>
     <t>Lun, 28/09/2026 - 14:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Los sistemas de calidad exigen gestionar no conformidades, analizar causas raíz y elaborar planes de acciones correctivas que realmente eviten que...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/gestion-no-conformidades-y-reclamaciones-clientes</t>
+  </si>
+  <si>
+    <t>Toma de muestras oficiales de alimentos fundamentos, metodología y aplicación práctica</t>
+  </si>
+  <si>
+    <t>Jue, 24/09/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Vie, 02/10/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Cádiz</t>
+  </si>
+  <si>
+    <t>En línea, Presencial, Semipresencial</t>
+  </si>
+  <si>
+    <t>DetallesFecha: 24 septiembre 2026Tipo de evento: Presencial y On-lineCategorías del Evento: Cursos, Formación externaEtiquetas del Evento: formación...</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/toma-muestras-oficiales-alimentos-fundamentos-metodologia-y-aplicacion-practica</t>
   </si>
   <si>
     <t>Hacia una agricultura socialmente sostenible: condiciones laborales y trabajo decente</t>
   </si>
   <si>
     <t>Lun, 09/11/2026 - 10:00</t>
   </si>
   <si>
     <t>Vie, 13/11/2026 - 13:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>En línea, Presencial</t>
   </si>
   <si>
     <t>9-13 de noviembre de 2026Zaragoza, España: Presencial y en línea976 716 000iamz@iamz.ciheam.orgINFORMACIÓN SOBRE EL CURSO AVANZADOLa agricultura...</t>
   </si>
   <si>
     <t>https://akisplataforma.es/cursos-de-formaci%C3%B3n/hacia-una-agricultura-socialmente-sostenible-condiciones-laborales-y-trabajo</t>
   </si>
   <si>
     <t>Curso Etiquetado de los alimentos de origen vegetal</t>
   </si>
@@ -491,68 +515,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J8"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J8"/>
+      <selection activeCell="A1" sqref="A1:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="154.391" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -584,181 +608,213 @@
         <v>13</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E3" s="1"/>
-      <c r="F3" s="1"/>
+      <c r="E3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>28</v>
+      </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
-      <c r="G8" s="1"/>
+      <c r="G8" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>